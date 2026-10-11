--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d728df298995f363d75c37d59c2aa61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73bf6ec2deba0637c126832ac3c6402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c8b1514909a5ed4a7976db47f923a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b27da17b33b4796b5fe586af7b2ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae598c055a6876bdba8d107c5ea0555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfa0af118a64a1e19af48db86bc2256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e56e27508d71417a4c27387122f9e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901874574362de03c2699d14a44fd7878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0660c5b7b72c874c7d01ad406da4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567fd20f96a8ccbdc5a3bed87e7edc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c022f6db4f712f7709f139093d6d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d20a7206e05ca30b7b1a9fef03282712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e27028cd6e1298a43beb074e031c0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3af3eafd08c8f499921f01ad1af3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d994b1537c766bddfdde37a8c85200e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0d51c068919ee901c391a25dbea8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd281c4ef978b2b6a4e6a7ccb8ce6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f1d00a82ebf78b5c833e4c32525fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c1b981e5385f8368eb58e3bbaf03719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e00450edbe693be50add889c990c9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f06c17e2c616edb635305592f9c66f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373fa22f1acc47a8a4b8159289bc0ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad4a085b53a1e33f5ecfbdcf6aade323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe535f77ac80abbce46f55074a0aa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7119a2eb6b582d57e9f325c829d6a7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c92de0f225cb549fdd7f6b075972b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059e19f9a3d2a6d7bf4bd3185bcbfe327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f96467fff210c52b7335cbca9ef91328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601970a2fb2c994386e236de0d6750e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c7c946b3585ba939c683556f6fe1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcb5cacc5a650e44e52b6d257be98f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3aaf1813587e42ae97b1ecc718e5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecff4c0bdd23bc5bed81af1edd829333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f689d7d08f5eb1749c2e0ca0264d9d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e6d1581e4b05f812064b7c748d9cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8d7be3c18a43c783bddbedab1d72d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914705168ca7cc49a13c904f4296247137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a1102eaa2b3adea23c34cdd5baed938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d04f3f4376aad878ae318c6e6056539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8136dbb4ea3472b9969038afd6300140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4c6da9b3ab669cc854d706b9f8e1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e342733545c77f7248423d8bc5c6d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ab2c2acb22cc24136fb1caaeb04ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13fbc5e3e71b7556189a3533c501db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4939b4fb84d98e3b6d882815b149945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424e0e609f0caa99e3311943593d3d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225518934d8812fc48b64e1c08046ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1ae0cb5db9b67b42373c4bb589e0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37585c62366e33a56692db45b0ee55b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d29f5def5eb34423b554c51c644c7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927b4f3cbaaeeaf0500c3bce0b9269d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b70e5301d887c559689b60ef9c0e1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97105d29c262cb57ce9d5794036759bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08167175ede6784b09fb48a87d03796c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91083254cf9163d067b7f228009179a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93ee7a4f47e71414d718a5bd471ef656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d106c889be391ec87fefe4fa6cd77357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e19ac0cdf70dde21ea87000a3198e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c542f2ccdc2b5d3b3178353c643bcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a4bf65ba56613686d6d598e0a93bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ea6981e334b2f3a756b522d1f50a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a67765ee33c68170b7d0b9731f987262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21ade25eb3abd4a0305458f1db9d0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc682ea39e21d727e72147fa8ad204e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ca4a659935a9e066c974a3d40a8c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d1443cc8b35df4adc60ed085f9dd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea82771355388b23b6396b3c8c31de767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d339137aa198bf25d2bad5aa2077468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0227c8dc3e4f4635d671b3aa19bd57969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc455a7d5030efddfff8c9f1054e2b7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1d6def134b974ce4e359bdcd3b22971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e39d56ddad85f507be0ecf8f8aef572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064958d017c4e94a77343a2e6ea6d92b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5d5d5af92788841a9e143532f3b5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d76c69fbbf11aa1768282dec86a50175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d1fc0bf5119cfe25f5c0618d5baf676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0406b0403c6a82be037d4ca14103a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626de0e7a478ff1613c6142dc6e82c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0e892ed8cb375845d2710f7bded2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b74922974129d56cc22edfee93fbf180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178299b4c1ffdf9aa9ca8047033990681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87056877189871d61ba894d528e16b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a12cb12f0c8068e8a17d9389226a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178247834b0ce6bae381851a077a82184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c42ac6bdd24930d6b391c0df8106185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5de7a9410a2e12dfb8040f4e796fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416a0e8278c9bc24c4ce3d5fc0e102787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947642111bc0d5fdee59311ac330431b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee5e5cbe79ca061836aaae23b635dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe928b8e81214406e13235dfb0fabb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce6f81fc0ddc7f0c9cdb739bb6307f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d384c5e44c7b0395133410d2baf30a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4d29f1568131a9902ec326d18c74693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385707b93f784b6876d528fb28b74194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59df1fda99fb89057ad341c9732ea3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01c740f5621de57eab42285e2da9fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45cc70bb8718caf44f5314e10bb9b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4f45142f942d15e7740113fd0d77398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4413a454c35cc27bea75faa441dc48e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35745396e831be9a8f68365081daacfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc5c790759520e163028a95c87db0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b79b62d3c45ec19aefd4172e88d9c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0b9c8ca1be154dfcd84b6aa020d83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eeee4d18a80b15c8f08c229c1ce9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4fa9ba998cc2d3a45457546a2c928105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b527ae08a1bf0589d6ea277ba85abf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1499871d04aa531af4e919c45ea2559107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f987ab247b7889d3755151c8fda02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1e04029a2f5be0666ebc505a918de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719c7d6b613093e617b4ffd9de195d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aed8260060b17028557f6176ed45f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9bfa076589042bd2dd17865185aac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfd929adb183b698de004d4e5317d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaee3546a7392ba7b6a107524fcf1a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf588cbb6160352ed405b232acd942115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977b1f5dd2ebe79203ebc07f636089f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cec148eab0a9c239edc8410bb03c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b2198863ddd05b59f1676cbf9da23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf24d201ffa0fb4abfb07dab009bce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa419bfb6c32f9ae881c654ea2dc68b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd066009a38a59a195a24a44a0e3aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f26e0be1a83d2f8cdda1679761304122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335782eb82cd6a9804b6ecd7bf77385123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e641a8cd9b6c4c28353fc66c79a977a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868305f9b5214fbd68d95df5cfbcb45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7568fcd54a7cc81b0b7a39de7fd36de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996290d4a73d3948310a75403ba04c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7b14ac4d054d37be7f942b9e8e829128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c573c3b237dc74690103c6a7490012129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90783951814223bf4ff6454b80825069130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8892249bb13abc3d8fe935a22fe6726131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eb4878f7d5a7bd7415eb0052e1a73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419b7bee2ddbf2dfdb00d605e97f0f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad026b507704d7e30f2269e51bc10f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481723776bdc41015ad05885e973e22c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c5376cadbb254025589f13b3b5e96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b01cbf5c7a7d18b900e57be38596c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52d74192e5aacbe87923b79c535e70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17abee8172111b2093a1b88fb40f8ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda23985baf24be630b64b08fc80034e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b92aa715ae4c28cc51d31ffd30e12e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185023a0489bc7b95c8bd574b036b4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657dab252595a6d6ac5ac2ac10d93db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb691faae20a9825142d4f9bcf8c69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861ba3cf28630e22d8d209fb7e9e042145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01a2d43667a3ca6e0141bb66b1bb34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7fe43ae356cfa25fdcac35e64afd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e9a85d1c2ba3ce526310c5f5180e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133be951c20e3110cb4a0915d8059c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c0521592a13d275a06cbbcac10309150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfada8698d9d05764514405921b24b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a80a3398e61cbc8449c5343a820e7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63272e6f3858c4a3d927d16451d78e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd382905b12cccc1fffb047a340ab30c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949645bb61224b9f72678c3015403bf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e1f741d7ee292f790f2c847e5ab59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2860fce51e6196f3421329c3abff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6fdfb7733b7e4f4fbd50aa63b1a68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac45335e1c228d575b57c7ab03d4ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd7a652e82601dc410ca1c481e16ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e40170bf706778d043395d3d3da8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854937bc77dd382c33acc992f8dbb14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6967eedaaff2866151291a97666de6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498b0aad6b3ff4dade6b9087e59c71a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3750c5f73dbceb4eba2d4592256cd55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ad45e6b765261462654d92c7319b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d9aa81209caefe2d4cf2b0fb583a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da56e71de8fd14f4d2b63051c498d25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a03bce06e147559f195eafc6fc152169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e640355fa80def8a1890a73075118d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d15c44f23073c30e05c3abe1d7b0ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991cf1d4b5c2aa4aa74a09c7527f465172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f47248dceff3025c8aee8b04bce54c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f50babe3de8b2fcb989212697b2c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db06b98482d8e198225891cba39b8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1255741ee6d5377276e528ba4e2f35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdc8c5d1c6a916ae8a69835ae4f52a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d529f3c03a357a603701972023118f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041962804353c202e7e349e34ddf7f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fbc5a4890f21e114cd07eb65c0ab0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f8f1739ceffbe9987bae0f31ea6c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b36e69019613a9a8becd2cb3d17679182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d244f84ef9e9b2b66a7332ed8161e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f02a54a7d13e06ad35b0e1199877cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be868a8c7f499cecb02627f20517f9a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f20fb58b5e2eb754ed4533b946dc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070de70290352aaf918ae02c6f58282187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b544e685b243c7e6b3bd684a63a874188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c587d83d637a20e41fcc67324749f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02727eeaff0e68e57d59f2163a332ce7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cd8b58016428908627d0867ed3ecc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5736dbfe3f24f603cae7b518c489d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a76656c7fc76ab9777846281d9435193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890888bb347a74e1d076f7931dcef85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733696af388219fd4853ffda1a1cd686195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc041fa9bc2829361071d723fd6bb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35d2bc14a3f7460f641e4f0cc44e3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547adc4a532085f3dd5dca103676a39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6b62c2d5cfeeeff0c1240dc2490c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bf4cac9fec2f477793b29ce4ac3ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5997881bb49ef3106eac12dd4d2d9ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643325a88fbd038613d377040a87495202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c18415a014ab2d4fe499102602c1da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275a61d2c9c954414ff248b29dc24aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704727b28fa99b6f6c60d2885787547205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd87bced77a2efc371c6eba384651a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61adfc018066574c355320562aec67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90ec0ed2cf416fea8b2a9e5ee62bdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925a69d85c726cdc03d6ccac69cd479209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34df14a3b4c345c076dc4ca3ce961cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf09a537a948e7de219ea854d5d3ec1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838341fd9f77bf1007f5b5c6b15b431212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e210716745c8b628acac80bcfa788213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ad304a7959539750f84a30149b80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063de4b93178defb96e4f29c371ba2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f069f6c46ca01e2a311fdb61ff077c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6f9579dbc66e88de89492aaefe960217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fcc0023c66fa943520c8696438833218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6741d0f86dcfc4619a3cd79871d13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da865c8bb3fd070531411105c42f24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e012ee71701a993f2d174077ae042221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33997d3f0dd92175bb48ed07bb4a38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632fe50cc40ceb856ca74c48a818eea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c48dff2a4b26e331b8ea10aad38e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c13e6a07639cd270184591de1a553225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e19c390f0c422760c5e65612fb8b41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd34e2210ad2f2923ab4e0fdc701714227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639fd862ba3818fb774977c2ff6d632228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf33885ae1610957d185199502b706229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ce424dcbaf9769cb91e5c48935ff2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9abdbdb40f5e87e79ebc13c36ebc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9829d84767733b97fb0e1907cc1b1b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c2b27b32bb2247a818225661da8df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350024b95279d183a1cac34221fb36b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022db0f2fb613471e625b5faaeedaa0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da30743e118a7a346f975aad32c80d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111e317e5393600169ea526190d8556237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ac6dfd131873447257f38ddc5e6dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fa18817d109b0f4bf38f798d7a6e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01273b3d4bbeefcbbc270aa8a8929ea6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba97219449f6632e12d65e477cb892241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56329dc7454482d2cc417c077e7ac11d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e645840f7b7fa0adaab06d0e5a1fcfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6c168419ec96acc6fd0dbe3f91898244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ce8d9e84da0c73712923a0156c78f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d453054b08adc4e0f41bc440fc425246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f84530152098c3e5147bbc73611914247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a98cb5400a4331b1055d26b2345350248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec834e4e77ae6465c6f370781d42b73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7460c8cd70faf40da2577e738043d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5034c1e421faf67c7c62691405aef1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124750bc3ae637635ba97acd8702e86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454d28631f04cf77ef7e26f35845f36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec0096c13bf1eb29dc17cf0916ad93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bff46d9998fb8fc7efb1435fa879ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ef957d98f7fac3502cfc01f9a5bbc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6c0ef2ce166db9eaac80b1b160a35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7621143e80ec2278d6568f0c63915ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866232e4e69e38df00be993529e6faaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ec3157f9d8b950bf0dd46356fdee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d936b02944a2239a3e818e22eb4200261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f34f4c68e1f0685490e63153d7eaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9544319b43ff6d8da4cd67dfb72e20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791b5e799f31968b1cb97ef344b6c53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c09f165df77a28e2f4abe31cad6783265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a5ac4017bd8a66ba2d15b5055f7d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de36ff43aae9d66f7839fbbc27c8dde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fc90e13d3f0c437e1405638522097268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8161822bd619988a615418990c7fa0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5f7e0b8a2f8bb849ee14ff805d53a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800e8125237fe98b1568aa141f3fd37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d989b9829de8cd1f9bd60d18e134c56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37900cebba08f7fd28df4b6b1846c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c646913cdd5f21ae8b3596529e9508e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31f2deb79a4c79bc1727daa81e8a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7698b16d92ac07a8c573689b92196ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50401645714dc9c006c9cf9bbf06e026277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75c41d7248afb036ca3a54dbc7714f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f2436f7fefb153d3b670b0bbb043279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff235d45e449ef65e1e7fa61ce22e1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bec9bdb1f8ab6bbb575f2732a75a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f79006c28491a1014b1fc28aa03b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d38771373f4ab07feeb90ba2f3b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c9f63cfaa4edd42505c1cc2cdaf19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbb0b9514f3caedf53276b04132ed0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a4c7c0c818f83e7eb4c94901624da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7856a5ac5dcf41e514a6abdbb87f3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6642709df5747f4a73cf7b90b40c7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1268061b79a68fa32e797fb71bfd14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9652cd149f51a45a802b131e888066a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd434c8a8dadbff3bf898c2acb232d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f00ff1d6227797917261b5024375292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9764bbabc7a0c26b7a84a1ab3b0844293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c85fe5ccda153a33565951db163a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0399ca7d8bfb09865e6d9ee1cf43a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fd5b81a21c3cd516bcc246464652e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210730f54582e57fd8014f6ea8a7a94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bbb1439aaebeab22d48fef67cb1af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5c970245248df9072ccec1fc81b02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed3bad6dd4ac04393565872ead6eab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c6f311bd5b26430a5cdba28f266fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc67e2cabe9264402a70c220702072d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44bc8cf6a84635630b5ef5a5d10421303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a4f9f41d471179354d83e8d978ab8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21e374b63d21532a48bb2e188bf500305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a96d30cda74d071938b299dd556420306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbca148886187b1cea73f35b2c23dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b694f40146b74d581775ae879d76b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d460984e261f4cd4e6383f022bb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be0f280795dba15000bbbfeac4430a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1de4fdc313308538204953cabf701b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc51c69967e320ce2f0756bbadfe12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5c58a2c91fb15923b22abd818b6be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd04c82ff26b7e7ccaeb421df391c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4917cd5eacce43c066b1885b86be64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7e4e18ea6cc5c58c0729cb877e4af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef761669915b12aa2fe700a84fc3994317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acb6685092b0c507ed6e3b1468fae5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c7300283a7c676cab13dcba01de53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a6b2e5e2cbd373c0a5465de81873b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aac4701f01d530f846b74699c4156321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ada8e9902b91e3038ca4a6bd92a6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafb09742a6ab642ba6bb93c33d73d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4cb431fff8ce4b4886e0ee1d32472324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd56f7e2e98015c243b502eb8d2438325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a2729226d04732c358b3cc6fb66df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf36aed77acadcb19dbd4ec0161130f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1602e89ebbcbfac130786585d6425328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671339edc3e888bbf65bf55da43c619329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abca0e19bd8054453be7109fa629b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe4809030464bd900006f44cebd402331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9715ebccffd0f4b335b8bc6bd4b57c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567871a4a37356d97bffebf872feba8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b71c21eb7277c877eb0b59ca060a6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c72408fdccc5dc24680cc7f89b32e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833d3e12a121b66601a65f9fe091278336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51af8489c253a16a165a9cf2f4d6889337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa1016a6e85189541c6f269dbe34f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd746c6d2536199948bd74bf4c6ab8ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1770a2fb004180159d7f284c575e89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ebe0f9cf0e459d520f29227db5f5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8bad6c66132decc6a0d33c8cbd92c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1c1254b8a5ad4e3751ca63be06a62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf89e3d960f37540631e01a132b15b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adea0021523e11d894a6576ffe094b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab250b1c9a7ee0f46c7df361306eef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57a5c33b6341e480bcb685b2f9c8c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013676ccbe14eb7b0650f03aa94536b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0301bf02e8f4f2f8c26bed6b76ff964349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b940b37bcc6db81a6d79e5e826716350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e9f75220d32588a2b74197f8ccc50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129261b8339ff9998a3ef574f5828c7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408a2c06f8bbb8e8847c530ac9d406f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25ecbc69e273d46a464b39ad895086354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c001ab484eb8191ba035530e193d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79a075f5c7906a387a9fb987982516356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e818f75103b0060f69e5f4da373e706357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65c80bbb66f5ee6d8d6fd8039e4a31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25de145065ee8bc5298e26dfe808021359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b7a7886efef8650afef5587d613c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a8d9e8c2ec18eac51d998b639912b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019e819406b1d22df8e837c53e64e3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b1c846c66a2bda0b78ecdb1b26f71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea9ea43c2ec390d7203b9156f0081d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285afd2da62caa92dfc22f1233c1cd9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df664687daa5263b8acb1c6560c7d2d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295615f3e1841acfaaf1a1739c2eb65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a224cf03ef63ea08d93152dcdc35600368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba9850794f72d2e305fad9576529b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3ed5842347dc63d262bb6c8c4e325370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc1fd0b28ede47349d67859423cda3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5facbad05829e4276eec1877ac44083372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da811bef7088788989940bb5af1533ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fa73b624c08b8efec8bd597aefb22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9cff956f3a03a30b22f08ed850a58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee15230b44823807c39698667d2d131376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f6f2ea2d51a896008905e66949fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5e9be3ceb1eca56785d2c131d91b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc6d790627526fce60a390425f3ce2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b611b471fa58b93740291df2b03f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54bd3eca12444e1461dd1d42215c61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc69078209990e352d3468d2954d4cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0556a506ddc40542f3d13ec267eea2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21519028425a590eb73b32d2b7c22b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b8eee0cdaaaa238df4dda9eb529a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c15d89c721ba1167c850fc3ba1db7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662eaedeae9dd62972aef8f21c57aca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaab5a0ccb7c9900c9d29b7143007c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfd939f0f42f8f56aad6092f86f24c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622b5c71c130858b89d16e640f382b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c242a580327015e95f19b8b5654e316391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96ee6b818c3e263137e94ee702a2a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a70588404fc1a0fa69a8d04fb94d83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962bd940d861d2df8131e6697a2f57e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecc9dbcfb9b7a4afdc5b25327f97de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dbd8ccfb1da358f689c3ef2a17f8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6038bb35fcc302803bba2907b69ac8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d236e82efbbce79e672ac12c48ef0db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd993db26d1c61dc775ff6c8fdc9d564399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a1ffc17b234f4df91b23c9d7542ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5444924ffb16c3279e764289daed42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386c2347212983fe088cfb57bf9ba3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2bd242d6c838b8130ef1527366da2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638606e29a420a29a72b4d9286d93d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d3707c3c2ff28a33b438fd57c3f3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3e312188fcd76aced7bc314f2d28f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb558af3452d2c07c9a56989e955c17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c87f909443fd899f72a71484849f94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb43b14920eda88f39bbda07b58e1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e8461f02913072ff6f961cd9baddb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2a75b2497a0c1c6b321facd24c676411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cc6d8f9b56d61597ac8259a574080412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b82d6a8e83808c18d8f5d18d533ecc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6312659cdd7278aa60ffff610c9cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789442dd04d21b4f77d56753ecfeef55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c1325e1e00f2727eda0605f3eb9c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d057bbe7df258536bfae81890a022417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660868c2b49757c34b12e7be34513d81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760765f32f70b39a3fc9c4e66ffa4dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40a664458a9b0842d524eeacf4881d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0630b08f78ea49e8a2911fd5a673a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13412d16b7f66ba0813c497656f2dfc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e9d1cc45b885be6d9c1d911c3a3bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf82258f1bc45b877cd48cf3b93f9f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd3a9f5b975bda79b0a4a0dc01c693425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec7865f37cfd45d25f5730fbde382e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bc05e5afd006734d239dc8e82f763427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37240cc65f7f978e3e76c6bd69c25da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff396f4b2442fa1009e88303d843f133429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64cf3a23d25d9a4f94a07386d58824430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9df96f188d8164785acc0e18fbd45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6454593bbaba85cb41deea0e60959432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88c059067a59eca08f1e56ac60d465433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce91c2a06ebda83d8af0baac6c8b6d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e6cad0071d97d55d482dc9c17f912435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c052ae2e2c5da41bf2984c48c5c19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588315fde018f7ec9397ef272609e30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68ed63be935ae88e7faae11c4f4eb0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64f0c576670137f144da9a3021c0aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b2f9a6ea1e9a6419fe51c7d486ed8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f984ec76b730317b7c93ecce1d29a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe4d1d104a6fbda525d57016c5818f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304922f0412829b8ac537b64dbd4663443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6a96c76f7a253fd20bd92430f7a56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305811ca1ae8e7e1d24b9c9c5022d20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0452e28fcb28f25c52e9c63ff4e9965446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc3b716dc07d64024bf0bebef4396c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f65b610a2691ac05c643be0a6788c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cab37fa6f84d40dba6ae4b580e243e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3332fb2affe358ba8cfea6e079a9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003475d9b10d571b90e9d67cedff17d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5c6b8b158746f3dde3fd33c81fdd8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad976f67a50a099c761a3742b3287b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636bb97fe9d1b8d65ae117b10e7aaec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17081fe3faa1aed141366536686a5aeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51b98709ede235ce6be9863dd28ffa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041e8a61d9c570ccba864efa785f5bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34e8c9701b7763ea376242c5dd71be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b83b94179426f1ec2e4bb4b7e61344459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5640018173b6a86da3504f4994e1085460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57dcb9ba5ced6e01bbd3552ea02702461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d2e31d589faca60f32df7d96b093c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9d0ffca7764ca8e87f63784466892463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f37a06feb05b036fa8c5cca1155275464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace6cbe6ee2ec2464a52b43faab638c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2794f694c2e3f15eea93515bfce9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67eececd22ddf7e25cdadfe154320f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aea83a730cfe2d1182f0d6aa95e54468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8711e80754963b8583e66e09717518469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e81bbbf49d1eb7791d6dcad4be5ad6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c6fcc142702476e2c47caa4a8fad2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c92c804d8466fd4246f10411b0316472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94cf42ad263d6fda7fadc5e87ea880473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecec3e43ebd01fc0cee07250e6f651474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7925e394ab3413a60c32856e66e89b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6616d329415da61b862aa3994e998c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d101746422331d6dcac6eaae66f1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec5be7b97fa3ca18482264537e7558478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c007d893b8bd6d965b4690a2bd22e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45879217607384a47f7a669d20c01f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed7dd088a21f97783d7341e86973ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac8464a15d8e03a25ef1870ef2e8b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e173eceb107b1a7ac2aa8f3544aca2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0dd05d740244c07c77ca793131f53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e515ba9b9d56e2b956f6a2400e502485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227ab1ed06f3cde596365fc253d36a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f455ea2e1611c71451d44a03ac3c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f28c01ec8849b1eb0bff7b531ce3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad403ee93d3a50c335c7254e4d804c89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f931c62026439e8495208b67cc034490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de848b1789d66df95196c4dea339c8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff42f49c11e9ad065da929858631d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b00286211cd79b25d6191c640b39e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3287a073807daba0a3430c08f1d3fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287743c9b48e6020ef83779458d543e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b0b1c28b9671a8194c9de1e8953c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c509f931199d700f1021c83fe9069497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3a0c8106977e95e7c18a899d4440d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc7fb8e986f3a22d2153b2cd939944499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df19b0b401545abf2e211656f0e8550500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b499b5ae004502303e9a59e3dd3b63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530c16f2487f1bb41d93c738d4fd6df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9647bb13bdbfcf47b15a5a8f73437a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652862e973014a01080ee67739d75c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbf8d87a2c9a7f53edde15317decc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c63d2808b4a89c81daaa30e567050506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f104677c3574ae5d2c282d5e3a222d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219da72c44204868d9e607ec1ca7735508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0b815b93d75c56f399fdc8f8d5ed6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c6cfb75ba7e31d7f7a75c3c83079e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360033aedd0180de35676001da37338f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23bcc44ff44dbacc229c8ea37592b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccfbf41168a20a4effa32df457cac4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b7fa49163a9daf21db24c7ccadbb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ede8ba329f644496bda690fcd8d4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16731ca2452f64d5594dc0d8f52bf53e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a6d4993e9266d918b844b7d8cee3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2c01f9d997ede1d47a4d0abbffd15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f525f9ba9d2c4cff91171dbfc55ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca086b6b6a964962bd9554f7d89ee6e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4179cccda10a78a5016e91875237521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f78f04731f49501eb77e94b18d7e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392816090eacfecc13dabef90212d3f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c9b806f9e19d5654a0f93f7e3ec82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e142203b7e4d5bd8041e1e16228dbcf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99152ec36650e3ea5b4fdd49221fd5f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458edef549f308d287ad5d1bb75d185527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fcfca49900f3d9ae252828b0af085528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55122f591715b0db237f603148e65459529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4eadb7f32054ba40823b2a299987a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7f618c6b417ff4d11385bdba96a51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555795c4563dab58ba1c7bdeee52c35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e33930d1d62d39c0580673173872de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11c9d4d957b01d96dd6f3cc57c039f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af43619a6ec3651328c0fc01ef77d05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62163a942ec9ab315c8efb73c9d7a311536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5da107aece913b5b2f62bedadbd65e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4853875d3fff20d558f14afcb1374538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d765b16378b6f62fb078cb13bb6ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16611b079f417d62041fd849f8e20d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0308db2ebddb4e0456779c1642051541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f26c4dff073afdfbbe0396e2934c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0787c50a6c03f36f3e13a3a2de5597543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74459102990f58a872510e0d1158fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b957005069a18817d8eaaba8b405363545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57182595f48a5c08ed9c681807ffd810546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c1c318bc7f53977c5578cfedf20e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e5c9da18f74877b2e4426e7fe3593548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ddfadbb6034741c5ff24fe41a6ed0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141af815e8de3081d9b9c6f561e4e363550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51421016e137114c14e91d945b43d570551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113aa0404c06fd30efad9e86b640a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba580f27893eeefa7f25887d67de7e79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea436c25db299bc4088aa484c0b9ddb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc3340c92de5969b77bf3cef76bad6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ce780e3f444850a3ab6b00658be81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac480c1776eb3018db0348dd76e80f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84f1c5ebe691a6a14885316dcc825a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b10cd8234a7762e4a2224dcf0006f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d6292ca41adf874529a74ad7bcf97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a14621de215d2f54c541835aed3c29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8d51eb7bad118fbc3bf13e0e2a601562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17b4da3956d18058f0cac8be058baf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5426e9cb6ea847d429380c9c84cac55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f4b045318d8b2213365c7d638fe14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913c30cce12a90300d9f75c2c167fe1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150feb4049a71a472d75b32857d6f7c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b923e043595b165b7e3bb7bc89ee91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa2ef95171ca1af6c9d3f179584850569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943df1642d8e72f55610b3265e68ccdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44101de63acb837489b1050fcc8b1d23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4918f9f08414cffc156ddc99d1cad6572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddbf3cfc80dc4f9b0095968f4ca03d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c44d42ee8058678dc147f2b3574412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf22f1e7acc123ea22f139d54ecccab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1635b79d17815c7a829f4fa1f16424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069e852095ea7f80d503bd728af790f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a025935db89f715a24fd17429cac8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eeed440347bba5e921dde78e0df847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8945f3429668484f83dceaacb8267f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d50c174b9ff2b44130229d031548d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a8568aa1451ff36501144db53686710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089408068ffd2cd77b239893704c9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac3b88e7e86da8b9a67a9f7183c21212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f5f4a984dc7b1e9e8ad770c43d73e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a72abde8a7e151c0fff6278284015114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1f982fc1cb48291c27270415368df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a63ac7c345e04c074d54e1d61f3c7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67fc80458ced95f9dede1af0b80eb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88ed07dad98a7f367debfac15be39518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e29129ef84ac519dabedaf38d30bd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3162c499d01dd8a034b9b7b40eb4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bc9162c571d58e9cfc0114701e04221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569478f04c62ffa6f7bf5f86efe7847f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc0dce1166308dcba8ff1d6b4f575523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d69e5f6e59aa693c50e940b30976cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831b19744c94bb898020d797a04ef5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77f403c7f216fc33073c3ee5ec646a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e071482c1e10224b2f4c71c0d727927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaac7778b540bf65fc2d7bc3e85b39f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a0289dee501f45a5873f83e84510029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef30ca44970ac9fdaef24c330a5885b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1695bea5821ff8fbc5010e20faee15831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec1066f45e7548f7ea96e613f61d5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e99355758e2efe4f63889ee91b4d1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a890703857a493af98af5531d28334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780aff348ce00cb0019440f0753f23835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a444930051e288a1e26e9a0809c4f0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82378c3bd55f406bc49ca8dd7d124ae237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7575e384af659d0cb300bf00fb35daf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957d80c3299d931caa6229a4dd3081639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3746511874ce7e0bb3c282cee109340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf612c81e10799a7f5a7b9f7ecd68341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc6a77873d3a6ea651b95486a7f08742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec13e76d0a4932c233f8f02a72e22a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37c818a8bebd648308916d12084d4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f15a44020cc0faedb9d3c90e3d23a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36c875b8f503840393fca79dbf117f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb856e9256987ef4adc5784b435aea9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbeafa2186be780e337b7742697b8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b3fcf0be90bcfaeb54cf6e358e65349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d97e15a88ad1d7e669597a5ff8b7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f127695e89c813350398f485c6bdb6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d22f190335f526ba01c0b761288fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d2df5fd935be11b5827aa6ae3148b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6a155a7c8e6dd399f03e1e585c54454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d504391041a1efdcc81a6a00c91e91655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2a5722a8540d4340828ce8ec018c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deec03ff38e5e65f0781a64ab45c1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dede6dbb6abc0fe238ff55fdc9c7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fbcc2170444775e34db4dae5140dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a469dfa114089c5f05c3eff5604f8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f41359540f7309906339dbb6977bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3088a87c44a5377a5ca65d4cd317762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793d0cc02be4971d60fc26d0850a77463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315011fb772c960bad35f128637a5fda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0ae7a7ab36e5a6f7d53038fe6312465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0a1be8f6e924934ddd10da4b155d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaa9ccee2f3d73cf3777a3f25b5dd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ef6ca4f8e6f4cf1bb0e44d32477bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe60a192e26650a35166e90103e9c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075fa8a5afd912f655e086acd42524a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cf7c608cb600df683130ee6de056d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2c8c98187853f09fc9fbbaadfc01e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970337e7f3605f278754f60f5c9771a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9680db133865f2e7d6c95f50d1f4d6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9b0d8b97bf981f05f507b987971f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdd66a8b228f68513ecaa761980b5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867070889792007de0f146f11d2343cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc2843b75aaf224cad1f4efe3f1c3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d13ec87d758c75ea01fc22f1d640579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d867891742b88835ae706c0b1752bf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dcf2af82d3686264b218d5798864a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768bd5f868e442fce0a26153708b60282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa73b80133548b96408a1f4a6c39cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4150cdda033cc02d66dc0d98f94b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a423544d65beaed908ccbda011a138485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40d8bfe9b954006de2a49c5740899586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fda0e7995cfc622edaaf331cc128a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e900ff38fc25e1b4bf1f26351ef1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad811bbfe0fd4f139f38b332f80964fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454ecd3efee8e2d9200e20c65ae46f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f26ec37b0e6f14f2e3210e613bff3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ae135137985b426d559254abdd74d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b684881b4ae4aa7c83b3d909621d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148d267291221b9157532e94e35a11794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d55968d97e5bb40882a7b483f871eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3011cc32cfe92f1594dc989c1ef30d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db0f40671f3babdf7ffe08a22396f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0077251c7647adb62cf62182743f2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64c2d05937e8693eaa740921b6099e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c53ea87883b142e305aa5756b623d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6269bd7911ead956cd214d3d7130c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b48fdeea25a165f163abe5bec0c82f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff52b29103a0fa5ad6b4ec6ee5e0366103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d955518036a5ef8eef7a6ce9f10bee1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6af3fdc04b998751e92989bbe639c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204db4150246bad32b4b9d75ab4acb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9de9293af51dd6c6bbe173e90a916107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61ce2d07907291e78d1e76ac851163108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd8216fdc82802a98f106b2ff94ccd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22782d3d668cd21b95c96739699b7978110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b657beebfc55d626c64464783a9c7aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f693731bd0f5247427c76724f544e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44399ee845f5f6035a38ff734e15502f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae530920cdeb7ad7ad85e4026b581b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec688ce83bbf22891b2c5aa83d0c16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6698cd225a4d8d5051c6cbe92ae4c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7222692b79b6112f08095118730d150117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b80c068aff4192a304dfe7febc35c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12634406ef69cfd1d8283f5f263ab1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fc1b205f14517527787ee09b83013120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca6726305cac635d504e1337e97402121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ada9d845eeeea6cdbc6f1b6310fbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ec5a7d2f6d219ac921e805a2eda16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1621c6b309e502cfbcc5a71e31f2b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf28a79ee999f5478b876a86b6122f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635048190646037be24f2d0498db683126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a0eb960340e36e4643751e53eb172127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eed85b0b105321249eec8d10d6f112128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544a1f1907392c126c17bcb05ddf36c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a743778eb270b32cdd84bc0a0eaea6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ee70d9c87e63ef2db84d788688032131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fdb55b7eec769f541e0397e4c201d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3fac4b1fd1e85bc97b36dc9084e20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07671694e2ee6c23ef6019e9f785ff6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c143f97d059a7d3727daa8f0a8e4a0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d10d7f5412b55aa6ff476882c4a0bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de4c3e07af5dfb6d348cc48319d749137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17285b4b8ae2221acafe1bfa7f6175b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7cf29fbc3142ee99fe09d0f7db82e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb55a006d35ae3316506f1424e286c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c4996149668831ba61a79849a89a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8bc8c1348f504193078e4412f6fac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915e693dc5cd04b8ffd7ab897ed8fa7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bee3dc44da43af0fba4f5994563286144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d8daf114e9e845f9bb84158e6d9a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a0b81c60347588ac4e25fa04b8c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99e03399f091cde8ddc417b60180c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf7cb8b6a1362a560b66df7ebf778148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdda86a4a995c24fb03aea24cdfdc9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d7c3b87a69b6057d3695362b244be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eec11cab1657f34e3bc069008a4d2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ddd6069d2804ff80f803b58a35bbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2cf3e289a8ea6de06b8aa86bad3e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433ba4e5a87305f22c4dc9b4a4ab72e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512628bd37d263abff94cb829da37872155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952beb7a3aec14e942aed4b5dbe8ee09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8aacf1409f661433d5c1b24bf8799157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7e96924fb946a231288042f423fe8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57300e9166a4128a47e50943ba8a573d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfa0dd8274733941b116a3a83c2765160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117705fb7b22dff876b1924d3e9f105161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf710c7807dab762b15a6a69d255b0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ed84a56b4ffc627631a4e80729c4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7bd6767a8b4669620523c57191f92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdacba7ffa95bc398a7b76c92409a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c8d2a8e97b893278770e95b5f4e12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17840ad833952f6baad41f8861c8930167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf17b29c151b17ae6b2709b5a8a142168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34532f4bd45950fab20acfbf1e8cd19c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9019380ebcc2278f71d0d53880706170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506012ef0a309205b22ac84bae21716171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9409f5626f77d61f93280cb2d35874f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a96a420bf8f3f24ccd0c5aa6a4fc9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7551f4fea930f9e07403318d22eb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757fa1510e1f68c363d761d6d7c3c0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29fa74e95e4473783ccc5e6e1c3463176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae90e19d50bd42cd1803a637bc962c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69ccc81982e028d4cbea85327ca454178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e063ca4dd827b055325a020a595cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6d03180bedddc9ded31b653a57c2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673bfdf16932ac902bf96d3d2035b9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2de9e9b32e909ddd33559088eb5fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c2266ea5f24535f3688f6de36fa7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35ac8ae85c990e36ecd329c5a2c03f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bb0ced2cadeef855b0b372ac4981e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a5ce3637d361ff75c01745b66e60e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b56378a2efabd10d1894fc1a088907187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d8c2c78613989763192e6d97da22c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17392a676c02e92ac129f0cdac1afd41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954be47f23c173b4bbc52116e490c768190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056509507a6c40fb163ad687f96c9f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577baf47a3813a9772063df35b1a4ad1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bb1b8daaa4a30818f93144486b9ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5edca88e6e71919d035e0de5d33c80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1382b853b1e7d32645fa386c483db8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121600a9ed8057d8723bc697c90c00d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2afeffc76f2921882d59cc8bacade9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8d61642b2071b11990bd2f0178c31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db67eb47983e4b5dec2d76f4926608b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc76ed14253ca03f35a5c9882bc7449200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cfd6a772584eddd2e33b5befa1485201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc240001a6ddb757952e9131954a37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413d486dd3d851a73e920ea81c2fc3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcd20774a1cd165ca4b1925a4ff4eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69301c28277586f07667bf6c5b86d12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1b0eb15ad89f3c2115ed0db055713206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c6513238e7d7010be661d7883f852207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68389c09e31ae5d8f01771df3dbed91e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0611b678c647ed0af3cbfd8e3242a7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449d5ef479eb935510c6609938134c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a543e59223c6fb39afdec52d70f97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fa3199543b5b4a9d9996284825197212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3f9af33e0bf8e3d56f4b3a16f4106213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ac7b738a15d027bda201c856c64c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e6d934013a73b61031dc7205196ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a343acab417f8bbcac76a44fe874e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac61723a272e6d7b9fbe11cecc3a203217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce56d87d6f2422191411d3f92a177eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fc83897a4cb4094d0de74596e4d4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abef00be83db94eff0682c5bb7991ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bce7136579fff2e9975cc556fec1fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64dfadcdd669b08b724d0fdb0c06e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a80c9f76545a4773f79898004cd09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ce6299bd841baa04c416a79c03f3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0433a38e111e974ee64dbe955f4475225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedd70099f47d4f616db61769220fb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc6230a129f9a742544cfd770ae7e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebc0ee39911b26247e2db150d3af7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b0e65607d3581e4b32d595bb4bfb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedf8c4dc1d1b93c631cb31163fccc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60404e7b701d31b45bcbe6d562ca35fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f958e34997af4d640741283d9eadd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b9b708a875d917277d73924d0ed7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411b845c1a1eb7865e50ea78c61cbad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60919c87c0d53534ecdceb69e6ed0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e1b4bb3655c49e77c47acd348d9dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238011a3aa24cbbf1b536e85225764c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c37e2d96efcb2d553006534128ba5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aa53e0b6534bb1b73bbd1ce193409239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8e93e9235dac69764f7d94b9217c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743289eace78079880afd256a4ec03d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8d3d39d01f0093826f9c1228db9a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda71f43c3daa3e43d50339ac8f1775243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba577b299e05c0a0a97741b2e7313244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8149ca15723dd3f5bfc3f6f982cd37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f61475b5c283e9ce28d71fb421ded246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61685a3dd33e443932a042aa91f67bed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1152941f056ba2f208e13055481d07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d51a5e1b819d639db8b0df790c1bd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e70305723fba8dca64e01fbb3d2d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f878425e070e3c83be8f3e0e94987bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9623286e9c78a0def289b817af5137e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d095c2af55371fc664b092b12ab24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb695180b293fd2cf4ceff79a4120dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad442a0520369a5c60167d55e6aaf1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e1e9d111ed7616c2b992c3d48d16b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19172de8da1628dfa1fc55b60a5c604257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ade75f5f9fd6c65a0795862788bfbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbdc2f376879f469611ba34255ada9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf717cc4eeef94eeaa8a7089a6c630260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fe47ee355d23960e71edb11282e02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf5bdbbc285996bdd1830c4d57a02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc7b1105d10717ce62360751c37b38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df5e9e0ed1ed206229bba0eab98e3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6fb93c6e18bb6c46019ccf5d5f3d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605538c583b4556f4d53d1d574ec6f1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07a4cec51b6dcad26faeebb21100ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dc2ba48731fe575ca121c1f3bf6fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d3289c622fc1812ddf69fd89e3a09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd133a107ec55d703444cb6bec4b37c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124f7ae593bb451d4e41c9c5f685a21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e07581310b7dcefe490115bbaabf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92360ac79f7b3819e42b3e50c66c8549273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d86fa2547f88999657ef5ae270cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ede14ae0dd3e0510164798a77c5519275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b1ac0338c3f0085bb77d062c59f2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3b6b431ee6c50728a3652953e464c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383586415673de55b4e62413fe12027278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280f4a2cb2a309c7812367a070edae2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d62cb1f461d755d82a688b48a19da9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937350c36778cba0001d6f832e72043a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab98b84eacb9e732dccd4c71da23ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c83b8a3f0aa2e4c5b0266fd423fe6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06f88b25784b0a77dc917bce7bcbe1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebbdebcb31296d54e1da4a845336c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe2e64131a90cfa793a53f077f7649286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191eec36876732283987b0cc877443f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d29d56301ac355d855f978e0640020288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cbb2ac800d295001a141da0971d5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aad2b28dfaf543af4b5e8719e0581a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e87848f8e388f1b18eeea4f443a941291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9761cc6ea7257a83cf636ec100ce88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a3e8780decca0f7af9c58de9a927f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d84a871275f114279eb2f2c749918e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8a508ab1c01b521257775a6f15586295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0603ebf15987eba9aefd72da5585a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79001415407075eccba0cc6c8d852e16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1965e3421ecece271e7ff67617cc3aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed27d4ac71cff87f436e6a00eb48bc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e135f158140bb5351f97a463a1fc05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a805dc3ed133ff6ae6212cc716ef1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92977ea01bda904210fd0ea358c36d7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d05dd595a6b0c5593151e28d045a36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7cabfb8d22fe09dbfc9b92050e128304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00748f879bcfa137f244d4ad94654e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ae1c77fc185317db35f7860be8109306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aa9308aded49aa22b9c8f116b2dd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df963d3806e4f75b22fb8aa36eff8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa551c59c8a1e2baf306067781052d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea43a664dc3ef914b61f97ed02f5f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ee37a00ef8469d73f1e709a8e86a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354968dec778db5caf39d848ee62b7a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3406f982f26ecb2d77c2b5cf91d544e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c1ae8ec7748b857526a6b2bba4e36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c752f0b61f7ab6521338d593f54738315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6846cebe919d2e1e6736f800686ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df12eeab7217ade67d51c13c15a1cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ffcbef790bf8039bc19776834de83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac965390dc17b2f406ab8f182552244319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e867acbdddb5cfdce184854459cf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ce9a76187c6997f53ed7311c31ee8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbef55167064b08eae38f3c092707d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b5f0773d78df70d15074cf55ec75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c2dd50777245aedb6c8dd7377919d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d8415b745277deedb47c82594c12d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc745be106dfbeaaec03918155038b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed4ebb505397df829e62065180cf5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fd11bf8b2ea44126479f721874717328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff43b1be8e96303b932cf50b8cdb818329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9314993d21eff6117ba32c076761a37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb4274174a7fa94afd53c2309e595c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083fe8cade1597d0ff2616846e432d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c07ebab0205d2c5f1df2942a4290e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b69319697726a5bed050bb4e8884d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b09d126c5242cf46ce1f9e3db018a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb8a4be5dfbaeff2d745af5c49c5c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ca3b673b31f4dc3830125cf4c2b72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbddab565eef12ecb02702f6b57fd40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad666d55fe2f39b9e18fa7c811889df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001d318322c1adb9a4ae7bc88bd9cf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632704f7570b5bb8758cd7a7452c4d0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f885b3a9a1703ae5a9f639e03ff27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5c9e4ef00963ae39d59f165e6d3cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ab24614017413ea682365bf1ba463344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d6608d5c804960c92fd4dbf0ef9ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918f2ceacac35c8c857b229ebde428b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6be1aa823de872cc28e403924c8a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec61fe0824da8acb127cc45709a216348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11589b83f9b97e371d6e2d71231da75f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad4fa45d5ce973271e2fb5934e5d90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c89b86a3f91a1c4e9036fa138ea1dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f536ccfb83c24a0e06a3b56bfaad6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74870c833f445bda60688976accde348353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1e0d50bca869982b135a88ad7d8c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638982a67d3eac81bcb05b1b3aa4e0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f262aec4ba2e4bc40d8db589d25a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdaf4f7989c6c2ccaf19c48f15c01d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f74d7053071eceaa9c21b78e6abbb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab21bf79fb6a29a25d6a516e2fc2cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce8e147cdfa1d7651dfa521dcbcd86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff80b911541e5740edf0db8ed76467361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b320d2ff58f52cd62c34f84e08095ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064746fe5e6ab82ad4e68e32fff61617363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c833d827c7eaca7fbed9fb056ea49f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d81ab27ae911a5d9c5ae1ff9bbd6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6f5d51e2bec1f5d1e7f41050c25b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea571d1b6684465d29243afdb971b7dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6993e9dea8a704c46b3278be76486f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f56699e554e4eba9bbcc62d6be777d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cb8614b0a5ce636920dd5f56a983a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294063c2ee00da9e25b89c5c084600ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b5065067a1ab7beef55334a3e17b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5822e0e1c7e261099eafec5a3689eee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff790e58a97d523dd3daa65b2aefa6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3bcd54db07c85c21e813f3fe582c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b392af0776bf29319b2103bb62b30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3a878cf9d77fe721796563339e6fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2742350ff4f3f4a3baf540684f2cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e62e7b652b063fecd6267fce20411d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaf94fd5c743e0b18d5d22c1ee2497380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c986a41490ef518e2a944c3fef467a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ce71089b5eedb23a1e74c5eb6315382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b5132a6190fbafcacacb32bcbbf51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54046aed197bfe00a3501b9da80d46d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e5a58fddd992d73fb832be5510f64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060bbd094081a05432f56364847a04e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9320339c07fb140e0d48a7e0491c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d9247f729dd52dbc71025b59ad3b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb0cd802df143abb88fbcfa216c081389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d601a76abfb66eb462744d56f9ce84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52334b4cb611107b17edd4caee6c9c17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dc3f0dffb9e16d318be99873bb890392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23060691a8b3e56acbaf88995fb342ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32143c542cb41b2cf2b8263e1039c01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6407d786f4bb945ad46c4af1edffc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d912e92c0a7cc583c40e5a84cb4d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d419ef9a8b56533ee238cd7f344bbb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fce0550796a3d1abf6cc71f00f79d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b7fd178830d8a17f05b6055d8d22d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c93806e15ab5fe4477d013f06dd90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1d3ef4cfee6ae340c4ab12a148dc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfdd0e799529d170c2c665e9ee21ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd6b30279fb4d0887192f06b2ff286403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363278a87421b8e37f70a81e5e7769c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904758a818c03431e7bb57dff2e6d58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b06f7548d2b36be95508c397925430406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74fdb6d90173fe0e23214b27b27701407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f70ba6abeb7d2271803a594e42a97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70cb280998a823ac8f2ca0cdbd7719409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4918aa9d7340367a37f4570167772410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da513eb222735b8ed7b66c18eb5251411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90c2b027e46b889cbbafcbe23b548a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825ada29ca812414a198aa7c2eab8e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564d9868912a26a0949b3f1a8df2e77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321569af01bfcb92d076a7155642dc3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eee38670fea8ab6623c6ff698100a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc3b7232caecf4993553ac3c0ac78f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f6419be0655495c1a3c218bd61f64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f1b77a33a8670256b544265d40e77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09fa456941a6938cba321a552a8444420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a78097a759b876ef0d0f48867e3bd4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedd33aff5061fcb1207faca050bc08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d19a3006ecb0e56397d92fe2234fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469d3cf37471bc0462efaf3647b67fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc0c728e90898c9da9df7d73626950425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ab2cd2729e0ae153927b79ef095a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1abc5b26c3bcdd01dbe0010418005427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3835e1faebeefb338e0c8d1f3fd955b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b4e5d361157179a255666372e7eac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c55b85f0c51b83987d875a9ae0406430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17170df2c1e34be44af4d5c23c46ad2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8f2788f21d1f2510f820bbc4a58b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c03c464e9c33cac2da9881f0bf917433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940c4a79b8e53bd8683b0edb73c9061434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e9006abbaa365c622088a2c52d4ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a119c2df7721e52481bf024c86dd46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cc3cc3e7ccfb67cd1b55feba6b0df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b0fbf4ef9f5c79cadeda634d8de69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941d9778fed08e71a2bf7e40e776dde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682cdd1716f2207628c95088fba99d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5701126f33fc014b6eb70befa9ee9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cc86abe84c5e4e647349fa39e3274442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52133c94548bbc6459c019b10297ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f598be6da52027004d1cc7538c5d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce75778bf291b58888d39b403e93d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6f66061dbbae2e8e51d2d44b4a5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b394e785a4aead79a322f5b0755ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ed57ccb41e306c76d0f239e688d6e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cf733844e6de65996be9de6d01fcc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3697418993ab1126ae3de5f84895923450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a995450d5eeb80aa9f17033202966c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfa1a6f427b9d5293c0723389f193a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f91782d4bbea2de66fcd5faa1c0c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24c18e0385a4c554d93d5245bbb1ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ca660e9eff5126115c39c8c4148df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee28ed8a2914886e99ea52e6e8df5fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd4603429ca9df1704d4e83baaba28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752b492cdc7374f5581b4cde6ddaa0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bc918e4bc31d433fbadd0491501cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b493635b92cf4729cdb5304072e7a01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8a606c14ed0d3669b710ede95fddc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7721b4ea4234a46bc8b6758ca433e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0021ca12b61e741db99ac54fb8d6ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef044946d013b412a02e9908fa37412464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7c204942f0903563148c1e6537afb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaed053949811eae6491af12d8cd194466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabf7b70c77db524aab6d15bbb98799467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe55a413be99e4dd1ab515c7a42912468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9d96b384ffc28977922de7179ad85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482b48421899b4289833c8b5943c929470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806be820f94467cb81939babdb20934471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd7651fece4e7070a0c2d926e13a0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c0e7fefa3d48a266f48d80bcc0438473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea7b4278df44a06c2228f63f84ac56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec4833a9e7e32553142a81fab07106475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1f6bdb5ada2bf2282d547f8ef978d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f07cf4384009efcd317b7084e3c791477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ae5908d559fbce25b66eb37dc85f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb0be4de09fcbbefcc29510c62cb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9135a3ba0564a739b76f0858da99418480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81badcb883fe9f713beefbd83d39b550481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96f1e9dca3623211ef9404685c5b2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772e315e5d319d14e63fde9a4629c39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bae58ad257857f384970243308e4b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcded1c3cce87d471df6045f7160f50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4159a2bd403138297f8009a4e51413f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c90f838325ba9c4861571ab8ca48f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1bd91d5b3ae1aeb021953506cb31a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568f0580353b2c8c8d4496397f6ac7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c2b56f572a61a99ace62c6297900490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d55479578d6fbf346d5744d478460491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d92d939558558baacf8e44f1f224d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccabd2f382cdf6815ca98b7b3fffefa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924a27046fdfb76a3047611e33f1b79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1937b62be39ee743ec540b3d0a3a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7418d0778f5be799b45aeb1f4e61901496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7fba2ce930929374ebd5ffd3f2a5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9656f7f54e992a7698ba79334d4f786498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682ab56b180abc03961099077fd943499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9943e6eb27de833ceefc031fe2b9fa3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fddd1d59ea4c0b383470481797ae96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babd2d751fa9a4aca86c31e3c4137ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82bf41a1d9d237117b2db7aa3b9f7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce276db6115f2b0a93ae08abe086e1cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1de3145b2f042b08716628d01bb98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2729c2ae30a3ab9af2c6d9f1a2f4750506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a4b9b2319975d6b4cd8e96f18c1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eea50c70a0b8c6cbde15be8afacec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209be85d9d93e38926063c7a9ba51de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85eddc744e366f30b1f613735b36ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98f5fec7d9f28f7e651e24a8c06a03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab72757a070ebb365b3c2058b1dd1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77239004318a7cf8eb4dde80d1e4fd8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4587e97d3f497d82354c72fd175c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c0938cf2f0eb06498ccd5eb0dc13d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dd90ee9cd21ef4fec75a5a4497771516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bd6d7597585d530029bca05ffeb3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcb323d4d4f90d22761c1ed05f20ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc44197610890d8eb82009c79965a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a526ac2371326473fa70fe33c9c1b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206519c2257751f64486fdb3e35ba0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885db9f94bc2d481404d7ecc9e3a75e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9718da63d2303ceb1742566a10168523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44d705bc468e4f09a6ea3fd1270f15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ca3024b4b150f845a3642ccdea59c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b697d4be67dfd8190c1d08bb54544526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fe7ea0cfd7f6267acd69a9d4b4793527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c42791d6bd6c5e0cfb34f7fd2415e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4656517143b5a2684f4c768f786c9a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8994d8ccae56e3768383422e2f439530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd895cd12eb4e8269e41b98f9ec0e7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f282810131db5a99adc92dfa35e1d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f0a48fd89388dea4f3203e9c5ae9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b24bed23d8d399ee4a7aa3267be14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d04e1b34b88f712cd972e3a819a4a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9566bcf60ab51d15e52c95fe296f04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952017caa27e5341ae930ee795110bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fef35eaac43089782cf52183c6e6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee9ab799b9f69cbf8f85c8c2887ce6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5f00e4c5e299835208ef67caf6d5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdf3354bef60ac7d3ebc8341f51edd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068258f772ea729d41e990acc58f43d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02be110b78008f827273ce93afad39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b1fe347bc9658af1ccbb68dc5d815544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b69b94130a177487b057d17ba3ab20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea04f11053b831982d1d7eb3e64aeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a021306d3ab7cea4175479c374ec1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fee48f9964f2853c4bb88e5bf758c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845333ff4a613102e35d3af51e47a09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc10efdc19ae86a1f4caa0e7f17e42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754abc71d702db5d5ff4274ff05173bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf4f7b812f1162299b3a6149b1d8af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b00e000982f37a30591d32e586c1c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c21ab6f237bd046e6c976a18aa765554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32911f3ad39355b562f7b50497e4411555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ac6b4dab01e0209e4f278a947474e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f890c1ebf47455a6e00af342a2d06f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9aed5c264dc1ddfc099edd96fde19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836caa83b56443be4f1cc624a88c1c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d10c363b2d07286891ebfe2a6958f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b3e96ddb8d65f9f43de303501976c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163eda8c038f35ffb52d08250373781562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba95cd6f0c9bf9891222553b3421bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058a369f0fdc27303b95fef91967eb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ff9787966625fda6d392ffc4d66bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ec658af30cb638daf6cc0df65c97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69bebd8625b5338c2893951ebaf979567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccadce7bedf867b32efee8e13f4759568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b563d67068ead07bab7cdb96c19bfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144d4629f357d27e184c2a7698d1407570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f648d47d43a62c5a035319461313c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0ccb80753ba78b907602c40b3c8d4572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>