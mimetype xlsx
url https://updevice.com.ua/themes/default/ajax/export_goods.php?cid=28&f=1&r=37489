--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a483ab34a60b192a731cb141a40631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678163dcf9267aeed8d5e6865e3eab752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fae85e9c0878b4b8c5821910a7b5a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0461737b237d9963dfa061014842624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb904b343eed73a8968f9a3bbe7c885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81d3a4b656ae16dcf50aadfbc259786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0a2b8539102625a0d849bf270ad097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1600c0047bb155bd30e648ef32e06918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e712ae7750b0154add2d2f241f1ea19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeb1ab940d1645cfc8cd77e47b9de510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc535bd49b95ff1ff8bc290731ec8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cda9814a04e82b83808f9434649e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2a668aec006a14f3ffa4ccbbb629a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592486412289f9185baf6ca249351d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166811afb090941037a4f0db03675ef115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9285654d9f10a9861c3015303449d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a4b5f816ea80db8343809ea2dd5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87699cf77c6e29de265d3f833d173ea818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b4f89c2ae6f476878fc68c8fa746219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1592f765da81acf70729372f23451fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ec524663f98a1ef84fbf97379dce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f316833c59eb03cc1efc6eed4ebf6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577bdabcd6256263fd80e89be4b09fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f5aadc17de64530d50f74134e752624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807d3e9c77490139e9255d6c783645925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c69fd9d643126736f0c75c09781cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2863ea5c9370fdd4d389cacde94256c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666612cd3c0460f9196c330ea7a7d6c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc96794b01800a56bc2cf888b7219a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8ba987fde5d52cd0df7ed079391df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f102592e695fc78371292856207ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ac5a4451abb9bf94b3bff2bee92932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656ba9765babf0acf09e2c2bebca03733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a16cfbe5957e3b6e1aa1054cd629c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d524d3bd3de433bbd72badf0440d78135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc7a741e383cf3ce86a905e0a3b1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3587153e98965f396e31fcdc7a5247337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b029541c9c872a1a0da844c28ebef7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22737c845f0b8de6bbbe9a2991d84d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf717fb3b15dee6ae8041a1a002adbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eedb97edae633ea2735d7f679bea841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0786370c03621b7e74f97ebef60194f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e9c5bc4eb8c1ba810a2249f6ede5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830245ef780e62bdeda78e140cefb4da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be3ec2a1bbc586556a15347897622645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a0255cd9ab490cec4db80e602dc8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc812afea14cff334e10ad373a7a86fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801617ed4b16b4d67719a5e990e6ab3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a21b4dbcc8500bef059f6cf1226a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63d29dd6de81ac878c028840f7a65550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb6c339e64690daea51285552756d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2362ebd13706e0e14832ae16b413e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec43a6df6fa2523afb48143f59ee64753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50d66c549cbceae80a7e556e2a4bc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab1717cce55401ec20c1647a7a39cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905be4f7e23ec6897f54cd7f44dd08356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91da5f7cc4054852a0dfc5c3cee7e7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6cdba605ee1620d7754c32a0a9cb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7e59ef33bad4bd15e56516e23ec5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180c53ed6eef76e1852a1e2de259b5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c99f354b6b0258b2254732da75aee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1a88e47ebc20615a56a736bb0c3ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c4158ba92f278e869c9e81f6e133563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1f1067fa9979f576a95026d38579e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de0f8d6cc117ef0fb45c8a01759dea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d173a928f83221b652ce40abd4d84a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8be7658e60341b24439574a4ca59c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c665aaca2e14e396f82f2df12fa2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ac82f10119882ad987e4012b85a3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f437149a498c170da20ff0a5818a4fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4238a24733098105956e964fbb04cff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7da3b095e8e77eaf4fe89f431626f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3444b252fc342c0f0255df01a04b29b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ab204d1ea432c2d10c9accb5b33e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a005119a29e02c3911bc10ae63fe575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269d88329bb2021bb239c37447f86e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4bdc2f28d4f6f2f7307c36b02d48177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec89aeb546c6c38b7ab89b98257c7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8380167e1067aa2d83d5bdb26b66c1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edd0e68b343d8d4bee08fedfb6a4b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594851ae945240d5d58a5e07f34c88e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db4d39bf009328072c6f93ec67547f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f5d1bd44dd693a2afe241f65ef1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afce45291b746f004a6cdf534c3640d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f6125e6ea774d63ceced2af3a533885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53374a81a966f6fc81c30517cb2b49386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14ac1fc87dfca3191cb6681ec4966487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e26d257320fc8b39afad0eb67ea0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d1fc31c4710ae3ba3b6ea52d3ced989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f2985b6f99f122ccc5283b85a9bf690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67fa5efe5d183e2c0128cfed0eb3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4661d0a95c1882da60dcf5f062a25b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787a6a7dc9ef03f518da0d0b3f0af5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef99d1554c2a45b582c593d2243d44b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c2e58e498b52d256330169e64801f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880b95ef55b7f54f4170036eae6175396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab599c7664ecf74172c59d1feb8dc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2320af672ebcce14a97832acbd46eb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b4b6c35911e66f2fca05debea50dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db8a3f921917ee9edb6fbaf5c3b8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8672607c811d2cc8900c0cc1fe1417b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa74e5f8ae6fda8de5a0667778a2bf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c0f29c64cce1da482bbc073dc4c39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9532c58f8b69d6c0c826a837468714104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb390f3580b2cb79390d84b643fcf459105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aac2900ac7ba5f0e6c8f220ecb37cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030783768a9f1fdf0bd60c2610223e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b851ec1e1f41a908890e81f236ef4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bef27513f7bba804a3d528632156d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7be42fb9515bffdf04d11bf9f7673110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c39aaf0f9b8710762613dd7f0041111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445660f44ca3baf5601ed6c1177cc15f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c9ddf1c8cafbc31a74747bce26fdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c517d6e3cd2aa72786cc905d61e8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6254cdba2fae18ad7c05e09d181dc18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ed590e77882195cc9dbb605310189116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291374d7310b6c2f0c7eaeaa09dfffd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55081c732d33861331102e4aea92ba0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a732a0944c52e8798d89b8500cfce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e90be7810317a72215294dd1b1dc0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d72bd917b458534ac7193612d5cd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b71eb2a832cb33117acaefe2764385122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7685f6bc35bbb916284d21e0572d422123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f14ef98f541ab59cec230b534b98d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88ad2c997ba5bf1bd7fbff1017f70c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eab3dac044ddd15e2fd2ba4ea85bbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812c3393ec0c8d17305ba9cf64f91e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb81683c37c913367a7a61d78c6ac3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb5b09f4d099898f71eadd3f50aab3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92ef679f8159f529f645bad2e5756e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912a4c65d8c1073738a941e48552d35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e841497e6e387539bf0364deaada7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beff9186bca4477687b85d89d412f41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee360842c1a7abadb8fd06b30ffd03e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581da7bd6463d25cd80ef08d30deb0c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39625d68092bcb8c7723318f829697136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11bf89b81eed5b38c38e28c08abd9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87979ada394a7ee30365f49fad87d013138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8c313127c27b71d345932526b2532139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7952df013b4da33c6ca6de8df02ce42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2ee73c37c45339f6ebd7b1b640d0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a71ddf71fcd3bb50e26552e8bc55f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74ea4e6193907f7eadd304dd418a94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f9954bae210072221a0390e94b5a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51100e3d9c641600ca5fbbba906a5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10f88b363067c237a381d5b6791050146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083f5f29116d45a59e15acb403840fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b7ea6f124bc33670c370b03ed455d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3badc774baafbfd2a9082a4dab93fed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037ec7e25c73d3d0483b878844ba3c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b334b8a1902502cd513986d569ced151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b51387a5471d4088e5902656f6cf2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31419a7ffb12045eaca8b774eaf3afd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27fbfc1dc4a15eeca6df8676d231a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30017ab36ad311dfef1eaed2118e34b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0fb0489d0de21df3bb1b8ddfcf1df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f32e7da8125fd1661102807006fa7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b27670ec1d2206c2943c2524262e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9213673589367af1b5e2c04f7dabbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec61b65883655ff10e5f2c2acbc80a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f9ff086d8b79a68a3851a5329316161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16185cd3610323e9acd4fa53a31bb9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcddefc4c96f7c47e46a4f967be1cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4425ceb3968dcdaba212eb47c01d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb12a4f991096106e6ca22da0171e8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662962de61ee61cc1c3882793d3c4b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658d2020136f651cc40f4584489a598167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00053173599732c498a00cdc299c0d86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a86d6bd66aeaf09e1d3e48be943de3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28296daa469a8e862dccef3d7c75c5ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005cc62ffe9b3ad7ff4f89bc490383d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c49f0a652b28211b284b9080c01d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bedf3acdf6255ddfaa393e6c45892173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba09e186870f7504acd97a24e85966174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e4fa02d615a12b546a8afb0734910175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb93234d5fdd66a98c925e0929e5cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70012cc7c010060fc7410ce2492bdd1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356858a4e66e08c1d4cb4c47fe69d7cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf182e7a31ad2d8c9c8340a2e91300b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b64567c3422e880b2290fe08dc256180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f653fd86818575a7f4a7153b9593d95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25607854df48f69f39c09473a96b92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb12114f1056f206834fcb56e7a17b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a982e026bbefbe11a08e3470f73de1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c23c631b4d806bc9be49e9a1f4792a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f71e5b8bb00f6cec096ab53c1a0d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d85db015cd9a4cebae2056b0d363c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4857d0797552a0b182d771e3b0872188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00742b18a20281ec6a462297e7c69f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e01db9a9f496ad739de3764b8d0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6024f4ffe8770ffcaa7b7310e1a6758191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f09e76c8bbbbe438d5db310ef8729192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc528cbb4ea4f86025015d80b1b38ae2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eedbad771d1528154f0fb1ed293cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80be7c0f35e461a8ad787caddb666b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7300bc385e42c2e980dfea864a978fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b701e7a089e71190e7e842af6620e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e513c743052f57568f34cb9dd3be7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5726d5dd9c3b8d0349dc3b5b4a1e04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3906c62b4763c2cf95aac18e300f270200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf80cc6ba5e2c7b549a5fa9c52c8885201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc57bfe9742fd2cce9bd8a3176e59d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f74ffd99bf6370021fc608fd2d3e37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc10f401ef799d15243fd8ae3b0953204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d01a70d319c40d6b337d81ed516c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e9b69c15ac381fafc3b0750f2daae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf073696f4fe7057708836907338e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546640ddc4d1f92e6190e61b6dfd783208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b8d2199281b9cdde4a2c2bb3ebb7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce02eb4ce47ab2158917e7a809a3333210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56157c561528be610a732e10c234cd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14da84bafdbf52506eea38e092f4ca6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95355a1e5bef87312ba35d9a5b602bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1c2114969b8db977642648bdbf0d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f22a39c5d45f48c572e80352b494e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba35bf314158b753c00486c33f443ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bf2c72f21aa61b63b7f8fa292948f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33136baa97bdee21433167a11488e03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487752ea7442bc4e37f31f7df9c226f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f1d1213a9562e6ac755ddee76c466220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8979793ca238ba1b2702f3823e58853221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43890ce43fa5bfb031152af20eb51af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f03ef948a34b894d1971d9fdff26d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e7a6d02dc5654d4152a4edefc6fca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68becfccbedb240ee0b10d58945ccaf7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5ddd5bb0acc9f182f00b9465df70e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344798af7d69910e1f6b67bac4c28268227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209d420e96f573bd69003826e95b18f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0099e36cedfcd8a219e3a2858bb948229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aadbf9a622d7d2467366382f5475f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ff56e4533ceb2b6eff4c44b190a8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894750f5c7aa471dc89b192801485815232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fc1f94a4110cff7b9478a675cbf67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9b302e4c7a192c470952bce468398234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f64fe33675438327ad6b0b791b9ffb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbef4c05904ebb4e789becebc229579236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d153accc9ba98d36bf3e129e40a3cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf420ed7e826fbb1dcb87264cecf73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39046e6622fa7400b972e85d1fbe78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a225be62afedaa1af5001b09c27929240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdadf754b1c3e21b3254f9efe6ce3cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d9f909eb85eba08277595dd67aa47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fd8f5bbd19e78acb810c16f6c08a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933147fd50a0e1e61457c3b6a7491b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b53fc1e56db67143d2d82a247b31c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677186d92dcff5e7940c6318c13032df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b754fa7ebafbb5ae0b32fa8dc05650247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeef510b11ba6ecd5cd83f5071fb63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031b1601807d452bb95dafb18016993249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f771b14f08c2e81a3f4e80395be630250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433c71cea1477917cdc977952588527251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e33f983d20643e83f47e24c4c82d24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd8f9baa2e665aa758b7014b449bd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0b8b6d515bdbc3b2a94b928a186b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051814636d3d4b4f76e036930cbef73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b36cabc4443fe678153c7686d048df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255d74c46d354222a833f4c017a207f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a1f3edeee5a2351b5af839a8854ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a7c424537272f6ababb3418a23719259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe37ab80e1437306d6163ef9f9c257260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8f1b1a8edcdfe85a146c43488de91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e2df95485bf3af741176666c8b638262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815645780ffe56f51c5f5990e8af0456263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba1659c438cab6e80942a0a62a89ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63c1836e79e3f51f55f630cf529cfe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f651ea03e8b398296e37c9ee494655e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b1835baf80d2db4798e8d3648a13b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279bab1b203da3164e20587f68e595e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3a064c801f27904e932b392fb65d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042628dd7e2739e42ee97f422afd74e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcdb417e43ae9837cf1257419f5cb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9fa95776ea68dc48ada5aa9dc802e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f902a78a5635795523d85ceb492b28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6ac0ee5166ed0a0ead65afe93ba8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd0dabc5507e9aa5417811cc19bd92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412d9cc593452530e3b7dfd291acb40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475bf37ae60ede6d08bdd2fb8703a52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c54a74b77f5b12db9957e93878ddd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dc27989dd97b52bc105f5084697f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a0d4cdbf9d8a5b8dece5384e6286c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c4189256364a4512645cae1aedfb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4707163f5e0ec348d780bd59e288620282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accc46c2629dbe1c8c94c72c52c53cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e145544bfd9ed2271bb007795e7ac8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af1aea30d8b33447f083e261b62103285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7689887d44de7c71e18a4d4e8fd8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7529ad91b901bb6f206ac1d418c0bcc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a99de014434010624cd7e123aee4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00117c09d597365c50ea126998f78a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ce942d7272d5337e73174be641299290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddf11868d54aeb27be19e8fd16d36e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0279adc769ff7959f4be4be3f08e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd57fbecc830f35488df91896eb7fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797e872557a1c16e7bd8ab94d83a379294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11780db9da179d37c6e145b22912010e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46ef84ea79e4dd1ba6a3172d1a68e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb1e74a64cc8b85969f988c83a038c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862bfa87ded7a474c4d8b9611ffeb30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277ffbd03dc657d59ca3bc493911ac3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebda02a4ab26e54f06f357454ae81a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db8f52a66527900c53ee182ad6feda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49821576fe75d2b2e59d05f7f25496ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c73c570266ad5c71f4a349c610015303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76711268a7156ebf75f51d5cc93ec71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ab753b351bd6d6873a68b0d943594305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f945b75dd7880b9f27890b8bbeb199306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e5a0382f491bb1d493188e616b9e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7115c8dad0d2afa74acba6f81b728308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74486e2a359462db9b519209fd4dc59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97ab501e1e59f1350e5f4950fbf95b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b914147f73a064d73cd235aa9c383f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587a3f383b2615ecea9c09779f4e6b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f134ad032f05c0bac1487d8626993e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdb3524310d769742369f856679545314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa901481c522848ba7f55763e00e9d40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5102c39aeabc8174b8feb7b7f37ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be28524953a7ba9b8d8832b72457688317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78b66de3e443d6ca27782c427e86be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4633af6b71d1081330527d74a9a3ee0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b49c0f66f535b16fc4f86a9530608320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d84a2ffdb0ce71e75fdab3bc4b10ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53099cf3d72165f40a8098a7083310d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642225815f681e8df8ed11c488a2610323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0378d45a4438199cb13ca51aac9c99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26994df095112cb0c0e7d10b5f0e84be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e76ffa15e91ca37128df512669840326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b04c5c29bc65fc2697a4d72165f35e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10db145b16383c36434457afef7eb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1ef705cd47d1dc72afd23d14fdeff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ed4a7ecd4d9611a7017d2a2b6ca4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17a620311623e33c435a21af888cfb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc143d93d5e5fe9286949ed425ac871332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f39bbc1f2a070408b4ceaa20361b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4cfc10b7b125997a8a2d63b7f2be1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cecf0fa0e9478d9e9d1d03a9668d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89e2947811a9ceb1b4f9f8e6506d86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f6b5d86afd44d2b99d4755aae701337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987f58662b525c47e02908b64d5371c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3475935d4ec37c1de644dc5e6929686339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aefe897aab9908bc64df88fdc114f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e6611f0a48aaa1db766bf0c764dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65d212934d89114e32003af119011f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8adbf0f22209cd87f71ae04f89cb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e0e222af12f378c8a5b8d67641060344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2be54db589ea28e5fe7b2dfc114ac7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13408b2bb0b01f4b86bfd95dd05a8c32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ef5cb8dccf9b0f65ca4472adbd66e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef473a83745d2718e2901fc12f3356e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598305cd53fe94382e491deb26b86e06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506d4fbffe637fb356ceeb66a34c4df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddabdcf5331f84f45a475d27948e01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a66323990d2b92ee436a05237d0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f2e29d40d9e807788c2fa2fe83887353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338318342a5a05ba8fc83f1c873320e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ea754f48d16af3fe6f2b3aa59feec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b00b68e9d5e358a57a01b18a98448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e50f25bd92284807feb997dd0d493d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fd66f6c2434cc55545e6f53652ab3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bcb4a1edff51c5d3cc5f681cc1252359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8e7d934c9fd97fcb96386f7874a10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d196de021b153bf90049731413c0c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83b2847ecbc46bf6f6254b2be50b95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f4d3ee8ffe9eb9b61efbe13cc8e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f689ac6e9b65597113b60556fce3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a32dd738ece7dd58eb4d253e19b6a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b279321e1d12ac68a38af0d1ab325366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc10147e4bb30e5ad3e0f6ecc08f9f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e32314eaa7cb60e2f1ff6bf58e1ea3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ddcc2b199606b34600fb41ebb12ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9618a274e00fdad30a866153d06f05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff46ae6263546a9ab4f9245716c502371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72443a0475a5b70e7e4d697b98dcc83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087478ce9be4d929f6be70ee9a725b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca250a460a962748607b65c0b2745e84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808cb2ba9a136c7140a1af66803fa56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0656b3ac91f9fb6459c6d5b22b2ab8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd11f40ae16238d50afb37f2969507377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe357f97d47bae3cef688d4665d4df44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60aab43fd2e1b881aeae759619f7b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42483c286df73d398b8a35729b412daf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc973956f2c5fd1847f40a8d7da37f63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357630e5ced9995f9b2ac4ae96db714382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01466e078bb87a27e01b54f4a9182f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1ba4599eb79e8654440262a9fcb7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df1f21f87165840ab11ef1a7b082f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa489670fc70a35ff80cd39dfead7616386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4d7ec15a2d68c50727e09f56e3eec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4dd4724a90437a67a377dc439bdb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1149ea8fa60cf3e3c7c6f92bca716389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70301e2aedb934495be896c43997963f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853506980ab52f662032614e1788ed19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beef1c0c0d23c4d38d5b627cc2addf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c580ef773029a82b2cb5500514e1ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a2e664e2579efbfd1ec1b469a052a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df058fd04a40b8dc3a85ea86f948fc0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec90830f590a57607ac01421e6efca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc728ac33c64f4919109a355d0bdcaa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e45a6226627b19ee617ac6b5dc99a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdc86793517c49b32125c910a5f756399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa880011614e5d76a3b1698b21538fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079bef8b335f2a9b76c21d0d47aef24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe700abc318b7fb77896025d27e8a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b2060c71e2702b06b1eedf5babdee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59574b7b3b4b92833854e079298c0d9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21526685a68748e68f6ca5966761600405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cf4c05b06db61eb4b0044a1a4297d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8079ae260fbd72ed9ee76648a695f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2913bf4b9040e6b7b084db3bf60a76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11773d7abcf398aac33b79eac7da84ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b76c168224ff60e2015c0217288539410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f634c33dc66128eb4c0cc72caa8808411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504155dd22d20a691305866ed135bb2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809db84f8de733fb5acbbda4f32e1bf2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eea5fb40ab3583a8d01808536e31d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb33fcc806a4b37eec87b109db09719415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111af58b36d13617f55bdf6c0069d47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cd23b864663e236b5de3341f1ba12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9225a71bc943f5b457b4b3d8ee7d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd657fc8449ec062fae152739419c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c5291acab2c6f012cb2eed24c8427420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabf20118b524379c106393473470da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e1107a7c21cbb21a5895c66c8041c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f0ddc59c19b72ca75d902cff23b01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b527b29d8a19ea1da14952e59544011424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ced0dfabeddd9f7db50362a155512425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c5cd25919f1ed899a05929dd171f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be401ff6463e744b499f140212c062a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619f8c7aef0ab73ad6abff7b92b6406428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2910f57790a4d74b696622778db0a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c039064721c8c497bcb25e2f56251430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a9185a6fa52ad630bd5c1010924e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1d102f48f561ff05aafbc34572da6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a018f1b5df5407cb4b97af276d91c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eff532013029ec3fa28e0e872bbd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69989de8d9d0baf11a8a24c5360f50e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad3c9636370a581e2c3ae7f59d1f75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7463c3f86b3955585c27a331193b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91b990f28e1dbdda6ed87dbec22297438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cc2afebdd01c723db099b14b4259a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e58e8fe889ac52c2d0d2f92e56436440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe13e7dd394fb23610d93ad0721eea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12caf203e3a7f8f95b94cd32b24094442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a1c84504cd5a3a2e1e88295514c4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106d31984cf266476cea6b98694d87b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da473e1053ea53f2397095247b8bd47d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7b75bdffe7e014375c8b23b0ad43c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d819dc25b05347a4dc0e07a07feeeb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6753fb799183878e65ef028fc606edf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4562faf0d4c0c41e414610caaa0c14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702c5634d4e8b045de9301b9804d870450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032debef3f5069372e0b03f9e9aa0d65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473247a3a8f1ae583d363bfa50cac09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf7b4358260dcd56942e18a6665fbb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fd5ccd30ee7a3a62b238199a59f04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173d7f88db1e19680fe358c12030933455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff8af264789c51a127401362dc6078456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d925cd292494e8ebddce2bf6fe7a5a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03aa6a0216b2979ff105f91df33291458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bb376bfe62c458700cec06cca3d91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7488c3e9f808de63408fec7239627460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26731f745a5e10df10509fc6fd6f7326461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf81dd508f70bdaee8665251bf0998462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063729ff83c498a3b5f20a8112f94921463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae6b40742e8bb210d86ddaaf271cb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053de66c78e6ac4572ddebf551d069d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a6f35c5ebc0cd01b6f8d0462b7dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f79f4d2d6879f93a9eb5365cf06c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4589cbeddd45dc316d77288b189c2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc070b26fe6ffb55cc99046f086c3cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0659175c22811db34d42905810890470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d3610ed236f0034daadf0a018b824471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0054277d85df527959ce8d6fa049b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8369d0e04b17dccf7cb1dd52de60f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04346f3efa4b72fe4f3bdcf0f5b3c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc6de6d3e6c0fd1b1bb01103190467475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25699911e41a53271398f3d03c590c2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24bfd6e7eb6b9654d8a5d85e793641477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769c7d35daa015f5e15dbecb9bd249b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14349e4404634a37d7b8f41715b0a13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b61903bd89db50c9f8ea14b1e626fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316029049d477493354c8d83a245bd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7c3b28892fe7e7bf1b1801f730db7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557685d4f08d4ef421153905be03731a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e849848db07d29c76b8654fe66b1ddd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a96c77f1f24a271dc0bcac5b3de4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249729236a7ee1d7d16c0071841cadb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc0bb5439b48f9f58c61e92251e1ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55dce5ef6a4de451d5995df2b68726488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff58af58aac4cc1d61d8a0fe7ce4990489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8f5854cdc88f3c4451f7d42d75786490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8a1495eee362ffc3c76a3f083e67c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351cf2b9ac2d57136b0fe4ef51be474492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4facd5494d36d01923fd3a775e2300493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c9639cc87f511fcdabbc10b95275494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0be027f7edb7bb6a3e959d95525b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b001e3bd6a166b2f038efc0bf64b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071b65a5f93b2140d964d0480945dfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f70f7590609e43c0a8cc2df698343e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a60d6ba5dae2800e3675ecbdfef44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f837553d2f2fa110177a9bb04970ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660fdbf38e7976d98f70657f8c605dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2b2c2e9901324a52e0152c3db28d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bcbf3b03e0281e900fe8ac4d19626503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537588b7e9db95ab49a1eac4430c9b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f503e50b7f8867776361e588d4de58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db434ba79fd779f835944d6b87b9da53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616c1bfb984e7e30e75ec73cbb4713a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93334e3a6da3944327f2e75081d4a698508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52e5e5f3d8be6a9859e55c1d849836509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc89319aad7b3728660eff8d4dd2cd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904d507c2b7d602150a4addbe5f5f7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1b9cd989d30c7c39b2407e5d74222512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cdcdf32322d1cf7d92463de475fd7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6349dc121cc1d3af362c8932ab0ea9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e34f35966f15d5f1f814a222997e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1a967b03f5cce8153c1f130630160516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b04100cd1225d30389c456f26bf47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40407db0081891dd6b3af0e70946f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a47d3efb69459e0b5be476bb41eccd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e9f02698797d8d12a46fd77a82e51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68bc27bf896439d26f8ac21ffb21be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fe61e165b5369592f5f89de51ad0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c9c060babb55f960043e3409e719a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5be61faf625fe9abb6a565f1d551e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86f72cdcd983acb9eb63aacc9f61d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645906970dad3e77b61b6b2ee12e452526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d196810396b5677807eb3f2f36c5c7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd850903e46f3a09abe96ee8547b1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686395d537b975a3a625d68e9da5e75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bf97b588cbd25d615372af54e5857530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be203f04334c65d00f18376526abe3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8793e8c03591945fdd97a729134ec2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbde670e174b189c0f9d0c4cd783f4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c017bdefc19e75cdab68d2615fa0066534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a77ce76f421b5a618d67c41e9e0ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed529c42255c17ef84929f36b43b7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b6549321c38e5c43b09a8b8d811d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bbf5300a3e16da56541ff00752bc2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e2d405c119ab4455696d373bec49e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ed1fdaad363b53f28ffe9a07462c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349ed5c7164aba046e513d3e499a619541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3d8804c21415b179fe0beb5c28617542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a6bcf223d8a3ec6a538eb09227bcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de862000d47acdfd1e250d6dfe6ed6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbb901f9faa931acfb7e47d1587c7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932260f1f2696f17789ce914c8f53a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12126cd3a0e93891d6437bf8a10e9fb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4107301112cb95543bc2cb62f25c6f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd950a0590dd0a10f1d384788ca251c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb9db6a642e3cc9b8f5af0e0bc2ecc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fbfb18df51e54316e389351d610ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcadca4ac83088f3bfdef02b87c1687552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed18ab757e0ad0fa76a41b0b0dd3cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89569dc492ff408006d3d92ff368cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92dfce6ff1ac427b9e73786c2d94e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9448208558e0fd35dd34eaec0c096556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4f1453f3f2aee40aecb6c1d0d3a80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6607fe4efdac5446d65a5afc5f47416558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3354f1eb78c1e6f6dbf8bedb820cb01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62273861bdae8830704c7b17c7796e8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac8e5072eadfd87e2f244156d729ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a86d46539d53d619bc5d1b64c3b5fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886799d7b587ae25115c39c5e73051b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8d13ae3223b88bcacf1a2d5cf724e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9ecff249d4ffb0a93f2ea5a18d359565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b508fa48b4ac24e58eef07456f3b53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d22f35d5b221da981bc6d0724b863567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd267365c16334356c46241e36d4d54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86e4f06c5b9028e16f9bad4410da24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fab5e043cc27b90ac771bbb1942cd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f244631250d50d7d34429404e9fd35c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29915316fcb35cb063423aa6ebc0f08d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2626b7ee050f1db97f532554e037f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f7df3c3aa0c7369f795e651c19f5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb31d4b923a9616f4cf1f93506ccad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806f31e30f84ad840c7c9a249becade4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f844071b971c3dc4b6c2629aa09f595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63c559fd9f89b407f3bc282b086f536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd7ccbbe2b1fad7cd94e8ceb47be1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be8920f4ba1c0cc4197db173731a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b30abf8e054fc3a9c489f3746a8a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a62faa6b5abf8a9adb6a9580c991fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a04923455fa8bdb4242732e94c42111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3ac0375e26a54c49a27b6023bceb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd27d9a4645d53deaa620b2672bf1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056a965904e72c48057ba0ca04ebaac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a76c799b82e1f472ee10c9ba0d32315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bbc84e1d2aad2c645fac13186144c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4df0061f68156ff3a38ee81721bacb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e16bd22cc21220c218af3d4132374518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab387c74f6b1e07791d13fc5f706822f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d99e5c70daa41573437eb5bcb1909f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc23b558a5318a44da7f201390d03621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454af41364fbdd0827be9bdffcd373222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7abfbf147949fdce9d9f60333bc0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7e7a29f441406d0df8852995ee1c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de818cec53518b4baa4fe91e9a22eb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f61e6d31f5ad7d0362a79b2565beaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96ae7a387a390b74abde805c24d78627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3008285e33bfd518a6f3bbc0f08bf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a68629bd02dfc39ab2cd7ed4f8d4ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495503279fb2229f0d00dd12f65c722630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bae89739ad67511c49a8725670d7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33766fb96506d08c546ab52dc7369332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a076ff4f0f4510042de97cd71c81bb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9ad9768cf12725cd1ccadd3a9b23a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b78171abc2ff438893cc4ba6bcf4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17980945aaffdee97d38eccc639601ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7c0be776a2b46ea3765a33c119ef037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9d35f3f3816c3df0f5ba37dd30ac938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4895a915730bcbe7c335f01da9d3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad18df17d3720c079f766eccb8391d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c378606f8bdff4579f3eba481ae6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de6c606d236789689e1f965e06f0bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543efa0666f2bacf6ea40328129fafe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecec74a3d5200ff17a6b6008f2732344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a501fe8f0de769c1e2c2859b85c3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236da5ec7015265873055b778f745a6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab25c4ac2d72769157538e51a849a3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02026b98620d5bcabb3fe16d0ec68348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1011a8a6028a9de4bc409cc08135bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc326801d386b8adc0bc1322216633d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b09fc9d84824c9ff4e0b534a1b05cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d92a3db36d7c442c8a9d98eabceb6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd822bdd4013f0cf4cb722e2674c8bbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a4f3f61178f2bcddc5425b0b98c7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6103e4c8a5c6f74bd6bfbd192d00b1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398ac2db5085e2a933bf020e1b8c57556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a0601341a709e771e76f19142f5f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b3ed1ec5086d5c583df1653e8cf8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0afe61a155b2e3b9a1d8bde10cdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7515b81e9cb8a770799d8283649d16760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3645ae9cda49d4808dbdd6b040afd2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eab3937bb28cac245ab49afd959a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220765fadce4bb8a8cc3b232942be77563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234b309227e24bad1f1ae742877f88264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce2f2db62c61a479ad6965cdc1a76f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5e07cea6595b951ea04a1662c61f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7614b1deaedd427419eaca181d5014467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879aecbcbdd00281d48c0fb037f679d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cbeec4858b1490befba606a6d87c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd8dabed5ac41c241b8f7fb4fdbd9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b3c324f76cbcd541e4e1b7e8a6d1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdbfa976e8817ccbd351a33bc6a9b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99224c25cd96ae7f76c1e3549f31452a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ea4c66641f83f9d7fdff4253fd6b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e09e81978550a5fb1481a87a129b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895ebefa484f3a6d99d04dc6c2ecade76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f02713cad0292d9ae14280cfbc41277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8854db56f492c919625656d6239cee678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b12ed996dc209584d8ec422c3d2e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dba05345a214c6ff10b7a51dc8d2bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5be065c0e7f047c27240ca3b3c65a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab4b08a3b97ea86b5eb4e07ffd7cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273326479edce158890ffb46a725d1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f92c709dd4cb01f82ce6ce0b1d7d2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be806abb57bc4a8220823ba1e6111ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff65e562821cc7eba3a932455a1666186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294e219d989a874f50fd37f501662bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0a993a57a1cea1eb3799d57f81f4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139dba30d778c91d5f367f1abd7a67189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef8c0a3476a3565097616a05c83a2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639abaf18132e96688120277fa04e99691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca575fc816e21cb1fe2771732f4b38992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283254d567b577bd3aad9f54adc1ed993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6227ae096fe17225ae11efca02c9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54545a969c01e061c39214c3cf36995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bce8047b387e9ae725b9911849f5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f7398c5ce2eccfdb392ed7997937a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed104e63a3f5f3f977ebc0041d2cd85198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180ddbbb0abbd4013c3142e2081995899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a18ac7f052692bc0b477d3e24e0ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237790797e9d7b116ccac37e81a7f1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d20ce907fcd12aeb1a74cd872cc602102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3793314f1530213db84a1317c333d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c70f93424c3291f4961d1a696f850a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470fd35bcbdbe5a05cf791bd8a82d99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcfa3d6fd0fa82ab33d32d17bc2a31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64edd8a071400b2e2a4162c2135480107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a15b916da7168576d683fa3b1183b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0764a2776c1d4924ed792f5b7c2c5dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfecbbdc2cb8881b3e13ddadc9e505d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ed07e2e152ad584b60e93a011947a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f85b7d11621e28b25fa98f573bb108112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a9783a9f849efea0a3545bc2161a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bd8858ade4a8f9f68b1f88b57e49d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2c04d8f0be7719776c6474429716a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e0976337c8bd1313a2c28cda733f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1fbfbe3f8e2fdca758509b5d05ac4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e0500cc7b3df3dc48b6ccd1ab2be0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f662011d32895851cc9a2767d0c1ccd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1525607a1a568a963d55632072cb14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984de45a08a80d74b8f903a3dec6c9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535c3e5994b2cd64d0d784ac4583477122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c30fa07124a3ebd400789e8db6fb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6b4a0fc6d1d274b77b20f9151c38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d1a393c76c5cff4a8c510bf8f6806125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b7b52b701c7b15266fcf6cfe12439126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b97cba86f4c99a12a2ca13e266fe9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826585402793e4641d16da5f852214f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74237114a3334b874fa5b68eb2f34f0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b8c0ee7d2c85c0b536fc52cfc88e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553194f41fc7e5a30c8d87ea0a613a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c80d1c9d1cb94f148a59ab663a7d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92673c5854a88537e0bc7755e84bc91b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbda1d9fbba2483f8c16b75a2d2374134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647020445854fd87feb49ea52a2047e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136bf288c1cc47975f1ed217fdba48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2955ceb0a01290a0674a3e90765c5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83cac516779d71c27b07e781281a6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17147553c6d9e9bd28b27b7e43478a02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d321fba4972d447d8dd841304566cb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de91960954f04e82ad2b2958cf9d6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b0612c8f99bf832525dd74fef1dae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ec370443976b33e6762c890d5e3c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b468a0e81def89e74e9512acc42c95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae35a20aaa6d7747f91dcaee918c17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637684a92a60769101c21d5aa64e309146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51c4e406d26609dfea1723c3e9e5aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae07dba7b75cb525a26d4caa511eaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763731269ed0062d65371e9b1fbe510b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080285bafb64f5633686371cd8f61bee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cd529b3d0396007cd590295794ea4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ae94c2950888c0d95a28df9ba5392152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3520d556274981a42fac0ccb9b53ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ebb02d7f70f2ca5f0b7ef23189d18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286d1fb872a7263a3587536ca3d092c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202297897b3a121ae272566d51df174156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9f7a6cb35a02d56f1ded77dd13497157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935566ca993b419b1dd1da54816fe68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc07975a878a31256e10ba65d57c12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857fb873e54cae88d37cceee20a9580160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd60c25c905feedf2a2d039a2402d61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46881417f78f947c3ad1615c38812a20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aeccfd0f7803524fcbedf175052a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da403e7ef808b199395d2df6667838164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be9f194d071916950df8d9b362b43a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8992288686f2a301b52cffa8161b337166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d34149213d9ae7cca1cce0df38fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76bfd70b64db3b7acf47e59e28b36e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae51e36ed85845d500df28716b7c1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56e256eb08fab51d3acb1653c34395170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442b0e03aebeb6a6bf0243b2c986d2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48628e0e23a3ce8985f8fd9f03e1ca89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f38bdd47a4ddcf771f894d0a8ec46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5252334564d968a0b9e24fa02f293174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f626c7a40d317f22cc2096a3c1d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ea8c2afac0a23f9a6c4a646c655d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c626a21d43a018af92b0dab633402177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb331ca7321e6ebe4f5202628750d95e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1aa1b49935ae22f0a681e47d29b08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ae1ea8dfb02caa17b98d6822026a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7545058bbed76dab8df8142cbfba82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8b4417a3379b5e375fd11adb6d462182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafe02dcfee406ce349d19afb8ca46e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284052b0b1bc372ce286a284239d3bb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cedfe23a0567f18c8263c2453d99d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00241072a81ef8018687dcf0c75bfae4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352770b5a5276091ac886e7c2105a8d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ead99ccd89023ecdbbfbb1df574b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b9196c03872cc266b1773ac0889df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bbd8ea32ad9f9ad3e251b2a40f81d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a2efa5b95a2473a0cd5db53ae0d08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69f2463a6ecab96de0b3033bf399eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66198e93edcddfbf10b10f07531cd9c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c9d0db222c4efe167fb22c306ac8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b05442e5c35fe99876da3f16107edd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5a8dd16028c5209f91751ceca7a8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f0d090ecbc5de52d74f38e9fe0788197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea4a9e2e6099f719d543314c4ee875198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca3a71851f71d77c7657e8c01be0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596d90744868dd13822b843de6b1a8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee74ed9dfc5c311e4dd653dcc27646201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d52ae852d0d7d0b617343e7e3c8739202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8018ad540c1c9a3062efb2ea20fd6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198d02ddc515a17e6196d009c847244204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5715c963326f10ceebd5beba0822d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e08601159230325e3f872d9abd06e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201babe996a1606e967d32839169a9b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a720f10fb33a74aeeaa57e0d5871f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9b9342bd6753c30131dbe5a31ae2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c5bfc14f816d3e1a38d129722efe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b86d29a5aeb6a442b3b9bbf6e7ae8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66b216c38d96723edb46b419d1d4a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930ccaa3c6941c51443107723dd70da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49c9e0fde62d5a1b355199966d748c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79dc8e73bc2b28b42714e4debc0ec9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530488ebe27b287c3af1f456503af3d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52bfd622ed7c35281997c2ab978688217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a4e2ddf8a748025c9af42e8141ff4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed422416e7bbee4cfd942b4919eccf4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2d97571b7bd939d7ef713bca6e4b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d802e6cd948514de1ca2d59ee4c6017221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926bf265bc67e0d57ea2fe1fa91bf65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aa5a81f3a8b2749241b268190c71e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63a9825d312539685215b29d2b26ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736c865b2abe32b13f01622b36c4900225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564658c6d782d5252a8d81594dd3bc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52eb61e9270288cd2db1e8f71a09af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe29af3f38aea1ddfc09becb01a70a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2ce34ceaf5b41222ec726f3a73ac2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd245fb3b07e4fac5d91bee284ff2f09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8844ba70875571bf4b32fa31a05f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df8be5a187ed795a182b9e0faca53b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ce4005bd885dfc2a1ac15d54af8f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746e767bcbd2b893cbbd9c41b3cfdb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09968b36ed5e99e287673350b87236235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb74d29a184f4974a895f280cd44ea9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec26c7a4faf5a04272b3dad9532f2ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6236d19dc487dd225d74c91223b4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13764195ded397c061a9c60d2253ac92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bd035e0e69b1c48617a66d6be1c3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc11d06533b444f2281e4013eeb454a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a067b4ab188e97ec6753f042d5fba4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e16e3dcd29035a4ffabc834ee5a48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c9f4be85a52831f5285feff1474c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af746a0f7970f9b6615e0a58f75a7290245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01d63a954f28e6b435f7baff73c4eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37760954389d6ba7c543987b04e2eaf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea7fbc94aa1900158853f553e7a645248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311f41cc08ab067a8914681dbca3c35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1445a15a2c162a88e5f3219e57cb96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817f1921eb515e8cdb7bab48d30a866251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078eebc3dd3f221370eeabdc7e440ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a12d28baf705ba993a5266d2268587253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20d2baf2b0340b38f412d75496afb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715261b57c04622a802de4ee93c5cf93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d0ed4cf92b8fd4f3225611f70154e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2db79fa7e5e4ddf436c3ec2b2e252257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bede7ab98aede28c24523a3dde85c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc549c569da3505c1db3ec286e94de9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611ba5bbfafc79b3c395f5e02b1db6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3b9b33016c9d542e2b8972e8ffefc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5d10aeec9cb82a4a7ba5094ae27e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9391b47a97955ca556be7aea95cf5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f182ca4a070e7a702b98d850779aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b07222cb17d76e1f1af389fdb64e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee738b131fffd8764da6fd9cb2510c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b14786487520500a9a0a04640d168d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb56c8071fa2bfb637974e019109fcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f1afd12ddd35cde76f234f3663613269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bd861038e2c83fd225dadd1248f21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a711854b60d6bfd9bbb37765b1e7520271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cb4478c34a3f1d97915ed06ecfaab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3501eed9c10045d429fe8870226b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49a55d185693abc1c69aa3b78cdad2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e3c2ced6180e5bce8078b6c63ed46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3a4acdfdaafd8508fe09328032374276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc4ce4fa0d826184d093dfd3a89af5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ffd27263e0b91ec1d45abb65a40aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bdec5d5f0c72a3d3c36eaa20fb48e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849edf7811db52afe3616f1666ee56c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4f9f9c393343c3a53567d3a43ad91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c4cd44618d481c561d2f1b40b297c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bed4a04e7b6e609dfe860c4cd76c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da29b2fdb9f0ac36493e88a421a1ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddfe6a40adb7183cee4dc982dc74f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650bfef8b8ff8381780fe58e797d192286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15004b94342fb5e5eab3cac88ff9f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e264408ac6132afaf077ef628c542e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4160327a6a6b8bb671220501723d45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aec1645844f4f160e1997d49adfa53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b90f2c5ec7d569f0a1dc768014d1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621b0dcf93278f690f0c26c6f36444a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1bf6c4cbda10dc410f15c3f0ef5c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd8f7ff206244a43bfba2e41317286294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cec5eb31568a7cbf9e428eae2d46c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80bbd356c3fbdaaf89a6dc14e4665a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d623e436f11f9f41f508ebe86b254c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf3341ef1dd29ba372929ed4da8aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955614c2dfe1e1db4bf83bf3ce8a269299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c21e1061f4905f1a9584a179ff71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa3831a2c4d204401e7ce58d96ae19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6b6c2f447473fdd2441ec6c9ef9a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1406340267c20e2ce158db7e7afa46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e6d7b09d7aa68590794fc760c29f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e2219bf9d2833761cc065bc3af697305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5693c96459f9ff70d1b1cfd3b4506b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604085f021325e6b75dd48e47e11c18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be215048d18ec317e8199e0dcab73dba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc21518088dde5a4c831ddfea5c73c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abcf2a7efa3c859bffc4ea028b5f25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4fa772c9ad39617e3696a707cb58c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585f71ffe79b9722bb2a2e7fc18d0a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2e94b38f0bab372e115c8ba62d53b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f991ec4bae38a57faf862b07c923a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093f96aad1c468042a095954cdcfd46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deb69783598e52697f5f75913c2ca5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbe76962f375ff795f6d6d356b35d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b5bc20592756754727ec03f3d61cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cabb8d88e15cbd63e9d8eaab87608319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bd99b2a0d316d09a66d5e17c29da8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3c57c4675e358d271dd377b31725d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba86a5f388f7925c056e6df49f1e10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7818918c140d6d5a57a61b27d6ac42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e29624204cb3e3be491e6eea6d57e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0541cb2236cb3e4f66cef23a05581325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debf6ee6dfd1a7b5eeb0d326c43640f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b1329c4c5f4321a93a0432498075e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127168c0f831f6a2219865c8e3218a2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5bfcc687847ff151755163ac2aa8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509079b49e5fb10776f701c7bc86e0a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ba23447628d301cf89a8fa2d9a86c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7229dbbd0d5cb9253c233426c27c2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c51c82327462ca7d4dbfc1353be65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514c7cc3864aa2c0dcb75106b7b5b95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13ff3178cfafc67fd0881f6070a5a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee1b5f6c8a3e5ce5d2c54283ba2108336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752001ecfef0c010d9ca1a174a4ad48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9f39a8ae847cac478a2a6d1f92725338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f27a1ff089d710ac9489d8b24f21a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdad80aa2904925913206a860e61f3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9322d16e119bd52e73b010b96d4684341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58b096e78257353b2aab9ac38f95cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900aa756dca24242e579409e1d02f9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6da91438a6e25a4445f480669edb4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b0facb993c947e1279a47da628d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39426a1a082cf3d95109537978e03490346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bd57183a62c496836834ade9d97fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469866a3613e869c691dfa33e53f78f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b785168c41211e579e0fddabc0ed0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b66fdd14253c6fbb5712c431bfef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb34438f435a670e2bbadc55748bb1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ce67242e4e682be402b8be013dac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f77c06087aee2c562a9354003d0bb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c273dc761fa3d4a86681f33366c3489354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df690f9699040c9666f98345c867da3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee25ea34212a8672480a4ff2eac693356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c591197c4470368a78aec6baa26c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d15e3c8fc31b6633fe6a148b0fa938358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58777b67f33d9ef3a9b542f1346d19d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879a2361766918f87a5e2540bd59ace360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8611c452d4053c38fb6ed1e4fbe609361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed903d75a1e33720357ba1e0224f015362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a21e8f7e6741f5e55fee1176abec0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a631a6d6623dfa60adaf7b4f3bccc2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb18353c557ca0b430d2b398bcaf3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aa937c7b3bf4ac8baed8d1a1ce2b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf324ef5c5dd8f89b6ec06c10fa70d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b57e477ce19b758795911061076fe6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0b553889050cec62a38ccca35341369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67307f0de033272be338b4e91847884370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071901584a32d823a805a97b4c6da04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76ebd5efc70a28a5c8df068424f556372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3676d6db484a67172aa16aa013a310373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179ad4c402b350fed2ab9a568d45f2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167df145e44e1edda768577fd9f133ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c83783260e036c041bdd60b8045317376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98737504d514a2dbc9db990cab5005a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8e109935eacfb7f524a519ed505fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669112d7b7f873d5d9a35d6a6c54d1b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0453b9e013246156806a7c0703df961380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248fbf3a579bb8b19bf472a0dd64626381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af2b3b2a2325d49301319d714f2652382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1835d6294d9b4bf39d5c191e27e504383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfa7d83146108a061a01cb50f20164384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0309f69617fbf0830a48eb5f022e10d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6810c65d5e9dec64426156b96d3ac7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb70c7fb23665436616b1d0bd6e4a13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dadfb6c0a98285e511bcf21adc8f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158af09ab4165bb29b01a185cf293bf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eea71b3093adee7541260cd91ca26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765a87f9ca0660dc6a984ab6279993391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c47b0d67287a4fa4bf39b3df089c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a579240bac355b08b4a0dce0d3ffa0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfa9db381b7a69a144281b1e63007f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551045d0020d54cc06b3cdad44d256f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2290227f5a4f124d897e1747d5b45c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b051d35d873303b3a3627d805b28e4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea721ca2203df930f3b47777f1b3134c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aad98cf02b5ef42edf07c1e31be35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d19aba1f9eb1b846996b5145fda572400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a80d9728548fe4c1eb2e3a0830ccd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd59f66f561ceffe0695e8255a1c514402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a9f2eecde655fa7762566e09d0a5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3ff54f0e78e69c59b257df9847ce4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610afe889fd6aecafebb02c29bf091ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf0db7ab99129784cb027aadc0dcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0c3983d8ce36853769cca671b8d3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d816445e8a17fe90615b0b5b5a794408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b140271a6f734fbca4ca24484cfb57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd903e02e5d8d599ff9b38b906f2410410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a624aad9ef3c16c9ab98e1c3e950db2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62331d703d971bdee87835accab6ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1daa353732136273e8e32e1db89f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f0f05109270dbcef58f8b8c4aead8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ff3181e80a3c4f931eebaf0b0f036415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba5c70574717e85dd0091014bc0774416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e3e9034a37a29348b9cd1e25a229e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc062493dd775f175078b00f0d6e82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6433acb1bab50bea3e075e71ff207d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40d79cfb760e5c61d7b9bd70f56467420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790d1058e064fff21532f1df5029959421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96faf69b2b63e3cb1c079d2d42e17bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bc7dfe111b1be659c80fea6c1eb94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fbf99ef252f0ac95f745bb413c46c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20856204c8cc1ecc2f1b378bf719aee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc719d5833dc16c9bc17fce30881dc95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e955c8731d584e0ec4f0379e54901427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf177a27d05e5219412862e59cf19fdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb900dadd7d1686c8a556acb5da31e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa5efaef3ee09cec37186374fc95f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd171861801b3fa34b4445a686004b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45eab5b66d52b78b1cc4338dc06c0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fae023492b45407d9dbd7b361a3a13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51148cce934a318c4208820b71065c2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9da73cf76bf85860390284b640aa57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca0d2a4faf2a8f82ce09529bab227e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd84967f815d420db1e8fe69617b3b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49405566f8a658a550f433fb3d2423438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c88e776d1ee99fcf380c446eafb61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd24abd81619ee9565357cf8a605fda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7831987a8f52877dbd6a37b0fde6e69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6328162bc3ff0c9dc048b3f58cb44442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5761f2d5a1aa360046a060ae0e9229443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72af942e91f1006d10dcabaa45eb51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace49ff6e64037c5100dcef1d2bda4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b59df7140b3e3f0f4bddb56d9b366446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc923dbcccc65036dcc606f749cc5585447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a01b588bec91f382277b1acf40c91d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c901f698786d2ca3b028a8c9c1a35b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005355c436712378892ce4d3aa2c4d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10fea5e787975d2ab8ba06d587b31a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1715b4ab20f28c45e3a585e28ace01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada135296c75e3e01f61c67736e9e7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d780231cf5f35624c66d2cc80ba4ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe40aa247e9333dfb525dc08f4cfad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c14e26c778e73985ddf57205902b2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa40a3d8fb7c422fe6dd865a2cf0be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901f23d53fef365f19297679a9a600a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffdcd163d823492c03d7df3bc70584459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf33245613ed07fd76240fce35d92c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde99b93655f9e29f4e27e826181fef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94580b887bca56f63020c11941fe30ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d1a6b5862b115fea028c7b7da90b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29b7dc52c543a56291b21754bf7898464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3ee2c309445496910e19bbfaf7370465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2029aa37ef7c192404cee645ad277466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc88a2d8092c6b80036472c3d05cdb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bced982fc10d24682b42b76fcefdb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a082ad7cbc81f85c01e71d0fa83e7ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bf5b386850b4c340cd92ed432376d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dc21b4f5c2363be4c2759564e1eab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa10c1a9e7a60b51c4da432bb6af4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a27ed968f38f6924244a44707789a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13346f4443e10989461664b3b4ffb374474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a76fbe0db11d96f8b39ef240c9cedf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943ca7ac4e00295df4b71f3ffbd2f87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4dfb845e45801d852460d63aa7db8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa19b400608dc3451a1c0ed9e527ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf08a0110d0d7b72d6ab996b596d14f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77a3b061fd7638164bf96397af1546480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6867517bbced16aa57b7e456ee985481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b981cb302003bea8212b7174ede65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157ac6675560f6f42d183f05053ff07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2c3c340f1c55a1e1498953eaccd39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349759416234fec056d8cc3dcbfc1bd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cf8f47ed7e9b8c7dd442adfdac619486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b030f9a8bdf237dd1d75e52aebda5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a60e67cd189debc3fb08852c0a213488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f55f47f15cbbf9b3ab115ffc972048489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01688aef0b4b9f6000afbdb905cb2126490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a6fb2d62198d147607ab4f11997e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9eb730a54c0cc184cbca4d3046364492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d283eaf0098dc0f0820620118a9ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796abe837779f2169fc0de620b22589b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d84eacfcaf69c4684153f2fae1a52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03544d4b45f4fb14d7cfaa876b53a5c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7915d0c29c18465023c53e592e9df3a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98814691887b8ec1aeac8a66f0912b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6dcba1a68739f257415819503c55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ad969005eca9f0e279a476e111ce0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fc61969b5ff4e68c9a041e9016f0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420b834e6d3ef16113bae141782d2c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721ceca6b0eb9942ed29b98946d0a61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4c9b2b456e5484a6bc3ee41e2b002504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a161cb748b42da596349860bcd77e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4259ad8c72caa22c387a45c4ff31d8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027f12364aac922d474a75486e0c5fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b6fc2123b09911890c67f18737c01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ea473d08b64aeabac1573dd7e3917509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3db0bd368881c72cb06aafe6b2c0a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353b3ebeee776614c25582be4e100b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e39d6092acb05648b7369b543ae463512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9db2653f4da6841e91930a0be963f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede2d4fbdb764413a32beb7cab91ff4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997afcd100d3d7c1ee19b7d0596b1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658d6ad0001e1d56ab26a698104cfb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4d6fae1fcc084eb1b4a8cb624555f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4a00165632fc35ca2772002b6f439518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187975b3194ae6837d40912801a717e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bca383f99a57788c36b2192b5d2b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130827046fc734f071f50794425fce80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ee31c674b18856117847b85e2032d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83f8892182b7af1c44ee430b5f1a38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48feb90c7d9e7fd98720dc61b6d6145524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46184c39939d39ad8ab5683b3adc802525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9099d409cf2ebb1e9dc908686c9d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf349ab708e304da8da0afc9ddcb3d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6667ec9d730c829a92ea68c2d1c274528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2587af0467f4ffbdf29703730f5ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e64ea141ce599758af3e3f35af03c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a5eab6489d3c86d0505a74bb86db4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee00e057524dc01eab25543e78d516532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b93b986e238bc575aa369376600cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3f8866add162b5869bd62e00f7b23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db493853bfb83727ab2cb0b4e3783097535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7bd28f82fa6511a2f36b64866eeed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc9e40135fa62d4c03479b38797834537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288023d3c1db660e356f1284e4abaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64391437981d15afbac6455a3b4d9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bf3d468f2a101349645b694ee3be5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a0764c36eb71a73e7d2d1af519f15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b425467985664892091ecd873cc7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b5c3ffe5dbc5c41baa96533832ecf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b53ccc092f676a1517122551d9e76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f935982bcfad5dbe46b826b81536dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7b4de07bfdf0706d5280ff998f380546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ffebbb0b0d76e1c1844c7ee9a0112547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13ca34320b044be3c2877bb4967353548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5833362929b9dd4c0ba3961d638c043549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8d4650bdcd3501fb998214efe03d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959407a3c9c41ff9a72705c33f83a19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b57e3a07513573004d5250eef0f75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabc53c3a7e981069a76f19c4f23536553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84bfe5cae12ba0cb65f41ed542dbbf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687cc0900bb164f9eb0a9bd02405501555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd7fbb1fc9e455008fa656278d439f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d39713e7f3617517ce4d3bf4c02096557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff577cb6a6ddadb61e7c89040913244b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0333ca65e43e19eb115cd36a65c3dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95b7cf894c7c2cc81866c3edfafe69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de17e1116f1cc66f85460b786b44e3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25606802a67d9eee5c18f85844ca2a7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbd2b3cf29362b036fb91ea6daa65f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa05af9f101915b6a1a3e76ea6fb4eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e4698c672dfe140231862a9e7f3b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e715c0a24a637704699eb469d3a575566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a9ef2c9a0c58a6a79cebc8231e08c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc2389c52b616f489f5ec45d2edb19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aadd596c7a7ab6cc26e267a7916b1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c34de5530a5a4f0356367757fca13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f925712b39f89451adff9aade18f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0a15ceb8d06f7d3f4de9fda4098b0572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>