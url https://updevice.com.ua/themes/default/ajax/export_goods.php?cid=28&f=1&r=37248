--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b345bd3578fbc640d5871fc8794251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328caeca1204dc3c166d558405d3637f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f0aecf5e820f3d1dcc9612b87441f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037e94a0aba96e102d3efa5396e57614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad708ddbd32280cc9798b80203378075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547396f4a93626c5744f0f2c62548b586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7337fd92e228e9c8e8527d8dd8cdfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3f815d17c9503074ae22856b54d478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18efa110160af6e42e24225a37058899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff5535c6ee69463823bea3fbd814910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec94204ba14fbe25b60ab759fca8ac411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad45e43c0c8f709756edd0751ba38c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02d05f0370c77fb7d720d9f791eccd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c7da79eb320f07ea7fbfde531fcf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69481b117df362af20b458d377d67115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbd7b34177b21e6524c76c7d3113bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b10ed94acb1bb447887d5dcef9ae7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27ec68eefdf71ab33cbe9a443adde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb015b63046378e8df8771772e33d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76128f81cb4f4e90c17c4a2b371cfbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f50fb5dfaa0ba66bd258b76728fc8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd4d2c4fbe46f4da6d0041b12a765a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8e7c263b7ed9a44cc4f38cdc23a2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb318e7f472adb9c01aee0b83d60fb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05854b8f8c700ba996e3f1d0e368eae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dd0a1497de147f3e7adbc5ff2494b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28f5f72ca8ca9848f74fcb4bce984d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66a85307e6e874ae165fbb1462047b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab71ca9455d774d3a557b476a881be329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6db8c4c32540439db635e64b96065330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42802acb73f2059c430e32741a95d6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce704ea1c60d28f31ac8ad41f9db4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc7cace4f324a983efb4e86f8ff5cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a298070d36aa3afdf48da4d57caf4ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf68fa45a7c6285a9d339c06365fc6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3570f6eb854726f562c610138c79c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dfe3425fec24ab98145eecd9220e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ee683a648ad508cfa95180fec9f2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c973eff56e7740900231aed2b89639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d52973009dacf17becf8cc2b029c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a8c039badc165319e1b4ce0224b0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2fcac6393fdef9dda49890488975342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6989e1087d312d5334679a3ae09cdde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1676e4cf63c631a83ef9fcad21a3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd86d20f3fd997dda3841e578c47d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc96fe58ce4df34b567e52e26e132346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675201c55dc5cf65a00404dffbd5105f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944114d65723e09c908e6a57f151caf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cfd695575ddf6781d6b63c13157fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6301bb61bef311abd9b159b94a8e5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54a2aab3ce7025f8604d8b178d7a5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ec2793e7ba45c50b399610f475cf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bcdf4d306f48cfcf101f1b6f4d8f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87885efc1b622a0c18ffe4407344b77b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568198693a41a40a4cc3ba7be736a1b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956d03d067879cace0a241f80cbdd3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0618befacac1b1e13e6e21cfcfaba4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3d8bde32262f6f8190638dc281fdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee166a293d9388f3f0bc8fcaeb78b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c693b1d79278a0734d46cf76adfb42360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990479a7534e7caeb37234bc668fba861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7427541744b6685efb6a6b6c1dc3c1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a129a6a21e6c05497de162f8acbabab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fa94ac95d0288f234340a2dcc795764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f4a726e7bde5acfbdb2eb14ff950165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714be7b304711fe9a2707240fbcb1d7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13605c9f350b99ea761ca87ee7be7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd63ecc85930979247d7046194e03c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1db4d63a182add5cc1df6e71bbc72269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb15f2f82c828a62c40c6220e7c87070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301ce911cc095cc8a97aec81e7792c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dcd86768023bc570ab221c9d7308572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b01ab594f9975ce69b2b5946049b2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f16ccfb697ab38b40bf4d1e2ba0b6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc44826a967f823f0b415f366ba25475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c5e96049137bba358ed19961271f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49876a4ec683df0b19fc0ad6874320f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffac09dd891a292ba1d1f2abf1d03378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f28386f63b6489fcaf5843977eb9c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9169e9117a29fc12db44932d31c97080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac214643b6e7f37f60144fda6ceefbaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6dea33524db8e40b9f7392e36a00682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acae2ad2564e1495e36b1ecc4190ac083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c96064baff5882bec6a0e9c91ce8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b0ef91df7fd51252f2ffbcb66114285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3813cfe67419cbf54c6d42a0e002a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92363158d646bb7d31396b174c70158587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee970e1243f9b06199e2f062fa6eaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641b8ed518308da4800d6f4cb134c2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b6a9869b23bfe5acee5cdfa2efaae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00e50e933efb7fb89833b80ec02f7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14406690b013d8103075156428493e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fda39d8f58ef6ba55eb9a6aedb94693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a749b8dc03a2a5672dabd7a8eaa51a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1d04f3aa47b6dab08464cd09ecb6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21b2e1e5cabbef3ff425645b9269e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546dc51658db04a5e91317a5eeec63b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999707e802022d3a129d76b651a6fc5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be2819a10fe499a5a6c463e08c2e2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7276c007920868acf7864150c3c857100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81741ffc3f81fd87508ad7334c80eb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e853d39856ee58440395925b07f18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a25398ef983039e8f04166e6c5db1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae0b472860dbcd9d99fc4b3edf74da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ad36af2d472ba2b0cffcf46b4d767105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f88a2eff4b5cab54f040b6744c6fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6174bc495558d2a29d9746a6748054107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d761199363d6656ad24611adbdcf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddbf042306afc893b705cb21fa2571109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ec66b7a8c8c45d8e1de580b5f903110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc4652aa80041d3064f8c4289fe4fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f79f950f7cc445299dfac39e98145d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc6b760f1a108b5eff885b8d6a4077113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1c164c483153ca764bc6e58c22dfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a94c18576b98a199ac39fc8f7e96e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3e9bf8e77c0cd37388a1b25c80b09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efed08148e00cf0b54aa510bcbb724f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c0117e83b6f1456fa086aae81722c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef3facc3773675ad89b587ec9e0fc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e9b0cae8de1c1266e0dcd5407622d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb086e17d029e3a64fe740ac14a891121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfedf329c7bab235f9aff93b0d98396122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa114df95396173a9a64ed9335b2eca0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b92a3a5bcc062535485b4a9acd1abb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee368de447e3eeef44a742fd0e72f3f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18955789397b91ce83a378b30b1a96c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab7a1d23e3ae3be56e1a42e216d1bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723ca42f1012361667a2c0a8c48319a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706bf2de717c4f3031076b03922bfe9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef72b2696ec586d1ad4c97a5230d20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea738ce22304c7e6a7966b2157a2de0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a6046968b8072ea47b940591ed7d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea11de91951ec639d2e5380bf9ef7ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97789ebdaeef11391f7a77883bdc8b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f126c76a60967c54a6a0b10bb7b2f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3538e11e4db28693621dd610680ff8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8d203d55eb00392d4840a639d2879137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796ce2a719cda65893d355655968a3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de9df1ea5563167553a52cec1a7079139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007203d3a05291569cc4773c11b59c8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea02580e958f208f8bdaf996b10b7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85a156e8c468aefbee8659fe9c9ee7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb2a418da1fa2621fb0ca2212aae2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd947211655fcec2d55f3041fc83aaba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc334124533766e520d9e77c59f00e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b945c515fec37ff8464fa0b99ad4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f028f474df9c096980ba5018df84b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0d28e14c7b3c817b61da3834441e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7124dfc6db966499b4c3a20e86b0c19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f00cd6485127ad925bf8b9f496ef5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2550358f1fa758f976a2811027edf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014de7a24fb159cf874301c5da62e5c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e67d4794c55011ab0e0982f59114de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99966725af39cdf626665a9a7643fda1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c3b3b1af02d93656020c216051903155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca6473131f4654570b9ba2164abf97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab00ace1174e0f02bdeec5a5e6a527157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe992e067a229df8ca217b1ea7089e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893af2d2072ef52a8b189785edaaf19e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94edbfb77f4a183897e0e88052079b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611ece76bbdee9888048a30c9570eaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59360a6d8b94aab1c1a7087c282cda80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3fa04aa45f3419ca42105372e242c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39886243f5aff63c811d9239044b329e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768c812a57aa0aef7d80283d660440a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e446a26cd1fe33dde59e3361e166319166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ba267b0fb125f505fb0004e7c2d98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7ea98a55eaec41bf3fdfb4c18ac0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aff6f035c603dc5e1dc25fb962d63b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb758a1f91003c567559974a54213a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53750cab7f0bd8eeec5acbd2cf69673171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01594d1160ea0db85fe44110fb34c483172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffbda541a8af77b10f09c03548493a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad09f2ca0474e749c2025e2b9618f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d01a99a202d0905cb4e8ba8a7c5a50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235a51ba9fb1fed76ccf65d583709d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af082be08037ad52c02bde4c00baaba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a85dca336db735552d4db6d9041b58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05921cc826bd3438dd44b1da1141c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b930c265d225ebfde36ff4bf69c10f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd0331d69afbcf30653d9666ba5930181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fb2b8fe8d23b74b5d6dc9021c6519182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862b09a3de2efe580e61e7792529a1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb506b16d9270c35b2948e482de9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ca00ca9e77a685c7e4ee1e8f36ece185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4a84cedab0313e554afc05ccd50b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5ac703e89d0efbb9cebfbd7a0e94d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a596ba64b5851981c315d060a0543a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5232927ef9c79bda84658df44bdf0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8503fc753a50bf8abf6e55d101e7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcd2f266384701ca2498fda7552139191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42837a876da8126069b93fe4e685d72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e265f3d17323fcf21b97dc590c56e09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96284d8fdca19c64cb25c200e3c96871194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad03a31727e8bbec36f18629962434c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb145dbfbde80e7aa62fd5b635b8708196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40421757e70fcae9606912a84f40d831197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef8de02bd1882cbda8118c843f1298198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88becf4a1eb625caba4b0c84ef7fcf01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459262bd2c53e7e6dfcffd26b2a7d341200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6f4e5e14ba2855348a18774454b18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae292b43f9e9510ae2f6d64eaf0044202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2077702398f1af17cbdc31672b575203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472c7170701765b5c2a782c4d323acd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1d6465f0a1bcef47a9e2a3b54dadb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c537e334cac26afa77c3e301cbf005206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f0a1717c732ce544a2ec577f48d09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b50162b852a67f58021cbbe108a92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ccbb467f345b61cdc0227eae78442209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac321938bc2bb09eb36cdabdf71bbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68982e7c271ff36584b3775c9f71945f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8cc1b82ab9841a861f224dcf6c456212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e94d58711898764ea47323258e2437213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f4ad5c9d5694933fd15f65edc0d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4078cc7f0cf0e1a9c41242045323013215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8e2877fcdaaac38606d65e6f8c6df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626f6c4f4c31a4f744064d1e2a381a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80116cfd2cfbc7a3fa19a071bd46500c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a6ae48c5247b09d846a270dcfc2a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63729cc500f9a16617bf3c46c2f07df0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466885c6c289ba3e8dfed272539b4d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e145ae806623116e5259affbdb590222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da7379ab31c221124122def0b687f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02b63dc5a2ea946ff56d8355d52956224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83093c0ce9d99cc26cfdbaf6dca4c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b01f017912ea64e2756d2a486a3e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ff592a7db20f456331ca7a6aae2c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fd0ef106b884d8872798488df1713228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d986a0b21443b3e13efe23e3b9162229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f150b313f0bcbb8ca89f29a1117e45f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612cb1825e457dba0bdfa0ff3611205231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd2e6ade2a4c9bedaa04240f2bc3bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1ddd464f0088f649b940ed7284b1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cac2d947a2f017fc6c381c05110b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd82f069c360d052b0a581437feca3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03027cb3b547602450d02a8a662401236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad483eda45fa274ceffdeeb93eb91a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523ed7bb4df7651b55f79b675013493238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ac894691ac6eebee81a942b2b14ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f30414f017162e71fba93938043e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb304b3510503481eaf0000857ed0a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533769e6e44d907f1aba1ce3a0fc332242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f73063c396351f819af8423b2a5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab041182fa64cf90d52f904b6731c6d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb8906aab11543e0bd8d584638b86b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd3bc3e11f4476980a9ff2f9e6fa14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f0022414441eba21cff73fb9b7302247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc6867a7c1642a266d39d9e36e96ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8f06aab42798b28fbce7a1140dd02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0632beb649eb6c74e93c8b16431947250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb4ba98641d6b2dde006fcc4f0c3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d02429e5dd7eb5ebd886d6b327b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693db9ce813eb2eeb9c547a8811baaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159711dac659bf36bc10cbf2857a19c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69046d687fd6db781ff7cc0443820277255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f865e3a6b6dfc799a78b35715b4a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365e69663f218de3d2e041ca7e96f52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70be0721315f96411878e6d956caf5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc061b86a4fbf5b045be708baeb7266f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b2ad02e0baf0e2cff7d530decbc3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd148024aafb602f6ab70b54120068261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86402cea679258b2c50ac467dc7d1f20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f380c8e9e125d753136bf884ccda133263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c4c991b0257943f487d823a88bd6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435ad8ac0fe21e05aed3be4ec3881a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495150e34e802ec47677531b10bcb16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641efa364ab4a365570d61dd24b5e7e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af677406b4a769ce10a2dc4d0c5679268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420a65ba9f87c76fc57e8a5378038e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d2ba6b90f85e89cc65745dbee303e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1763c38107f595f03cff63e28438700271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359bbe0c333e9bb834a18ab27b96f1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89f54f871fc609ee0e0bd532427317273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf1c37cdba8bf616d1a529396909ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02265d3f6c8824b13040a605a5d664f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0230a42741da2e6330f19236840a0b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c06d1d606587cc6d6d2ff6194ab1e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce019203f3bbf915594ae1a17596f56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7131e18d43adfd58ecd0323a1fce1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbe5a738aa67e9d8aef21d88d2f1b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c7ac64ae1d7328448361b84baa664281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25db394b8d55b6ea277162b258ab06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04597ba954f5a86dcfaff7cde274c9b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7401e2cfb0f158ef4a090191946fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c4e9b74b6bb2e24a4e1ab3284857d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ce021737558ffe749947996ffd9f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10f615ce0c6cdf109943d30eec9ea9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3644625107da124579eb3abfaa6ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267cc733debf4cc6f8e9b60f45b9e7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ae5a93686118d79d456be00fa7ad1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439e70a67a06f78ffbc4ac50e15266c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ffc554cf36c151ab48bfe25682c53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187bb2ee7020c3dc24fc7d7024259df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913436fa07837ecb186f615dccb4f46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1582d43d1a3d7dbd45e4c0db9e68b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8fe56539aebca42032ad5e73c2bf2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a76e9da6c4198498ec33cfbc1d8ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dddc17a6f5c7ea8c2087d571bb4ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ad810a9c8e1eee6ca1e229bb05fb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afb5bcafb4e27b7196e517f26d219b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75631291d3572b8b6ebf777f48345a1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8c1661b4c96e08bafd27f044f4b04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa19d74ca8db7d6d02dfda1b762fc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fc55dbf58a0011f913a604c773d2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711a85c56ab5047b88fe8723e74f514305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680b61d033a3e805c7202353c37e7ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246ecc0e335fcb714ff75f3ab5607a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0c0d89d4ed139ac95a02478522959308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b2a48516722c84e574a883a0efea5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7422f42496a6a6e8e5cef8ca653f34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926d4d19f4b890494d0114114a88b19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fcee1031ef50769587b62058552c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669134bedeee2c10a73e76a1f98611d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe74c6668c9a8cf58ec1e8f9c51ee7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba611c7c31dde91327ad4fee3254c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89215a20e487a8e45ed3fedd91596ee2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b079aed9ef7ab695076beb4a5de48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fb586940d9ff60a10592e18d78ef6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736da1cfd4d325e62002c833c5056424319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b788e18ec59490fd81bda00626e70f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9992cabe78af220df41f82e19c09e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95c3cac815c0ad80a4667523c7d53f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc04718ab13b3483d7a6fe76d14d95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc861a95b35476d5aa29410c00469699324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee40f821bb4464bd2f11a4c3f0d68f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15899c9dc13efad526f16c0029f221c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c6dbf8b34a6590ca785961e18f2fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3031a171e3ed0d11510a0e8acbd46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21824cb910cac5d69ef38e741a9305f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde444bd99833e49fd8dc68980efa04a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d56f92cedee7f2c3dd57909b7f0b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d439a26058bad3017f6c410d260376c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbcdcd32103a554d276685652937d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d371361ccf4f851dfb071724b58ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c4c9ac3bc2ca29cb22a63dce1baf6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e0628bbd8b61c298cafbed1fd6d5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca23c524f17bfb41ee65a370b568da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711cd7c9ca9b174e7fb7f6ea19c022f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112c84960a86ae026f17a1421662049339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ecae8e7f19797ea7d0b3abe87a521340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a430ad2ced2abde74d43747238f53b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d6d651c77e3c993292b2554f755d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35daad579ce371f0456f194a1c698ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f336d25f288ba0bc6f5dae71c93ab4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66db1f11d8bc8976e4bc4a016bff19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fac5f589cbcaefd304b7fa9b07b4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795c3061502e08421065b9716589e0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262ab12bfa9a83fb016c1c8a511ebad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57cde774356247535bb34fbedce1b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1eff72a4953680cd96220d83331a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cc9e54d4343715088a8fc5c4b929e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8844fa8221b3fb5dd5476190920d28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a61c70ee3368c9e87739a3d22ab59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a9a8cad0e95a62de78d14e961d2ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacad554129f0ce75ec8eff47224f3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0bf88bf2456c7873fd9c706bf0312356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdba95262c736d78a1a31f9e5644c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f819d72886853a5319f25fe064128358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b61ed5e4e04cd1791ac9c165f6ae6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c8d867b6bd478ddf0d01ad2d860e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80c53b05a8510b7c598f048be1f0f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07719bff688fd5ee4f13ce8250a18b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2b916ef7e39ea982904f8ddbf0ebe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e76ba62ec3c810d79b0d6f25169e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bf38e3ce70fe843626cbab052ff5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc993dc69ac6dec6e0b3e1d4b92154366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735e8e79bb73dba099eff1566bf9ecf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d13e8b1e35444b026cc4ed9481476368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195963ed3e8bc1e37e0dc2d4f115391369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcd78001d1d148e9d7c73903904b55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593266ff51965c969ddcebd5aade62bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45979d1abb098430bd173bbcb5081c16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6993789b3aeaac193bd31eba559107373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb5daa735d0ac3dcebba1cdba94040374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735bb18960009b4a3c1f24dace3209f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fab19c89ad86262ec977736b61f8d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af9c0380adb9d25a0bff37b5c507e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38df4983ba4707447794e1e56b1246378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68261f22c9fe76de9106febbd0b42949379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65659b1ebfbe2662551363b4c756353380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43160de84fa920261ef491e63bc1de33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cfc651eb3f71b011e0719cd015683382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61e60c2a5269b8f2dd59fdb8011d89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85955fa50197e3d05393cd663c8133384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59817f852d9d07ba6fbdf28230f0834385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c63658182278a1c4a4f5de4a6968ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718f9bf379954ce879699826eb4718e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac49879aebb03b002c7b3ef37d2f7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d849c1e6cc43535b543113ef945b80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521958daaa5b2f92b8a9c6b856f533d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860326e7f3c7e6a5c172e8331250765391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d50d709ce0abe77d44af2ad299d19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84702ee03a5f560a8b9e10837c2f99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54537d387201bf495f0e2fafe5b0a0ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddd73304c9c4d663b1f470e3d4dd2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9c2a088cc249cd6a71620fdf83b23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2d5cc658b9612e32885f471380efe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d94bdd9c581e481c850f0e3dfbedd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db8662c1e6549d397cd960d7c1ad10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1646e1457135747c8717b163f48a37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39012fdee77ed65f698ab229f6dfb3b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996026ed9e68c3edc2cd8a6e00c35d50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32600b0b77d75efda595c80e6de1a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03ac621848e478d434602a620130c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f7f1d69ecccb7285c50ff3746cafd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6a6bd2643752c48b7e3a1b9b18165406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbad857a0d5482015f1ea3bee8ab1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea76df52f11ca5583683ea71135ba6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504448fb778b64271b92dfa2370ac417409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccba5db37ad169a54cc5c6a3c4503a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae25ce5782480eb0672d01d64b8175411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516f05526b6fc12ebcfec3a976d0e69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e521b67f4e52313c4dc80dc6b81132413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3b643acf9a26b1815c7d900725406414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb782ba54ea3a574e57340b1b117ad8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ba077f4fd649b14b0215c36828f3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d40009ba97999fb2115274f670183417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f4a82841ef1e301d2417a8960501d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d510a09b3068410628a2a776f83fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387b4e69985cd06ac26b5bfeda09623420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d735bc73330a4a4db26adf8c224d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f48df8f199eeea077d95ccba4841e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f15805f965187f69dccaa7537f149423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff413f506e381d1d0cb65c3767f27a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10c891773f490993f81b28f9db1451425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d5695d168993f673497f40fc06d98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2ebf52b8835f546c3b0f01af6fb60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1cf2152ef17f2ef905706faf426ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288992c3dc2e3f28af67e33f52a8c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba51c15fa295340fc72acc8e077d41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f030c3929f4f50aad20134d3c0c3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e38c7629a32497fdfced9ac2db837432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d531174c618805d6934fc72240555433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbf8c791d27459b04429dd6bdcfeec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb28cf169dd75f2422e912544e8e8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0b9463bc78333f6ca474e213eb9e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d4bafba7c5abf961be7158a4257e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e88c09057926bfa6f054219803892b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae163aecb48be83d3f46b233486f84a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78a09bd7fad9994347ed7baac04184440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e28a0c76f6edae8aff1f93287101ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438e3c9c1ae31dbaebe67e2a7535d63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da258decf9ef296054504c1ba34750b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a376aeb7207ca9d4a5ae7eb35bc9ea8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da33ce66762a2c66825d2db37bd4510445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4c550c72188c3176efdfe667d4c75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7879a5bb917b5a35ef9333079b15f1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb5c41bf32fc20851111049e734831448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed83675b5925950b5f177192239594449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c428b9f5a56c0ae7322a717a743dc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16da127db1a0ceba598612bc9ff6941451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca2c9db9b8937a534ab4f2e79e8399452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddbccc04af8fc5c956235c812dd604453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefa638db94a6afc657446f1e22052d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828086b21964f0d22ccbbfdaf99799e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8ba594d4b721b4ce0c4e68fefe329456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca66dc43b6bcdd253357aa70c387c4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a04ec8521b6c2ac8bc03b1a0fcf80f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8bfa4200139ebf327d381a18f48e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b895ff8269fb8966951b1dcd46a8bf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad942e07ab9cbb11a8dfc74278cbe57b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f4566ac4adcfaa09d245fd8eee62e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587cccf013702053d93185627ece8fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accd245ef986a81b465381d7f7950fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96791dcadaac64e58195f3b31eeba8d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fb010f6b700a3032073ec83cc6598466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eb5cd1160bad0ab336f9a60d9adbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419775e09f75639fee3d792a49ac31e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182494c5c7b556642c87f4be812f5bfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447173784e02041233bac87925637056470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208979822ac0f92e6aa85cb6022074b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dad30b1fa48f205a3158120ff49e27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de66b05e3040f1e4a5f744338dbfaf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b2bf7a71d143ddebbbc5c08ba96fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3111270fc88218f689074a6411ba8f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed403810378754fa5ee63ad59cb39b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a546ac95653740f0f1300dd5528a10e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46499c45514119d62e233b50555d9490478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66fb4d58910dfb7adbf62324bb6e57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e1dce152b4486214a4c27162ad0f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9a626b51b14da460c0e21f5ee66cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be93f105d5dd7f58919426c5db97df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab30382c9802891277c7e724245cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76119b3c617d0baeccb10d8ec0d67379484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11fc2b3c9d92d5f279e0ce10985175485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b69ca258648933f3bc389c4b3bb6e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bc513dd76db50ac91cbabd851d2b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c07fd4073e9789562bf32670b0260f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c347c4e4e4c94ad80f680bf9c0387b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b02e0cc5404e4271415b381ed34f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280a34c72f6bb7b2b2ba561cfdd034e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c98e1fa7b2f38a7db4e16cfa931fcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87178695509fe2dde84a38ba46dd912b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd18b9a05d11c83c5a64354feb284f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02143af29271b7d3074604008ce7128495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d096548139e72ecdf3675b0b82e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1386337e8ff28d9bc0920c5881d376b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae5fe18a1253aea67ba6eb6863773b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a175dbb2b36dee8aa50193e04d6a74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97630b3a194093ae00d5a7b5490fc903500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a6bd31f252ab5712f7af678a82ef8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303478a3a9016be75080d0a9736b634502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f5644b228300e288b44e57c94fd82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7145290ca6aacd3093e5fe71fb563504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a85c76d78c35f1d034b68d78871071505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c06cddc0d30c0ea1981cc1719069a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba584cc1b9b638bd0e2d3ec23e9bbcda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c41f2efd2a214ed762b4b67bc5dbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9f3428464e72118398f082c871737509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f619096e470c3e27101f371e74ab5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc0114315312347eeec530dcb871f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954cc39055818b8485855c7d389f7a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbf0b45ddcb11772b3b786d30b9a17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd32b0d23f9a27d4c09fa9f184f8683514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebde217973b9f714e7ff4a65ecede48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22548206137167a57e2e7ef807642924516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f292037cf829d823ef44a182b3b56b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43b82f797672aac03b2e72e26d087b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9025ce173c10df6563f21d25561e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6656b78d62f5289745569682f6d0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d8c9d1c8543e47f1d0666e6b76ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78ebd9de028299310f01a41cf1a50f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf97d76e46f6450c577e20673fc639a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161a047f6654ad3a6dea1e6f23a3eb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e7e6a7c50af7dfd48623123ec4339525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf401e23128eb7675d615ddf1457832526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866d7d43d1d3bc2a1dc189f5f7e802c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bd7a38736cc415f071737c434120d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ec0714ceea1e261383d44f087b909529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2b30c4df9a3a63e93a42c1ecde362530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bef80883bcd551d11c8899f7e482b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3082a8d6b062ff05f54d6ce8bb24d3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a451fad9e635412f3b820e77fe087e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31187d6783299a331ca21684f5463108534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467d563f5522d9a9ddb1a4eb7c007b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544376ba957288d47d40a33a4bbc3f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bda02727b59b069db83f98f35f61f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9518389521ebce892bb716d88c98e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3902b64384f4733c5cf6904a38d39b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe23e87e4d36ed6fc3033d2446346c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59cac0f56d501d86ef5e37ae3b1cff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8c0bb7acb0749beb53f48a271525b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b244ace4995fdaaf040c3443877f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e5f76621f915b3f962bb94120b586544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8b8694c47150528e78192e138f762545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7a653901d2740db7a5862d7524b99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef1a324e865dc8b2122ab827429cc1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade01e6d393b6361828e30ecdb8082a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fef54134d465fcb32d5dee406b6a02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebae16326392845ae5944318caeed2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62fecebe71e4dd5c550032f99c5c52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae2fb2eec284952435c9833ac6740552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1e55524ac9360c28fb091b2fc23a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851840b6727a6ee6c59f7b3469e8464a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d37bdbceffb239beb4ff7598a908e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fa923d38d8b7b6eacf1d2c7753c61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68e59dae68d5437a8c937e401491d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3754b2f467921e2382338a79a499e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eb457f263fd572f34b562672c6c77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4139af8353a3162cbda4ec08ac1d924560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75f674f69acc283207e3c8b5db5c62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe961787015d72266fb4f4e05dc4a50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac524038803372b74ddd618f3b083c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91416896be40ee6a58c947bef38018b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68fc0965de93164960cd05855c0b30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d90e8c8cea85cb6218f5a1382ad82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65d9b4078640a23ad17ddc62c18f83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec627636a0b917a0b62fe278a8caa74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cce654c94c773ad06609d6856d451c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387668a3ebbfe3a92aaffcce5277903a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ea347bb8e47eef5c0ff0776613c09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b6c6cbdfa01726661d91b4cc827db572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec8da9591dfa0c8c8882e35ca691361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202ef900a0566ccc112f347e046b45f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaaf9d1776b08f2d0ae0e8861e67ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58de7c3610ee0d2406cce3a81cd4dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f925ef3c0ded1d617833c7f1f1fc3565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389645e951d6bb2df204470a783e14166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e29f43e3d6f2edb514567dfac01a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af87e18a88df789b3ec81abddb29cae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b718502f8ef222000489c3e91e571d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97beb148d03507bb61e797d9dff7b47310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a69cef3bc5e0ad766deee7bb9849d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fdd3c9dac95d56dd21de3245a299712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead7586a40056f992721a5d453b17313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912721073c5b089190fa43d3670135514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845ae22ccdefcf0a4893f1f088ce81415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270f314f910a3211379e2af343c004816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad03beb83f51114d33817bb3c6841017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc29cae865363cb7699d699ac1925d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dda7be777c9579a4802fa75be2d8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d52efe4a1cd8a22f39e3f39a1d002f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32a7a85b40f012c47214efb0f708af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16b2a39aadec45189ed46a1689e41c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b820376dee5cbbbe129aa1b2cac2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bd2b84ceac2cfad1d66b5e62e5c0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ab48a1d3287351efb5437a9591dab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca640663c5b5e357bb46b0026d0fe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19455d3c8a0489d631f070e8d4257ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e688e898cba159cafde57251e7c944e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35a84798efb84c39dc96d92b7f69ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5244351269701bdaead27f39957ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162efecbfeb70c64f44f379fa3c380831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48ce5109f216aa17b16157d62b170a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3331ecb2c145ac01b84da7e3e432c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14913e7ba4153909103b0593f34e444834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2853fcf77f61f7eea69fd0179f3b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7489c0e4014bdde75745ac0c5a5bc9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4c6285955ec75b97c7a6dfa174c7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7053a388a9c1b387bdb2ab0f431bd7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5aada2ec07aa4c2e3c5634f37d19c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f309b259761a60866d56eb59c723d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282769f0daf0a4a2b068bec0165bb5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef652041acbf9a96ba787063199fd15442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7251c4e59314129ef3345f332361d5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b875cc46fb266c09ba07e66cd02b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127254ede4cc05abf6db13c47e8e8b2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77323542edac7d25e26cbb811caf719446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457eb2914f1000e09930f86c2d91fbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce642527d459a7846fccef40d9e58b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd88103971a125916f57fdbe9cce0a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47898ce71276f4e01bfe951cb42ab3c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f17aab8c86e1af97e540f1d7c7e6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79660b1b9ef15ec68ba56dfeede89152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588c80c31c8fde584967eb0c7c1fc3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dd9e922dbb2b295acd42dcc649c2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38d8d481710d5b965ea1e67dc72ca555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05370399d0dffc5fb023fcb28c0fd66156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433feb5b1740f40083a03dad7a2155057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f0f46fd15784d76ea20a66b3e3f5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636693da015459c5e215b30e8eec0ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b5ca827d1a93f09084c223d0b06a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd63b21de3414b148d249bbec1a7b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af545ab75b4549365c584d36e238a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f77e11342705bc88ba901eab91cda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917bb54e9fbb68047f2bfbcf966ea7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ed6235c833bde907d68041fa201a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34640500efa9d8b50565ff1fb8d3661966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f6f7d96b3c72a8e6d2e195dd5c37767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b6c00d3f0f9daa26f4ad37a11dd8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cedec60ba83ab140f95692fb74a0e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd6388e35b0d24ec008973c89e871870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0713d9837577d7af4877890290c0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973f3bd7d9c081480b8ca39c2402cee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdb874e32f724abc27c05a0663f7dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0271a17daece8c86cca11c6906235374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea9a022b1118ef6d6e17759e4389f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e2e934932b8a360d56171bce4297b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b8e3b8ecd8f668e134ac607e03a2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6917452abe41b4062bf563df624a8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb701c91a297c8b95c60fd8f9aeb63fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e73945d954f279158943499a1c959880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c228b5a2919b1f3175cb781ac91aa1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a132c62033f08f9f6c070b9ee3fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a216d7a3cd1eef09d15b63cb931fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baec874d51ed1e345705a8930638ad484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e3f70de166de7d4f3e17431e4496f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19470723f00aedd344c206df9001a4ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c196f82781ba4e8363f643b01b30287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0bab3bc4a20ea506cb3968d4d16c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cd8a362b4aa6346ae5497511e430389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addaf0665899bec969538537492b5f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec679d8451cdd34f7030bc133f086bbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00a701a81910bbef792a7d1fa725d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c209f37220a85ccc99339b9cf91d1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d0ab081f66bebe3cc6429a8d359594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc34c22d1ef856abd75d721fbe595c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd686464411f18b318f2d189042e40f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c24485db45a2c1e1758820f31b915697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7e3dd71d9723b9f7aa007e23010dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54a93fbd3cf6a48c34d5e1e2a6674799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cd16e76c91ed7773be58b9c5caa1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c3089336b862473d7885fe9c0f007101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4f97effcbe0b8d7ff138dd5a0f831102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c3383d8e6a0ca23a440454b27dda8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc69d45fc3fdeee0d4f881bdc468fe6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80201b1d92df346ebd0fe4d115654adb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b62bb7882887f00b7f4d877f7ef2a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf70f24cf6ba7544d8ce8a766ae3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ba9676edf113912ea4aa974bd90ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03597f01c23796f4823d43e4f2448de0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3865a13dccdd9390f79262dca36685110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc561ddb3be500aa41dc286bab4af0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e4feaaaace7fbf00f38e8bf3707ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7d8acd986c0fe8520db7db266d850113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5862576a88b73e99df78118dcb540114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721d3c4197222a93d53f2edf074f799115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc2571cd7787632f2d5b93ac810969116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27749ba1b771803278041554213524fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34162ca3030d1a50cc82dc5ed4d981b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d40b5b9ea06691d26121c30865d11f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d31c0e1b01bf2f6f2dbb17078e1341120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8250e3079e756a6ff5954da7a1fcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86467e3933a0fd608589a8864a41d6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0c53da94ef48b099dd36342085e15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b039431e525ad86ed66244c53c7db87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fb3aa683aebb6483c0d68c2c4b587125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b691e0faa98810a9d7c2a9328fa238126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44116a51df48742b0b9e96c2e96c84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b3c22753ebde48b58acdc4ee5c8cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d3a8293fa3e34a16bd25fbeac2575129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd871daafe6fea8e15ceeaadef3f245e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cc1406bfea6be88beee4d90da91ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee2c3a5131a329c528e58221c129f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a0ec8d7cfed7fefc01bf3cef49836133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a655c85d3f10ad23a0db54b18091cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e14d335b502f27ae1f9e2433ae2f0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28342e63bafdb4d1eacf069d988e3ebc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cd8b458b77e131349092aeef528d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d0764d8ba35c9643e0aca49cd2980138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57087082acda8a6610166d16fe47db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a7bb3b0e6750ed9c5c5bdbaffe220140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de53e0a8840c1bbee5ca28fde261844141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7f5ba9a99e1b0fef738eeee36941142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288948a0e0e3fc04dc74ffd48d8aa4f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73d6f0d74166d99529a036f7aa7f40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439058a798ab29af96669f67e435f6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a880a0fb94a1d4347e725ae14f8657146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724a29e10b6c959323c63878fbdc9ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be86e492a31bcf173759c49302033148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226f5e5cea755d30284cd9557e02bd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254be6e534d5f6d424029368a884e22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c6f6d714a1ddba47cff4dd882319b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97dc6879675a876fbb37877ffb7c79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6cb901d00bedaef48450271b21ddc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4944d59852825149d72e52479acf232154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b50bf979d9d0394f890f89653302155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172982d8be205d1bf8ce680ff30b5a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12cdb4d2c30787b66cb11177910a26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bfe7c990ada2512caed21128b14f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8f16e0050298db8cd3ba9a74ba53f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb11ce5f17a547539ce94e788b3004160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e8493cc79b4f5d7a8761c9e05caca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ba17544d224e9d1cbe8ee5bb956ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba88acea8ebb6ba0a6b7ef59caaaa2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66c2c339036218572b48d4615e649f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366181788060a1971e90ed607d8c9887165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcec309678cfe493dce6dd886c981d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e11be7a862bdfcc70c0c44cc982b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899c3392aa5bc350287aee32c834e7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014d06755315365a532a177eaebb43c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b263a7f22046015dfe11236dbade93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d6d756ed6d61e8d8311d8788eed38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a330973c0b9e89932133ee5197a8cab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a349877e1d20f166074dc6bad8e1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e501616427d42f18a9bdfe8865035174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f82bcad4e0b070e0e8e3d8614cda8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b20b037c8418be331a9989843a16c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d1a8d9e7a38012d7014150c05beaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3433a75d4f4439a888b02b8e9ee919178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f8e31724012324616ab4ee4cf4485179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713cf5e678622b9fb6ab3608ef7c291180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540d7ba3ea8ecf1f2042917de89effc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66470940dec7c9513c884dc8ea64d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266643cc09d15a932fb23cb4586c3955183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f4287834d48f6484b8962ee58c2ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b4b9d065888df147028933f1504ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b0500aec2a341a3f23a8f41da6d90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d6b3b944d0311ccdf3a7412e46906187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d59f994360b8af686ea8592109aec2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364b5e69b21ba66a0947a86c6624a0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47613ba0266a184df53ba1ee65ef1d9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246511e4384ff4386f9761c9961a036a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f48c0a471bd0c19a34c9c35c604839192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355a41c75a56dd49eb36bb2ee8e12c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d126f544c1e1b8b26aa952fd46bff0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37094c25a57586869b62cd4adda5dc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e1438dc4d3a31da022824866b74ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1410fd1f1cd26b230dd3e462b6931197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99c8b06303e26762d4c08c1e330c32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf984182315cc2fef38444130d1e62d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde480a709ea25047bcd2087ddf3239200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff0f6981e34fbf926b079775022a96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d687668c6917a81e875bae53e4637202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a229055a3352649070f28a0c0ee62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926bcf4081f023b0ad7165199f049fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c267a5551d89daf1f48e01f49f0f7b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708484fa6c483b41fb982f9ddcb52da9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021ca85497ff2a1459c431def5eeb76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eec85029c35441e1d6f425dd879d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf3dfe1a7c19182ee6f4bdf030c49b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006045c9ed4f62cebaf93965f58b8d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30c4721ac9c0dc43fd57ef38c91140211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81feba860dfbbd715a4eade869d451212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a648043411da40074b2b78695b897213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6347594e6d073fc9fb77bd43aa776214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c951acf6c278a5a64203242f85852215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4715cd22399eb1fc5ea0442d2965695216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7d38279b3d98cfd6d07a6fca645a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededa2d3cc7d8116bef4e4fe285cbb2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c98c0ed6dd54fcd50a7844bff8989219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a112839ac15e840165dc26916af6cd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08876a5cde5e79551606302272e0dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9869dd3111ee3a3ac9afd1d5ad4caeb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cb2e6b2567d4ab8a59fffd1704336223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f26d952db8e689adff1445a4edfeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffd5a3f3ecaf18695841f569e42b8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05bfdc59acaa071020afa7edc8feb6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548030a8788ab1a7ceee732fb60cd7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2d7154ce9758c53baa9a0eadc656b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927bb52c0ef5d9ef474e52d0cd08583229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7154d92f44e493e697ac66e51bb04ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352de4717bb80897634d930a97b35f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982b0015ab76a12ca66835cbfc330b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60010b5205b8f5147cda24cc3081255d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523fb595e62c7c4ef585f7775cca239234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca24b6f38b6c23fe413f57e6648649235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63af8ae6dded17a9b43fff004206c7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a30cd265b034de0944d4c48da87c11237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e01eba7c0b7589df1163289ebba3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b07951c03b13f1019b045c3c35e6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92785a07dfca696ebdd0cd4ade3c53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc750fd95b8579d0444f7128d5c2d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d8dbdd6cd912547f3eee90e1b70b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559145725a438db37eccdad8c26908c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002efb61b84f09f4334dccf2b1edafa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916e1d38685f145e9d4f6886035d74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b0ed5909288760e2641858e794b8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95c5a7e2d5faf912d0b5ee71255b9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8408f82f51cb0cce93970287bc034248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41c531d7c8387b220724ac25ab1de5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70736bbb214ba1d11b22de9674c35d6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe820db2d447d73a469e7915db1bd478251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54755f04fb7687239ffd536a1662793252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e77a072d22809d2a3b46d21d9e907253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e402e0b14f9ecedd51ff3cfa6f9a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54e9df7ade86371399e59ce229ee96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546446f17d240e8e5542e985743627e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c37af735ba3f5a9d7edefe3c3c9cf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d0acdf6b6a8b5473567b91b0b5396258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ac410b8cdcf05a310d6235a9671d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef647c685fcf61b00ee48253a17e68a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70ba73b1c58e3806d09914ed642c2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0d015ec62485b84176b91622a6900262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf68e975460075843167fd2a3a5b450263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78d8ae360736b01008a3ed5a8ac1d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f0110ab1e14cbe7764b3b644b6546265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3162cb915c5bdf996b87dde4a4062266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f80f1f2270212ad7a5cdc639061ca7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c2bb8e7119f9e8360e0b7f204444b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87261621ddd56fc5f1f255b86ca65290269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46513c98dde72a977684cce8163384ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8860b71469a57e468604eaeb2491c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2614319b34da72ccd1ba82d010a141272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548c6095c3c0924105416eda14f702c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba450c16728f3a16d3feb5be904cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba443fad52d481f87aa16342b4eab0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61a0e26820d3073e373c811ee8f376276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fff98ebe9a0fb96701b144197994f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801a85e243cb8b851d3c7e0e3655dd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f837873a4929965fb38907f2689dfe9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdcb6ff90a9d1ab28e56418f1eaea8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78390cc9bd4d350e26c31fd141edcd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ade6b6586d9d0b3ce9cf41adf6a47e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843efec28d52bbf16e0c130179136f20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0e3e61f8bf352ed9d61fe29d0460f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ebdfbda63f8b1264a2194ee5b031d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eca803d30ffd116cf578490c89ec8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84db1570f66a9f56cbe86db8e27c7d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58454a2fe72c04c4f8978c139848393a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eb74aa71302b59d89f7ae2d775cf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08e38f62b51ed08f98f8db56505655290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee26751d738d3fe61dbb4617611e0fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd185300f7c81477c41adda766b031292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e401d884e407ada28c75f54c0aed5ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf98ab09fde6db1b0162f0e9a81d73f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704c9666365440f083449967bd01218295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4b6b4f09201ee484ace6e31b776b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4903832e0a78299a2bc07356a1a6bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c86d9a6145c64d9bcf145bbe293f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22ac09dc98663861ac2c1a25da93bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd335b4af62b4e3ea4b9151d3ab5248300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256490d5e7154958801ec1c81e63d0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a0a6f4c2a06c293138f3570410ddb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286c835660270aa7c3f195748cc5ed3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169378a5b7a1685af72801756a19f8c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80345002de662e1ba5814eec3a0bc1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b235f0375775988b57d9f5b83c2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424df2ffcfc865b302a255daefab65bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec5dfccc490429794886b1737b50c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38323bd470740b32e865a15245df55e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62806b0cda85010127715c583e54b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904f8b784e5ea1f0efd06d6de38f77f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6131f5bcc7045e879c3633843e184312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390616cf7c9bea08746510205f23c01d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e78ccb6227ec8f00e53fa80cb1fd7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141010966d10c7230e2942c5f585239315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04652f7155c2b48df766a981c787ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e308951e3c37ecee7d83eaaa7739f79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afad6d58533c12671269cdb5d376f6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbb79bad7b9ebfca9146ca11946137319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea62ce5741e88b6b1eeb6ed2525462320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17420bd022ee303384df541939dbd47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfb6c987fded5f1a6682b800dbee0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8e93e51a2b2f1c0d9013305753a29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a2011dae39dfa87b8fbdf109ca3d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b575edc9e11c1b7eba8ebbbda6bcc74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32577d8120a6541463881ed21f3c55be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbad3dd32749314b99d7e45d87b0972327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb641d583de88c92c5dd5b40bd095762328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54868c5201caab0dfe76d2e87c97c17d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6535feffb1e97fcd6e70103dcce05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5fe837ac8e38e8c2a77b4d125ad6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afbfa747e355eb4e67f4acb0dd4619332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ed9d3f369b376065c2f0d65db9e9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f430b121bad7108b645eb82074aabb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4af708c91079c55e7560ff50cb384335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dbe7202afdfb594e98edc72ff0d78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625677f76819fba8d5a9b19fcb6dc32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d81b339f197e83b659bb9efe8fecdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ebfd99279defd6607ddd1b23b82ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862c9324a620a4fc673a0633b469c6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbee7aeccdb34ed7cb0dd469c48c8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ea496ab99b3527179f1d7972dcd5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c71f978c04df3d84c21fe221c2e748343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8143d02464d0ac23ef798c4d4e0d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f9387d56c00b89fae498657d5475d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a775f2d901ab3b41ec348e489248f84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043232a443ab96e3e4a0707cfe1ee109347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c70ead55f1ebcc3f364fd52b260fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb1971d35b9f9064599f0d4f6e2fed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce529014cc45d6274b48867aceed181350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c985f40140857b29c81b0c9ac221d14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b90ad9d9e8dabb5250c2242438893352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b68df54e8aa3bb268c357a948617df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d886763478bf4827e1ec207d2e26a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c7456b9c5f8ae3c164f6063b2e741355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20fb9e7d4b2bb72a03fd3e8f0f8323356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafae1257353c2110a80809f115a410f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b80b529b7f0425f46d9c9f553b044a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f485f61993369c5da042143338ca0bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff5df9f277ea9795ee70a4d25524a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e16216d38dcf1a516c4c69aaab1fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd99f76e8c2de654fef9b69e937d32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9ca04397697bd1fe6b094555ca974363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02351e88bb0a3fa70ca6fd9dc6e224364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e5d72acc70215b1b29cbd96744620365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a21c24150e440b882bd5ef8b161cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0cd09e0757d74c168baa81574314367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4704e045af9e0da408fcf75165ede7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1c45a0392593e58b974fa24839119369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80cfbe95e721afc913a89dfda6cf21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2a3a244d11fbb1e0518024a1418a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceca232842defe9bf949994dd0cba9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dfe339045be13276c9f12c5cf9817373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e68aa35e09011325a2a88038f30a92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dd0943738b75e4df6bb55cfae6d2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111af62901b0b7f98fcae5b840e5c07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9131d46e54eba0d3c5d858652b8ce43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a888ff8ac531b96abae5d00c390de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9f3dbe6d17595a3840343eaaf3e06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d6add2014a7a683d132b8d4468313380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289792eafa39c20dd09e8713489964b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb029a6b0d63eb6ed54cbf2ddfe5464d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b4e50f663f12a1afbc4c225ec1942383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f76f2f1b65b03e135dc261a8cc1ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156caf17fb6bc4043c5852223a0922b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8bba6aca1e111af3377948b4a0d6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36334d0b79f72bd362f6bc2d56e9414e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b517613e692e31f6aa5ac9ea854fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5c6da5caf4b79a64e283c960761b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e250aa1fdbc2a6136d90930ea8d963390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01365e7c03e6bf763399df9cdc7056aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab3b85652797b5a6e33f172e7f729d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deceb0906a10c30fb769f12eb90a7bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc32ae806eeff83d84d6df7e52e6230394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd65e6fe74685eda758cbe3f8059e2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ae3451b68d9e986cb6f238e13a79a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37528ed9cb85555fdc1d22f40e016397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7b404689e9ac431507b43cd966962398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cd4d97c2da1f745d00016b33c3d41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea19c71d7f031938d7ebd7a15852e36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab1f7608a112af4d865272c106e6b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1737ba30ee49625ab681a17b8ebfb36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ba1a51624a6734e5edd0dd44f057403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75739b3820ecf4aaf017e062f3f66b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c63baaf9993c9b677e0fbaaae71ad0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafcf6c31f5e2dc6088510dd2b2274e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57321113d24e341d585fdd0e0efccf42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75b89a5246eb2c7b21487b2558f2f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554c075f5fa18dae26c75d75c422b6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025dc26870217863d19ef31fdc6c12d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7ca0f8ccaa79423c8a0bdd436c3a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5c9326e78109df0cfed92428bb78d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691a0d9cb9575fa4f5a18d635a6ff5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595ab87ffb0c277c1ac678964f9849b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174d7f9d9c853f403a92df64725def5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617978a8705419737acff8d29c9820cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d46f0136a288c26606e45f962758417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25983f51c756b79c3ee916b7c5944b71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b0cd2b0c6379a14cb60758649c5f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a947f67414306664f7fb5b6b65d0ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c50c10a79e2e8ae727f416a822612d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485abecd5c8203368c2477b9ec95f52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7762afb9438ac5910dc6066128541e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1a42d8ca353f046bfeba80519701a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f460d00ede43e4c1251434b7c5eb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c05392b6eca9e2431ff01d463baf7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b7d4aa7c36351e39ba735d2cec6bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8fd9c8bef86b79bc71db9139b6793428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91adb35dadf52550f75a54a86484760429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae709da7833033e3ac65d4758987c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbb8c489982826f5edcb6cb1031d10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0c0a2312e754d19d1c15752a5ac5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3c84f63ffdaca06448bfcea3d1cb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463e7721d06ede074e23b84a4fe63c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ec7e48bf77a32660c258b54df95bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ae1136cf41135209271890127f36a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c90db713048f071a266537c5ff4a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad8b40149f4ab5e02bbb54634c7a53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed51f735a3b0d311d002bb24c6046e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed82b8194de09443bcf2e01483a6c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e66a34319d942b70d52838107c47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb364357a43ab79f999d08256b498e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b4ad2ce81368ab81727a43dd6f4a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fa678e29353cf0985afeccf26139d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0ed84ac846f8478d8ff015ae73312445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353874d564f1561aabe6a846951de83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227b2e60a22ede9261c23b418c358d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae97fe118f68a36b9156e1c5d6963ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98289b5af8ead7e4b80c1bd43727006449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d13c05325ff1b3f4395d624bb65bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcebbc237f87bfb2d3514c091440c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6210182b629d2585e2b18ad4902ff16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2a9cedff7b0aab0354c41be312b7b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1edc6c506beabf73fdce56049ca300454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929461b8a272775f629093ebd6fd78fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba82b34d8061221a297185f6a3c1f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d30bc4a224f650508133a94b662170457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a32d42261165fcbed2689c500b6726458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb7437df8356f9f2d972d67e63e196459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5d922e9ce0c7ffe30b5a09bfb603e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac87b18c9cfecaee59fe09cc8dfde0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e31d2ff7e580ded28d1f3cee2d1369462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb9db6e7a52af6852d1e3f391358e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972307605abcde5da8c02ae8340060f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d839fd1fb58f5b03fb9f75af6ac195465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bb7326796699f53f5bfb8c9a2187f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c886808e88679140731ee324fab601f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0e285e158ebcec1d2a80be06dc690468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3189e0b30afe164d54bc9a0140cdd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e25dabe4ae568265a1aec78075b9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b583874a905c20b899960ac50dbca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161affa58c2620d5f202ad40907e7471472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5612e513beee967b32e812677827b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260b3490eeacc9fe5abdd7c0e4620fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12386d73cb534cb32be57061d6380e44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afb88e2d9678fb71b215a68b220a55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ab361e9b41dc07304c3aad55a6452477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0183872730c16d32f615ac676a8da20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4d80111aef94cb62e51be96c250a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4622e24416cf4fed56985d6a524091480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cac1f0c1bb32fd6dc54659d4887c10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eb49480fde7643b1be2f98ed93d8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b0f3c07f21c91d8b3a782aa7587f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a976f1377168a0b93ff165dfee9fc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9a0df1d1ad09b3e094844fb54be40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962119d5b157639b1bc513a008fa8cc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1017c4646c635a8021c14b909b330487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33816487c01195ee893667e96c56074488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e63ae190aa943aa1fd3b43cac70943489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f51d58f99bcbd853d2d14f70dacd77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41823b6050489c844bd08e8c76f2e131491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25594fec6f42eecefc0e3632e5d4d8a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33560c92e276b0cfc696a4cf08c8d34d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433d8286dfccdb6ea0e11978db459b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f40663acee6c46d9481fc30114262495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42093868f4e8e86f7f9201e87cf378a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad3744c146eee063b54e375bd16b4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367907f239efd0fe951a7c3eb0b374c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf46ccc9577fc865d946c089712f39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284d5130d900269419aef608c0003df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bd451f3db066a31ba6d8b4b489a08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551be07d5634a33873965998caf291b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac4cde28772689aa2a65a25285078e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46e477194a365d55a146c1a64525b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247d7145c0b062e42270b3255270244505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fabdff50351acaf7a333b4c90f2d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bc8ebd4862e66697d5e8ef6ba19fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe09e44378f42b14e87a426d81c582508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808267436f8e7d8146885c65906e4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1bc522870e56ab34e4ca77aab4383510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cb8dbff225dc41da3e3af39b2a6ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92176fa284d8fb8504e00aa2f2c71b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac223bf81212f8dccf20bc575c8308513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11c7ef99d7a42239617f801544c8b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ab8adbf830d7495bff69cfb47c066515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045ea84b3658d15ac09b36d8860fd02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a53ab6bae901873f2d390cd380b7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a768257cdf4af0b6d58586db3a5dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c575189bd4dbe7e7621d7736b7387dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9635a128b3512c7186dd2fafb05cd85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52bec565a6d50c4f3a49a80635dfa6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0365d60756674e47d305ab103f2514522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57df6b0a03499e3ca5e138b8f95676523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e709099b6ffd029f65a96fe1a211fb8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810536a066b406df30ce9715c49472dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a62b20930d3cf32b0d5e3f0760c8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37ea8032a6fc1de5382e8b5fec25c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cea19c0a0346272da2d6eaaf2a7994528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe45e6c890d56b89d04ae93e397dd14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a33ef440bc156851162f3c5dcbc60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b799ed97401dbd441de85bd3884c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0846b4aeed159fa591a9d850c4528532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05788a325b2ce507b905a080ebbede31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc47bc0da3d8259799fe22e5468fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994a27566f4e4a44f23e5f647b668f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad31a405558731f590b4d5ed4d8bfc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e29b3752e5b4753f64c36c53c17ab1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5746cb8746c607ac1442e9e7a3f03a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016636faa8510d2bf9d9172d4a9c8f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7faa74e1758738955ebcf487fee5cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4491f2bb3b1071758b086728ad0e50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d0423c61bc81016414d4004fffe74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af282f0e0466ba23efa0fca1cf574b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf029339087d07e7c30e824c07027c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8237062627ac70a10672186353410545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668725da9c383d110f36b9010e16727d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59d1ece66b0a14717050774b793646547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7273d9d91797eee290fc69e755484f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644e63ad4e922e1ff77f7059e243c30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c080edf772aef2fee79af173b3de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b4f0e8e943b909c0e41fc503d4e92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815f059196353b2382bc38e18df2364552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708173faf81df06ec7d97f528cf835a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478eca4d3857bb9f5a3c5522090035d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc257f3808ec311b2d5547a45e2824555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5cb75e64e5666c2d9b52f1721b290556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a4449185269f17266f0be5eb667c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c2749b198618d1b8ef0dc23513179558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b7f7ec244a38c1dc9d7d1be1877fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e91775445a1d1d3bdaab5adc1c649560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc32afc18550e42478c10e6de191b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d3f91525370e289ae3ddc43662758562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce20f5750840ef5c0c949ea5382e693563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f8b43a3a99b4754a1b0d65889ee4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb11d8e5820aefd7ea5bb70ed814b35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d651619eb7fb261a8672e259c5185b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8b2a589378e794cd33f4c9bca92ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e204f6388232e10a553c76f8c116f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f695c3d9245f3fb965d6c27a7fad863569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ca776d94a9f1ec7dea3afd48af8a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca46e7822f2c1dc550e283381c61b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7a522db7615a08ca5cad756a3bb12572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>