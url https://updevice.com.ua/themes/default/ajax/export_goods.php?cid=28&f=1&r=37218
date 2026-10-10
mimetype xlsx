--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3f43e9163190cdef0fd606b21e2f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed577ec52bba3b6fadde79f5a84aec72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114542ce081c3f77672bc5dee9307f273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bad6f35f6cec058dafede5a723ad54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edee61c6dd84d75c0f146f2aa7428c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69454cf20cdd43482ba65de6ec1244c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d344a2d998a195afb93e750349409e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d5285e139e0cbfb086643c3e1dc5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bb3ce345c09a494e0d3ae5c42a5c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807274da554f6002ad1ced816fd378510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266da952fc85259d02c9fc725590be6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de5d5c2932ad611f6ecef659024bff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966f6af74dacbddb561f866782504db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9af62a37abada99d3a26c73a5e3da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ae878f73ccf6472991782fc2ba7ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9798822fa778f5c36559274d4a387ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2c5504ada624996f158cf690529f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96b55210c5ed3978390c50e771402918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1847e955e62b643708264feb6c73b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188cb39daaa6bb7d08f06e8560345b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef75e9a2501f3b431756c1fe8ef34a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c380af9e14ca5b96407b26faf29d5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac12d1e28daea0ede2c4987271931023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87dda90a7e408bb166e8a44042222124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e25ee9521ff72ffd96b789adc85e0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753214ef4d984fc60ffa142d052a29a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111b056b06c7d462629f7fab4d43a7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5bdefe4f5c27d51d3d652af7d5a1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aebcd535155b92673a6b86f0eed4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1f37f2f493ea6812460b1947e89fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cb5ceab69e20bfe380c6df0be7ef631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd7786e278628c8a35981a01678f7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f9c79c9b6dfc86a7bf3d716252cbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08405bdc2dbf43e20215faa9077a8e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652838669bbaa0e7315212f753406a2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0231ad5707bb759ead87ed1b39cd5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12e5465cf686ecd0ee9686f1613abf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308d1c42acb64420dd140515d14f47c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd91e7035a1c2187b219ff54962b5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4c1b423ed4a386bf82c99eb93256140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fceba5589a9af50f2e18b6f6819c2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4844f2d9ac9d449490633fb93a016da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26626ae5b121f6ac4a58fe30c279b45443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc3e37bea72858c862605f9668d23744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28a7b9ac8097356ac6600dffa7298645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde5d4e6f2195233cec1dad9ddf603446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e054876449d0818c150a3d9b87039a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb435b5f93a11871bde037dbb58fda748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8863ff4bc222f4722cf16b70c55aaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b392592cafaa1414f75aed0a28f615450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a48350eb5ff0221c8b30de1f2659d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189b949fc7ce22ab602ece012c33ac552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431074faa9ded9e7b7c082b3c5212b8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132bee22f62c78ff0a6056d00cfca0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c8756877287931d979d22eee0d9e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37825d9844cd16070d70a8ae06d55b3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c45995690126ece0922b60edfc1e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7637002789edb8e2cdbcd6048209758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663f93a239c985c5b2edb173ba95f7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880e97de944f1a81fb202e423732cf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d747a786fdd21f202450430d8a573b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a73d2579533fa5c2f02fe8286633a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8d99e74919645d7529018e67761aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5123824a20a16e95e7f6d37b0b13fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6657b19aacafbbc102695c7f73122c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219aa8a23dd66abd473fe879ebef05f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cf809eb53155541f162f43fdc4d5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f9b5fdc2f6cdf8569a920bd6a96ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb47dcf2ce7d7a4a10da9b0774180369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c237c990dfefb152ce740c6f16ffc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182fa0a15d5b3756d16735e064d0dca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df746ef2adad6be1129d04a3563c0d1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe1d06b2f9257771a50ba3c8714a7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beaa6f07cf8b2ad29ca6a6e5aa2b7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bef5914b9ed8a0f4aeb07a8c38ad1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484b1aad7f17f4c3e58462e7d19fb0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f574c851930451d7a96682aff9e6d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36e29877f888a172de4e45f433836578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee17cc9437acd02d9916e204f92e7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8489db21bf2f542f7d35237edc67180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9849a2b9ffd5293974cca427e2c3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666f96b64b3ebb4f55bbb3e9d4bde5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef777bae76c2f36edd2c693a4741895783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b309a40d146802c2c782fa603e0115284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a0474e402b7729b9274586961c8ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68facf9a3cc75cebea5cd174fed6e21386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09486ce3d4aec7d99a2f99ea038bf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f923e2406f67abfbdc91fe0db56f6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ee101017ba506774c413f7fd1ab2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e62733d0bd696ab7aa0739886a4a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23828086a7a73aa5b6efd17cb6f4501591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48ff512d7721586443ecd17a463f6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fbd16e29a728f69d82a96d1de988093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309489e698781970c586614a06a8497e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e917348ba1adf5564af51d19c457195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee069806c7e14ea8ee112c9903cf042b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba72cfc842bb712ecbc96901f4ce5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddcd76d5afede8678bf7fe6d46092698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd4e90e8be7ff97a9d7d0ec77625299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdc82ae51b3321640eba55ea5e95ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c88ed6c8b51acd0e607aa0ac7fd32a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7616fde1001c9ff1cf40630c71b36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8418ea8ef321f1135985b6fa3cb087103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcf98d593c63de20433201a29239b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129d7977f32a9ca73ddaa8a90f9190a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c87e818ff4a9824b616bc0b62d4ef4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a7906209315d6aa1cfa294afaf264107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f22794cde74bc84a6b2d7c9a91428108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb53e2c34cdfab37fa8dbaa9b9ed1da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7825446adb6512b9b626e1ef5d8c2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9241777bfdddc934c83f86c327c7356111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc5d79df16427c8643c6c1798af7aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908d7e648255b51e3d9e0aae04fa403113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d7a344493a83146145c8933e55cc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d9bfa85e9d56a9f85514d0f0be9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504f8545a3cbe0d7596cb0d14adb086116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72813f4e3ddd4aacf3119127316d3be6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a0c8a8abe313bd48da7ab14520a2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98006fbc8fd242584ee5176eb512754119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13de528b06ee6f9ee080f8b35007424120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc2d56ef04ebe4bc4c6d9858d1e2f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df55cb405a642e446dcea574b070fd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeb760b239dfdbc998acf48e2a177f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203853b78a5981822f5e39e4f32f451124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d483a3da6345071a8394690fafa26b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbbc04eba435d1616c70b1fb954d06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf422ae7b0c4e488830435cdae143ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145648e8d941253d2c6d9c3bcbae08d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08e1100c47e10f6986fe65d204f35e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e237a7ed1c2352dc31589cf603d1c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82417e3c76a5cd0aeaf9aa71441ec6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a40ea20413fd41cf076db5b577ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b29e9d7836f250e2f2c3ee35992625133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ccfb2a04d9bf28cdf21c45d0fc49c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55dbbde254eef1bd7faea38193169c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b3214988a55dc73629391c476551f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708be71a23dd59c25cd549ac7ca1bba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596a3a8c3610221b0cc13a087b680b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c676a227affb8fd045e030f3ec0fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8ea25a51a3016529f2148180a1b9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710d82ec48d6b2adcdacb3fe7758c54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64098b7a18ede877930daab74dfb68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408612342f247a4f5d0d4ef7347a920143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99df1540979c94364d7a8453eb90f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e71bba14ab08a905043c0735e3b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343d7a14cf227f8e3896db098c29159146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0e6e21146a53a5d14e393c3717549147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de252e174da3f591e4f172919b247c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33257b83b6a744eb3a7a885900a59cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7b562e7ebc4d2edb8bfad7d154491150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da3b77925f7ddf17c0fcf077696725151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140754cdd53fb110c77cdf05c40c676152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f167d46a4469809f2e9a95787bbbb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbfcaac073ae4dfe3fcb4bb1b4efd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34e3c468153fd7bb5071e3d3d887db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839909ca8d90535ac596787feee42e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5908c4399e51b53063ec808374e87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168d683edf2b4d2b0cbcd134ef4a1e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbfc6b802d582dcf8718f47eed2378159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c5ae946cf6f6eb24ded91f4e2a99c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b55f1557821ff6d2db9cd609bca6db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496555dcd8f2eae4013207acddca5247162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d21dbbc9b7dc8cb4be33159057c79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f041bef261a4e9e7c1d4b025aaf7a42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f54f454018c62ed8b1db129cc959165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8412af61dd97839b0b6c159c5ed8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461bdf52a5781f3e017b2aef9997cea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe4cceea8adb139f99e740cb380ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bab1062fe8e97d8c78f51d838d445169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4fc22958b4dcc2b0f0398f97bf552170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce0d22db35ef626b1998b41fbc1445171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28779bf50ada80520cf75cb9c9ca50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666f9b663c0067518bc99db880adcec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2a77a054121d2c12a314707f08186174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc024aade82ede180125c55252d0c115175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf55d418c16904a1d48bcdc13c123c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c14d3b3ae1b6db71b8e95f52a78a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541236c2736bc246d8ef48836533529178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f088ae87e6cac6ec3c633714615dce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcbdae12c9452e96c417c59dfa85cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b74a549b0f1ca645ddeb6de2ef19c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e9719bb5af5ec80ea23c99595f826182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176daf75d95eb55676c4ee96c430993a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ff33607e32940f3be22335e07c97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b451a7c0407b21ce8a3cabe06347cd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db08258bcac3f4de83adf1fcfed617186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbb9176c1afa64d4d81518a5132f17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef747b5b97f31676b2a0ada5dec8da46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b76084818033362a482777a6a13038189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab36a60b1f37e526976b1d7df2d40e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2e38ed33c5e2cfe70ccd8937f0cb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708db9732e394155128aea15c248f79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2a73bbce8f418be2ed6f5451f0195193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758283285d8029f277065a2ba2a0239194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e67dd24fc29ba14dbb6f100129a92f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b725f7ee637be85df7dcd3b66fc04f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c118bf900da96393833ccf942420ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a46133840a1a7b85ceac62a503e93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c9ce6f5e969587136d44b40007364199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4172fbc5c3a762c00ac1386626625200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cd2faa5d06f802fef2934b0d53e73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c297ed5659e82c0927db57f7f1a794202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c64ee91ea4c4fad66ee8fb124db40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b3fad04dc5eefddc9155b3a96e537204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e0f9c51735518abc8eaf38ab21825205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0bf65e43fd03af1c04cfa1e08e3be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b09f8c2b7ae4f09acf134bba71e0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483bcdd33a605c04c454782027f871e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4222fc173c7d1c8ddab588ca54991d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca87f4d1b1dbfa1f333cb11fa986fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fefdd7de494d2db82985e6a04379c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65557ecf27812005c9de257e5b0924212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27f95ec16b480221ab9127e62f4d7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef676cecfaec9fe071686d7d75529af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee716ea6f475b40afb971aa34abc1eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4a34ea0b6a70976ab820af964631a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51d527127661b4295d5a46a3029ad3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fd13b011adf6df3c371cae17e9e94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda8e9a48fbc2dec034423115203903219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c462055364d041896a05b6be58c661220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066380fec30287cc9bf85ae81561c9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c34ff3af57ad043c5056d49db5c2f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f284cfee984c3d77dd1dd95be0cd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d81f14d8af3e5f789dc357a2f155f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b621d94f8bdd1d855e9a87423a6f85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13ddfea7bfd4c486e9cffcb593ae85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9942a03630706047e4cdb6c4d6b91a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986f838d63c644d81390639ce296380228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995421c4a30a3151222e15dd583d0596229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84008ec3725394b9040cf8bab7bca642230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081723a88a7cdd93617a33323b3432a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e9141f52d3221d403a9bb88641df3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f2dca9004195306f081d3714f8e74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b380b77bd2e824365b1b9f39360db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8989f7ed901dc41c09008e867c63662235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d0804e92763ddabf9e6377db3353c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe598154faa08b35c7d35b3a494c6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed905355488e73fd3c9d55eca316b356238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73e35a2735b617a2486d9722cf8e66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0196c8c26e0a0e24ffca3f1e86136ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ab00530d18497b4e4bbeb1fc9004f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197bbe6050b3253bdf18996d1685bea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2952f8b367888f615d5942d69b4ac59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f858ea0da9da47516e8d33fdaa02781244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc76c1116b32c9e8006627f339efa0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a4f21eeff0fe737a5da99f11a7481246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012b3aa7a8d15d0b1277fe969bea32f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8fc5d00f10edb462d12ff573961a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091f768eb8c8aae2ac7741a08978419249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3aaf83cdf53334a0d61e9916e184e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c7ee125cb99d5b8aaa0ee34d71c5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd3449a6ad61b7312bcfe1adf3038c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9082e570c6bc07b042e69fbfa45a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f9fdaa4787b48ae4c0ed2d915ddc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83205d224d425f45af697f1ce219c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e7001c150472c91d12aae83ab5337256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073ec74e338552fa0e7002d405723f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85500c2c2aab51b13b1042c58a9a0ca4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3e5e419d6ed286bb6520cb7454695259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b446f510cf67f8143487388b47097260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693efa6e7410d5f789cbff881f328e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf5e12089b3a209ce3eedad6df22f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02305025c3adb12baec6ec500f1a5b48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd36b3f5533c485053050c6c3fbdfa9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad44db2fe9814926393a83ac378f629265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0206dc8d94e6ac0fc3dc5e98857179266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6db59fd10b1fa1141c6e782d67327267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e2cf9517a2fbcf4b55880015a0f26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c6e7e050244016d03ba8cae42f27f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3f538071aa555b0c397e52258b59b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dda57eef836ccf39ea87a52e6c290271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5b95d08125a311ce843c75e6f834d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92add6fe57913485d7c6311227319dc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bc17e5177c4b3f4617608dbe73653274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1422272a7fe75de4df4d616af73bb52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aa29914d4e84fc158ba6acac3e973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43fd28dda3859ec71aabaebe22f06d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563b182d5088e39ac3dbb1168d07363278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272130fbe0488e16dc495229300e07cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63883c912afe5102d7f13eedd2872b61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7611c433fdd4968d575e9a858449ae1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eee8c366976190c2dea52e93ae7c56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e91f6300497d2408bd21d80bb9721283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c37b116a163d17b8fc1c33aabebbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92f11bfd5bca7c8e1c06d8ac898826285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb47d7e5732e205621fb35f7156bd15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d10db5540cc2fece6a943902f3e687287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c7328164dd4c55139ade00eabc73e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c49096f2e43645594ffc6004611cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d558bd44de2654a0fc4528de5750c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2bca403a3cbc03825ce2c9f375fc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e9caa066ea4cd9cbf56ec7e133646292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a166d6a59eeabd41a5759d54a0046bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bbd24733250b050e5f9d1e542a528294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecbc056e96056dacd7bcd9d4d28572295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca844dc95d281aee30ce10b7d559e23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955bc1efe4c6f0d4589160fbe00bab1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5c78e1171317e8a896e0c876cfdee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3cb51a4fc0dcef0a6de421ff859cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002310effc3316d61a8d13a8882ebdcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754b1dce51308106b2b10d9976b9542301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234ce593384b7d169177195302d3a83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb8503df1d7de5759e9fdfda806405303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79493d0fe75ff0680d26142a11e317304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b60ab67a31d4b6a757140323feb29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd872800b3bc5d9b67fe975eca3417306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c3e2742e208c2cc964eec971b5970307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb22d3ad8256d712d4cb1bf9fbd0747308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5069ff96f1dc41afdda7c3b1b416c3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ac8046107d720123be498bf5f8af7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d0fe26bd35e9a08aea25fc0d77a6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7fd8834765a1b72d1557b90c68154312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1dde0a87d5d7d4efc76cb46255457313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79405004e5e3949f3187c3c74590ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce7f16b4165665547cff8d9717482e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711c076ef9a21a55ef02657681fb2f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4fe7a9e5a7b18e4c70b171a2be8f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68456900f73aa3930f7867b0003b5a73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675ac7bd3709cceaaf15bbb44998e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d419946ca60eabb9de5ce4aa239bbc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f237097f3b2c78ccdc61c13f098a1b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474d57e7bf234edf456106e72cca0b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fa2c9324599b629f673c66538da87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d867b109ce5f86f08fad0c21b6b1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3454d7b070919e07c8bdfad67d11ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba270af15f07887388dce13b5f59e1da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe3dac73d9b1ddd79c86c71fb518fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cf13cf75bfbd4e583bfc86a8a3ff4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409f0c8e2f332970b50de73c2efc412329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930ddcc441e91672e4cfe1b202496d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9676770b6cfb5dec1bc186963f7fdb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada725316cec9c157246f526262aa89f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cf12bc7add113ea63ce54f8e43cc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723196e1114702032f5440bb676f664a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6459c77b307520761915e11e22238335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95080ea266ea7ab568e980eaca2bc3ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1cb2564edcec9eded1d487d66ed73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185d2295254fd2c985adbf9fa0608c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eeffe5c3843127b9d74c7883f40f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10423a826251aea78babe0f87557948a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89158c98aafc5bb4a8f5de4ce5c46e46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f49ec4fe29621d4864bb7ea0d46f1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7234d790460d0b503b386ca088d06a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59f86834b74c687c506f8c88826c3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afe8916c665d98a1ec2f26c0d8343e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6356c64b8aa2a7ee8b181d02e7bdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599182a86a16e193c087ac0a2e93e5c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0b5bb64b4cd29748fc00bc143c400348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf63480c449c433e900739a2f640d70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ceab6be7c20a9424ce7618bfa374a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f4254735a370b6923851c36354379351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9f219d68d799b77ad00a344488a99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98847327abdd5d618d7816c18c7cad8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f163630c510f75dabd213a5e25171354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756cb5bdf8e4aa42c22f16f48390d18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e0829e3490fbebcd359d0f1597aeb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab45a3822e204120f12b8b57556d41c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f618bb1b99b3ea25edc383cf527908c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ad215b999a00b594aa9f49802fa64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247964734f492836809c1af05574fb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d9af9b467eb9995fe4d548287778b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fb3c3553e97caafc62be0f99c2824362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99e9d6f24de076ff41a6f90a4e950c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec0684dd226a9c5968622af74dfa87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61f4080df65f0fe88898458cd1603b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684d578dcb15f00adb2be39d315992d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775aa0631d31b869a7555ab976ad7ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfd320331304279a4389ff21039a9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3325ea8fe7fb5f35886419cba871d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13095b86777413b0ada70ad616159868370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a3272096fe0f56b9637a1eee9b469371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f5139fde98d3bfa77e77a3587a049372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04e184ea48107a98fa3241f2d63edd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6612baf79c8812e75accc837591ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afacdef985c5d49cbc0378beb3697e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2b582a0a0121808d7ee10395e3b96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b3a2573ffb2f180f4f54b40efc698377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce2874dc570f2f02f0dbad2d597578378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f57b215173aa08be4974e180d62a1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557cc0ecf03535dfc023f300b0d3ad5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a202344976dad373436c2d7bdfadf98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc7f31b106ba4f3736a5af51bff5a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852e9850dbfca03eae7385400ad6344383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56520d84624983fcdab6e66e4c4dc29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fb919718bc2603a93f35e7f32503f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a50aa8bcdb82b3d601ff4ff70838c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a57b87c072f36fef6e10022ac7aa2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cb268402a95c16c24280ab5c968cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae183f1389d63897595128b46930798389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90182e9071de211d8c65ea0d1952511390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdbaf40368e8004aa0feadc9f40b03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdac8fd81181e4086c072cdc268b4ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a08b8129a3a2f3b9cf13a5e7c46c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc13f47560a0edb8a660d216af147bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf6685825b30adb2ff657423b92c35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946f38ee454187b65dda0c672075666396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d011fc827145ad54175ae490f945ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9137f7cb4020d5a1a85bd914b5e43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f244d22a78f1c9a6eda8196ad9c646399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6b28124b0cd636fc77f39825fa669400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fca929958b04e78a9476dabe2a215401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49ac1d6bfcbf7909130bc1c03790c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56714db1c6f9f4d7d90900e8515d8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842a814d74023bac5ce8064cbb4fce6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52053f3ae0ac2a5df21611b00a1f4e24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321f99b4864517766b4160f2a388e25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ce9c200b33e8c845ba0d7c88f8a67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a98c825b3dfbecf0925662fe30be4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ff0c0c6abd68151fbd587d70c53ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37335d68af1ca33395579e195080dc8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ee702b318bc6cefe3c8dca1e656af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd282111c50fb381f793338fccd1c8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34a7bf0c867bdd4f5d218332ea7dee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39000581d0ae3724980a2ee1e8ec776414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d33c74e7603b242059ff40d0bef17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d23b3e6fbb463956d041d4786d4908416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0db91dd4f01df8e1c88d12768c6a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d5a2c3aff44c7fde2333e5a71ffe4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4461c9be8ce0a419e9d65cfb5e64003419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da44ca7761d1268086b03988e7dec9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d198dad38ea5dea5441d739154fcb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115a9e9bac37e956c3debba88f09deb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67881d82813e0c815027cdae86c7aa22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ead1fa8976174bfc8182bc85fe1946424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a7fc5470137b00e31da22f5d7160f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c17a810c1cd6e0650316c4516c7bcd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533edc8ea28fea589a279a88b890338427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96700efb3bc66e0e8c3c8220d18fbdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797b5420a87c62098a26c983a34f2e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e781d7d9edf31bdc87db71c9e362a5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c47b39d951c149766b0165f491ddc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3ceebd9426518356e9e9c8262f216432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ef88453b4fd980271a879f7f7a3fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d235128732f5e7eeef0e77d5e350b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c1e5af918f87ede16594a60fd90be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bcb6146757f69314fbd2b2c7f5d35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5d3e55b6d2a4fed010b1988a8110b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38ecf1af7eeb92dd1d3e5e58c69cb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67bd2f2c2a89e1d837530c13c50539439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eb6fdee51dc5e8c9958e50a301296440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffbf0013c324511d7f0f6c6646bba9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455f5e34db7077c6a92647a4181953c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae1a8965523fb361f1fecf18fb4d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac468c527df2bd31021864a993bc277444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb919bfff93dd08890ec8a0bb4d05617445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4661a5cf533b68215b4340f629877446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a44a35187da524b4baaf9fda5ac396447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b1db7a81655a74a84535f4961a533448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44058a51a83895f841671fc1b58266b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5006de90968168859aca250663eac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ea924ad564a59ca5e46e897637733451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8275891b3f587063e099674d55ffb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf161aab9335ed8485020e9c2b2849453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd3f988d2d88ce56451638e597b192454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3c7fbc05b31854bc1a7c21c80505a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef4fe0d89386b3eb2074cad7ab728456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72696b487045435d4e10bb11e2ab31b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bc8a6836dbc3207cb04109db2468e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031573e430925efeaeb26c589a48633a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0e5ec3c4c36f0a5ccac741487e147460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad36abf54451e590d67b419eea8b4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccc3a2f3cb77e54aed72a776ed957e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfd579f8c0f77b4b37fdb5b976c76f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba93c3a62c59960a78fcc90d12711464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43029b4d36617d5527e4e289d6430293465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfecbd47a14d8154b14350ec6a0567e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001cf95c9e3604656298262e8b185f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23042ac4f26472ca577fcff2bb0d470d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8ae73bbfcaf2060c3dc03981b89e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a7177610af253cb611b5a4148ad6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b129902d16cbf67459eaffe3118fb5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bd4d6368d6099139f35b989d137fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e19a3a683884b6bad31c2e64e312c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a339ee90117a9b06ff59448fc0e867474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76add3f75e24dd01d6f67c3bd6abe180475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405beed2fe90e7ac876bd4298744ec24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a98cefb1e63f32ddbe7591823f591477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32337cc91f1581f4a26babe7b634063478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df2e29dac53ac0dd548002d559a734479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aaf87b1b75e3682797813ff05f93c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029c4dc9fec3d346a557d33703c4a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be591c57547153e5fc07ff56d36dc022482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd55aa1d9ac0c686f6d85a9ceabc99a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dfc01419e6757d733c0c7653fa874484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197856fd04523107308db7226234ad6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bb8150493d1e54e335e65d4f9f877486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51722d049ed9f89b7fd0184a8b7b4a96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bb98ad43bd03ba647aa4aeccd9538488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde39efd27fcea2970175bb30c8ac5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177c8f93bd53a4f1075c01a21bcd001490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792eb6826094afd5138915326b97b4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb7f5703c24c2672584d191e338637492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed450909b8bc2392a56c549b8524246c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c32f5b345966d4cd5ddad5019d2363494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7676256b20ea76650888002c064761495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c2b05fefc8669bcb0206c5fdd22cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b56cd702f0570b861c659313739f01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe125d69b551cfedd7276fe47fd9d957498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65b1a28a52eea5cb9edc83f6e4a79c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba542a8fb6396d4e0c3c1dc175de4c41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3a1df457f8ea62b365c223f451719501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5682e88a833e5180bb08242baa6c94c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb463fa7b78d3cb59a38022a0c86f6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c960a688bbc099f6392918f66d536d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe288389939d867d507bca78bff81ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e05f5960daf02fdaf2bee9779f3d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e312b189cd44be5f70bd7c0f3138507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd788875de754fef2558eb4d4cfb642508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3d21d6cceb6d88e81cd40c32a2f60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cda9faab6900ee1113d4781e8e24c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f3d9eb9d22ebb513f6aeba63b352b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4933f20668a4cf186dc974bb4ddc8a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396de93b8cbfe387df87a5f208912dfc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb0d50f63623ba0781398c0225986f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a538a7790b067568cb800c1cae938e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47027f7052d55afe834918616bbe27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981cef35a02c3c429e549c005e87ec1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16b84177e7280eadb35f2066d158cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42be3859654cbe7fcba3c924ae64c5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58383218c0c027a249ebefd28660b22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f86ce52ca736a96d485ea956048847521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ef54e5994812db895d2580b779bdd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315174c2ed6aeaa80233590c32f0257523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdf8988cdd441ae459c4f12068e6c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eed3f573236892875e5728923b8f18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c088a75a8d1fa63a0f755cb4852f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2707912c5588f22c58e33f569aa50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94014f482ab6dd30595bca38d8755643528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8038727e1fef36d1a75c069e2c6d50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359eb555155ce1291e6dfaa68a1e260530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e5375c1ba4a93f79752d4256809fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8a33e857db4cfe3edef69c9b61748532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9623237904c5ca46a9605de2692b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a046b8858802b810f30c4762280c4bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb930fa3e244fa61ef3643662f4248535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32b3c12475558d6e8058341f539be7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3968e7a6e05e17be97e155688d65d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6131a47cf7e488cda9c6f5047905b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b55925f114cc1b4fd41d071b48d318539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1047c6e748a6d332b72fd1daa6070540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e3be475a82e663afc13f12483fddf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900ce20e3f934db19d38f233d5f6b89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949f02637692973d30f78662fb7bcc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4aecfa58e887cb5a4a6ce9f2dd7fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e290265baf85b72bc2abb79439206545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db777f51377954ed6e1094fc5069ee7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66916607c5b2e8e6772a83eeb0ecf997547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068104238f2fbf19db5cf1cfdc800c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545624c0dfa5195770099b99de891af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfcd5cb75efb522a5a250e3db223df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443bf0a00df9d08e7b590ca9fe87551551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fe943e340cbab085d4acacb920fdb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa115fa50117a7523c811a123657727553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886fbc84cfbe2b5d0809e7ce6babc51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af18d073db135b83cfa01d4b34e2994555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323d16845b8778993c46ff7181b6aa3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f0335e98474654e0705c0d4abc106557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da85bff88f4f53fe1c44701c6d2fe64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ff46401b56bed963b8477904156bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676e14c9e3d19008f1320474ea50a41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dc1d7688136ac1d6721f05f5ffa0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbccac4bf36a602dd2b2bf8f043dab0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc0db053242acd0144e2ee7e2ddb55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307576db4b0f50e082499cbf1be34328564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5bb411b5b87ce32e24256de58334a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d95e7cc576002e19812dc0795fe69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57176aba8155ed2d456ba1ae891ddda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1a7bc9e36998b2e159e6e70867fe3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737e7f12e3558d03b6f0eb0becc8107569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a0f2da0ad741a937ed66e38f04c80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbedb34fb0f6123e6ee5ac72bf2f09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa15359521074f6a6a08d37b21c0e9572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccb7714c72bdb85816f5b79ee1e93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61b55160c3da19d8cf9ead72bb62192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2674272138749ea191e2e919e0c5683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56290042c445cd070c72a46574f448a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3e636c6cb3b17ef4ef4c1038cdc785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d93cf61880cef8fa66692fa01c2af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b55632eea11ce33d43b91259fc16547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071999e3b026f2fb1677e3baa2c4d3458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21103970715f790585128f5205560609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f522cf175a898e6a146e7b67606e3f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb16b208b8f1bd31a822407c10d0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bae916a58a06c702d33ecaff8bc42d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2110d10cf041ed02281c65e89a6d6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504aec84a87fb2fe545846789b1f9dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073033e7cc38bea324c8644e6565b9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989176d01ac3e8dd395efbc5efeceb2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a507039b1c76cb1af95ff9090f9d70817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55315abdf926b8303503b7b4e30f15ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b744ce8b61de42c352ea9a8c659fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c3bf370565788d08cadd99179f11c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10083e3446643ce802a717e3b8dbdd9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600448634d2b8ddd3e11b6c25de88d2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114f06e4e0a7357038bcd5a7d02311923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96445c9af1455f4b1a631f4d41a1f9d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e15d0be7f63ac360dfc11c823d8d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859d2c4cbee6b8b93d2a5b1735da71126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a0fa4884f8d6059bb15f48715bd5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978e19b01c71129b1de3335c30bb5e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609b2ac3d1bfed91c86dabbfee07f0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef09f89898eb1644ea1fcad4a1e7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e254af2a33285bf54d0f1c9a1c2fcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a04782631726e8748a3e87c7239532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb241637711f59a7b26659e87a969833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22631d9f9a8dfa80d315e5a62a8a1ef934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162e3b385050500972e38d8ef396b0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7331a689725d14b46c6ccd281c112e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c67e585889cce4ba91d13745fe595537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df2e3b54939b9e900fc6bed7b45a0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250a61a4d42f149c98d22f1c59648bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992699c589b375ef3ed239f677319be440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c2dbfe88f033bb1e8b9988a1d8fd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651087f9202a0cebbe89d7871fb844542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea7381f7a7c2018556a1a479e289f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fc3f66aa386433529aecdb0c38cbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837e1f97d1960de221b8e02887f391845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20c731edf549d5d0591130fb97b74146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df54aa37fbc543a6416584d8100b7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284cb4ace4cf1112e2993ab2cf5681e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f871105b7a41c3f5421ff43f3311d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3460cd62c75508dd624bd666e79377950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340f113eba05d8fbe1badd2db50ef7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe0529210666cdb71f3a2c4ca16a5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d92a67a39d161d50c66ab5622ea6a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb21113376fcd22e22360a2ca934454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c3a3c87ca8c15263279b8a92ee32555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748390dc643cb35a44af5a22af693d1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769f8ef838c80d075eda8bf2121638657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e2df609a5e60f793ee71bc8e90c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4bb2a18c2ef1f5b089e5b7613f67a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7d8df4cc53fc3d7420b539f062d9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a86379afb9ed87e04140673fa9ddbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44d454d0f95f444b7906e4e649932d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137075c8d4a9833f9823fcf185ee20663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85880edf8e9074f2101e4cf8c8193a1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf64bffad604edfeea5b796d5e134665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306f2b43ef521cb167a8c5b57e6acc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223b0cfda78baf0d2e74adb90a6c83b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1846f20654a02724c5afa3ccd66e7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703e8b21af4e852b3a8bba7d80acfd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371002331c6899a6f777b4eec5f046670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad4528734bfd9819a101ec9b7e9dff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe280113009b8f13c7e4ce03e9a2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54171f13865dfbc889029ae19fd964d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ecd5c5597c7e252041913892cb4a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f55e84836fe0fc233b6d1726d3157975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e3f64481c7d66ad9e494a8c4de6da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea29cd96e2c8c94350d158ee7bc16f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7975ed1e2df7aeb8f3c8caca034ac378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854956f1a5f06007307fa187601bb6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af526b8317ed31142842ab1917818d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dc5bd299586966c91e8ebe945f9fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96b678346b96351e2c0af52e67f61d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340cde8db43581fbec8ac6cc14a89ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48440c63f1b5d7bd7f5c894535b79984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fef7cda310d78db94dfd39cdf1a6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7726483173c63b27ac17bf38afdbe786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a66df89368f3496332c18808612a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b88a3b4dc747732379901a6b0462288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb9f20b9a78216250fe44cba765cf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4864db877acd451b8ddc12d529439d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7ea885ae79e75727de3a811b59ba691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cb7de3f784daa1d843f8b0680cdf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f1b8ebca99244d032815314debdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a218bd5db528382a24387005daabb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363af9f0461aa7979a9fed646169472595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4df0d611db58ed90861560b76f11a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4934cd8b92bd8843d6b3ed1b765d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4923f8936075ec3ce4e867cd96efe6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7284fcbd095f743d440f95158469b8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb74d5ba8b7616b06a4f704c7a0ff44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fee6f79afb15c1ce3ade25f0909a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7df005ff9421344352046008f19bd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefa46d9fd9022b2cee5251f1bb9cdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e90e36e7daa2c8f72d4c9b9bb363d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f2fd95944aaf7f18953bd1efcffc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42f9617ccdeb515d3bba0b982354eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c09c5d7e9e63a5386393e8b258f05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb1f9cea9cfc7232c9c83d760eac18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625d2bac96f12426bfb557b1badcaf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f81f6a126ce70454120da6f2276d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e05e72aa6d1066dbc077907c3ae7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35fbe5b79d1739dca2148822b4bb50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756b58997ece5d25ace3c3c5a0b7d34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6b492605c380479e47596bfd45466114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e068124026e4f06fadb405b3671e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec94798e031e59e5c3d90b049d5998116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8e8eb20faedaca5014a796280c816117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd00c808f9a5f96ba79453f5cae60f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d8d9d01f77f3057ee6c5402c4e97f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af389c170300bd95ef0742c34f686030120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc347898c2c96ae7e34dc9044f99d72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aefdb666521f719070f27acd9bb66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10463c6884d952f82319e767512a9adc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e9e9930e9b5b3e5c66192e2e829d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777992c07abccaf7a8231e9f21cefd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c9def6fc7f3a28041ca114c1a6e91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420bc6c4758a67d35ef01d4bd706094127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284431d8d88c68420873e3b62ddca50e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205750a1aa5f690c9f57b23bcea29178129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3966941837d81da5e095da021f99e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af0e93586a38067c814da4b9d6c8b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b7ce91708953c2733133761b6fcfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af26a85bd033b92663cd8516fb476ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2d70e51557cc2c36ea55d44fa799c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39512ea2e5ebb30635b27599a35e4ab4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fca7136ebfa7d8a0adea93da3a3ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405aa92856f512eb416b83c6df6637137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938569e7b814da387411c5e7cc588199138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649f7d2f38cb4f14b1e6b8558800a36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7183dab82ab4d380600d9e041a255d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76729b3571565702bb6dcc68f329ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c7fac5ca1e8f7f9e6eab2fa3b8899142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91837d8386c8c1ee6fc9a97fa3e3b72d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45204fd510fa901df32c7b991bb2f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc850d0f5a74a109b4cc49a5da4fe33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfce7e3026c4dd433bc6acf1a38d83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1321d6ac6a38837eda49fb1725017cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e2ee95e8585af8293c457894127ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e35a75aa2808c4da2b2b6d97894f6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db6d970c2a5e676f9607a4292c77b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd982b4dc96e6eb406e16ff6075e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f2276f7f80c170f082498c48b1c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d375555088ba2b091356c33784eb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef800ea7f999d9d07cf9d9e66e49d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b83cc138c4acd8b89d05f130539c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6d87e3137c08dfc4dff56b0935b7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b9008cc01ccd5fdf6c2fcad5a8de0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626df3a9cf411aba28106922b8accf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bce6861da5a28e19becef2f5cf509159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8952e91299a034c4931c22f454e5a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9432132db9e243757d71864e889fe46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860c9354854a5598dbbee29f3d898ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c87316983e609d5e4fb3f25c73076163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95365296a1a9a1238c0231feebc254164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b3409409a63767eb370f4f2eecd3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f053e847acb91008c01d30d18750a44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac9467f818ba23e126a4ab2d479f72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14725c9fa8aa67428fa855abff0740f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839739da2c2d0d4182ff77b35bb7f43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19138db0cc94db5442829b772e591c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212820338e89160e152a7fb4507bdebd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ed59aadac6b72b606ec4a8c757239172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d72beaf4f93014cabc6dafcef6660173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7563dd045d218f84e54aa07861628eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddf0b2c87961c463c33131ebe01b21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af80ba5dc4acd5d8f2ceb88cd916ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4a4b75149eb6ab9930a056348e700177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a946e6f6c7f4cf53d20ae2156395e4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a097d53ba8bab34c0681ee0b49877d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51213ef1541f2ec4d510d0709d2286bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb84c53110ab49e57d82920f97803e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb54084366bea27f3e254af3125f45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663434060c11ad5171ac819c7fa3359183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d9a970325ce5fbf4fd7dda0b448a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc68580499d12c66c307d088249502185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8bdc6b722e4c4cea810bf2f3472f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d923129035cde96a1605413fc09336187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374b236343e8f6e9551e6bb5763d4f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77b168b8cb8b89654d791a83a57556189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15f95220555001390777c61dd5a237190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ec37fa0d33a457940f3112d51a011191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b18c8bdbe82299543a74372d50f4ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316055f0159336097738b5b950d7599193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1c433558c8f705d1e9d36e2981ddd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7da2a032446079f36131aa2f4248d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d274deb4fa4c00b2bc537048fa9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c410430fe1209e2754607c32d51037197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af9febf776a267c1ff9e10f0a35cbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efdc01e3c24bd61c37faf950a48ec6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f9dcc9b09fa5919066b776e19f971200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1b65d74c955b2294232cfe93707d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08989892f5a063360f682631eceb54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbab0aec3981b236527f346e0ebe446203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424586ea080be0a62c5e58dce5953ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4764565edadfb45495b1d7a56aebc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58c21a26f98cedd80772e5ccd3abec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99439cd03ffd1e1d2f2eefdfd28ad94f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7aa37b40ce5f19bf2b62e516401f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453a16194675c6d639467aab3a03f34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab29a276bd50553a8b85518e3a838c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333f98299cf68996471c8300ae3b6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87789adf6dfeeea8644bf504285b8ce6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a491a4b3f7dd22e2ef2786cad52f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dd7d5d1bae288dfe5c516042dd524214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397ddec9b7821af182fec3f91b40b84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901e93646d1b794cc2cb3aee493823e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad70f7818efa0725ad7bc748c07233217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359692516f05e0f5bb1e58638ddab3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367d384f3c0d7dde112ef55d003e826219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cbe0fe30e7bfdd4aeb7e20bbca0af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d40285c3866840776612d5287454c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64c3f6354bf7d3bafef7ffdeae4cc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07cca3bfafa69f46c27e9d038fe9e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99165fb14f4bea16eccfc8566faab0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88154f0606835c5f37542ec5299a862f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a63dc11546b72715d21eda3d5fcb29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b087d967951cf0472d04145b8bd02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f86686ff88649090c9ddce7672318228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccedaa98e2300d0e7292fe34158d2ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f827b3bfd8232c805444e7f8a781a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa7cafc64abf58a863538914858f82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1966c75ad27841d1a6834b71c20e09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf42bba0e0d9b1e48f26a4a95ac3953233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b265eef6a16b9bbc25a56a1dbf85922234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3537b71d39c7942c13b9424122074ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eee2379a9b08cddcefedb8f26c4851236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb238d7e9da14edbf6ab1a2a22427cd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21bcacb7c4feecdc2cb3d87f1bfe9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f7811b3b9e28d7f885581f332d89f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c1673dd140749728cd03c34fb6450240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee286c72625a3fe9db48a7612536d09d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11d110cf157ce847aa4d31627195c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c20909e46845ef74974c62511dbc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96893daeb64a3bb2502fca3d6db61003244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f92b99760b04b8a0c9f638b8bc2d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ca7bcad649d4c8a3a8e310df842f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98e701ebfa135e44398e1d38a4ac8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2174a77a81285722ac320ab8ee98eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b036ec162d3593862968d9ba593618249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cdadea7d3cdd82c1e7ba82f4f7bb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d61cdf5382e53449e1e1a416d756f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f36bc56824cd79cb8ab676400d668252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fef48688d968bb268ee44db77825a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd34a1337aeaa5175ff940329ce1c87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ceff45c2de51a9cde40d0bd04a07f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734401432865d7711c824aa42dc167e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3895eaf3b7ec05cc70ef55d87673614257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476ffedfb169e68db7d7cb7d88abe4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67456efb838b3728bf6f1c7995c7392259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007729a519fa837e6ed817d0dedd7453260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d95f4c043dc52e14cfcecb4d6556d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84891e056d8347931ba866bc3851a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d8501ed91df2c28e6d04977505825263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df2b48f6ccce871a1cd9970a676d23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbeac1a43ee937bdf12e96befa1e38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eed7b5859151ce0166275b4469f65c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e502ff70d4f720ff0a2f91862a60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aa382fb543d902e19c2a62702284b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cef16026967201779c68ea67b7579269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ba864900acb7979d796c8ab6f2c21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ee236554873aba393c190a418a721271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542386783c86e5a3859faa02e6e02a70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156ceb21356c99d795900b57f9749b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773205dac907d63710fbb21e7cd7f09d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa699da0eaac4c970d847f0a933b9fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b775891fc9ac453601a8afa047922a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168593528269affc35b5ea0fa28f59d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa387ffd195af1f01bf6b026d6c2e367278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90a1d3f575b1b367eb751c91a951d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e32e353409121709d151ec91aeacf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cce909cd9d9df65bbbe8e2b826cb85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe7c7858be48a907e4f60d11c9a853282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f6130d78000677e644e5abeabfc14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962497a027097946bf1a2c8ad5e29d3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3ff14e0126914c407f006212f910a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cba5d7eb1cdc2d6383f01c915aa77a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c85406ee956722d78b9a5a9478d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8919ee575294086b9c09a469b75d3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57647296180ae2c8bc2399102052f656289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19780a4ecd506f002b8d5806458348c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca301707ac19222089c3e94139b9cb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748705d07800087e6f1c5661b7b2034292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101c2d0f2f96a493b3bb74ce927e178293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7867fd1b5bd13d063ef007ed2d753294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8f7431b565d7ec024f56ca9d450f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22621709e94ff4c045d2274dd85458296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cc99de08c55eb46dd28d0b23d77ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2b7947d257f5f26dd33f0de491984298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d686283ab4c4128d566b7b49309e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db423fe54120d7489d590e8118b1e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02a829a328782f21dec7cf8d36d1d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8971f9fdd40ad458f6f27fa42451a0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43495f49efcc169d32d2bbfb1f87cb24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4c64d0e648c49302afc2d2e4cca5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cf488d78727da02fdcd9ea5b81505305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6d9d4ec88d684b59d4040a2832bd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4d0f93484ef54070283d604790300307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb56bf19a8c47819274e50082821c4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0038dbfad792bf092fb7e082fd3c73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666423efc9fe0d801e45b476f3d9f43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201eb7b46d58c9e5398b1572a41acc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2539ba8c4ed9e8c1cab0eff131a4819312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f07ab3c087734851e7ed15c03f1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7cbc2c15c4d02554b339c97de0036314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525de2be81610a08100806f3276561a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f4e0b63675ac0175fe45256f566e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa43722e0581cfceb3112b717c26a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68eafa881224e6c03563a3b0024a95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef94d6434377cad6b7e9e8dd8425a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7204b939350377470b05bd3d18798d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3e250fedf3e1aaf90f3d927d322e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068515545c9ade721f86541c62fd0b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ee916879f56949069075c93d546ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bde6fc1970eb24813e48504f90bff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e2aa1c442f935a375a42792010954325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df675c928c0e3d75f91217be09baa5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f12e1e945fc898f386d49898e5a4d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867738e26ed34e782012297bd9d4b32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39633553cbede1881dc3d637d666350329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafb0e1704854c0d78135177148a132330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35386714b89b482afeb141c593677ddb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95080d6211f8302bdbfd8e47a8ee1a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37925e2e977abfaac52112d5de5f199333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec6277714b167b9b00a3040f300439334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9cdb597ce7094086f0268dad94a27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5261dc012a648ffce5738413751f440336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87c262afde2bd1fc84b5df42210a8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cb191ad06198b728854cbf8858677338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a90fed683a73f08c0f11f2fe32804339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d310b618c7f2a2af839b6b8df7743340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75501dbe63f53dad84296ca99f0c3de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcca0d5cec03a84fdb6199e0b701b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c46062e8104e18e55e7b249d96091c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359d068f630813922339f1933f787bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b936384fc7651a3059bbc307186e5e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c6fa761032942c4671ff085623d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52a9b7ef44a4d594977e6194ba996b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27385e952b56ac777d80b594cf048c96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a93ea08d8bbc239e21a73d972050e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faaaf8360772c0e988f21fa2d758ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c530a058719e62383215334717856351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290138aa445b54aa90b710a5c53f626b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c471b3fcb4cd4e113dd64c7207209353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ebff5e099fa797b43baa44e9e9587354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf3302a729b09fe5e7f1d5a4038de6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697d65a7962c0c74e49b4f331052f36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296366208988a7ca24c4c91690dc6bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc49376f1c19d97fa704a924d8a928358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b76009a05718ae34c64b0290d5268359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c7d74349bca01ad735f507966686d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2b622b9c3d4a03b366f3b82a69f27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e21259e4ba7bfb7e16aee221ae1f39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87363f061728d8ce3f7b907b9ffcb938363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ea5c1769b6613ba9c70a748808702364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d3908ffcfd2fdc87ca322936a3dfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f175d98e9cbcf1754a3ac6c6ea48790366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f71ce336e8846de8a8651729317d67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b64e9d60a8df0de119171a7d4f12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ece3c9bfb348ad34ee40a7d29ae7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbddd7dafaf73d62da07d7c6d41e27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89684307786737a474b5618c8caf285371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a84a55f6b8b1971edb2f40eddc357372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560710f158a476f70dd63ef61429cd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd909a07d56a248808eb4fbefcd4c07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62f293d18a12f0c197b0cbb17c3058375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc95f2a625840d45b856c16dee0a82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66daa470ae0bd602dc74518f28855c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f85a7fbf177bfbeb06267425cd5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb287d68e3099c4bb238583910c5687379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f5b8f6d425ecf2edd5fddcbd9c2b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ecf2505e88daa3302a1aedecf69d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24696d3bfc33eec7b434d20ccd9fa6d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db475a77b44f4111bb6c6417c3a256383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52265f7114977ac0513ff7307267ed5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82004895e58a6729646211457c3221a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761db11795c2c87f5c98984b524a3ac6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2869805bb8daa5f5ed5040157486d72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9a7a8535b4da5ee45ed170d94be99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011da3d8ccec4bdea4e33e50372a7a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e558eb38d409e1d2fa958a2bb837b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193ac6a8c64d4e8c376ed3d380b70b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98c7abd58bdf7c133c1aed21a37291392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63b0ea601baa4d0c9733cd86dd9ace393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbbcbddf8eb5164bafca98a946e182394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05a3d809a0ddbf4b80ba2a72c85a32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba769e241bdd94640607f9227392a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb368bd7e3d07337feb51c4bad63d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229af97882432bc52ae22e1f15274487398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d636bcfc23d9360c4701d815f17593399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b6d081438bc4d17c3e35bcfdd904e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a918a2d579a82164953d95201256777401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bfd2b392eed53c88b46257eb0629e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0937d5c7658260966e3029fde0638403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800b6dbb57d7c809b9087339375bdaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410cd3955a327e05ca3674bd3224103405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcb375a921389a8baff1c2f933f66b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85124d47f800a319130ad33edaba3161407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4582105d8bc281e01c2bf7184bfafa0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61705d060f9dceeabfddde59e04dd485409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664c46572940bc0bc9ae5a0ba5350c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8810ce0599007072c580d31a0dae1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73b946801dd13839711d0717270f4d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d12ae698321c06b9188fde5bf7c09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ff9d8d4c9f26bb913714ad43b41f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25103132366487d6bf0e9a1695bff2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bac333e1ef07c303f8cde447ea3cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38953446af489c4bd621b013b07e19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c41760cd6a262099915adf22cf4fa0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f7ca3412b9b4799e39ba5d133ba30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecae4cac9f35298a04acaa557761ab6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c585ae2ed3f0969aeae8645161c65f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946325add38bc1bb4dbaafd6e7e794b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5a83c1ee5f2aab00ed776948cf922423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45dd42ccf4d2e36ef2a429423c0111424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca72dcfeb4358d8a2f0bfb55ca47dff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b84927632577c7ce69ed8a3f30b58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a384d25d25437d348f1b171e555ebe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdec7bdad93e6810f4c7babeb80705428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf591cf1e1abf135073bdf7b965d2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51578c4a6beef7259c6ffeac1301239b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295612c7e907e6a5d056073234d0960431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f79e9eb7e591afe9e1184bb051df1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf045214f142592f91b1a8dc54df3419433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b192bb191af751c367de94f246812e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22967fce5eb8e3711385e392827bea0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5e8b4eb96e19b30af5a8a3a380d76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93f9a58c3f636048d62adc0e8b6a4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f3322a0f0f5d58052cf6de0392561438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a869479e3c904e5b63d4ce3e7b066f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999da0c4335b7ad7f30567c9fd67105440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd452e5b71d53c5eea39550906f3469b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c0badff239bed4e62bf5b3f0ce5d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23761d548f358996fd6a79ff219b1144443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1653845d3333b6fbae62dd130e59c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd033999459616f5b9941254e800d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410782be16f8d116ebf5418565fe1f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f9bbcf761a269801ecd88539b7f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7fdd1721979da049415b3d5ec33e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2e07d42561069ca643587697c65b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511496cd618d5836476798d4caa9e7c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7d4beed9b41f30d9aaf6dca3465c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb72c79eca2f973d4d02902d3cbf02d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93efea864bb27c0b134261143c8817453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5c997b25f575e13310d2e77fb549d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909f1a7d32b955e417b0fdea1945cf1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a07789c31993246ea60066f88e935e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea461e09d238c4eab48d9b29a4fff86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6cda6ac8088feb15cfcef49e4a4dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabac248124d5db737231f2fa056843a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0630d5eff3a8312346435a85818942460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244215c95ff54009bc1b0fa7e6c1684b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d688cc5c35603cd490e93d63844dc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa171d6d4386e4eb9b610961c13127463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf25fcc3f46fc63d1017ae3ba9a8bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2e853eecf30b7e92aba0db6df0d54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8628fa1a36b2e53e25985ad5f375b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85918d7311014d166aeb029a3a701c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e0471729c2fbc66e530d55b3ad3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dd0cf0dfdf6f0d7230afc44fecbbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab35756bfe2fe497fcaa8019d076f25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8010632a1636741745baefc23039d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e433d42eb0d30dad3e2d8a92c2aa9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4316cad660330dd542400915c0147c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66a8377fb2773d6495d62a4526da8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2bc3a1b94c4f39e38bc9729bc3084475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c73ea30a21a30698a4aa5af902253476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca11300b5ce8d7e08b6213fb1c412a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971f47ca4cfa32121f775a0f1e2e25d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e0ab9612364536b18118511de6839479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e153027cd2d1021b49877d77a6fa4ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2cdcc7370b95cf45c031a2325aeec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18403d41792404eec6ab3b722f48d7ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd4ca8377e887c26ae4a2e3f97489a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141b803ef2d0be6cc2daa55bd651eb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0b71b8e1deca0d72c6ebf67f493ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbbbb38ab5f2e7c3530b2bd3edcc39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7974fa3fbaa3a59baa4c3b7f03b67ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874017240b5ef3ac49b170a3134a529488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26685d4e0d07f45c39035f4169538b40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c49d11754c3f8d9a0d9710a991f60a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff93c7de4768cab011c501a8a05768491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09641f6ad02444d45a32e3d21c1d591492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7615eac9e7f8336870a295c3fb4ae25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d87fed9040f5e6335e69a03faace6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee446066cd4caaf2a05247ee711078495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47ff993b39c2fb6a125cd31ff995ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fee63039f40f7df63d69286e1fcbc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b553b1d2876da0acdb29bfe7b0f8b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428539699f2d1c3c34c17700bf7eb32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88596ab08cada3d0014dfd9e6c8c0d8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda168b77f51d6255f452bd3b22f7ff9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b05f67b011cde7e4e592f4f07cda0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00050f30cc2cd6972d7bb41ceb2de5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49323fcde06dce6a88eefe77d94bbf0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536315948b286fed528a0f8982ffe2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8db1c58bc7b247eca3b8a9f4f973b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a7e2cae315c549e1c0b14180424e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bcbb5fffb06ba1b4611381118a1b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8680bcba816569cf95031266a754e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed302d8a5e7864a42666b96e02d275510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dddb851530ca720b4d37ac48afa6ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7282938ee4f15d027e4ef358da684512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e233c36fe5317664b24eafb8549c5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d72107ee97ac2d22ba3bf95ffff118514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665590e1b770dfc1cd36fa045c814e82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bbd0b1c71a2f2bb81a93640fd0f35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdaaeb69b6ef6bd9b55bc58ce706b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6dec995353c3aec677f98936fa9ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83c7665dd57751d7c5025b713ef1a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d694dc0eb70f7c93f5718708a77f51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e6622246e0379d035e41bb39c9781521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2c9b9fbd59178dd89540facef160522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860068a4ad4c9aa0feb9c0d3d79522a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764f294f6cde2868a3e15c5d6ea6a5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929e9bcaf550f46be775e64ad85533d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee987294ba332845337ea6acee3822d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52f804dd4973551f55dd0b092817a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61b89d94965f678791e5e863cd5246528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4176c9f5a859932c9ff6302359ffb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e8b3827b22e5f03829b2250bb2632530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85156ed87074ab6e9ae81cd9867a43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108d96c308d18b2b2f1ee34d5bdcc1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c061fc9c3ff10a6bc19a6aefe8936533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f0cf4d7cc9b4ca484d5260d995736534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0997134f0aa2544cff64e55e1ea40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966927515e2cc53451439f8426a3352536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c6971997dc032c729b84631564600537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913644b203852fe20987d3c4eaede93e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124336441a1149f8339a37b738dc6537539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c407eb5bd434e95b2bc3354f66d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05883270085b3dd52a3d71fa1705f19a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91e43f5ecc22e8fe928894462b5a64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d70fc271755342c14a71658a069951543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c08a6b11c20f0106e86411cc742558544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd547bfa028eb316277b259424eceb2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af265ad76c7e28f8d1b97960e2ff2121546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0d365f42c6717df11ebf71b7e4c56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fe2bde81c0ad5926e5af0f0aa5619548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae871a996582b0d09d18d9de8fbc6547549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67051d999ea62a99a7615449853c17ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354e3386dd9af6d65c0166b8d3c37e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657387027f7573df13f8c16293e2622552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d98ea7497bbfd0f81cabfa9d8c7ea9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb75afc62432c4c759c0186c385757554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51045a928ec721a9d26caea2a74972555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead7f3f013cc4cfdc79bb765d3182fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b30a939e8f03b60b27944ed939804557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133cd06e9fcbc41db986abc4c8317f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dacdc6d6c287abc13a0a192bcfb9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b394b6ed24e68ec991500e7d84316560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710b1de9f0d87fb0e8386b22f1d1590561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfbd9bd4ee5ee077b58447e6289c3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53999fe73487ca1b2f323a28392ff011563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c530cc070a02c76c11d6686295f999564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386457652a240a87fd547590cfaee4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba442a3cf36eccb698126039f9eabaa6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e760404a376a43e81500b026945b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e13a2775049957613ed9d404bc92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8928c9af644cff89fc20f0b478a7a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f0b0e91cb8db649a8d6c982eb036e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5640c9ccde0f1bf4b34eaf0f9f0f9d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1fe3f2c7cafc14dba4b922e622b70572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>