--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c33d7388c2199204d4174222be4da31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c875fe932c992dfb1c259800b08c69e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fded4aa08f23009f483ff7ec4243c563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e78f8ba02c992cd939626bce680d9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206686a2a36ba15d2a176873cae157a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e116857422066c0fc58ab14e31aeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bb581a79cc73c9e98e22a03f3459b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c404e76d33a839fd9f901d811840bf28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae74f40a91f204af4b4c5adbfa925b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef039032b2f961ef6bb1a548c4397d4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be0064b451ca20c9e9fcd194272c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11285c23d91289cb1e4d8662facfd8d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07010b4fbbbf8e9309a2e62d8ad3f8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e66fc3b425dcfccbf7158ef86756914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963030a0f1b1d474682477857fff187615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79305bba3df1c96b5c3cd47a5636af716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aea39f82fc144ad1384818df2d40f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e26b6c19e43a8c1b2061f1772f491518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2839156fdbe7bfb742907cd779be7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e6645a763660f0f0a45a5189db1ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ceca27e9f1fcbaa5bc98a715107ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4850eb110f36250764ab441ce32f9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b215c34273148763805417130261ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c8f29426c6636b21e8993166ae8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1a8a946b9bc382ad22245e123d7d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c075e61f7adde4a463717fe50dd56626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d652c1219b27ee2f4163566f39dd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb443249ab8844486cb36182841d2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9ca40f3d12be80b92ec02557af68d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c18c7be3d7af78c58271fa2f2b3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57ead802781375ec29eefeb2e0082931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc804667468655f31920cccc5235b1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc263b3f73cd9da0e4936312ea38f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12555d128d704fb4fc67971acdc918d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a832629f86fc5f37bb908463724314435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c7c9e76cb9e8d7a9943ec6a51763136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d73915540c4aa4a6993cdeb5fa4a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abce65a19091fac5ee515d9979b48938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81731005de7807f3cc9b4df221ab689839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6be2511a0985fde294e82b912a9b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11895a78786487c4af1a1f12655a892a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27095679080e2f9882ddee377675c25042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb611b9adf96d4daf9147e710ea98e4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426b078972e15b628d1c5c9641d2a2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619675c5688f9002442281f53dea2f4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20685a47c209f410d163b0369361fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d928cd608375b6c2ab7db763ccdab2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af02c7b0c96e3fa61243539a136a2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7493c9392da5e6bd6c67ce770d97349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a0df5da33e1dc95c2a08b01a4adae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f065d619311412083824df16f656051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fee82140f003a5877e07d0fb3242952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4b493eaedf510dcb7ae4819efa49c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3168d9c3da60e14eb5dcdd1e0d66d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f98fe265718197b2d5c2938b6987555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34042ae223349c9622c823f3d4d4a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb73abfaa1c0d279e78c49958df357857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63dede0a8a64cece9fe972e1fdfd4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd556835312aa7dccccf9b101aa79259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1b43ecb33c7d9112467364381c78860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cd708deb9fd6ec01820284ddf1b7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569068659ed0e2771e36764a44412b8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b4e1c952b852c1e3a8592b9f0257363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51617c203ed41796302fd64084e9c6a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589c226fab478ac9c8370d7ac6ff29b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06477b6255a097382f6384cd4a4739766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a107705f0f62a1098c2519273d6745067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d635b911c42903e3d0786447169f66b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7ee07d8519abe99cf0f188a84e11069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a1cb867bebcd8602a2c2014c4de1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4253e139b7f9736acc4495cdea974971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bd63ef2f9e7e921b2faa10267609872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62e10595995bdb930953b65342713b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9d3ad8c8721ad96a073ef7798708974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0bd65fb32eab8e006f1a92d662c0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c371ae090a9c4d2909950eb1567fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5f6bfbef7aed6ddcf4fe9888a298c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a8ef8eb9a0c694c4bf761c0611e6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc6703b32b5e9ebf49f3593dae58c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d108112323b404f5c033caadfb61880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3d5b80fca6261ce6935b053bdd40081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212d70795a7ca84886bfc063db5cf2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a49a9b9847f1351fd9cf59c04728283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e8fdc3c8302c26b44223353e159b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8005202c79ef15cf4dc0e2be0d42a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1ba9849e752a9486792768439cf8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5dbd144ca7f35631edb42ed6b968787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ddfc8effb066e9008210282fbcaeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6bcc1d7eaafee856e4fddf174752a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1de0a56db88717eb6eac51a82c46590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2023223b7cf4a28ed8e639e8f7195991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b8e6cdfce57650690087ccd89e85892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795400647d2acadd0e37517c8bcc8fa193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036db2c01929d656721fa6a8e6c11ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f5d31cff17cb11b4c03c2fdf527ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd9a00d17e2a7f3c79cf7b938e8c7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d467b1255bdce3342a87aac1220f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cadaf59bf39bd2d12a29d448778eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ce8a908bb5d1dd16db35b102e2f1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa41e6aab8b2d9906a9f0ea2efec7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d902a8c837dff53f161b293c0e4d2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b80e6ea137db6bee1c6870d2310524102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f79d4b3a1d125ef8e8a2402c5642e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c3e7524c48243c848fe2034540995104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e86acec0e7f34dab1a6b90eec23ba6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63195464ca6387246e87bab4b00d84bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3fae13c970556213233cca246751f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5a6c40947ba6844ebdae2dc416bad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7c2f4551875d5bbd3b4196dad36f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f0029c1ff02498e16de9250175bd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca878c4532c8d9fae69c2242448c05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8072314e7d63f31da9c801efbab74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019357e3ba6b11598ccdf0f21d2a9be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51f5ce6aab146d92862e812cf425f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d144dcfe929ee211309bfa55fcde3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b85c5677e45d6cb6edc66ab4652563116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e68a81ad8657d6b3c62b67f42046e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e978ab633af40a9fee195cd5c93dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5e7ff0555cef9ac5406259b52113c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f5f33e94b8029819a3ef229023e9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca9408920401fd3fba46c5f12ce866121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee963db5d70375470cec926a0d4ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea787859498595a0a6f92d2edb17c600123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5445444bca5176d120c3b6ac80bf66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18156b5a232775aaab24bc943df3cfb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffda68cfc33e9511336675c77e19d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c21c12801d35f418253edad5ec6002127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8f0e25194ac3d72d30476da97b5b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330086406099867f3e47414d8004161129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f5476e4f64f73484998a9f91973af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd301eeb367d7ec0b4e0a56044cd41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fa9a8f0e6197c8fdc068ec73fe791132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050e3cc60b71e8de8df278b06d06997133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554c6e98986efdf6e0c0b7e2184b28d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d9755bab62ff3c2b75b1aa7c34f32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058eaa2f562d45a900f487a8594bee9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef17cd14d4bd22efd16a7979db2ca4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ff7276b6ac335a6b2ca34b873d42d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797f22ac14b8628ee8e712fc085f863139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c187591134821423630394c8aef707140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82827f52a8bb764e7dd39b84bca64a65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ab6e79f2ca1d6e38fb221f4bd729a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d859ba000696932b55f98997f2d702143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba3ee2bdd9c98555cc545350bea556144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876732b20de340cd2573719c2faa603145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92902171c5bfed726bdef2c52cbb4248146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02666001502454bace277c4cce7e583a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4cec2e87ea00d2a50756f650c0ebb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08bf3a4f90fe36226508ce730dae37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef1088785bc861d4d4b7ff81995c70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf3d2c1a1fbfefb391c9fc2e6c13f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cfdb9a1bd194a43453c6922e377ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4e61964e06fb0793694cf3feb5dee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741f9cac20023bbf3e566734ed72eed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06152ed4ccd3887982ff698021f1f96c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d40f081ef46ac9f40521b80050c53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccb74b496dbb843fa186ba945d914c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65ec3721dcbd557ff2dad1fc373b46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4717037a8a35c5adecdff1eb775c4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3ec2db93a2c7bd1e19d390f1adb8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e42e7ef228071468f2e1d5d408596161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ca929793267cd6912e4137e2bc89f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b64a15a67ec09605cc650176c40f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd418e6bdfbc7ea99acdab5752ccf0f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960ad908c71ae2b0342fb5a6fdef05f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4116b19b09f7596c02bbb454cdeafe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a93ff8ab900087c2045dfe6aed157167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820826832c99a02464b7351cdc6fecd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0c23e32c2cbda02b37a0ee0ff8735169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4078e4261b272bbd745031a9edf371170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210fcfd58ed6d06dac79758144bc005171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79679057f9521441a4d198c9c2f3ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05142d99fa0a047b5192862bb6c355f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36841477e04fc9214fb7454b0b7cfe5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d457fadff64a719e2a2968d1c156ee9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cc0e8d6b8a272cf74159fbfb348e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69f881d87be30e0fd059506cdaa3a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ac6d0e0c2e7bb44d57bb2f1e1a59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649de40dd522dc563dafa3aeeda0355179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a08bb46e6f303616efc627909a11c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d28bb45e1f75ab6e770c79ec6faa41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41783549d0bee1b89d1c825e02bf05ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8c9336dd5581e00a510bb980c3c2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14474ce97c1d9c5403686734610398c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078461631c471c1f4af3d7142ff3ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8fee562f4b2ffdf6f8feb3ddddb53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf80926965ed7b0085548cc720e6aec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5a6aa37d1420bec9fb23913df097a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cc2ee28654b8fe46a2f6b8ab85761189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbb8f3e63abaef077dfa95034f71eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cc993d7e55297df7c106e7d1997b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f09c39d22b1a4207113e2ae7bf718b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92f72518224404d2f3f6c9b989dc0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ffeda04a613ae5ad6ab25f28c9a89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67986aa4a9472fcb679cf9c63618d02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc57e3454a10d22778132e46fd99a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd4b458a3b4fe9d61d23a9ad293a27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5647ade57f8c0ee430e76388e2ca0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f40137479b07824afbcc4b799796d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435858a76064a8b2f71f8c2e9228777c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91397c1f5a724de3ffebb9822653c7f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e56df2bc0877b35500fea64c5a2803202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db773b41546a1e0ae58140895f805203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00f1d310c2a3e34c234ca9775008d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f05c14d814ef3885cd51b45adcda4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae5b34b5b72d6702b24673eadcd7cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c07fd24dbb427847427d5f9500c57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17a64a1b9b1df3ac5bbf8877962742208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78dfec4de8abecff5408f47dc6033d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc4dd1fe25f1d80b50fc32a584d725210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979dd6b40772ff97763466315d9fb42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972b7d8cfcc9edcc2465904360e90b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f5057cd1802cb11daf736509b548d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424dcf41fb3fb2c36a370f880449e46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff95a4a90e99f885ad0d4bf0d5f003215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62e5946c6d7d0ec9a9196a4a822d51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8c59d397b4ec070a0fefbfb591b66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc5defdeaf1e6f71ffa4a99604b4a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f9e3f9aaf5c3b9ce6d9efff3a1fcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fd7718164d071105a5ea9df74fbe8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2897dd2331fa841f62822f997f93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88c64d84919fd2f5c9e306c53612b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e53d3acaf8067cf396d6b4376a2a1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6697991b4c2461694539e0d4ec0503224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ba2b0719287310bc0333541307ef3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dc1ae57488541f4ab4fd1379862cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d04165f835d30941e45a61f40f71ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c68efa6144662ab623c4c07a3c632228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd82e642814c9fe02f8f9aafb3c696229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a70810903c8b3124f66af90945df53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8c6ae493292c31a25dd59d73503b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ca2ec285ed68a401831802c06b5d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965bc82cd5291838ad02b4f0cf09d62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061abf7fcd5b5de2fd65a59e36c1a94a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581e52897bb3b6384160d6108c50a63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628392ed4acfcf44ad8967fb9dd61e0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e9743564312a77219ec6ae18532e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b8b78bd8a37b4daa40907d5dd35b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f4018d984229eac07cfae4b554072239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea635bbe3e367773f43309461f78888d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a6ad8b9cbaa2d03997f35b92c0a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49aec19724f35b2745f78fd87b73f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea166c970943c9cd695839bbeef8afc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb65f7b750ca8482fce6df502cde0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d17e724ff02eb421968a1f6c54965b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e79266a55d774c9888120cf30a8ca4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962be21340720ece6baa8e2bfd8bf7a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe19d8318c37ca9b1ee5cca207e9ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3af1969647778634017eacd1a0318f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79c9889fb45059e60acb4c07b5bec4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9c53e9824e41e1d7f4b6c42e2c533251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c508823bcca18273fc900b4d2093be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b46ca395df69c06e8d4f9684341bad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcda417c969c4da6bab53a547563e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc8f8986cc840b3446551d168c7ccc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61008a8945e39f0b675ae52b732336256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e287d400f48e3948b716f9bd3c7b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42b1367108b27bb4dc92f87851b641258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f257ed4c7b66003340859217df91a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df647eccd0ce78ec51d589538c615ebd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf39d92bd762744d5ba02845d41e00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f6457c29829fa7802ce434c08a821262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c20b1bb8fc7c4205bb0fa57f348f21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c879cc3fc7c3656eed99354128e98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4762b7ee1389ea6d56f558cefe9061f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d13875b2a87e35a4bd7072f6610d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407f5838e85f3c20e90d29c3270b25b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d59c414de65b1069d83d75c9e6454b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08367c002a4d3d3b8ebf934b688bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6776533e7673ec3b46b1e09c7be1f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49cb9157e1dc6b52cd9a5c67598c90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5bddbcec68350b9a9536f7e306b61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b101a62d1359f56d1868457279a1be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acffe44e9a084465eb644f5ec5969f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb699e4b913740a7589dff532d6cdb63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4058f9f052fe5548f2f4de6aff285276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7c095c285cf9d73b6729073b90c93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c14482924d563aafb42bb06a64337a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264f27da027b0a61fa28e269a5e7f30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e32f0304d75b1beb4936dc44e31e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53681fc662906ecc14557eb1aa3c3f11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322efc52ddb38eb24c9199f863b97e86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06458ec0f85994b70e4e2822c20c5c66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf12c09c209e3403e1c72108add040a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304eee591a1f126135bfaf3f367e66b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a914bab8bd2c602b1561219ad91ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99ed565ea74cada8826d520db960bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc46380692ed5ba20e85a8b9d2e189288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a179a68a045f38d086d31b58b5374289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c89f8037f120e35ba7fbf7b0be8958290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ae0d23a413b0773abd640975ec0bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7703fa348ece266d03638cf39bd0fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c6489cb943f8d30f0b4515bf85b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48029095105791692f7d2e81db97639b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69d4aa1a41669c80efe41881ce5f75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f3d99951b27abaa68013dcafd1986296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42102a91cc45dffb221b3fd01472db3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523862d6f62dbe2f9c67a1c9cc821c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b895c5693d8ab611f461e3fdadb45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072eed0a9da50cb924ff924daa4a8eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b09712e60d9a5faa56c1a06158578f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc97e7a176a561bdeebfbd18af2ca6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073aad07bad07047bd28c873462103f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435725d669f05839d21737150c3b86b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731966d640607bcf6bad25b96a6f3e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cc5243409b6487e377be1809a80c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76173ade494069a71852dbac3f40eaf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a7912db2b39275c29a66905ac68c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad59df3861633425de08f09189b1ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae513dc8035a7cd44f9d7841ed3c62b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79f9b3bb4c57d6274036c2a4a1a8a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5b476875a00efb77c8ff7253bd6c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897e9acd70fb4775204723a074eb0c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c45f0d6af1c94719cc245b1908a62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eb69408df92687aa75a0187a6c88b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e1a5616691567ea6c5637cbd94bbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7e98c95fdde94f2d1a4dac364cc02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb3a622955f91cdf8dda90f6107d1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2ac67496377d7dc1c8b6ab76a3826319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e629f688be6614b1fd90ddb1a21f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3d6fbc0d17a5cfd2822d108cf9356321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dabfc2b63cc783f68d388f200937e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d58eb49510890aab0774dcd3d5e08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc295e13b48ae067496f4caa210316324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f4a0afd79e155481cc4c7b6c2d50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c67b32eb8639ade48099763f650285326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389feed73b13a5e40988f1dcbe1c24c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a84276647c08c9f069d7f415e5c62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fb7a42b64e137b328f4770ec76fd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917323dd69a95d592214faedd4131453330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193524be293afa1a3f87706955085ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35925b254fac956ac0f66a7e7345b861332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c65e9a6cc9a79aac2ffbb7c04f61a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde50b5033367b766cd0e25c3ac93ecb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5297e3e79220ac2fff8e23e06608f27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f75db55df029f89ae151b50db5b346336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4930257317c157b52df2f3cdca8952c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260a411106b21f8e8de312765103e8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579b314afa5590f87836bec8fd785b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a665b58c113178f142cd9d9281db9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1167c21789e7bb6fd4a0046f8dcd6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cb5b369bf92ac5ab27267d4758157342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44916a0700aeca3f953a22fff6d958b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74347cd0d6fbe261f5a5d42df46370344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64415dc8d9440d38e32615f50af80060345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f40c2c6e21012568b75d814666a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a32c96175709e9a3427194a2b4deda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4563514968d24d733360b33358a5e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae116e1115d17885ddf4fd5c1398ac0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6da7d7b1c3a20dbc522f19ce44f282350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3abe86e926fcd5147f2a01a8bd9b43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5875a1f4f31a07a3726026db79513352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b8c205bd78583aa2dc24ef0c76ea7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2f7b313ce92e8321ffdc0399ef2fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969c4b98a2082400e79ef8880186e12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042b6812b06a70b9b34363656df7733356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f500628759a8aac50e11ae164c7bcf6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba870d080550a1fd1127709f9a05ce62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202d02c80ed6773f162278ccd8c77b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd4d7fd98d76bba785ee6a402b2d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c77a489c3a641e85b2f89b6983013361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b529dc240ac82478c2cb8cf5403f6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5763bf4ab887d11d3b615d6a1b4f13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169216b9c620064fcc1276a57a089be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3eba57e3bbfc4b215c1a287d87966365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdb919776ffea98ec02ffb4a7d4ebf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5afe6de9f96d7a886a09a0f95644b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc2210a2c8c9bfbc32ef51256a5a50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41837afe527581fa406cfbb5c49247ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250263c1c66653de99613c60b7795cb2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd988b48594c60176e1e88621cd9169b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d1e71e194231fe48d8a670c919cf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f0ced03cdad2b4bb2b5a4918ef130373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850846fe66ec956a22289cc7c8ea721374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ae3c8ce8127783e40482a0ae1bf5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48d6afd43714b0beec80e710e40187376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e509a9dbadece9c67c3565500e0e0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fe5fb8dd4e3d452159f918d9e0987378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157e505d57d4f1b85703d740f06e3a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3a1c4153e584a19fe3bf9aa362443380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8b4234ff16a960c3fdaf84b4716da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f95a7b9167e9955249249a294b42d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809753d69dde308bdbf65ae4661d927383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a504a18e7e44600e416a7e77052b97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832758b1c943206c687fa2e75ac3760b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5991bfeb2540fe8e033b5a7b78b2426386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942f37a5c65fca5f20caf9876e6f2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edcb8d95eae57656bc0a781db8db8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311685b31dac26d22407a7500c32f204389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f00e7f227f425f286ae4d614867f48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f0a33b8de05813a235b2d510b6a12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7806f5d2013b01e02a05afeceeb44ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48793fda8ebfaa72144ccda6ca876f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5803c911f2d96dd4d0c25c4921a0ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a777f11720f817d165ae1d417a608395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173371d78efecebe310ba9bd8af61bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4e20d1db8bdc2a1515e90e94ea2a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a94327f34494e377feca8c370290e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a4d3a6a06a0b263b0ff935cc074d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786f7566feb9fc9309ef2da31d902db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a4845e6e8a07a4428332bf6488d5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7daf9474ea2ef7071f84e642259ad0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade294318bf80d03b7c007f38583432403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a8350a7c47eef53a11e086db59a82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e332cfa82735096818308558d48f11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2112a8c79b92648349cbbdedb41dc7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88a2ef549aa0fe58a3a952f5bbfaec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b40cce3dc06820977a3a0ab28aadc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528efb840bf605b573ce4a700416679e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80923b72cca3cc1c17f32873929ed40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb8eb2110bd3423b11296ef9a8d064411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ec64115d7b461aaf7f770245a52d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c2ddf2d51ca7b0e6c9ee111f55ac6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b8eab0f10f95c13c5f982474165ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db451d2e200aee72de79fac61f9d0863415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd965e5e8951e0f5c56bd8f3c31960416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32e0de21ed429b720e7c3074d7361e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ccddc43354039eacc504bb3690646418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a774bad70c62e392ea1a0aadf6dcf99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9725d8d9501421e7629f02e1ec277a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da5ed1509e5e159e92b685e93cdf5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b8da61f542dba118a15498de5869f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ab364bd20370112625f24950e0b7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b710ce8f9a41d0f9c45965f56d20ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29027eb71f6e94c7f97c10a7369af1d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174301d38f4211b95e96bff91719560426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17112702f715bb257a414dd50d652a0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019906c90f4b384701c23cbbf0c166a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3622dbc024c9ef2151b8efc446c67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f3c519f295693df67be91f6edc410430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f9111b1b7eac90ba5608fb4c949d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4d184e25687b744884bfa990c11eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92427321c519a2ed593c91a757498d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b1d055d91cd6d3a2585210a3656f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315fd18ed45bd2cf4fc73a4c6f6291a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161ad8fd07ebda923ab751553d2c85b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042c2fed1c5afb3889dab7db492030b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7b7bf5ccb3b0caf7fbfd573d73b3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928554c937aca2907aa917b26292c316439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abd04531ef6c3674bcfcd31e9d00ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066822a2c527f0787e273177d650c78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba315341a4f9b913c6922ddcdfac9cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a415f095ed45a5d346d28054a9b767443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15db98a45a87ead2df3c256b77a6b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0488ebc5c374c4fc5ea67a9dcd524445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ddbfb6cbef9afd62218ec30be9c9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ecf7246feaa1b30326c9fda04c248447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e80c83af2f0ede5ba05911b2246b32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e95198989e120f6cc5183e30422b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c79f43ddae5ae883d9536ebb0261cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e1988c0e10d4e144dafe37889ad33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead461db42386b5f3a3d37295b8e5c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a379999d9e4252e22a4601cc859a5ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86361cd43472b89375b92c75d559f921454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e3e7c14edf2e8c27589018162d665455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68844fecf3380fe30a9b8d0d9ac7dee5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd93d44936aa57c1f6cfc5c49f994f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1c121a3ce63bf182e85d9cc6587db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c0572ea8f50739af2d4e70d89c75f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca523cf06130000d63cd27b7d2ffc9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80eacf15c76844a9d3a8a89156afa4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d82d78288317722c6831cea94aab0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e07d7103dd03e30ba86d939be374f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767b4d5f945ddbe1fb7adc19717c986464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d880c7d870820f0448b531cbc2a26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2c912c96ee62d37567dae1cfb12c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5d2981ac60115b23ad0f981ba3bb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03efe2524e35e7afda2a0ee4ed56dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6303055c67e22c56b996deb25a0f2ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf8b5fccf0e80340cc4b8af418f119470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe02654dcbcb2b65e333d94cbfd983471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857bd4be64d698a345f6e2b9a477349472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68269ebbda4fa3f1b2e3ed331e0302473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d509aa217e0a56d3c0c9065719492474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd0e0dd184b0bf0800266f1a837f9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b327a37926e506f31fede63bbd93e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28c5ae409cb50d339b87ef1f9ebf83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a885f05649cfeabcf3b2ed651e427478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395b0d3a2071cba10877266904503c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c075a5d353d81ffaf59f264724407a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ede2b7180f6d7768a50a9e9a012cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98c99a5a78e79c025786ae400852a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d74502d9466febb564c64a6f26257483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa825bc9f7259b8b458afa15b9a69d07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8debd3de2eb54063d9fc0adbb1c2b55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e77a4976170a1934db318f693dcb6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256819e3c1a8babf4df20f64e20b0ea3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169224baf939a3158b0c035aec5c41e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4490beab6fa740bcbb37bd8182091489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b68dbffaf0b73821b2ce895e0e496f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204e42429865da5d03f5e5578214530491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094776e445c4cdea316a86ffe60b353492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba80a3ab9e6e1c88666a7d82edfb99c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dc68a7004ddb86ef24084ea5b838f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e16b3b5596b873c48e2038aa40d12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fce8e6cc3dd55914039b04b86b04ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc625de95041c45375bdef83d05976a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2363a31c7e62a931e6646087528857a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ce96b2b98dc8ae4ee5da8858ff972499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3df2a72a620721b34e178b56d6f02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a9ffc00f38f036195739c6a3d547d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65b4f120c05d86fb1e917071b1e04e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf126d54d9fb7558b54705dd2f6e0a1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a0fb0914edff72cc270bc56b88483504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612b3e3d5da72a1b337c15c11029ca8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867fb7ef088f5a19c80c5a0ce1991a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eedc03627b5dd535ae359126c8550507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675c2e5439bee3cb22591bd75edb9b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f568dc7924e98acbd6d0e129377b552509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced5201cac0743b6e1a81968c828a26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937251ce3eeea6286c6dd95c46be474511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03da4e0193e26cfb0700a8115e54163512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69968740efd81dbbe6058d776d1656513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fcee24d0a03f324249d7c5fc7b6d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4117a5b9441da514e1975c79d8093e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc614480813af2c1ad19b3e96c58db80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741c3ba045800a3162f16ce9e093e43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c58fef06eeaf8f52d7566680404ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c042cc10160ae7849bf5a71ddaa3b42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ee059421dee0360a6a37b7c1bcc13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d06fc3587e12c61724e1201a3eb9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9029038b58ed4ce3daa1702b410928522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648f21b2b723c21d9a12eecff77b61a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92243132cde5165b84cfb5f1802b62b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4093c58e37acb2324f5fbe1e72a947525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69eae52c52323d759edf83095873c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42190de2d5679148bed37853bb972330527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00659bf2ed3dacaf3fd640426802f60e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a75f47bb36a005cf9a7a3ff68d48d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14786a4a804cb351ab62eec57e38deba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84098a0e1735186952cdef37e37608e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f5e4f4e2ec1002f01d85746ee1f37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e284de9b919b9ff62465dac525d235533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7963018853c29ce7a80a96f467d6787534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe2efe8ed4b18b740476f6ac56c2a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facfef8bc9daf2c112bc678c88ed219536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f2524a6fc55b8d0db55a556b93ca5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90658a050959fcc183595b7fbc56a914538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f877c31a9816e062f5eb982c439e854539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129833c5503b8aef0d645c467f16ddc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41405385960af0a821ea783a7776b0bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483244a9df26120fb84eec7c01ca98ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bf488c47fa0297afc1772c9e2944e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27810d90d46fdceac6e176ce74d0a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0bc90f9c68a525aff063f68ea507d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f555e62cf88d4d23fd7b9728f227d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4b987a3d7a9d077c9d602b586ab74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3338a3b66c101a9378afb0e7ee0f482548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa1bfac69e07fd9cf891959093458549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f305e9a33293ad4fdf0ba33ab04a1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99dea66199da8c03651f8695608873551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c6612785fe7a547373d7ee5b68811552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa8a9da2ed8b659b1043e026c70e67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d7218c9bf5db7ce7ac33ca75a1ffa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bb2ff0ea7413ea83e28244c8a54ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba4a39da4a1305257e77f7750b6a41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37377ca33dd3eb8b00c482fc2d334573557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a965203b8cc76ac7a50d4697e9dc61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5190fe950967a898f139d41516487559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee49d52d92fedbf220f58a25f5caf6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81d0605cab971c6a78850d6b5a6a87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb2f45b20eb4274953df081f15ec91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3b660bcd661c65078125ed040f885563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857c4089fcceec7503a3d4c4b61b672564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367672b40b33a0a0031269497541e4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3d22ec65c878b2742e85b4423df6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8c55606c9d3e2a1f86ebed0613454567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011de97518fe6a33db30ca01fd74230568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a5a9cbd269f3ae2e562d8a766ab6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749c2e419167c4b6e6b3f8396aff846570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7d1d9977eef024bcfa067905c9f53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07775ae3f3b7cf1e29bcc89a7eeeeb572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed708ec925154ec09eb9dacded5c93e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d63d348961b8862cd499e2fe3bbe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e913a96064f08a90e9073be041b4613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad0453dff9418dcb360a5b0df2d5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c8c226993dc765ddfe27a70c0a2855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6273da951a45e6b05f6c40273a315526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93087ee990ca83c3935542a4350cd9827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4a2a2d85c3c1bfec3fe15c7df946a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87d9d5a843185ef1f54e3c7081fe2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67431a0ebb1cc516090dc7d019c1679310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb910fce2d94770399c89f0b22978011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a531eb5119b753d5901ccff41291912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64ce1d252e3732563875dc11f2127d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa98a9c0aa29f84a3d6a5b42840c09214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4b422f646599425a766efbe6cff5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c4e2f5de316a6c7438ad86490cfe016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461a2ea272b80546bf04d300822418017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff506d77ab0cf945450f7f7473a84d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcf934ec11cdd3f68c49e9c1f321a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff2c7436de7d21a56b3e8f053744220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddeaa24e3b78d28dc18f51e276ca6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccc8271523fb4816f94a4d436a0b7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a9f18f2d48998b835be1ccc4f45123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbd53ab66fe901578fe02c785552a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd925ee0abb1411a505af903a1bbff225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e36b71110b007103d3e63a65c6731426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f73a51e683b6d0b9a9e28e37eb73cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ef3b77e600ffb73bf1984a22c821328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f217d534eff10248f1cd3b34ba0c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439e20f89198562e3864e962b48ada030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7561e82bfeb1f6937abffd974380131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68929c410b0fd76cc60f3c0c4061439132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad90faa76c265a5629454059942bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730c7e5493e621ea3d14893acf57c5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cce9871a36d1845bd062aedef33d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb07ab5d2e15c22b04d816d45b3e57c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535c4208808e80098341c715c2d588637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d65d6b8a096121105f8208b0bddf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518c0b4c07514164332d8cbb2720f3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ee764ce49aa088c65217902f3721340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d12e6db1591ea970431d99ed63df441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49db31d0aee06349e68f7244382d8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc849f8d35223ad90c53f0ae77416c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaa1f2b98f0549faa3e6960ea1c59344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1db7ea6295359a9f11e55e8e7a8b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ee1a47141f0505e146f5dfd36d68046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c398d29a365f5003fffe5da843373247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219ff223315b7347719f3c0e4663b3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b6909761b51472ac923bbc8f8721d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d394ca7362097e3d01eabe978ff764f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08d7a3d86afaaab0b63f6ee760697751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7472bc14b123b2c68eb6a4179dfac552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee45306afe7789699330deef3d7ce253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d75b53e9e16b653985be5cc94a990e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d286b2404d688d881ba1d7ebc0e8cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c136ad22604ee125acb12478cb41a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf98bb1ff9cc1910d83c4c4d636d1ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd73d22321248f4ef9e2c69fe6170958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6605bb79b6068c2486e0aab94a10559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f278ff259b6fcc4e4bd88e6969bbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef6dc77a69c74d77d75d217bbc320861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf0b5c3dd4dfdcd121389ce4f10d6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d144482d505dbec0ef9b7f98d1dd5c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa9d36ad1c4a7f81abc536810b2cd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcc038ce02ebaea2665ba2d9f4e6af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a44aac46e012db4225f5d602ba70c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2e5dce7df6ae0e40aa1cc59c1b17a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729f01270b3a37abc965adfcaf4688368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9ed5248977c1b095e5579ad35ddaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eac158d56785d36074e999bde1da670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286495e9e72bf901fb4b6d86863cf5c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460680cb6719756e4f8ae4de685eb5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b465c2be2ee49a296863eeccacd6b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f86056c61e715fb6480850c6f4fcf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101d0e5b0758f1a2a4bf9757e80f4dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deac3e41230c2b465abc7607ee9c2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd170cdb58e2a7133e41ad61b5fddf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dd51438050451415434f30e9fdeb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ab5a01dcad28249fb353c829541c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb32d5d32e486363cecc05cce53d9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e1cc7c12486473dc70766edeeacf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dd7aa9b4d3ffe9471b4313d43769f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f003b42096f31fbccf3598556dc939383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc6dd3724202ba20a66235ef6706884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f4ce437b3b155939ec78b5c6eb40485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849716d700b807da59554ddfbb9a91386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f69bb3df002fb3ffb753651be5a93587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d12b7cc3b8bd1fa43eaa4240c95e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662305dc4e413413ad540b9786d88aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e5fcc8284ef55cb1497812a0dbd6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea58325255ad798e7f3d29bd3b736691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9e1c1d12061d92313a8ad52f6a55d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54dc887a3e36d5efdffa1a3222593093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7b3f5e0e9cc45cae91793f4b75fb994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1536719075897c1d02b5b6234e8a94595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc516fbfd46e182809ab4ce2c97ba74496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bc4a1bdc03e2aed59214d5fde65d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6cde32dfac2a208c36a57aee4c1fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f7b16c5d8beb046ec407a51f0747d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581db027a96646d67c848081b5e3bbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcdbff937757a36e535cdf50c7d9e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef2be13821ccbf86ae9a5d6eca6295102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec67e7bfa2afde68aa83d0aca899f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c62f84eb1a05e3c77fa2b2738631db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37939de5b1992344b773cfeff184921a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89003a07809fbf596633927b60276a86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1e97ac126c5cf371467f03a2204dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541f95ab8ffcbb2999c9faad83a19d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805c103acbfc350ca210e4e9483e7df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cb88811ddbcc819cb3751d04648c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2d0c1e7fe99b8655aed831381a29e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa341256780fbe50ce0c056ff58fd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967f0163a5bcd01f308a37a907e0939113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387c6a84c0d00b020a177d5c9c7940e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500a3e4fb896ce3d20c2f7203b0df38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22140a76fc0f34c39977b4e367507b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45219d2b11413b0b91fab706a602aa0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd4485c9bcb7c157e848837ebfcab0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc146e4dbf4616d9372ca6d51a4844119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50368818cd32499b81c2405e623eeb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fc6fca84664dde9188e2daccad107121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32740ff70e45607654417a1e62b5f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07083d726a8ab7b8725afc6d5f975e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecba6aa0a85b1650a39fd699c41bfce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf086e343465fc5eebfa64f80acdbf64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e614e8b41f3dc72227d10200b9f3f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35afa31607581afd9792f39f563d2be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38617865e9858731897455b63cda8ac8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e7054cd66df23a354b5abfb5f5269129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db22dfcf6e765f8230077d22705e22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af11e6e4184724d521d39419adb8375131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b55b558153b3117e6b336139dcf91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7674c53580b3ededf347c1ff73a40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383640d58c7a0f0b607c54118da8d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2d24958475ad2184c4ac2fc668477135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151fd749d1a3c0ed5fca9d06b4158ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4cf8dcd60b82949f081df1fded700137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b522fefc56fbc5ec6ef61285920dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6cfb5e5fc55e79134054e50a4ebd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a8dd51e27cfe01d26a84cf045e254140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02942bd3a4dad2c8bcf006944c1838f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d3836b502c3c77dac45e06e649595142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc24c4158344c8e35158dadd2073c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a7b20ae4d27d3ed3cac7bff47167144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e77d351bfba26b8abd343344c2b40c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f7efe7d51485c697dcc7655f64a43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a2eca2d7490571b00ef0787030326147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b907c484cc15dcd675af128fb7b3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedb5c786ef7a8a78eefbd723417fc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad94143412285436c0127c699c5f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26229cf5dfd2faa679f9e96b2b632e71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a60f521c6cefb5d3684dafe6df9c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746d41ce8b9cdfc55883d1325f383ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e31665262596c1383f5dafebd9d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9c46da2f56b975410a61bf6158cc2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6dcb534b3fd0ebbbfcd2ff36c90ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de10ac7c84d7f943b353d8055a36014157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4046bca7ba8643247ed3dc39be848c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bc676a81df56ae1310e493b34ddf1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8b9e9f3fbc9b67fbd67c32398315f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb593dc5c6382ccadf8478d5218a3ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f377be2121b06f02122f59abfa3941162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5c1e0383436345e75ae40ec994105163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde167f5f02012b3b45631fe38e89cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f10655cdd6e0c403a90dc9d9de8e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcd178060a30145f4770c77e5af8bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd41fc927cca6d11f6a7320fb4e369167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d534ca774f1bbdedf20c7016b0da86b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e1711592edeae7a32f3fbd5aea066169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aabb0e1c6831d4a9bc1962acf58de2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c6b55a3cf75d12bc5f277ed313247171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c965d31ed322a93be3ba877981a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8a819020666220e18356cc4896444173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060abd573af91c8226d3ecdb0a35acc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242ad9f124b5ae06023f7da99557c9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582a33ee8c7fc8d88037d19c140d205176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765825baf2f06cdb5fb2c78e0de739a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492b45e981584c43ffd1ccaa73a451d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc4d1dc10463f9e66ec24b24e2a94a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580898022c1a85c70d1e0d110f912f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4182efee326b4409a215b7fcb1504181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93a9275cb07b1e3fe5b9c25f1402e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf628d767ea43f04361a536f7b5c11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969b72880559b2f7122fdcf62b0807e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2d2d9ea814b3d7cce36079f3d81b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafca4331e31ded791e5683debbc19b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51b19e0ce527c5b8affab64083f438187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62fea258a4153efe9319423af69950188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5f7c1fe3b4983fb4f76fef2ac097b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6da1d4a2cd738383b419d220505b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e922f64c069c2388ec16a669f3c426191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb9a032f59fc0848a3f90235bfb5e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d81ab16468b9e37e513fe3e69c360193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24483a08fc4f1cc84b419c39b20194b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73ef297afd9146e236d84ab25ca2d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204bc81dc0b435dd6063db6c0e8a37b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d2e722457a7e81186997998c7a4d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e53056c26f7110f6ad9c8e437d853c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53a3cdf29be08e45bce411290a7a5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e001d62dda806d5ec9459948dc105200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7759f1c64186430af365f4929ee49bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a85cc08d9c1208934033b3ae4e2c03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be438872b4288a5a5c0a8b4f400a1491203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379af6b9a5f37c07d733f5e6e6355dff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58bbe8534bcaa7b150395dcc2d99e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc03cc7aacfd21f81fb3539e48f8d65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd287aa09f077c44402d658868b2e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d8104f7d00106ec5b1ced4252a816208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a5693cae326772ac793e3c668a5a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb593cdf05034330cb323b9d94d4178210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35233aef464149a3dc89a2098d2d38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50880d1bd9d4e4f061972760a21f22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2281acce5dc514858ecf4da7a26b766213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e26d6fb81f4ad31f1e5cbfc633b75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942d39f055b84fc0a6e2a1a44661996215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53c0bb5392d7393b6d83b7be97b07f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4886d9b20eb556ff160689bd0c6fc4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da0c9e6887a9ee039df5840ca815b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8758e6c7f5caac6052b55e7be0996219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dc30bd786b2d064b4ae557183dd33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe2aab48526da4f27f04e99163537221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121797f064de87821bbd1aa239f09925222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26e619073b7ed3b1a3de9d5c77d660223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d52ebb8930398c11d8d5221bb693cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4de1dedf8a7252b4379ecb78f60200225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec63a730b4eccb1968e5cb157eb0738226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9a0c83393a2ab028ee33c7030502c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2db36800cfd390aa9290286e486eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fa62e8f1fea1f2ab47a951e0a8c78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9e968ef652285b1e2360a8dfc5c44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f4d78b2a2036b783f2acabd38c3b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c6ae772b61be8d6a4012c16d6606b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcc1f24348c303e90116677de838b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a4e254535d751ebc73bae05e1c1bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab16e2359740704e2398d62afa31a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923efb6c28ae7ec9d27867fb334875c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4306efdec3d6392a02065b099d3814b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd3dfb294ef27546fec0efec048e48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a76a6030f9a8eda0b4e08049fa5270239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf6399c105cda9ddd2b8b435cb6400240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f75263690da01dc5ef0ad5cd3440b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4513ca3da8b3e666b3b647d0c6dad9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3d488076b7a894cfc3300a1a50c3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c61e7bdb0559865589dc11b76fe28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bb1061e61e6e4d49afdfa5253b7d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc298dd1afd596fe0e66f5692b49f14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a7c8eed47d20bccf08e4872f6f501247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e3508f5282b196a23eb725b50a69b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b8974a1bba1fe60addbdd0fb356ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1a1b60199d69a7d85b22f54925388250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447ed7b26a317f442e7795b1ab87da8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1c17d914e01d3aa3625125df9db00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b81ddf1ed7d807db1be1c70b585a85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c44df43eaa720a52f7dbc4a20fddc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3487f38e76752a82c5cc80fe2d2c5ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e36b53be9f2c41e56c97146d2c22e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d97db9451d956837f4c79dbbbb3d42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ec92cbc37ddcba9e712bab40add62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c9e0964c173eacb2e3263cbf1cd0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d058e9d980800e663493bbbaa681b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e851551ec85ca0e1a94c1d8754a841261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd43bcbe794f072fedf1f46a8d036fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e55a05c6c26061ab3e6dfce73d2c5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97331fe064726bb695bbc2f50a6adfc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d36d9776b710c16ed63c687f49b97c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e96fd470936c2ea6e3fec7adb6c10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ae94fc22c7397bf68928cb341dea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b826fc9b9989ff6df50084aaf9f58b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7e74fd54d465f1312402da565c344269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcb55f62f2115855363e6cdae43ac6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94a6614ff656338729d519674ad16d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ad1063decf1ae8e02256ed330661f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90875efe2efd74000df700b4825eaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd98918fdfaa534490c3d79737c4ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8426f446055c3f43b42a72659ed242f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3a2d1c5dae60f86045711664efb38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8b7999d020ca9e0c481d78dc8d37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678bb719cac3791cae560c02984df26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c11172a047e20a76883c6bf20b292f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a25e5777af05566fd4247d3b65dfb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694710bb43eddff5cac865a79f365aa7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6cb874d68f75354f98b30fe6e8d9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507108894cb52d3a981c30bfa86eeed4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49424ec4ebc3bacddf36db77f46b622284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0626bbd6b4f1e043645a6aefbd6ab0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd586bf98d257d31163a071db0587487286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11021149af641604689cc628453b197287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543264bbc27a658ca23d3d2d11b46b78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f6c4a1e145de09cff03807d24a6d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784b9b1d644da4281265adb51c47084290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6247644a0f09771c9c90dafc3071f02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75f4d767180999d25aa82747168eb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b04dbf30cfca74c106c8ff62643795293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ada8cf4309d49d7cc180089534ab6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330930ac194bbb82ce4a35edac9ffbb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc101939f5b54284b9ab53dbdf5e8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7854eaf4443175dca4b3c3724e4b4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f703115647978d25573a3f48a4d5f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429688507154e43b3add92b6d0c06bc1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ffa3ffb9870f25692970b82b1c1c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cfa36d65a6602cf12aadae8a82e2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4adc07b43c45bf289b66f006dbbbb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccda8140b717a4912e57e8c64f859ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6aa3fb1dfef55f27286bd8862eff9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14325c3237a84e541ff31ce93b7f53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e348dfb36a2f1b11336c6a002258ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2ec5933eec1b74586dbfd29026fe8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afd727d1cc6dfe71c97d368a0da3ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559e1e3037d3278d0ae6d40445ba124309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17060ce1eb194e4a9a495fb7bbfc894310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a6721113f9c1d9f3efae4279a46a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003980644f188d12cf3f5e734eeffb36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bd2967f7a628475e1de0008120dc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f916887618c186548a494dc4b9f56dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7198df4136041794ee27cbde4a4551315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2242edc3f6c0b12ec8ba2f50f1289316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eeda2e2d60b47dfaaa08b3156a6e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9faf82ffbf88756e2f6596b313a4b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbc3e094f7cb8e1b2c1546fa797054319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd40c73a32b25eb60fa7d83f04fa34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b0ed891e61df73183d9ef90fe6cec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102615095d70f556d525a3e841fe81d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa3342f7b55c6264338a4ae5db8173323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745ab6e5cf6f69e1202842491aebd34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9647c19b5089b62520c5013725ec3bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1149eecc23d6549de9064a522f691326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb4b1b3be8c4fd2aa9f92cac3eec21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237841529a29d4d0ddc461908f71e151328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b106cc3bfbd0eeb97901251317536329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eec70a9ffe7225581804a9380f8a40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cb36812c25834ac7188294ba17a24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48513627d1ab08daa07ff93337d53e46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcf3bfef297e759ee69daac8dee2a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71af6dbb4daf0cd8550b07d1c6e804334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddac5e2ea867f3a1a5db51bce4c472b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7605d249dd3311c70d64ddbb42659336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea22664b3413c03423d7e2619bfbbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ce59f75fef6e2bc2dac0e047313e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c0701140e804ef80842569e3f2c23339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef8fd2532bd1ec09625b8ea90d8cd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983966bb5f0e4b7b28eba35edcd8551341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83c41a757f8e0d86fc438ccf693c2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a5d6ca039f2f25f762c98591634d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecafae0e6cb1299395b6a7dc349d35e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb5d709e8cfcbc0ba12d5359ef6be9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fb823b994ffbd2f0371416f09ff4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f114607041a0371450a258e285fbd50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e288a1356efbc0d4aaca83477ae22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf778312426c76afd732a405cf51692349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74100c3c2b27057d7ea8d8f333d01f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85fef8ab8027702a12d1ae271ceede351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6d56e04f6fd1d9fbea5e1d6b974f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536801d5d6ef2ce5178c8e3215ecdb3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf5de1daf1cb1b56062a5b86766d6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa679974e9ef838a6ba006201b294b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f38585d2fcfa3c0e8aaa9b78cc940356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33aa4427d00c7d553115abc374a842357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5512a61fbd295ab4d83abb873b1b2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a61747b77909c7996aa3cdee863ec5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55b01af3630df36594c3c8dc29c6ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca192a9dd5bf533b293f7fb7d846e36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4a2ff172e48c7aa7f4df4226b89dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5eef31d8f8f2513fa4176b8a06688363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfffe678bc45264fa32f63b9160cd47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509bdf2fe861c839c2f933307784d87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a100f2fec24150cc9a309808a27ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b37f00023f3c38484ecad3a49bcd50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b82ffb274d61eb86163ee87dc5125368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd344c0ba21228d5381ccc44f82fef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dd4f155cffa86a1432471db890772370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a87e86f94d9cd6cd9986b3ebd783c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d8574e6ba3f07ba84c2208a260efd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2fb7138538431103ba49eac60ea5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c405603be2653eeee76fc488a26faa9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c766c85182113fcdc8a5fc741a3e06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409e0e0c68cdc5974392c270e10053f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe70acda72ef3a89a2ca45cc0af7b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0e57530b3b37f84384daff2e9025e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3bf3e0df244165274974b2b524bdc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd0fe44f3f310a1054451921873cb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4f13d80e9d7b68770bedc14f44c9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae5980a068304af7178972ddf352d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc71cdd27950d67576a23c064551c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4dd037a4ec8ebdb96399d4af54728384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90d29a89b8e4d7261a9c0077a3311b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c348b4e8fb20b2747cf00263aa2413c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf957a2c2d763ea6308aab868ead34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb977041e2883e8f83beea97c1e29a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b87ecc1a879aa16da841d7fa2c43db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c759bffde1ddb3e55ba0bd28a4e7a02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2631208f27ae888d166e910a89773e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee8f4ae2d91c57e58693f53ea9d6fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01ae491289b1398989d11a5420def7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362f9a29710d3710d3e4b536b51a2d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3da16372fd2c85145e87ec46194e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4802d1d80d6659345431897675cc91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be00d180ff0189fd27e9f4bea62b318397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9912aa26d3606127e11ab1ea1442c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05482c5f26f7965947df27c206a2d10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add407a772ca38a857dab38a0fb81465400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a9a1fa50be601f9b202695c0b6d7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7b5119cd7cf45fa380621a4ace26f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebe60d297d139baa671af5c0c26a6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28433c1865ce0a6872d13d15275137b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193ce86b8109138b2c7f862c5a59d6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e20f5b5e665e208cebcac71e3fdac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe45d391f5bca8f1ebb19ce4301096407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9649b3519efcbe275859776831971408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b2ae51f9f63629740370e61fd4970409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b565e4964d9285185d422a3dac0700410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f355ae0a6fe47cccff8da850a2b14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba672e6169782c09a5b432bb31e5239f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e348cdd0d9bacdcd92fb6890d97bce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536db01f9428428b06994f8238e8bcf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0250aeb24475eaeaeaea9ecbfbefa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02ed6e180bb355db30a3b0d5840c7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84223e51558ac5b62f5bdc9341559b37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be179b1ab97a8106e7c350fd78b702e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20584f346e60434866812774c106d653419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2323e65053011fee05ed8fd35d20400420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a5fdd5eb8ff97a3db780bf9f26c34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e036894e0fff8ef6b0db0b48c92e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c511d8d3b0a04b5e23ecfba00b43a0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd46a99195eeb474c272bf7a6666399424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baf9c818a0e95507cfc9874ab0b264425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f739aa892f0158eb60bed17729f0e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796d17c856d3c741d75674de6c4305d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc5d2350c43eeb155fc607abc724ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bcf9033f87553f70b009c8e646156429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a546411ea66a32bbc793a6e2e752430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd913b43e93bc87fe2446158efb895ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfab66d9cd9fe5ca910f420efb28f16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d0e2962a6609cb72ea48c0f2426bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65711abe1bad5ef5c70fddbb57bb443434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf42b2d0860f54a1f373b5dd809256435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e79af920a1ed6e190ba63dfccdd08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbd6dbb48572e8c2dd78910c0e389d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91972ec2b4cdb7b9574fa9f4fb53d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fb3875c30a7005b63f5855378e34e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dff97498ad9cb254b4da7faabf8ae0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6742a6ea6cf5deb37759f2ed3349ace441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaad76bd3c74f4f8cb7cd43a4a8ce0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaa530cfb50ec3477bdd973015ffb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffdff9971ac4b1678c22fdf8b6b5c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cf1190ca73cb87071f4050ccf507c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77ea3e788489a988d02f5cdc7c90d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29efea46ba6595cf116e1ab6bed232447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bad8d3c76bace78de11762030f7e3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6219cdec7fbee83e35e6560f0a4cef7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcdc34dbb8252533f603d5fb9b5241450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5e5240667cf56d2d44928f418d23d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2db691301147ebf3571652f03261b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc436a772400deae3d874d8315a08612453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c7c7b46e6601a51fd6408f10dac1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83040995f6f12a2a937c3eed7e35b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008425c0185968a74d246b4b09ca7d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a19f1365ac0c17d32e9739d6ba3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fc69903a7bb83b0967bdc95c32798458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1641c41110abd9bcc4ce36b46e094d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dec04d54ab54462a1e9c31094110ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170efd5508dbe009eb52a580d2a85243461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f25306099d87c329e5fc57e20c770b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aba1f63abb2c7ea5c4d4803148a33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ded3bd5a2951a56a1f07433a6bf9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2725861e62502f3a404b0809c44043465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d318a6f36dbbab033eaea2893d48843466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1c95b49f2e6dfa126452f12fa4d31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0dccd6f84882533860133130c103d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b3ceef6dd0ed7550a2d116bd70b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b6a6aaa26f1526fd828afd67c9fa7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcf4daaa691e273e854b2322c83d7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f15590ca2ab4624e048444bf96f3c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da9167ee064d431a4b6ea56eb0e295473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60de3be6f050568907f8e248e6ba09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cb2b7e27c34776416f40fef851874475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70a9f850f182c0c2d297d1e3f950e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529faf073a04540e0afc0a22bed5fc64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad893009fcbccee40345210bec242d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ba6b6bb3529ec84fba47e490c52b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb6cd3b06eb1a81620b338c4791ef0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22a10c7dd7377dbccd411be6281495481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae389ec4b148c279ab307d3d5fe270f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fb03a422bbac5385fd5dfd47ae823483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118253d6d87ff1138742a93b593ec28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142aa20c5290b971c4637e8d770c032485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ff1ea0df82eea4403123b02f952bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf079197e0a806b26d80d1ddf2c054d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9ff04c41bbb775089003ac18a6b5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188085c691f533817fd208b91f12603489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9a93994adb3338d2ac61fb2e4231490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6a1fd2e2aed49b7f19825c1ac2336491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29022d363549c04637ffb609c0902254492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba94655f362ac228ab1278326afb70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d508313ad8ecb39022a32b76068ca28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eed87ee1d52684fa1effbd71951d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc786fbf39d1e5be5dcdee08ce77f41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd203f98290dcd6f47e26e13f5f22801497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db2d4527f8c1e35628eccd2370c377498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa2b85fb29e75295fe8a7f33413e60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61941a1b5f941ec9c5ead9f941e60ff6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcac5f1ea8d3ae233837478245c33da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01282731b920592a3ca79163e30117d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0664a678ea5ee6378685535421f1689503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5721e8d1f3aa1ab9d7a5d82eefda54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f07dd14218b9ede740624885df0a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2b07222ee805eaa743cea0333d28d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6589d02794bee5f6a27bd7435f14d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43699a92fa5008af144cf4955b00ea3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb15c44c0d9ae62d7caa92d6aed8f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ef5a5281f295764243ac82aa82bfa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebcd9c4b4d8cd14be9d0905b54630c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec426e6fd4137b5ec3d0537fdfb5ba5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d425b0fc657e15bd100b82c68dfbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b23350e685cac82865de84dd1a5daa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea0b91bb985f5354e48fc7233e5ffe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb329c68af158034813c681a0a13074516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f8d49b904093fa10a23a2684a3c82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab755357587041142c79d78fca11a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9371ed66ce04bacd8c3f304506a47c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572f2be0468fea776508978b4c24a23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17f706c62da5a61db2c2d48123d439521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2b26fb8d7f1c86462a59d1595bdb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c062f838e075ff269ae77773f4ac032523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e58267405cc7bf498d97e014adc567524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccac7bf3d219c17d85454dd1e76ee9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae865d5604abb5cc050f5108d18f7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1159b8456e4891d5c4dd15ac63725b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fd5bb8fa0f0cfe783093b3bd58496528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9600f7760eb204c1c633825c74496529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d0d2fe0873e80dfa11d7ab4052172530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9cef54ba1354550e30c680bb3f191531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd5ea5b084fe12653aa625b910c7ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8d6466bbc26cb8d4e993cd6b85956533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341beef5bcd054b0e08a5d47f5687ea2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edb8689bea5d351976afe703ec065a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41097925879f89005df78058aa5da202536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e487d959e0170539e47ac1cdb952225537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e098b5eda451527c9f4546ffd9e6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c18223aa1ee7a8d19219c2a6b2309539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81ae21e70a3b1d993f241522fa2231540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760672b65e7e5030315bec9aed4480541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e9196b0acb874be04eb510ba64c07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b077e482be5fb51ee77976b1cf55b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb104ace977edd7233fd7daa06d8d22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c36abe83faf4f559895df062552f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993e6f8c627fdb752dbe92b6344475b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac40a0a441ff9e9f238f0bb69e4ad0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2015349ab317b214aef290b3685f40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee368176acdf67c4ff646ac7746749549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a4cba29ced230898d9b8499aaa294550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da642d5d5ded6eb089cdc95448b4f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827227afff1f5b92acd392999f334075552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5a46ea362e20b235f4570d95101a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d54b21e4fb9dd60e8c36d1b30e28b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc09cc16369d6a10511518d33dc35b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033c74b1f17fea0c062d7aa17de8242556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74bb825f44d9fe3f8d556d509c6e85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ba8f43a50f0f440d925202e1b1b39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe6dde075eeb8e30a4f9a076b7b53d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd1d0828295336d1dae61aadf58b77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba2e247e0e0ea477bce10966e5d3fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50ddef49a48b092b354ac8c425ef10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69639a49a9e61dc67ea29c10175d1594563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a494741db5b918821900d465bfeb546564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d3a7f5758eee977c0b0b6b1aaaf6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b0de9ce196360dd301ce9a51c215f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3048d0bf52f829232d615e20a37c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504f4dcec97beb66e0bbe6d4da97340568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c85ed2bc199cabdb80ad0c1bfb68f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3fd01076d8dfcc0f24af60d1260e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504cc743ed2c3b2c469172b1cfd2126571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223a857bc98127ed6c7516a3f94b051572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>