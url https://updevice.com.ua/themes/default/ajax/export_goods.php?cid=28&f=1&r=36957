--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab1f3a22e7da474fb87e6ed493c64e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d578f4dc86fc6c316f1784692ea3ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2a903951d26fc5ceff717d625dd543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080623b2d09313fda428af91f4f6ab2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae439af9c3b1fe05cfc32249066c21f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2c947ea8e0e47828d8906eb15973c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ec664685a02e77400685ad4962c6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b21fd10887e975562688c56ccc73178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440212d3f1b463e2aaab439bce3499e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde1189bb8d8ed66c1185ac77ac884710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4c3b84ac4f50ef3cc85479b3721ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0a93716d6ded8fc3622ed40a717e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba086763b3262021d93408da49679913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c62ab027da17bb2ae355b4259b278d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62bec194abc09881987d88546d2a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc69a1954f20c0c603affcc45424d6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4033903f8d026055e79a64cc6f211317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00016b9375db85cfc73d611196dbe40f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232f6610ed1b9248effab164becbe7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a9ef924115a06b109e4baede9d83120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e18b672f3dff77ec63013e57a9bb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333ddd95c6b311711b95134b9f29ba722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0786421162caf2ffecfa95470dc3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0a60887877e4fdc1eb0fed09e6da724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f54e8012cc173a44b404103885d7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d2d6a46ea708d8e7703b9f9ef696126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f66232edd14bcaa5ada36c3f0b2e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c152c381f6e23b49baa03bb13ad783628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbb98e56f9fe884312f53266fefd7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5ab734eb58bb2fa417d8df2280fb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6251e3eae9991bb1a650be64087eede31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a427f9e56ed538e21c5a4fc46d31832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a79db67c34b785358c33fbeb8719733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a4f7b9358bc62862d79ab33552c1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c2409ba2cab7978900bb4cc5d3e4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3086e6022f479ee91816bfe7662e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124387af66485a1f6d49ecd08b7357b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60ea3cb5f620d679a54cd17c4e4fcc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ddefeacc1a278cef94a17cab3ea0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f2acdf8c4607f1088dd3e14815d9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238fc7cf9d59dd3fb8d1330ecec649641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e63b43b664c87c4e79de9a782cd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe8ea86aa821e2880282160697ba0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5920669dc6aa49cd219dca2101a56d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b12c6496dfb296596ed04c9f71de545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5149564d79d1c077a633848aafbaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b422a3745e06b893b8863ae8985160a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226da18e22a81779166b08e942abb0b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fea1dfedda10e57f638374c7b534949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cc348070a8c49eddad92008252cf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9d4a513eca8cb9a9925a15a4f635751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66e88333abd5b889c5f0b5d2c44b4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad963aa10b0cada1a15ace71adb5e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9119e8610f249a313f353324fee56a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d93f6e14f0267de6d980543de71c2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfee14b50bf2e30e7a5399ea8dea0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b82aeaa9dff52de09312a090fc2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c573a67fac05f9fb62f348eb71bf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4b2029440411993172637f1729adb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36387dab9652a50132b333bbd7fca3a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbac9df105a3f82af773912ab49912961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f67b56b590d184242ef160e700a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6502821ee2dea4bb58e75114d04d3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7980e13872f76910b2f9267468293c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b98cd79818ff993a44169d1ec2dc1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747adb0625ed60535f9d9c83be8256b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543389f112177534f8c4ec830944c6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7eae641428334ca2d82551431d72368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e92062bbbaaf44e2b70e53af2f9bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052828d7466651123a959566daff2f4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb771644556f3198f9d1bb3197126271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07c20937d7897897dc82982cfd28af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928ba79c3d2a5932e3e9d3cf53cb61773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8103e538020d20b0697068903171e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21758535aeeaed4c48e3cb5ef53c7c8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb87a940172ff3e5cbf9bc13a4f6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03140148a0f0d3c0a7903dbdf5064b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34979a5aa0a588faa03785c2f4c9f6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d589e47182ceceac239952efd636f5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37394eb99e1e301b661f603f68a5ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcb2aa64e3a6e4e5ab9d54c2650ca181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ecb7183ba97781e18b5b7f1e9509d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aadca8dc9f5795cca8e535cc5da12d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d300aac359561c50a1b9ed1cbc86084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc19b592120323d160496b76702a0e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebccc73efbfc4700e4bf5da6e36d5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f14b81474e80d7e581843de66594b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7e56baeb9e3a3054008ec27974ea588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c70fec526816006243bf68bfd7848689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2acf195eebf6c2d054fd79799653490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b29f0176606cff531627f24c519f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9665dd9b2223b32094027e5d099446192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c939d22d8ea6abd9902dc3f49462393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71a95cda7532e7c026a80e8856d96d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e45e6b2a19c2cf887421d9548a53b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e827b1cc8dcb60d01aa5a6bad71118696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1be591eb04129cad8d2a76f7e9cd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3433cc19fab3d2bf7f0541f4130e0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033344e7cb11589fa04533ac5f88a5b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51e9d520c384944d27d3340476d139100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ff1c778eedb9249b9b7c8dfe12a06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2be59024d1a639bb5c07f9ad4cf6dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b187156afd3e75b8a4c92d3ee38dd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e71a240e9c80a22b96c35be50e4550104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b0bc3e7b61778c0b3a99e2d577be9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f987a7924a3a4668b13dd3f08aa64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2729ae548c7f3ebcae50779e70baf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8252a495d54383befab0f7a616cbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3cc024992ad662274f3ae8735b159109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53cc716428e98223c34ed8e1c012e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa730527f659cd5bce46a79470fff9b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377214cbabd017e46d14c8c938bd18d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9d98dbb58f9d4a79c99283a7c1c88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee71962203221cd858505a98c477f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4f7f63e5c87659cd09873ccaf1861115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887e5d71ee8e152d39c6e985c7c1d85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db360fadf462d5e5dd41bf75f8c3b46f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a8faa2edb2c7f6d6f8a44ecf21a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00341b622cfb4f8509711ed21ea0d037119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1039881925c33c39eafdafc8acbc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b1afc85493ba3034869551d7a8248121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e129d8454631e8be326278dab43aa9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a80d0cc926ea302090e814a0ed210123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef7498378536bad0e3b77aa50d1c55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550afedf6530ddf60b6834069e93df9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e5a7e8084f7ad6c91b6bede37b3cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d3babd116e1a9b76db61137098f75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f7b0239c218e01d0a3218078fae13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b553192a478e4be0c737a30cb3fd376129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05881e0f52a68c5e761aa8d84e4416f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c48020f3fafb9f0bf6cf55790899e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce3d3926a855a9fd1ec762f4bdba37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f84e206223467fd776d2e352fe816133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdead27986b8710049460a3c7fa665a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ad91ad4b3cf1a836d04df66353f51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a3b74daee807bd481d807166b9b28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d705953ec6fb72d300c8fd5dcb81a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50969d2fb00a6dea2736be1bce4381138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58f467c1374c3e5bba71947c91fc85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb08431774534e25c5d31daebb22a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265ca137a5ded748302b7bcf9e13d92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144e673951a3aa09aa241e7867ded10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901d359f1141c1bd7c9a9810707421e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341e271939eefc4a0d8a2fd68a05456144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84f64c01148dbca0ee64cd4b2f4143145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42327be5460accee9a60b1ef332c1378146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288389e7da8de3d728c581d22f1986147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd522e5cb6f69a091c62ef5ddfae26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d7fe4a3b86b6e251b58d486b14981149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcaa33eaa7a52c6dfd2e34d3a06ba0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d90734ab86db832e6c180d700f6713151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6297905a1e615bce380b1d1af14e40b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3ddf316a40d49d7d50180cb407585153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15389998b3fadbd6edd405c94d51233a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1399dc880fe1e494b8339d0e23f39f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ce9a69cfb742185f2c8ffc7ff3c3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75a7b7d9ef5591796beec72ec49170157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d979338b9d0a4f616c5615272de80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4762729b7629e20ad036a52c858ad0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af14366bfde3037cf5ecc47e38a91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235218c8a41a1ace67dc23a614f89d52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361fb5fd137c9bee4f2c35d72a0675f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff8943deee273a678cd8787fe59e1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64782b1ce9726706bf8c05b4121c0171164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b2b460632f075ce762f826dc66eda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4ff37cb8a25874bf6dd5f24f03cc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97c2191a78bc07aeba0931e9d92dab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399589266303beea8918dfa8ba42edd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372e2a4a4b37e4185f2dfa7f7f672b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a0edc8a1e815ded77d7b8bc7cff3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495ad80581013d96ad83ac8aa604dd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439013810ca022eec9770414a57d65e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3b3199ee15d6407b31ce7e9cf5f04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ff968b55b4065842f8251cd475192174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2be2114368ea64d395cbb16c5ee39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92952b53053a1d2bbe455e502fbbd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d758bd4327e805df35f07dc5deaa85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae4b0bd8776a88389f96be6afc435178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4ccd354dde1ea89b58df5eb319d02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783b04514176eeb28c1c5b54f358d41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac83746ae6d3d8e6eeea73aca6ce68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad55d7e15965ee546106672ca6d89db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aff2895cd27ba04763c50df978dc5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b8d566aa02f23511ca45332328de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37728acdf1d4bf547a94a68e5d50c65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28750690081f83a300eeccc8d2be9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974fc28ecc935fb82fd5ff3d356ef25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69445d2ddfc1ae70ef581a47c4713fb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6d9162bdfd69852c148fd42e630db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302ad6c4449e6e14d71dfbae72c4a56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d820c0f668e3069c14a5815222030d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483940bcecf3e3c3758f92c860eeb54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00913633bbc2eb70a63795ead59a5374193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccf55176c86a4d2dc49e88f1f9841a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092d8fe4d396d078c7ee0d6232a88c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a1af93274eb09ff0833144700aba3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffce9ddb6fd4b10a553eb3818ce3c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c1175e6f0c3d5192661c249925ac3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11555c15103f39eaebe6b89d50e3a575199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b29c93ba8af690723b8d9029269b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2310bdd66ddd656cc6ce9170e14b03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a1c45909c973f5ddfbd06b50f05bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2e896d3e954fcb7a301371b2456ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c4b92773aaf512fb020534767910a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba48d33d1237e2e88426ea62a96486205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf819e49afb66f3a4a7469945129c5bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb5f0a4b5edd3cb64b455c03080325207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22bf0c201b1369f91151af5f46755a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2f444c9b90cbd523d16231ffeb598209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d171030e35bf5b261f68c425cff14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412992953ae88d5b395444aeb2502117211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f892213e7408e36b174ec4b4d7701212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626cd0169411c9616903c13b38e1793213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8739bb5bcd22a8495bc995070bb1720214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623c37cdf1de2ba2934bf8db69cb520215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de158e856c074dff945f546aa59c3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e826297fc2260b7ba692f5314330c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691163a94c2894afffc6d726ed94a8da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a6c9299d685a1f57df5b921f4c39f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035283ee823ea5ec902b9c18b9d76c5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8252fb6dcc87faf8d80611bfbcf1ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecfd2d3f68dfdff6e784121506a660222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784163b1b01f0279eeda05e8d436767e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eea048d0c13756bbfa906e7982081a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4b2274fbf25017f14bc82aa8be921225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be664606c4eaccda91060e5ed1ca2b2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7a1bd7288574dbeca76274ced2657227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e5c9e5ccce571bd50822a4df9a708228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd321ca1417fb4f7b31292588957843229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3702545e015eddc239a055d0558a82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287d5402a91b551420e165935f70aa6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1812b16358771b45944a42ab25cb565232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c12da098db2416309120f109d6ebd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e6eb88781429f06f68b675b5b5ecc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24e1621e3d1bb69db5fa9df1abc884235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34428fe047f18504e1b511ccf42e9c84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8d904f05dc2912f54787e018ba013237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de138052ed834f288c7d535bf31d7891238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53030e15046447e803d4669bfa4e27d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3da23ac02d9d10f792a99ad21b138240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe1d658ae7184848d716a11aa40b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193e1840add170845691f1ab344ab35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abe6c65e4c285d57948bfba397458c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf20ddbd804e39c137ce1d5b9071f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c68b17f6cb8f97b1d07d90b2ab0ffb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80ff30164269117ba4cc7c092a4ee7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6991377ee8150ae1aaf125a31c30c70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f1b82c6aa82efa65861d7627cf78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209e3e60193d0e1d227776bec0474b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058624e41a9ea82d7c4fcb819ccb9994250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb53aeb87bcfea76164c6496533926251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79236da23e48c52d99d138ebf12aae47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9ec34ecabd9371be52994f7044a8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430732c958c68db8fd1e1c0e5a509619254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e313126e665e55555537d5223abe9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b0c67fa086c1a8fed16f6ac204ea8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cf2911c666cdb4d160d5ad846360b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53105230c859873257a0c44f47f769a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672df2198fb9f05db7e2e53dc5853ed7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d172e703f2bb368e1a806a6134104260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee99aed2b423c23e89b02eb171ed236261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b51546d127fff75f40b02333f9ce0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3010f25a6c218a70fed92ee55aac9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a756f8d1f8ebcfa8f0478efb863654d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc908a4fb6fe9105d4aaa022ff20d1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ac33f9ae5a6cbb55482921e4449a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d923f4ac522006e8b410b248def8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2af2034c6e017dbf82ac4409d77622268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f737deebdeae0585920cc3e5ec6348269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc2e2ad4bb45cdcf1cacc11095bf60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6cc30f4f55fed7206f7358771e18b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39094e6e41d7d038bce8b22e9d69f3ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1ef48de0a0836f13a3a7fd7b8024a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fafa67ded172c965c802526dcdecf9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd26c28361c7def57d96370139bcb9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797915f34a20035e2eaaee44c91d4436276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59959688980e039c4850c1419af74c0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213fdff03902b4415c05fc61f5776bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ebdad82cf8be6a2b8b32130f2a4f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d43744a9f92249b0961333c6d6f67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13118859f67d517a1d6e95fa8890b7d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a7cb758e4a07c0f162c44158da917282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a493f4a7fda87b2c4d06d1bb79e287283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d281128f2642c906344650100b9bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e36167fce9d8381b41dcd59b94c971285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fbb13e441133cd8e42261b6022192286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e3e5bd33010a0bb0e1da2dc0a06f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab75e02b1997df65b389dbe1d4de37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8238700426933932a346a54184e4f5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae83aada3d9c946e740ad96e3a01c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1fc4433b84896b1b58ff84fd7b4ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a400f0a9545320fe359a489e7c78c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9343bb9b529df246de7febb2ee8038d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c83c8c1a7a038ddad8dbea25cf05b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df5a24136073808df5145da098e500295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100eab0a1d7f40094f6af15456fdc62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057bd8021a28135c4a73c08ad40211b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76b9ab69e2de80cc703749d7623f18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75bbd396a8107f293fab05d52d3bd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a04e13f21361f6d58ddd1e71b19dca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5209c1f85b7bf5c572d3863f7e7a3d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670091d699624cfadab04265ab16bf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6076b89f26bb532f64ea269f08f186303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaab266a67025541e438934046d5be3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc966d2bd60fa97b23ec0fb9aa46b62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d2f8e4a97f39ae7b89f31ef46ca28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b2f98e61205723fb8e645925af55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661c7ec08d30d9d90568b87ef222c82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247aa9116578e6f3b458deae939069d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd290f213f88184be835f418c3d1114310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d393cecabd3ab2ffd85a29b11f3bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7d013e1496644cef0c64bdb54871e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7f76e1a750e4321f1cbfd9b8940e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03555c4c4b0125749dd864354a985ce4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec740d36ef08671710802000cd2efc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc225fe8959a7c763f9b3e2c4dea6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1449eb1bb38f2122e96971f12b22684317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acf80b15a2f469fba600add275db6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444118c0303553faad08aa95dc70818319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea695144aaadb2d1055b821c86c6df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934db2866634038ade40ed1dba32a9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f95b35ebe7662159e52982a5ed1bf8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df24e7fe8341d9541163e3006256de6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9b545ab5fdc13c6f2195896940358324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabac95064b04c525c7fa8e0f238c94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bc848dae468fea6a55b706191d0fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215115744eb8464063caad44c9b876327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168e6695f498455883d8c007a28c34f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcee354b0aeb8b71e1c5f61fd8f170329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e00ae88a8a02c446b0b93f36ffe0b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e86a41bfc3a7debfb0a1db4690d52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244ab20f999655e82ff94e0581f934332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e69996c8f3bc57a1699b25b0c6ad0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf35de31b82e13f0efdfb250ba9d40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953593f9b7845f76e6235a19ac9b1bb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537510c5d55faeefb2c3598a1749d73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b20d51250c1e01144d65ea23fec78c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3033c6ecfed5ceb6a4e42772f2e2be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a533ee701370c5fd3e05ae9b226a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42d89e0c9cfc2e867995a749bd4f70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1c788de3a05d76f6e94cd84e835d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a33a3c03a68284bc1af151b36446b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edaf9439a389ad21f28a2e182120ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ef4cf52a8c638d1b52ef3b3f12647344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab36f8715ae9f7db80cf392e4738f5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd8d376071acaa6be259b684e066f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eb99be340af5089a49f41814a9304347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b25fe6e7651ca46f7539ebfc644d10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b9af6299bced7555000509304b0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd876ea2ef64987272bbe35825dcfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf507a82154d4e9d19c70c4674cfca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91316b979dbb2f44710e7a724ca93f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5611bba871fc4508fc6e16954aeca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e205107aeb4e5c800f608e5510f3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c6f97705838afb4601bed21ad5dc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae641ecb68b6b4d4d08cf85aea87a76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5c0715ad48fcfa450caca7f2d1066357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd18dfc059aeb024ee680baffcbbb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263505897ec5973a077a8a286fa5c02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6832e65c474d4f2eb2265d4adbdcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd38e2b69e6767ad1321502c604e6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a14d39dff221d54650bcf5a243eb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a005448c1addc8fb7085e983eadf5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e3812dec6bd7a579ef685da4278d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e86e7f6512c8eddf41a0c74b5038c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09db96bd3b2f21b3ded93eb24fb05bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d5942b1176a596adfb9a0a7bc7394367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8595a3dbc04bac69fc97980afc267368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb055453b2bbb082ce1c04612cb10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e63b756a8274aad9d0d3ce05e2a627370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bfc8e50a1003a8a6fb41af680d1e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa788f5103dfd8dbf827f35dd0c46f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52474055eade400e3d1af9ef97bd2a04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a909622334ff597faa331c50590b400374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477899469187b89b14fa4720ff38b9a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31c9f21047e7a1e77e16ec145a5b84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a65f27a4c6d83cc717ee9676241dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd141883aac04bdc2b63146060890c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececb5b87b62e3905a3489c290ae2350379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf06ce32c36cb2738a3de016493f94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34abc3e5da810d758f39a891d3ebe0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb49be8f359f59c9c2e04c4b6f1d74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8d592f3dd73083474aa1a1148baa9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9a3cf3a774e42f6e868fe36345933384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f55f9456ca8cbe7689d21ef1d42917385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dbfdc31d8bfd01130dd8708e43221386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4e7e3bb465614853beabe71fe691c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fb8e794af6986ef228ca94983b2a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4c4d39460278cd01638d0a7c0207d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab4185e13b6c4e60363d525becb139390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4e6320d521be43f461fc65d45800a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b91f6e94a281c3897bfee8d086b0c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814765784491c9f284dac606958989d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bfffa23a5d79d3c330c91e9375a62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69442341e7dbf97ee7482d8cbf08d06a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c21c14f23d4c9a343fcf681838e4f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10839605c142baacf1fec99d1f0e7221397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba06034ef1bffb7be564f410d62454398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286066d67e82e9e5991bd87337907e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed73bc3af8fed9532f4268ccf423fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a911aa76a1581c3a91971cd873f33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f506d8bdbef2c951e13a2b4e9d7829402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf136ee0a0f65643aa88ab099cc486403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18dd33515da1c04f65c7ed65251922404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148475771b9f192671370cfb25dc036405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a5ed8872b8920a4097ef5f66c2a65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a73c49d5f751aa511bc5c0f3b2005f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a3655870f49c6f400c88e223323fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755f0eb40d8d6fa091e6c5accaa8dcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497703e93fcac47879340443255309e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8864d48df9b212079d3c527a5d53b77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39be3686f165c26d9b18e20f0d9261412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac81912341a3369fbfb3733762f718413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee42034cccfc1752ff7fe52260f9621414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b3460f2db96fbd16233bed766afbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419df5261fdd2dd2d5f3634bb54a839416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b2f013941917e84819913a8964374417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5f889b0adc3fdbc910454ee5b7b32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d1efeff2d82a575a86441aee5a64b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5a7889c3f023e50fa896bba407b3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2f99efca23d0024aecf63c01a373e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5b488fac6f60ff08256ba91981dbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08819df188b04accf791cc27c7178a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba46faa0b1e0eb021a6d939896148a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce172c40677ad2b8fd6dfa16fdc977f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922d87b867aa99790fa9d8222321e04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a843012ddc2dc92b5c3c1e8ae7da4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f786c4a86bd0e77e285433dbc653b2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96f727a1d23ee8512f79e95b0cb880429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2891a753828d5a3cf8a7bc9f24c903430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7148f59188eb1d996b98e248d5100b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5791095247b17481db992f9ea0f636432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5afc71694cce987914022023e051a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67c0f475d7c165c58a6ca409b27b64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047bc99d20ef5511344a453762f8dd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa70bd08ff23c673e5397133af13161436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c6e5c5d62793be0c7135aaab35165437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12f28ebdd5623f0f1e66384d379267438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16989e24c7e8cb03f72f2f57257cdd55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0b6001c0e7ebcf95382b9e7f3b752440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d7552722b0af163d42b480ef41cfc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fa15d4267993659befb08af37bccb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266ec444401811379170ad17017b0c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3766f4347b2eda792aa6bde023103e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe59bb3804aafea553cc136158541d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025c5bb4017270eb5d29b6ac3f4821e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e9c31551a623a3d425d0395b7a16e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea089c4ca11bc58e7fd146280d575b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447647a3aaa842f12bb7b0937a609ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa6810cd576a800456f55eb1e019d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c93e466bbe151506d69343916cb29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789017cd83083fbd49bf3ccd2f5ce033452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57b80b03fcfa9e0895be70b7910dab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487f8faf91ac8556580dfc28aa26f6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722968bb9525413d1777581ac7177d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b845de5071fb1657a23a98862bdc4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589641dadea1a754853c26d8898fcab9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceda1e5fbbc84b24592c7a3877661cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4329acd67c8beb66e887569bf6dd90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523df6269be893402412e061731c666460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bd2ee093e3bcc2e2e2586465fcaf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845810bab0d4e3b24c48307c667b84d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e770b365ebacf9f95fb9b23b5415d2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270357bdbc09d627c1d2be9dcf22c91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e10bddb7820159298f3f780bb59e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70eb284576dbb829728da7077d3b6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a681356d70480c81916ae887b0d2edd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f28f08ba38fc64c3729c0f52ee78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91411ec0750a7b45c83367f5a6875c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b81756a38a039f9bdb313034789c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06d38af9f03ce55317831e0023c89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f71a29fbb2f3afc949e5c71ba0ee3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69de6f96f53680100b8897ab1f5f333473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df733c35aec0795d232172e90bdb61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1ee6330fcd036ae434979a955bdac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fa7c635d4f6c20197375272a2d738476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da750044dbb75e860b1fd79d5091cf1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2ff19028384274279f25717874ffd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8f076febbf76847b5573f426c05b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42916a271d46e7fb2f427969a184d5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e56870a450444592cfb178cfa0f21d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70535edadf36cc67eadf8bf962002592482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4080c5252ef2e9904cb25ccbc1261fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484da2650b3f07b5822f9634d1896620484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8c8ccdd0ce09000f8f9c0c7e78391485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3b9f1906efe914b0970232483beb1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f883553f8813502d2b33df50c4f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014820cce14be0766349a26ba81e3b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da440ba6d8d91b3725f2b83cc1f16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9e466ffc854ab397982db59f545bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a99945ba039f28373fda495c8176e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417c4a124f4a367469473075f99490d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca17a046dabc7886a49ca6d8bb1c6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e761fbd877d5c64619a331a382ea3d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ffc74fefdc1789fe92c7a3027f1c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa56597609f2c56a2951fca5307045a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cde47b83df9eba8ebafbe385beaabc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3d2c0dfd93ef9084708b10d6657ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c63fc05229d0ea770fd7b16191668499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2153ae17c58fdb8941b3f215f11a99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fa3bb27e0a4efb8393d1d42f6ec9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deabad8b84647bc3bb3e3c3e2b21d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697b422d81dbb121441e200efe69dd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6764e537be2b28921af4527b8a8e03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825218f261fb0b1d9d4bfb710869e93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270d953655e362eda6bb93a6ab60ede506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48769bdcba79e412e92d47ba9d4827b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b366c866a21cf9bac15afe58ab525e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebc6452a2116cfe08d21e9ac90040f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede34997c1e376c83f74bea659e0df36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e9d9b2005842904dc452bf9f0c0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103098ff58238d37c1e6324817aabc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236799679eedb5808b3d008c17264faf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902c368d77d623ffbcd0225e865cf09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ba20a392677ca6319b94d9d6a9237515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccffbfa4a0d88a00c89e4d8b1838a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc7cab2398449b6f901f53ab506eac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc656bb023f24722ff510b98c7e4bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81d8430909de017670ae4ebfd8a0a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45110b53bc0443a6fac95285179f1b7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a40c820144d08e9a7a04d0ecc7413f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173986e39649ba7df2e12a1b40f151e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cec962eba04aa2553c8cbdfd5c7ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e659e44bc14821194dc22253e5900a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63cfeab75330614d443c8d1b3cc3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91908d3ac150fcb96afb7b1c47e8b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb22cca1f30f5839d09f195e497e6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd6fbccaaceb186363978bc79a3312528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71e83b8261bcb0575b4985b82a555a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4db7d2af2e36ec61de1391e18d82d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2db750e427fe0a1105314cb01aa3d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c175d17593d674b5bd6e2dfe58b5121532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40c7e8f106a6676ec2d0d04f54ed22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99673c28f4b8589aa181b513d8430e38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019abec8d34d68896a8bea874900a4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b40ba9f7d45e5ce719d06bdedbbba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e7f25114482a061fb2fb129233a86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c51b257d809fee0d3a13cf61d96b36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cbbbc4679e80d9b7b15f641615897539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe435fb037365aae141aca4989ff911540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644829b08b07221fde0215831ba422c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821aa673e4bf4fcb94a0ab8a349dc38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c88f61436504ef6df5f8f2910aaba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939a090ac773a680c4902b00020a9d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bd92645ac4a5c04b3601ff06da26b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8753d15afe28dabe76334ee14145b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434c940766f622750058f7ab3b205c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b7a96ccdd12911b8aa2fdc542c0f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a8e612d4e02e58515f8a956a016a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53802e4919c45aea784b10dd32c46807550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8145a0901ebc919627587a0f07245e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ce43b558100134086c20e4bbdadd7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fcceefbf4b842afcea7dea29d8d56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1319850a68ec1ef8338cf89f4a0f9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ce944714a601b16e9a59eef942d12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822f164088ea9d4e5ad4c125508f621556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bd59a0b2e8010b676671672f0a62d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d68dcf6df9d8c86c0e628d363c1ca6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92000be1425165eda1cf03b94102b2cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd6bd27bd42ad262fa3319eccdbc1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad788bb4f83af93231b76cf58e59d970561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd4bfe8ae7846e23d766c10f0b635c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c2e0765d4bdcb6281efeb88a82ae5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e73c2ce6f0c770d8f9c11523554e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28e703f15fe989946504a82d9abe5b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bf85f3c847d57da6163369bda28c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03886c2767049c2dd85dabc957df499567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6b53eb87a89d7c46d36e96217429a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538a9309b322f251086de34dd7ed204569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f688372b8abb35bdc9d5f456add082570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa99748373de3b83ebc2777e422bf2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b07c8313e08e2e8ca91433dcf37e6c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee18ab61ab268359a85818f39331b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d2346613f1c1b689caab910241892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a7dd84cb28a44810848fb5f8f2bab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc59dde1050e2d7b5cb40b59266a6ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402a7ec68c97971963b2cd75890c4a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c384a975baebe43e9b893959c13d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7a037d85f379a73d9698ae1fa94797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754c3f44f2aa87694346f21a09770b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ec457474a34db6733ab4d8fde270e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abb9c14760ff4bf5500ecd5c67a3ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1771a793222143ce98cccd647559a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747faf969c53cfde1918085c4638a52d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624327c504c5c74efa36c6ad01e790ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e153e32a90246541257221201779e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996abdda4f8b9fa5452132600a9db1ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9302cec3e891aea7f8b3266c41952c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0a90549f778407f7d96fdf7e08aed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeafe673648a2b7ae11f03181f2c9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026731ac34e9aa09b82a498292979e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee56095c092341446c0260ccd255bd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb183fdfb0c0a6300a6865911950ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41381f296d65b6ab318199ff1b256b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b743a35a2c8c7c93391fb5237c6b4c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cee7d23ec785864c812c91543342024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ef7acbf50cbc00e97c874ad836e7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71847e204203c30071654d9c99e1c1fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9154179ba62fddee5df5cf9a251ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a0355f1b16f7f740c4d6d41d0478428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5b9fee24660149719b26448a3e08e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06166a25b2f7ef947901ea9be472b0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9d7e3963820f0ce7f6d46c51e7af831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28593bbb19cfeda59135ba09b08fad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cff632ac407f963a1b535141ef9e9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6ff97b2b2db65b4f19a5a4db4868f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b680ff607fbe298e6747983bf1963f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ea605f0fce620cfe82a851429342036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c3a65e68e968166f80bbad050c40637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b61eb97f7a13123390fae02c4e92c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883fdf8082be3af2756091ca80f215439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c207e4c7f37b2ee67ccc1121ce9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf47d05132911fd06ec24bb94f64a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807289101f5feb11d76f29b38eaf88542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee460e99bd93eb7d11d660cde9454343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199be7091718d3f73d742b0f4ffc3b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda44d89a60cfa7f7469ac61b6c4ee745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8d2d0bfbd5ee9e451c6ef960ba49646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eb18e59cfe6bd1691884c32d7f46747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536b020d01f49f39c815c46f1df4c7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd49f6b0e1fa85b98ef0581c3d779e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1c22a247883688fb679798a21c04f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ee966cf9e53de6047f790e07def1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f670168611cea73eccdf4b21ab8f25352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b583800b347f4ab5b9ffe7581fc0eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35768ec8ce8bb742580b5661942e765854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe6504927790a68980641adc71afa555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb58a34835e660386c6d56e433ff78c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2daf167c25185bd6cfb2d9d01c90c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ca094c4786328172ef1681b57a4f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490a85ad35b0221bc2fcc554e8eaa8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63b66ea0a82886e47fd63ddc498f6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46255fcb645a64cbf4efb3a5a040a93861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd50e730e094100768635f2b762096862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af87612070bc9ef84287a2bc57ad9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802c7fa92b8f576032468769c638c3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4f2b87557842991d471f5b619435965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6433efc4ef8994f6e1e795ddb9de266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c99f8aed17c45a8b19ad579fa211667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82afc63f4e4900a0c911a3e0afff58968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc71a3d330210d4739908119adfd8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982313c3c669adefa5b93288598dfc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9b31e68cf318b0c0197bd1eff741471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e1411ccb0ad4bc75cd99731943d4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583e2c9060de589f5154934f8a0844d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf169f9d8413bc8c25d15b0a04bf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f478126c6446ce6403c813336b807375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82012f69a411a3562ec829f6e9915ee876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79117fccd638bb2f3a3f31f0eee5946c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfef1d5e06273ca0ec44f6b8c8a76978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb69844b8d6b1e21b1920e1e8bdb7d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c0cd304b8902286155d62e72911c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1923ffab0c30d4c23f278490bea3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5a4d525f3211e6bb8c07bafc3c14782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667357efcfc3572aa54f7d720025109b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412080ae994b055638030583818144984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d83e768fab873f1fd7912585dda8ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc375d64e0bf3b9a229020ffee9ecd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99579f6772c24d2fcdb475e9c46d1b2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eadc8a53a3d5a3940d57c09212c36f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809409d497b296a6ccff3c0d7d8409c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf1296101660a72c323d226136737c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89366340e5eac9afcaec8bd862eee25091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056cf70fa782200cdb77311308c8db592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a30b23b50b76288645e7614a5bc2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5712c5d034257f1f547d10582a622d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3370b239e03ee4b77840c02a2034995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96867343764a414a0e9ca3e318891f4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0d3545702af93cc91342e045464a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e587992279445bf42b19b89eacddd0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baf4f0c5b771c563e1f7bd544a94c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db0f675f10199b8ea4e4c6e98b31c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb1abf2143704d122ddf84cddc9bac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525c8f6f618e014d29ec2e0938b4a53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64a09b31b65ccee73fd14a6ba36a6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aed116fb0e7cd84ad60016482fd53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6101c7405a23415eaff54705dfb1cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113e97eca5e3c6ef4be72a408a463b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcbb9c0f85982c36d66ce98d37b86a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d7d4faaaaf3e41a12350e8bf1ef09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc758f5149ba45c04ea51c6736581e48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42dde4ea51193ddd42323d910d62e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8638141eef2ee838ffa51ea1406da0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4134bfa0c3c9582983d4542639d88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29fbb0c3f06d6f0a6a022bc342977d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c459da151dcda596c3e2004587a43c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818763687adf148f7854531284b7351d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f33f4bb88186d104bc1035aaaa948116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d512d1a0bde56d54f5e6d46706ecb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53827ff9f7cc6c0c0344c051a8e9606b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f336f4d89683b2160cf8b287d7becb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f952e5c4b265851326a7ae5d23ec8b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b3231da0f44285821cd9f71f070e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c63f30124772286622f7126105605122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a1c10d48357f93eaa574413f19fc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e27010f97e44cc6244d999e3bb441124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3a48246d1ccebaa04685b76dae911125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c261477b4a09df6609bce6dc002c3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8c42862dea1c9ab7a9c7752b89243127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a4bb273e11efeffbce3563908d5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e21395a4194c99fdad0703f6dd47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6c5411a42e9a53493f70a1457f423130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0afc0138f01564544479373303f7de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bedeccb7970c717e7f89a9c1d1b879132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab80a3547b6ba6f3215c48d8d1e432133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82700fa051c50154adc411a79f3915e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e312df093917d1d83446a9695596f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf223796f878c388521b0818fb2eda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151a8cad724249a8383cd1656a3baa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828448f0e917dcc9118548cafa273ad4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599dbab938081054539643420206697139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2271ac2db3fcc09d137d5d25dd5fb35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46320561a3dc116cfbac610e55b785d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4e61f95a018aaaa27416953bb5488142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336df1d7f18d6630b3ef1521fd5c687143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e0b764e3224c01f7b834bee3dc5ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eff3a03a3f814855155a3024f2524145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e52a4500c10a06b92dad8c2345b11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab60478c9ae79de2ef40645fee9b9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263673cb125b8767b41764d6947a918148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7165904af8c07ba4793cae9628436149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3237e619d8bb15bc1382045bb150e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89275fb655bd1d47596cb8380a219ccb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142f916758796f354333f46e1fa27c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab06de8255a66056a15c5fe93a204e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41642eaefcd65c478807b31c31d3c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e8ee76841ddd8e814b45bd217e187155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4c153c4e9d032a75f50f1bccff9ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592bb542f9a0a2f99f05beff646db79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f00836bfdd68000845ef14c28de7cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913183486374b54813fda0c8fea47dc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f6b30a3305cb868159646d76adfaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1e38333b659f43435ff56e30ee4c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4ab9e8748aebbd5545d59da4936c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d9b9e9bbc393fb75ec9e57c33e393163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66bdde23c85c17f73dd0b297463fff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de601f1375add5ab32ddf98fcbe27a97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c63bd9a5be29b155d73a7ce88015c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bacd34253b668263c89572c824fe57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e688aca4ab3b5b0d05d43c311ffc292168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f7513ce0e5ed124a22afe3d4cd35b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365a2722c5674a7916f2d30266fc9b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b883ef2bb6975669c4eba31dc057e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b608eec83ef77164789f1c697c050172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd48c374cc988b3b7d19677d8d3ad1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e8bdda7f007c5f461645fa677de21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd80ff5cdd40ec1e687485282b18b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd54039bbdab1c8f58bee2b1cc5aa9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb27dacad1b8c4a5d60ab18ca503005177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cfe1b84d1e8fa72bcf1b46f9fbf1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fca719006565a23340ee59cd53004179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c14b2e81793c785174b9f66e0f4912180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28007d83c48695cac058cd61247b29c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539110403eb18a0c0862088426e1cf88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8e7fb7f94c9bbae9fe5b7f5f8ea0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2ddd8782d567be2b5827e3e984b67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfd41e8d36b7515e4568bdcd03865d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986491297062f2b16be052d767567b42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3148379f2082dd1b4ea7aae20aeb4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802b0a2e1157b5865b83b64a64ff4df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c23c27fa074187f960d65ebb649810189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bce81374fa345c63e4c1ab79baaac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732022f2f33af082b8c22887b9d52b46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96d0912d962069af7a5b07aedc1904192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36044a050493b497a81270882c0dffc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0898033b32a3adeeff0d48493c9cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425a1710787053ea73b89c5dcc48554195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0183452619ace6a230c0b0262a7e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8ae100fd1fa546eee34435d84003e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62e3ff34fe2fbce9bc2c77f19a1969198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5fa53df9b000eba29bb17cff4683f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a009e61a4cac73dbc42b54d80180766200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b5c37057ef57035e1455967d99fe3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672078dd151ae58a0d677513b43ecb3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157f0a5f96e19b7cd8369a40db6bff4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf169bbcd11cc8eb653b8a994ab490204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33069fb99d91e33dba0ce5a9b9ea049205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de955e7aa5aef46cbe79ef7d262b92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e60f8129f721e81f5284c9bcfb9e8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcc8bd00103f1af7e9ee557788431a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d70ad08afd12e2ddc9aa7f165f110f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710d8b601c8a2f5fa57e28a927dfa84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff34b1636761f494569d2d1f74abcf4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6e1218ed3a82e11a26632d0b8e9f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5d8c2fdc463717e6100bd397b76ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53e0f694cc4752f53babb124f4def3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d682a5c9a8a9dc1cec66e324c6dd90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294b1721ba8207f539e7833b38fb0bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62357b78213f39d428406ba16f3d474217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74950a4ac10efe4e7fc2d807394b4de4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d27b012742afdfaecfbc9e22e9c72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e68706ec0172191c4b30011d1feb98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfd027e0c281f807a782034aedfdab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0eb744050853eccdad14f2d4a00d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b65ae0ac56c8807de05b15c3fe828223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41772c03a2b0515b2157bd26ce2266224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f618a30961bfc4770c2ec075539ed39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c543a976ecdba88b272d76a1a4952226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106934be8d8fb1d0ea885e0bfecd5cf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef823f7c0fd50fc582df164d6a7d1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721b2e3a04d2b72796a3bff01dbd012229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec4626d1b5f28a5a721d97d9817fd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b32c4ed7a890f3eedbb54fa18d79d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc83633e6dee1cf5792f42c629cbac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd81a449b168b1885d99ef02851f169233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea18102911beba3b689dc3e949e66f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc78c49e72f679a70cd55e237f88919235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeedfc8b972325bf4bfc9728fe4e8cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837ef8abc8001a6e2886310c06995ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc02cee4798c5bec9be41c1c879e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a50df9ccef5f79a51b1465bfac51cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc4df93e8bb283df942ff97e125de9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec3b83c6018e9d48fed0d2064a426a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c2b37e45a118f17e1818ba1f1e3c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054a1c045dbe1be21bfec2a74292a7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913087080c2c49163da71d4bcc31824244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e817456348c82ca733ea948cd7e01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf136d7234acb7277e48ca63c7ca05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858d070e1ea8b633dccbf0b7f29035d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c095910ffbe592288b3aeecaa1468248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967cceb408ab96caf2c63776b1348ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab4f8ca1e1e49c6f169b5d7be60156250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7947098ca8cfa7b9d41e4099bd5f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327720d01eb307e93bb66a97682c51ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b637ad6e10ca9bcbb5d1adaed1850e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69244f962632ac01a1119e039f2b45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596398ef30862d873ec9629adf35d5fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379322316a3e1870984b6fc091fda92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645e31407a738b71e78f2390da973d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe6a21d27bc156f34ac43d46d843c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e473c95ddb50d767d1c2c3acf6c65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ba4592a5608196cbc3b54589eb007260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66734e3755ff5a51ce38327192dd363261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a5f8d48ee2108b1af1331ed40d861262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac886be2bc04184a623ce4717887dcc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295277cc32c61d334edf04c70058271264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c62aa286f68c8e01c072e63988eeff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53864bcb9ff4416f164ffc1b7813b9b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241f820ec71dc7f5eb2beffbeb2c4d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f479d3dd6c1d7a6c0e7512092df4c82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f64a8a913cd7506e911955c1a1eb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b26eacad44da4b23d2aa77e818f506270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752703f1c57cb46669da20490b3f9e22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0c5a791e9a4d28346e7c87f4ab9b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca970c64a15131cb62a734828cf5f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d39842dfcc9b887b22fe27abc9b9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc986977a998b0cf810b782f6e8b54c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0210e789efe8f47fbbb9e502ef7951276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86fdb8be5cffcadeedb02ea8d63b57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e9d60569ca784ef0a691392027a29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15b902078bd44e7a516b7892bae93d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78763c6f83a681c82fc1830c176b99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a30ddbff60fad85e23bf51018c7349281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c7e61d1a1899d60d1fa246ed1ed72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0dd6a6873fdfc59c88ac652f58bdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bf4d9c2425920ec3f1348bc21e7fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c574a30bcb06fea15bc9efae4705c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fae7edbb6adc8ab47e10d87ad032be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177b28ae023d25b2fb32a4e1b0937e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daabf5110f4a990cf8561588e9a2ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433882520518fd7ef9f0c58a8b454f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eeaac17b9bbfd0c4d43c36d4e1fe0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df973e7c8cc7fb99259b56e4abb318a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79953efaf02cddc8c71be1deeddae87a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaa7ac399f3f3727ee09bee473fc82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcd92b8d33ee106127ce4d604ede6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00156b326cdc7f88d3dc73280b57b3f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a566f1c3fcd17b31a6233124bc66bfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb33df754fa86c083ca01696d0a0f5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aabc7f272c31f68328c5068f70b4bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d8179bd6560fb3f031b9f7eb829fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1209d056d38e8ddcfb5650c9683a41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cfe8c16100d3a5bbf5ff7295a1407301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b0474da93ce802e9b7ea4b601bedb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dda39dbfef870a414cdd6d6b92191303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7806de4752551e8683d14c08e4df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720ee850933cb62de6ec27d0005aa5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e28512802b2646e3678e5efd2b5b70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4f33d12ef439527a1bcaee0cce351307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddad7b20682cb6441d7ee2609301901308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df2458a2e9e319964a5339e3581df4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc93ffc4b017cb97e2fd080cf510b2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe26a62cdfe4d443a023ea0d1ae09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72cb7e1223f58720ceb9bc23e575bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b972d1acd7f49b85cdfbfe2254c54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331f5b533eb240c0e35286918342172314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08528462f8ad9d82797421293e0d9f74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7215176c6a4514c817608a39efdf8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce34c1cda8bf56f8508c62da556cee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d08777eed60507f1a16977f7fc58f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec0056860005c45c7c4c1cef08c941319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c210db78d7b0c00f13efb76765a0dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ea3302909af25fe1e1df408eeea59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677317270bb064dde48dc9cb7028edf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d062bb91142a241c7ec28a759bc397323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239c11f197c032d55e5d71fac9ecba3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f9eff9a5999b02418934ad1521859325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2c4a496dd20f1075a0c9a0abd3e41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e469c5557bca22d4e5dabdac0b13ecb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d8c2a42e170078fbb2abc8a310663328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98503e441a6d4b28aa97f303db82927329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fabddf887872f652baa7b715c30d90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9a15ab12682473554fba5585ddbf6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe19ceb5b05af757c1d3951f8041bdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad1456ab8d76bc1386f8714b84950333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8310792e66607a4cacb4d1c00dc864334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94e542bc29afa6d50d54e44bac21ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5246e62c0573a5a8822f48b84a46dd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47732db2510b752b21c8421a61d90f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9886d8ac5a62ad6301eaa2f12abb473338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dff7c03fb34e83d0b41beba003741339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e478b90fa945c607d0d7d8f309c46dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90e9f458700ed0761108d6efefd849341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4237c4d38d67e2aa8b2aa886d8d16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba51c4f4a0170c0034a8545b70844a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baec42bca95a9546e67ec8dcaf81202344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9d3d252563ca7d63229b706091167345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4bfbd49618f8ae3e5235eac6f9c6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e571a45be0c779d25996c1936579939347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023fd75e74472913de5a41713b0b64d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9555fcf07961aa6dfab48611250ef9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0b23f0192aabbd034f8f2843e43e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ff2a8e3fecabc8280c90adc50da51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c2fbb9fe950fc81afb32731f00508352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf38c51f6993d4c9f00e883313d97c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ceb220cf443f691cdbf5a2398eec4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a595d6c0ed67df8f6eadb51bbdff298355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845749d798c3456297b96d72c7a30e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8403c8aaf6caf6cd491d3045028386357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6714a7b8a6a51e1ada9d2edfd62cd8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787451bfd74880c18826b89eff67c7c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487ab40152e586488348b89cc670b8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d59879fe48d03bff69ab89da93518361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468375a8eef6cadecc48635ea8760cbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e675883260b3df2b6e4af53c8265f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805c1e5d62aa5f2faffe6597e0d5061364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21103fe0bd480e13605c7cf2656a56e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17206cb0e923732e2baa781a7ac1dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90cd01f5ef2e8d52fd74dd313af0ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd549247abe7e0df35eead4ead6bb79d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f569db5b370d5d1b61ca2736220e195369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67e7842e8e6742de890f2a66707ebf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6470d0b39f1e51f038993c5d684b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb987a0e8a48802d433829feada515372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52c78de42a1bb4c5cfbc45e7322367373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef82416bccd4d660ea57699579182a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ecee85f3e9e5f47d4b38496889ee1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd590e3db765a3014880975f44138fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8824cd8d13a36368de3ea7fbeff5de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc30680715a5293a896f2de26a5a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef990b9fd1cccc0a917529317d52b11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9357efa8a772534cc95991e0f75102380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3743cfd5968c8d0152e4718d64428a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126a90c2b330f8b2aceef4175f24b05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88b7aff9061a9902bc3a5d2ebe5c50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5641a5bf6912e24db25623408151524384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1593549b9243f8b57b709a34780cb1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972fdb6774796d851805dbd5dcac327386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7ffba732a4d7e962f57619d508525387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d358f83c8b8e67291dfa705c6a392d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43a97f68e4d6e2dd90d29a0f2836f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18547b276f85d478f029b9141a8fbcd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa99914e79e2622d9709b644c7de805391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb1617412b33c0ff394d3f39f86c4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36a8b4c53c69b1564c9fabbe00eac7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0badf1aca50008812cc28b257dbafa1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1112b248634d20fc91f4e3255332da9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf46f5726f69f73bb70f09f49b7d0b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40db48b64d5e708d2adda3fce6dff2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d86652664689e3a75873889a6f69c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4c8f6563af63b439def0b764a26ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb3daa8748156bd479c2d20d0bd6ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41675c1e42e37bd01e019c1476719eed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c72de67a2960384ec7855940a6ec1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54c86195adcef949554b8bae7028ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95d06e25e7d6c770d6c64a10a19d0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a487e5d78455fdaf1c1a277c4b6c207405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e14aef3453c4af9b3f102173bf923406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056fe0df4811727b58ee8d56b8cd653407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020a1bb029333081f5cd56867d22de7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef8aa586400b49053f3b70c0a3670b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a03b1474e64b9242ade4c0932e4bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd6c2820d6801a30ba684f700cb8fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53b6840f9ec2beff40c75b638058d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4248e7650c152c1181e91eea30730d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e8509903e7f8d6ab35831e5432345414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239349fc42431272a02dc6c37af2c58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e9535bda13e6b503336d138e5f32b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61089151986e08a3a150c57a107cb9c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fcbc784d82716b839d1f448d539ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebe4b82cbcebf05457f49b125a4972419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839a3723ab08776a91024df5ba7d9ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f08658f85307d2f30c6f30fbba0aeb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947944966611e2d1bd9fdc1706011201422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f995dee1b91f7390ed9ff1038178be5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac3bb3ae1854e0f440fb883b3d4f39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598eaef0ffbc0d6eb34c7c42bbd30fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0096539051ed081e8e197b10b1e465426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a455bb973d931adf15915e762144427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a6ca5aa44eb260083d5bb93044a1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a9c11a83ad06f554952faa9218f45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71270d01046c03d1475420940ed216d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae40b6462b94cc1cde176753d9f32b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dd61befbc2b67f9ac5f8bf8ff1eb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795843bfb1d9e82cebc48e7f69e5fea9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2220c3804d0ebdc5ceca1409ce12a8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cac2b073ca7c705f2616fc791cebcd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6731df62d9bf53cde2d9625bac284436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01a32d0cd687620afc7a800bb3cdc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990999b0fca754d836dc5044d6a39865438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268c602dfeab2f16b5ec2afa3c99c81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdea68c9a641247bac867eb3aa7dc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593a84e3d6987f863bb858558333902441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c871becdb8b6aca30db37769127cbef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43f5f92e5d7290726d78ba1a509084443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca0d4f6419b9a0d9aa7890694fcce1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e90f70fe8a4ed281907ab66c8ffa04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e3730a8849bb763573a1c0637b40f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916c9cfbfc9f19257afe4487b3881cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72260047f3c053770938bf3d27d9413448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf33d05d58dc58714b9f8e7c0202f1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2c039b9e2336935ea8d3816dbc68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18357b17cc6d0c75910a97c7c02d0dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9f0a68d5d4e48d58ce8beb9824047452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e972bb2d73557da0fbccf47274f2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff666550b01dd9980c52b1571640f594454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a23fe460bac16b1a0113d09b7adfb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96935c8234916d71591d87bf7b7b7927456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610ae5ca9f2aa958ad9e14878c3936b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75224912dc764b04d1bad0965cb61e4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8048936f24e75f0ae71a48c80f692459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c53133a0680c9c1461fee70b6c3e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bda3937a1176a89ba6ab6f419a218f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd84060701de7310d74adeebdfab00e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aea8532aa6b63138a72b0e6f9aa134463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385176e08d42e4ada4b0e1344d3a89e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd599c2db2b19291d35fb2cecc3d5e9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30302c4b1a19a806f274977ca36922d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71edeb29214de5d3c6e2e89a10becd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5249908dc2e4f0ce5c0873e90291d51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90ce2c2390331720d777cfa2ea74f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aba767f36702e3f2b54259c266e4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae5be17eb1e2da52e36346ab7db2f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c685765b98bc613190cb55a24274b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4168a78207d812a0b7c75a699f06928473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc356ba9d3ee6c77633e86aa87bdc99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446ac7fcb8b35d67c9e01fa3bd33afe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ef751d178fbab20ca9c3f749058a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73ce0102a546d920d08fb208c37866477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ac470de3e63b3b6f9a8a6d191f862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f80f7d13dc9a400a74d423249069e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155537750ea98517f42805032035602480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5fd07713a69d7b4e30fc3701bf3ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef0971aa8ed23b59eef38d679b8e51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ca4f477dec666bf39f22093b70455483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f56c49e937dc1490cdd645cbda824484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156c32a775ddef94d1e0b709eadd26e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce572d2ef28f8f74f143e738a52ffc5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2030146460f95f11baba710a09d9506487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fd872bf939e6b0e1f19fdfb371f84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15139150d9f582840a6345b014a9b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe38e19f7f703c10dbb728aee2511d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486233b5fb74590dd31515a96dc6ffd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c9e3ed9e5ddd3814099b464951dcd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0494f7946ba8a6eedb542bf5745a45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887ff4f2f5db1109b7a00f1551e01fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569174452799af7c3748e52e6230fb82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb1d5de36c7e7851b8ed128dafd0a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaca1bf17bb518938cb79ee4652b230497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f69c67dbdad23ec5dce89b3b9d574498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1aac24ae205079ff9a098f8bdd553499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc1bacf4bcf497f43e73e02e32897500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df007c0f7ada88ad435d9cf99efe2ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d166dbf7f2c7f2f26a030857fbc281502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df19f851b1337e6d7db9dd9e4f68e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eac8261d9eb497e3690c58ef4947f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cccd396e72f95f31621baae0c6c7c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9daf0547aecdb265ed1e86819384c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042458bd1eb3a560ca9063d0e228f55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc7a7bb20c0fc8da32eeaef8383aac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461252c815367cc934c75c86b0b2601b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b89d4eea679553c638eafae0e5317510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73837c4edca3e5e4d35f83d2f7e84712511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092887a7b98db782cc6198253ca307f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1817d641e85f1286e9bf2d3a27da401513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b895272d298173d8a158726f0113175514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c99e18e7a9d2282d27e9421b36cccd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f159a665826484e36c6343db67e79d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78d02d65d5a0ebc4d69eac66109b94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb6007d7c5537fcf84228932ec1fb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad9366a70389b1fca12e4e6d7d522c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade215545dc5d6d8211fa6df700eeff2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc3dd049830567716d2991a7ed2fdd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239852bae2140fc632f7ee13218c84d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedc4529d8ab2c4c0863022829041a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ecb15cb1d7b83bf0889580f21c65e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433a6ff83db36f56eb7e7b1c5319179525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa8b008d04b14f1de4811a23d9f98f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f6884b69a85b200d25c574797ec99527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfabf020871d0674dd3e534869a7e5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69ad32e3fd271c3c6bbda7756e4ab5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7473ec0e792eb48e1f537ddd2605d36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e4704fc67fd0249b158af0f5bcb9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77521b313702b85bba6e8ef3a6541f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef4097441ed898952a466874397410533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b3589f76d648a730e713a97999d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98139ac2a2246777caff70ca7e064e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c6571b4943e90c222b43117875485536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b31cbe5314aa368470baef68cd25a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6823c8b62f33b0e6828c3e6ceebbbd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547cddf646947d2658fbe098649c3a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091568198ce465013484a54521dd5238540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118abbb6607997edc0cdadcbf832f22c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4b82b38a87ac602e19c1602ac9f64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ccc7c78c822f2a6ac36aec7ad7816543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b9775fe8b8d8a8dbd456848b6e15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d81cb3450ad23c3a0ef487f39df4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1d157f0833afa44f3fb6ef3acb52e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4d6d7ada6b1c0c9bd3a1c8f5f367b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0ec4d19916105346dc48bcf96282548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd307e3948fc83bf7b36d0e5ff2ea82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d20f2c479aa4bf45f98bb2e36a5b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6e491f4b57f8ce41b9d8afca7646e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d41870e6dc6291271e5e52b077264f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffa0e50a2d0832a9cc74b1e1bc86be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896be363f7a90e561cd9c678af186657554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3806cedbc842701df33df21d524d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a89f07131dc6d2eda860035243bf1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2f8430da9dba7e23346e8a1a160ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cf77f75cc0f8112d046e27381abc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f7119388278cbd5f040e35024506559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7fe11707036aaba7b8c44b7b51c1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e461769bb2c89d306a26139ba0e4db7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c1d4feb9cc929d3b321522c115c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c46829c8144d1e3479e546303f880563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0189bf56229d4fa6adb473d2adf005564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bafcd23aee048637c9ff37b4240c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ca332f6c817a8275eaf9b024fc482566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ccd8839456961319e2e90dd3e2b5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e03f1ea6307eaaf1ff78778baf0816568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73043de61a6ade3d226d55c1801f94a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d87254436528e5f9a8e13d3ca625ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7327271433935cb091105fc80e01495571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eaceb79bfd62987ebfaa5c0bfadf3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>