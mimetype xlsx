--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888159fa6042a61439581c88e325c30b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feb8e615cc6d00b93c48df70c193ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af4fb8326cb8d4c2fd23b4c3e0f7123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0109c01c2a564451185e968e775a7554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a8ecc0c8cb33fa59a99dbdd1ff1fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cab83109035159417ee08f50e55ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbbbd720f0f9cad88162f4a5207fb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390c15b765bc28960cc7047fa4860228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050734f2b7ce0e1b70fbbaa8415a47789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099dad4a0df79862ff6885c9d8a827d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16384b9906d669a87946ee9d3c6eab711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73cb7cec99768aab1faa528943ec5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c0bc77e2a46d1ddc9c14d2f91543413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad580fe144bab8287b18a22fb17641e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c94791dd7a04ce39c895a6b345f2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161a6d8952217f65f199bb69f47d94116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b177a57fb21e66dd02c451c855f5b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539430052921e66f10287e008cd7dccf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fff157c29d4697a23fad1453faf6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93895fe54374dd2200bdd197295c5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9d68a44bc62f8247179c3cd282a8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f2c9b3000830faa035719e5f5639a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aef2c52616555a9e726536f181af023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f9f0b70340c490833658af4d6344124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04dd287a70572d758ed66e07a59bad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503090089a9b38a1f3cc5dc81e0e374e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3488f39f6f48a195539e5210f7b10d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184275c880bacf9926e750613ebc4a9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093974268a10aaf7e2e367a3183b9fef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283bc1695da2585797f224d73b0302730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e649eca1ef2b4e5ce66dceb2d68389d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca841e15f2ee7112a0e6a4542abfb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd55ed5c7dd93cecba5a812a31a4b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb928ae3e34166ed951d79805d2d1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab9dcfd44686d102309edf394ed2c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575457c7e25367896e1b3804a7113c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cd3a0f84956f6b3ddcda4a2503ed837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ce3f011a822c1ca7fa6d03d38857038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2478eefb951c5d5d78be5010382ec9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba553a9b229c95be5a09bf3f158c5a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7d4a7ea6cffc51488394862336cdf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db06e20930fc79646db48ca9cd83e3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79495eab50c135e361ccc6efbecdf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48ead5ac0b9b8ee59cb101fc81694444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55020efd8a4bc3578acb1f893ca95045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9d412816528753535493ff0b1411246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cb20c38f5157aa7e154ddfccfd09747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d527f830f3ece78a90b00db17f1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4669ff4b4537c563c8c30a84de42049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71497ca29ef11248032d03fbed966550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a81c90a8ddc7965b3ea918a64c96e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585adb4202dc536bb74ef7e0252fdf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585703c0b7bbd6be98386303752fc6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e48b76fc52a10408660d2462adbeec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3655a045f83f755ea99d92ae481bc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005ee882dcc3bf0249b5566d4028c5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07d9c42f1e2005084ced43269946df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de79e979fcdc62ca6d5c1e259e157dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f18c8745339cd8ae6470e2bbc085e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48211a949699846b10a9c9d86e84d9c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fa6ebbd15e0f736b7cedb93c66aa561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de420764001463340521a52bd4d8aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64e59889d88e346b725f5a2fd0042a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b6c386e42d594a3395037ff6690bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e6bd7de49fa194f2b48c6e8d8480465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde18668144fba6eb5f7e589ececd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2161c4d854ae1e8f45e8793abba7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8ed8ae15dec91944e154bb73c873868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f032c13be79ac411fce91841a699569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94677d37c411c476fce8ac2eb820570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923683afcfde31dac03216f687a7632971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6aa4ae623e17850a249ce82fa548d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd543262d065b40f8299395474e2b1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04151b2fe5f170b07d89358ea3388aed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdf214b45283bcc5a3d4e3d662fac975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc564c749a5ba4ac0330c546bee8bf1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dc87367f28a598105a014d26208a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd624e67bd8325e77ee617611f07df778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131547ab4b33db9e8bcee1f7a9e3e36b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675cc099a3babf7809da63502e37ed780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641b956e7b3139f78ffefa281bf029981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f64bc568b65d0bbb468b053eac0e7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc84bb72fca4360f903124268d665e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835580796501322835398a172779b12e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb517a3c4d51e8d099b01c99a862a76e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f5025675e9cccb85ea6d81c36e31586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29995e21f1be9f87fbde670b3df6aea387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7ff77879a0b6561a80e2da0d2298c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d09c34641e4cbcd240c813d981608e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03327c55ddcb75bc6514be0c57d8788a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e06aad3775c81e678125980115c56391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874f4af1559e3717ec1c5b95a6ee64b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9049a53d91d388c1a4cf2b63e7189d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a9c720e525e5ccfcb4dd74514caf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0c924af9665f7daf561dc24855d8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727465ac0b81c3cddd681b66ddc36596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd449097929b26370b0c8614469438e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1001f744d9d96046506a4f4e20e3f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436ab7c7b1ba9079d3a60c91f52b36b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b64ce6308fbda4033392bc4d634dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c292e0a416f44dfcd83a1f001ea111101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad10cacbe83f187fe2e93cb9388c2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc0f8fef52ae2fb03e8bb73c3b4bd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7a9e001b3367ef487006a0f28f48d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b7e13e4b06069be71e669a4c06ec3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc982b3bd38697c2e8cae05cb311f1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d185e1361eb266380520dbeb3b4dde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aecbc6a9e4ef110b12cef4ba52f31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9070fea0273dc2690b384fd4fd8aa5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5309f17198b94c062c4ec25d32a7ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6d199432fa925a77fb748e9a2aa27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8a49d89b0ae1b2e79be1cb7944637112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50239c7011278ac655c219e038c2e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e052d4bf1e24ffb5519e4cd213a3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74c9850bd918d9656ba38cc4e9ce4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7dd4111299f1a857d86f539a4cdf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1dfcec6549f6a931184c6e72c6fbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d82fda595baa6574280dd2db32d03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758ea02f90debc4c90a62a9f67c5e86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fcece0ec9af12dfd6b4bebbfa9880120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7889a6b59af6d24b6662431932f4ff6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0c1c86ba4feefa40a7d879b716a30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1f98f94eb3a13f9d30eb30241c8fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65511a37e13e30792e53e04799c156e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a46bf86c018fcd61742b857b86dda0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bdaed9ea24d8c8ddc181fd01cef06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d382e37bd4d866e2a31adbb38df98d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30affefc543dc5669b1aecd996570d89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5892b70a6f7d2a703d2dd9ffd79831129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc920c1f121ab084b9e89a8038c28731130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04ffa079314566a98089d5f336f5ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394582e98299afcf215cddfe95af7452132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44785413110ebbd6f512b99bf6ba6939133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537571bd1374e3c5d116fe61b56fe9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529da123e65e973a3d46886812cba81f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e8bc478e34e6061383252276c7bcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231487f29558f38ad9039dc37646cb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0ecef76218e19185eecb71e654cf0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8815d1939298bd60e88d489ee47d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba417a25531e1c98336184c138392bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5ab95708866b20e61ed740e704ea8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015ff5d384353773cbce63fa6c20727142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1b923575f80633372690d812a2c36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd70c7438b95a496b8f3936e7a480d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa709fa31324941746f1bc9a790a04b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511601e62dec6ad900703d7e8fada8ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e024815da20ce94203fc6383ca5ef69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf573669e5d07f5005820adff2a9ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb267e377ee4afc7176a7393d418fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec529c72022e35d9273ac278f8dfd24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d97df9f05650bc63f321ab138be6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c037f7b849341643b4afbfbafa2c4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eb2294e47d194ea80dfe306bd5857153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b11ad98a506ddf34eec4832fcd664154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edce6ba03fdeb0ffd2c967dc45be352155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264d3eca63754b9a94895d9f789c50a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0764b242c5a9d746adad7c744c1ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a2c589668330aa7b2f13b2e49bfa2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4ca973d1bd51f9b3d20d7f5d996fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968cac7f6e3407fc17c421d0e22fc10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996eb3f51fcb02693184c06dc6dc5a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24341faf2027477197c8fc691d99eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9919499eca75f6b18aab4533366a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41216e41dad41e1f1ca7739a2b0d1f3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc061be514b732ec6f9c5465578018b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a721371646c626db648e1f9e14144b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752bce3b86da274d7cabd20d3388279167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b3ad45eb5daebb85046e86fe4b881168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281a19e0d86f0a6ae2e8568ef59ce0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308114e785e57189ff92fc98aed1d541170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97413c0efd7c84618ab07f7ec0ee2091171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fce8a504cbba97977819b1a71de340172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be554864e41a7301e806e13737de933173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fe35c9785a71dee3db9aabde4b814174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c11f36a0665bfecd6ca465db5d873175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a54009aaa9bffe7f654ec5edcf2ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6266780dd8fb9c13f18127c41d544d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d159948a79b44611f95b7bd9f863b9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279e37feb87f29be74ebe1ece005f75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca98b560d127cbdfeb4da312ae54cb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29027d7fb863bea65f787110632b973181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a50af21097b4e66833bb264374f59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7585b672473642ac66308298573434183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc22c2656e54670d5630bbac091e25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6b7d8718f6254b4ad41296d369736185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47450cb1dacfbb24313dee7f906fb276186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4424aaa097b2998777bd1f63b03f6bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe3de72169275a88a7687539e12df1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f7ceac1934e7f0e27df9aaebb772c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303a9ae0a613119f0849500b219f66f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab65c48a7a1fc0e0cd286b3459e8c49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f854d29a24534c9de38c5b51b2850d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c95a0c768ddc4606d4019c43d18b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2b8df79f678aac70ebd6cdfab724d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1a1d6a6ae78f1b99ed86cd54b27e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e1abaf8852293072bff75fa941e36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b1d9b33bffa8794479a8bccff45d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79340e73ca8caf0071517dfcd4a9fc29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50e65401c4509d92e919820dbe0de0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cca4338aa797eeea1ff6713f0314fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32a8ef0ad4c80fba369d0c6af3f251201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc49cef512171d90c402c366d9e3e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884eb449c90a9fac519f7288160b322203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356dba201db193600e9a7644f845b0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f0975a73fde2a18f1581bba103ded205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2b235f505a7505f96638de9a3fd96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086e7343c5115f59dff3e9faf350238207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec196810e4116d5be3aa59db2f03834208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91757aa21ae126d05e4826218f9f07d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a7eda40858552fc559713e75f306a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f880aa3e5a2bdbb11870ef887bdb54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b356873caea8bad5fcbfaf79da3162c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5599a31132433be1a4a978d29645ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a62c40754ad9ebc85a5dc829dda2f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1399ff7f9d263baf6b8082c058243f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9002decf6f759a8c1e0e2c0a876f94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2464fb098fc8a93dc941e1fa40f3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e47b2d2fbc284c08ab402c1c5a2ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4141a125e5e8073d3fbcdc6cea09a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fb4f1dadcb7bbc9b4431ac3c635a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d990aadb1524f808ea4095ba893c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80041f1038986da4568b189284932e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db4f2f8361665796b22f445bc11a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9daaf29baae68584b47c7b19cda05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2cd34aeb68006c6c9a1f304f9702c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864f8e5833c58ec48192d9db532b46e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6b2046f76266a99c004c0fbd340ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deed283460a953e1cb5ea701f2d2211228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ea86fb9128f53d8fd1494745a061e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71213744643084f43e3e8f89080472230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be6312b5e7dc3f98f5d6f5e7b4bf54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fdbe4e261a62f61b819e51ed1a4bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704b80f8c19091cb7323a83c5dbc467233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ac89b24ba7f7b4b003e37240edbc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290d019c90431dc7fd6b42288dd949b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a52d3a7d27f62bf343e9d0f6efe0ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafd42a13788089404ad40a3d0e3d9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941426a05e0dc6657eabe7dc54274c93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517344c68015a5876dce3d81632f0ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295f6c67c2c8419ad664868244bd981240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14b1e6da3c06c5210e44963f7ace62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601fd18cb555ba9859c215fd80a742242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d170206e5627f9edd97ce3182efed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d3d7e8794c725a844e669799f0aba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fab7b6ad98488a4c597570459dc554245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bdaa8798b09d8644c6c36348519b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7f3bfee7dac20534e3895fec63ba3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f35a06429f436ada00ab4e85c1c670248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e150850aa326a35b56c8961127c274e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de595323e4b8df18271ba4f0050f88a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c4e4a6cf9e95f2b45b3ef25a41a96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518149a4eab5353f670d5f9e144bd24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f448a14c4883b2a95a9595ab2c2c653253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5517c7afa0bc874ca3c65e8c784118254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2e96ac7454b676b55928ef412239e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07e885a6c5b7a8c446af176f0fd402256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47a9c25bf2c639f505f59bbe4fe88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e8651aa420d759a2b51917830e00e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de38609b1e40083237b89d4932790c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9693b05ef2589d97c3f4b98b9a06f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838bf270591eea848b9340b9811e69d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c345a25ecd28df28691529a638a7f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e0073c2864609341fd2ab67b1620f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f92013f629dcc3598aab89fc0d794e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b448357c8b3a55d45acc84dd170ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686d5d1eaebdf0f25e6105e65390877266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74eec13496995db6339a2f0ab135a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c238462af2ae4f6bde2583167bd824268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505c1ad3dcd96d60131c6eddaf8fb43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad84176560f9f79efe5ea7276a3266270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1b9c5453df3d8717fdda43df9d160271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569812cfd5ffd9bdfcf0936a1c8e601e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a563bc895290f4d1cdd755e7b263ad3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767feb3ae90d5beb7305729f003bc80b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8031b7e98b27e99f966cfdfb8c581275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec57ef9bce7fe1b4fe3ac941f405c3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb91c3feb48bfe5fe24e69c4b60a983277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485d319e75d2696d3f6af1942df2ce0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53144b5b97e0b0457eb5f1d2d96c1ba4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7a2d050c1890037e58a20cb1e3be9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137eee4b411fd15d6e6beadab8c6768281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad55f75e5a7f4b153f5595a7914c12a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c752afcf7b7fa9c5a4825c8922cdb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe38b8474428a1a1ee51116da514ba0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984c1f0df16d6823a3dead7df822a08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ce0212fe74330889f7913d408ccd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294d939445c73cc46a186923ff2dd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a142fb7edc4f35545cda2bd0a29f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce082cd1520b1a650b8d2c130f31802289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31954f8a8800005fba1da7b7bfb2c46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67dd79f0eb1751470d98a5c2e4a73e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc9dd749aadc5172323f615c5eca23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277ff3b0461c1e84643b7c990f977a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fa1553c5dafccebb34bada21102c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333562f771d8a0160311d8b7d374e26a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1018952bfa400c805ee6c412795f29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980c023bff7b0ccd75ee9ed920a0bff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cb2523d56d06d838a15ecad85c143298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb259ec7f8f575fc7b5ef6349580a284299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c59c6055a4a9ab9d775768d807642b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8241282087b0203d18c7ddd262720e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f305571c808a9afa69bc9fef6867d0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236852d609c8c7fae3972a2fbe29ed50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5986560304b597a7abb659144cab3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18147b1127d40f6ef3163869253b3cd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c291d23f8202d71a29c88d48747307306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a83683587b1d519f3a012ace9d9ab1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60b876236cd56a2882119dd04c5fd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366765ab42c209b31dc8dcaf1aa251a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259ef508a30d309586dd7d127e30115310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57db1031b25f5142641413356841273311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11280af216d96724b2857591d732ba32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e08cddc79ab0948a6eca38d51a6a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01353be9a261f14bd5e2b853bb2415314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ce1407fd0edc925008d5299110fe6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593193f57099578fd966ac17d0ec5a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee598c059ac85a45854309b09d4a10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2f098cbb66195675561b55f623f18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb0ab9ef5c1e8f087045fb3cb1e5d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b7e5415714c14390f60a75a30cc65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23216b10059958fc14c70d7e2c319d62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd9f0ef6d74a000a15401a90cf430c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156f43268c72bedb4eb41a9f8a96be9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374e772c1d061ac3489d48dabf4465f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f061195447028ce2047853cbb416a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e41a93f071eb948579fe93520b824326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abe24b95678fccfb876e1b58a66762327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceff946104b8d6c5d1138805041abc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713ea66de12513b45565c26bff93b7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152572f940507efdfff9a7d269d917a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f792f4fed3a27d2fa05cee00c9f47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1893b39f967a991d7ee836148a8e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c22bcb04ce0028a10b8c73960df915333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889bd9727c1337131ef83f913948bdc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc972e276a077712e0a42e88d2b431ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5877726d13b896900991363f14bcb24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32607b1683889f6e7a6988388f734b2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107463985161e58fcfe892b4af240c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b138e84c1f22759bba5eba5de5375339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcf494450afaa3ec49b2c65720d747340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bac54b1d73d8b48296f22202ffc13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21809d1634611fe29054480247f4fb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e104d26c4d90fc7e21e66c439c5a1a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b6fb6e20d8f44ba4ec8df401c0c5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543637fa907e2a0706f26a6a704e3f40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583dbd26c5936934b371cf6398e5e73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed67025d1de25c1663ae54d4dabdb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41541a006506207011baf12815b6d18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eda238f432557a4aa7f9be908e92d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07114172be930a4f0ce5d9a339dc53d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b31fe47c54fb7890429dd173847cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741032452ad41fd4676a4060a3d3113352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1916b8a38e477cff65995c58d593af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69175ae4d50c79adf6c57eff9ad109c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d48ead6870e3f47595fec38a6697355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3bec8c0921e2e3517582abf12233b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f44fd849debb12b642b77743576e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e03f618254a19e863ca02e94725144358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66677ccc231a91bded0aaf85306771359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537aaa2eb2cc46a7812902c99284851360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415269f0d990928a8e27cddd99d5bdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8fec091cf69724224cb52541eaf81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28b44936036b860fd8d2a4a9782ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f0af531ef233e5a55e1cefaa1a0fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d606f1a1f82ae2156a5f10009b9ed7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b862cca8d4bf6eae0b136fbe1f650d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167d03e4b95cffbceeb231a8a34a4fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d951de27029ecd04b1a914f4d5d87ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507fa249b525a478f0052dbe01e17f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce477f9fec923f965861ac82a6a601ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ce0aad96260fae7f13515a0a48e53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830e8665d08f34a35c8415f9bf260b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0de0afb4e6d8fde1efa137846b1b9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a138cebaae40803801d3f41e3d7d37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f33a5e1e4439b39a432f1e2241499375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9ba50f67205ddbe83023bb9b1b04a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955a73c86a2f1446b1db2cc2a9e0613377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0119ca47bf78694e700504a726f44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330337b9b6975b95bcf48818ad9dc68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e7731a36064f8bc9bd3e60523262e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce0cdca124d4d376a24d12e6b216c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf999a13d2ef957e043c5a331f92f53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2198f4cc94343c7f7edf830e1578b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96d10e828a5ae08ace1294f1297487384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d4e30178e20f6ba789e514066001d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f846f02a354955bcc8ebe3f5a9c0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055d4e66515b2d45bc2dcbfb96a71d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a78af9153dee809295da42f78c661388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021073be29c409945af8947a6a429b29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e87d23980c0cb83480649f5d929455390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4653e09a59e1bf804739c2683d04ec8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b44a669b2403a40b98c33c277b2ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ef524313ac18cd29fc7aa5a1131b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc851a50217321e82f2c8f630cdbff3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41a3d781330bb9f8fbdd3111fbe343395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6bbf1ff311e33f5e1f25b4e58dcc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677c9a2f59a656cac79b257dfd61e37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c66d68fac851e20c2868f9d95966398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2b2a5a6b4a02758deeb6b68b87b18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bde637f0e86e9718596bfb735e6e61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61163cc2e24103e2ca5fa60c06091e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63130d97e0210aec7c6e5ff8df7164d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1303e4b4cc3d432bd9fa1bae4e03b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1640476e89f74f465d0dbc61694a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302d174f634c713f78079113d1c9381405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33422adc131a011233fb60d876c6a55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64959e6ffa634e3f3deeba59161b10ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4c8393ddcad1435a6a5ca5ba92a3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fc3d607e5dad3905c2b86697b6394409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6148bb4100e6e8b1e9fa444b9d752410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c2bd78dfb4a01c8ff8213f303d548411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9599a2c838047dd7961fc55001ca2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf789b19832ae4de7850567541cf5030413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fe614d9f583d6f825dce4b279f997414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdb1377c8a398effa7edac0893e679415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd0b8821f8020ec6d788a194683d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895cb5f5678153d400aa7e48dc0f1f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9e6c50b24195a780171e29dd11e6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d176054fee02f9c925aa5a36fed9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86761f99d24564c552ead7f7680528e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae3cd8fff654039351d80e773106be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687e5925d643694effa72f11c274410422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094936d325f68a54bee18377933dd2e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6152ebe891178b1de3d569bc3e5d80c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869121d7b151d505f03a8103598fabb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e331094663ce9d93189b6e8950f3518426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53526b04ccb9ec246cb77277122b2e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8c76c9b4990b7a5c82a5d503c1ff3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040a94a886ffef40aa4aeeb62e2716d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee90b0604846ca19a1271d3a538ce5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a4e9aabfbddcdf4b5f22cffdb781431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c540b19765f6aed5f8ff39eeb2073432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525774814c571d453e4123adaa0f1898433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cf0e936fad85e402bf0fcdf4eca52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03067d234bcae0de6d4103c2274ebd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a670d6a298655f6b6fe1b8cc0d4749436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597096840b0db0611aea6fde082ef555437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3905aeab6a17f8b7727fe57ccad502438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660a13c4e16fb6df0a47abf606eb52c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8af46168fa61ef5cc618e04e9f6717440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10ae2e5c5e947f933a33c772728473441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc85413ac826b2d45e4288986456b12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394fe86ab24dd9b92aaa497eaecd44e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09a176bb3f4d91943d9c88bf03d87a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bae5004447e16ed922aef202144599445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f104ce42cf45eeb2b874b4fe9e293d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cd0eecc63d7e244874583403eb4f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066d7d2b8bd00fe0db27a1a50fbc75b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f955c1d677b71593b00f27db4d754449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb23fbdeef3a80ffb58ffdf9f07edb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4adf47d1a7fa3d0b56e9e54e0ce1ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8df04c48c08334c48f7e097f54c3e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6223733b46555afa35d1a5a1e067ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8e2aea096af12c134a03f5ce8dd73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862f321e8441a7e32f47bb06b864b1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c5372339a05a93262f0051b70ad6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7147883562552f9231e171676bd25a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28533c67c065be3021ded3827e80e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0865871a168438c2705085a255c147b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3637141c440893297722e861ee74b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59bacc76745440e9212ea39cc54e63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550d88133a07db901a197290fbed850462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2759f5b31316df75d143c31df1bcbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4432ab68e98a40d47676c25b05afab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee40890d1bfa7b183e8ba7cf029327a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fe8f3735a7fa1345af4df1ea31423466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3a58b71ce7f8f5b7e8b6c65553060467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e76819b8b19465dba528ea923089b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da359b72009ac88c9e0344468639b837469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5905a3ebf41488764f94d4556a242470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768b5ca5139cd805dc4e9f9df589517471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5688e6cc2d187b66928aa8c23d8ca9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521296365c72a6db55ae740733628e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986794085608174663867626bb74fe1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c7dce959c7024ba22a881d104a563475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f00a0fe683820447e1b222bb73878476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f498f1a0be7c3b2d61a2dc01040dd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9287e2d557f9c8050bac58ba2274fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f342fecf978196da85a212a714e30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134f5adbc001e2d817f08b3d44031b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9bd6d00993c2f6a69917ff7969db6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f598b82b99108931aa2b91e8aa98c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b285af69be149e8b6045f7825a28245483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e2f9fb0a65f58f60661f80ff86d49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ba7f9d6d5f424fc2f253e9af6efac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397c7b63ebe4130daa73c5079393443486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8f7fee0f444b49362d255b644004a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867379103294456b7ea91efbd1b92dc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92150af01eecda68ae77dc1ec0959707489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281b07268a2a85dd46d507383b29c9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7897235f0060abd5d77a9dfddec2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf90a04f55af0309f80e92878fd9fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f86cedfbea85a5fae5817c84f9bb3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4184a55f84a1280cd83b6b052e12e54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d3ab01c554962ae99d88329bb40f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2236c7706f7dd400a3c50887d9ee9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7a24badc20e48b1ac1d7abd92cc32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaec8eaa8d0e5591f561eb929bbc073498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd76f069635039bb2dc508fabdf0050499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f99e5bd0bd3dedca811567d25929500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eeda1fab19112a612c6dce4ddc887501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fad3a5431f6af8b8cdd0e6e267fdd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c052a0f738ebb8f94d99c4e5c3af181503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8796a1d2041cad61dbcf05ce0ab0ded504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2685b8b2e3180767e5fb970f70e89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4290802bf58855cfd2666d471156d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a16dda909a975feb27264b4ccb584507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5f124af98e6218dd1e20256516071508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e98e2252eb673f4600ddad5c29296e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f327819de29f1e7430fc77afc30464510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e111da4ccd335c9199d08bfb15f03b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6c9cc88141e75b6ed1064197f86fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56a6947a11d52e78d150b0b48e21bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71ae557a4ff8fde8efb2b71059cdbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578b26e1cd7170f9dc99ef75739fae4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b908fa510015e95fbfb97551cf985e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25f66d820a660364cd6627ddd6d94c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24199b1cbf824bfa9aa6d17431a8c877518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56a28a77cd90af0ef6d434114c7421519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebcd25c4dedc0394d61b6262452d79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41364e2985d0791f89f0078ad57215521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6149ed394ebc1a232292b2c04cb9f22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddf1bd4d3900ab818dddcd8b59cb31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb376697aba624afa576b67de532f56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58044205fcb8070db1999ad0e269017525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a677fc7d9336936f20c216bb9e96b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03307bc91aca726c0ac82ba458f51ef0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e8b67071d737d8461cccbce39aefe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff042ca9dd60c271ced88c1e2a6d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a92d353197c86dd33af6c28ee2388530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38a2d641d6960a85e0963b118a71b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1802cbb42759b53ddf9b34b3a45e0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b058c151551276a87568afba8a0f63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada395d58b40e501485d68c70f43818f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46204f4c0b4f80cf8639be2144f107535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90937af2e23fe689ad059ba99f16b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3ac3c822b7f7597f3b88d94d85b58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966497e7c7c98bc53c1047dffbba9c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247aeeddf75342f1c51f7bd1bba18153539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270f90d038e4e5bd1a09b876bc3a6e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154928683aacae7d4f5f70adcf8e14dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d5d0d8a12828bf179a882d49efa1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f2f6ae0acdcfa19bcd5b2387b83c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8665546ac50a66ef8476009d92af42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5fb1658dc7f5f95830d4f042d4f83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a542136f89ec9d4e6c1001d8408cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e42bf7beba6e46277f74fc93a432e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f302f02c9cd995833e17ffe9994fb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9995bcfd6b95558640441857bfb444f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efecece16c31d4561210ea66062541c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82455d39ecd91b84e5af97418d4d12c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192505a5c55efef03d9a9015a57d85af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eace3d3582c83c84a81f2a39ff0bdc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c26f9844e6d03985e7942f2df0a548554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5ea8ba0d4ad40c42e3b238f24b5f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c56863b50163fb07033770074281f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6faa6c441558c9a1aeb0fa90481ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539e9ce37ac44bb1f218d395573ffea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f9d5546d1b3eb3e3e3cdc51713b35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f4ff6a3828bd719ccc5badd5c4ce9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851772fba260b79eb763dcf11941c0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f5b823da6464796e5f7f94536699a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37022f5c1a15cb67b882d33274ba6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3587e03ac09a7745c7a2379026ac2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed725c32658337bc2ab1e46a2a729eea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641777c7955609237cf4e2c4f478bab2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998614d3677646d3ecff8449a4a0de9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b971314d354d1632ff42302c6dbbcd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6e39216ce329f37ec07eafaff2918569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90687cc520cf196217fcf26ad652ca4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a597bea2c5dc10ab3f2c76a1539a41e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56805b40689f6cb54937c4415e2d5f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635a93ae16cb4b3dba2233672b869041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f950f4a1155a44f372ec470fc411e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9608aac060bdfd9ee6c24c45a7e063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1413cef4867548753ad7bc3e1002654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa9815547e7eca18bfaf098bf3939f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cda303e30509c330b5cd1ca3ff2286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36568e905bb9d34cf60c4993e8fea2047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383e42de61ccc259245923dcc5859bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbdc58e804babf0cd653ffe04b41689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff17fbf6068944d0b308858e5bfab110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db86f05d7afffd36901c0811bc9c0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13873baaf14ce009d92fd5ed183594c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e474f9b2ac762c005c24861b664c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096b59781d275e8da4c5da42cecf2b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa3c3f590c721f12cc8111e546711015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb84cc2eef7e0937e86981cb8c4c4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ad14f94b92d57d81c5be32ab814c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaed702a9ff3e86aa0157fb4bd224218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca16642d695a78e40b0ec8e8c93d8e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbbf248b0c94e2bc89dc0af294de1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4ed5b660e260c06dd85337dc0176721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f53f6c240cfbd9664e3fe12c3532822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08946277732285e38fc7d8c3cafc45223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f04b80ed1e168b10a67e90d91395924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef769e91930ba3ea51c04774be31cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7e0713114ad792e5f9a3af6a441ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad05e265a10acfa657796785fe275b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332593a9565714bb084407d10bd5f19728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca59602ed491c413970de269dc177029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c250d16c8d63be1c6e678fc13a1fbab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4cd180e25a82cf174de9aefa9cab431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16908a5d4d7305f22c620cd8702a2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9763738648791106f816aad13445333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a823392e6182dbc6a8fece95c3a4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc319e7bf6919fbea3befc28efb28035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39004ddb65f751a5162a789f6512756936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2bd035b927c37dae38a5c5892cb6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4a28b195311c9ad5d62683496f4ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5ca27a7d3bd95ad464e4e7c2a5e1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184afd997f401d3746a9065a78e805540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574161ced6483b37c4be73fb5c8c3f2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b27f6b1fb1d9d2982bbf3cc61fca842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a0555f6321c207529e2deba09cc7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3f1b849f66b7cfb88e280dab3e8e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b20ec8e480e006df5b76710588a43e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7dfd677761d01d29c90b229c659ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7408a1d0c2f8b21485c40823148d9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609d29edf834b5b1311bac411ad6ae348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02591888a11b3a04db469c569ab41649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7964662745832b118d52784646b7b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741734fcb48bc38ade8babe880d87c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b91d547aa95d5e2b569122eaebabbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bab66a5531632f852679f45ffde5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed7bb6c91e24a42c04e8231e97c2a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9aeb39001eaed2394750b3d51c8d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07484bfbc371185b6a32076c1bfe94ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b08adf19e466005b83fbb4bb815f4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee658ae94a5d74d1fdc3f70a37485358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1666d69a8cb6343a8b07bf0bf7770ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8673b1c80731ad557864ffc6e1eca760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebd09d1c62d8391c79a6cf01369a9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2f4f5b6e7aae64bf87b57bb03546362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26f098904e63acc70f875047212bf163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0723c03d902986337752dd4272b6b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84129b77a2c088f3584a1da31d248b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5638ab5c196457848c0f416814491a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a247b6588a80eb59f5d0cc05492f7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad34510195b2f45cfb837c5ba9cacb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9666b3d9ef2bcfa321db83976e73ed769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8c1469335c792972548b4ee7e64cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7ba4ecee10bc488b93f67a29f909d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5c35944e3ab795bcbb91f619fec3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e71bc4711dce36cbf9e05027ebc71373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062b5f8d2080e675ee30a567c5109f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b54031cb86896382f016555784002375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c09b7f5beef57383ad42fe46c51f1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fa234a9c0877158335a0546aa974a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59b9bbc10c0bc8dd59b82e5fd65f7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553c1cbec67c5ede66414e8b6c060a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aafe7b86e35dc87aa03b9c9d974df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48ef6b6b29c0b20a24f4f8bbc65db081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fd2ee1ad0063949735ed9e1107e9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82f28f9edb0e8d8887fddc9896082683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367007f7d3a7f06aae7bdc377d5daad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c812166ba060560938502add99b78a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cef1d0bf6ae8e302785b746546ab586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e624b2032335204bb1b5ba476d87187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c4c49674d5c27e3bb299b507fcc4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ada3424f717f340162e0bfdc31adff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9916f41731867a3627c8650214a34190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2eea4e371d8a55079986cb724913491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4651637c8dba3f9a42830d11c59974792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7cdf89148927d86a201d49e14447e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1fdc1cd23e17b2263af7eff17d5b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d617c7407ee9d6cac309e0a2aaa593695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1920d5335f8a91a87ba038fca79de896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f7db5cdd148b3c8da8e320460837697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d3e3676f50de7693ee4b02e7dcdfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5124234cce407aadf292a8bac53e5de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e9c04eeee4abe1e2c51df07bdf285100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6346b5517902a5b05450891c6b75ddc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13374298008736a8b4c296150a8f75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d82b6f4c8061fcd8569c7742ab988a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d076013556269ac0dca26f35a0028b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d5e5aacb52bde835b578e70e7095105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cbf1f4a722499b010460059451bd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d62c462f3271e7458dc61e062cf5af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72750aca5aab20bbcfa3de7d27de6ef8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e845a7ce63ae4311f2ff3979ad76b67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e38da8a2a8940f83770dd409a5a8bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6637c54f0054aa2201fdcfa2c489397111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3bf19fc943171472b7e43cb2149a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cf732e66e4538b0c0422799f0b17d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806878267a391d0b964360a401ef8fa5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587091dd78e42e3284f7d19fb859fa1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d811707f654a5699b34d1c0e9912a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c907143cb698faf7b8965d0bcbb2078117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d526a67c7ae3500b62187a5bce1517118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cbd0501775a644a4c63c32536ec7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78b523a9e19d05fc461829596460ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b42430b18e71c1e26cdc0cd926ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10b57b075f581c1569f2ef21a9c214122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490180f178cf260a9a2f553bcb04dbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be28dcdd5ca0df0077e2d49d431076124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb84937ac318e83ff11a8f88e8a9781125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d150bed1da48a9c928701e4566efdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5a63ebd88d578863791bae74502da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cb30d4347c6e58387081b99394736128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95650060b948c7466cb2099736ea21eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb690c525d407e54415d0914802782130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b03191b2bac61a850521ea5dcff7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03fdd391aa2b439979930f27437965132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dce6a920b4fd58f314f81ddd7d175133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02407282ef2ad3bdb4272b416fbbd043134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b8e6788c57005b55de83fb628d562135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74f8e8e2974d249a426b462c49a349136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac70156211b0da55c54a5574e203d2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196794fcfc220f8d64e697a4f8b7578138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc643ccaf3391c269547366cbcea05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851a91f9a10d20516686cbc9a4874d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc1fceffa627fb6930fe64c41daf1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d6d03d4feb003869d1a14da02bfbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c5c1683851d08c06ff84e387f5c07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143a3623fd3ac87029b0b55fcdb91f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f4699b6e9283a63c8bc65425ef2bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755e58423bd01b66b416fa7d3b8287a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bdfbfe6759c8f53a808481fe84bc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5da36c854d1ea5f79f1bd500f6a60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebb1f663c5663a6384cb1f5ebf8985149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049dfe9f46a5d3b11e9c6a7362ae35a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60462840da9439d316ffff269a9566e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bd91b54538bebbbfeb9705913024d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c6c071753e1389c19429f2c5551ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ec31e6994f2c7dc66b39724ce1c02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34390982b1a5760c5a83fa89fbd6e23e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969cdc58421ec3a6fd2de73305118f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5bff6d5a4b54d1dbe313c0233e70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a016ca226d83c3608668ad07df186158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb58b16d863bea22ebbdffa80791f2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496d1c00356dc390987df30076974e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379ae843e18792de1b802f5c288babd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d9ae0886607f27b2e009713923872162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b2197e70581410161c2900b3d95b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fae237fc60d8601abf8de1daea44c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482ded09613a27b10652eeaa49f322b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a78ff7ac250aef5f26243c0501259166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf740162ca07e570d5ae026aa333075167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64465d89685a5e335f8ab2d5b3082e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a011e4e840bb3679e6c0fe027b83873169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac7b6d971be3ab48a1d3581797400b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cece51e876303856ba771799de62c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a65a76ef8338d8f15cab589c714b43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb72c567742fce13916a29a95a4eb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ab69b994ffd19c7bcc6d2625785e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe740303c13ccd89fa01a30d95fce75c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe289fbda7c785ed50540d97ecd3554176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893f0072fa696c407878bfb20cd5fa8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f822c05e3e5b3de3df17972b35865178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8e6f044a6d76534bccde91bdd9c0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97da467bf81bb45c6918bf5bc954f6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fd9190adae484b261a03cd1ecb093181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0161f59f66e26c4c0b3804ed220de7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77decb4780ae06e86bb69b3a661f88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287402b6fe8942c9ffc90d1d067645c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ff9bfb6ac79bc0e442a50606db759185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecafa77d8a7256a3f1f39536d6db6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd1683f27cacfef2c8a82d2f343896187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12099b0bee55f7b0cba25de4834d4844188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed8d3434f3bffee97ca64645da1883189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e018e9f3260832533690cdf2b8ed40a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2944d37a3980a2bec317bf911dce04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b206f3855ba12134de708218f302e06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027a633a64740a17a71df9c031ae628193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af1c3f2a103596643de0b3f83ac62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16048cea4e2171714745af626b5efd5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563205beab2c47e2e2be7e5ca04e708d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98650cf343b942d2c30e514c387f01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa21e31cba5b963c745c61748f517c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb9ac27cab979922fcfda41d7788a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dff580afcce1d9f51cd687067dae07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3993737db73d5b38eee60788d3d0fa0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619e83740451125aab1970b839f2c75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af92a9504cbbd4f6742f8277d5059b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245fe66cd6ccd8e0ae0ceaeb7fcf02c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e602d2cf27f67c78fba7a42eada068e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a23ac2037d2a83e19be1191b4915d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4484967ce4518281cf4e97c9b7ea1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c11fc6a9f673a8d593efdb56024a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5b87db11c594582030778151cc751209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88b778424bcf6b4bb4e793c5de29c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc7612a98133326000838200a16fec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1708d932157eb733f844dbc509e58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630c1383c167e81894c53d3ab653d09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc6185467e2f322765b295c07188e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80288c2a3c7d0f37e69c447ba190b2bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901fa1d416d429699c7eeaa97cc63a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4439c129e482499b9f6cc1447759c74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a85e98cb7d17b1839e935a39c8740218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f44578061ab0d38c20df733fc1fed7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a8faced1d4451765e43806f913e4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c9f3c02e749f2d14169d8c5dcf3f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa332a0ed84856cca6a2f519e75b19b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c322d370613f39d52f2911226e944f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc024b0356569b1e4187c4b4e5c973b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07929f369b5cb7c1873bc2ba028933225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86d05b31c5a935cf7c0d92ebfe0bc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5cecee21340ebc5e92e19796a7e14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a31f0c3a2a561715032084b2cdf419228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016d4427bcfbdaad1cc504cf4404e50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cac0fc09c9de6764ad5dd6da20e65d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d415a860313b9772371f52a8f91fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02160f389c428b10e65532357ef26817232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66247f8bf682fe3479145518c7371f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c96789f0089ca7208ed16fc5495ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59499644949bd8695448b84d32a005235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41a052cd8c4ba56b05f5468b7e32ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32daa5d9f0b2c7b07683ea8c36211dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac728cd921ee5e24f227fdac03c0ec54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38060777995f96790c1adc71997e2057239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb21039446258b4ca019704110f98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f768deac355af5d3f2af2bad1a81506241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958bab4234a3fffbc15ddb3d1cd83fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9a72452c136155c9c97825cd668db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355f784a7d903bf1267bb2dd421ce80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bd368eac1752b47e77ef566d684bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70c33c959e150a5796cfbb67f9dab8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017e9bbf1744932d85f0375eb179aba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a3ccd75d93c1b77988fbc0c724ff8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70ecb7e14c95aa36b1d81a8aac624a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80bc3f785acea4f66b806c74f94429250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d5ae01401ec38a0cf5d461cb2827f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980cd365e7bb7225881cb007deb36e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f0372787708d544e81e66ff6ba49a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b5d52db4e9b28a273cf6fd2802a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e444a4bb2ff3760a7b81b26be74fcd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424821603cef60fb27d68ae31c73930e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed033018c6dbb740e3540e95dc5c5b07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05764db7689ec8edef57d1431a591b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956edf56a42198eac4ea0a77f5f1e98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a060a055f9a6f478fdb958e87331f83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf69efab3aa13240348f034a3a1d756261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf55246b8c80fc6c61d682654b7a049262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4666237b0affe0912e05d3daef297263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd4f078315b7f1512e631d7639ab2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743152e6cf1c4e552109df8e586e01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fcf45f302ce82f306371cd0e865a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dde643338a384266898b5bcd57b1a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0184ec3ab4e2dfe9e727cdd2f7b4c03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88646c4dd5bdabed173ae702254367269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd002132122f1f2cd7be7b9a5b01f35b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa3f00245a06082f7ebffa98ffcef9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1221845d70645cd14c89cd863031ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c2fbb42f43f1bf240dcec0b1ba0e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da783fa6b8cb5edb8cae5b97fa216d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4a72463c6710f4ed1c3f60d95d5a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f0d6eaa0c4161b932ced6fda58718276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc32bfd6fdb7da020b2eb1718e5f610277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2309e29edba495643e12e676aa79a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac6f815e425782e52d6815f0b4106a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9551a4f9d4ac5a558a11b0db0e25d64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0896bd541a307b478645c75b64585281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7a93578df0997ceabafe140742278282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69468006db37318884fd23d04ea8655e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe8dab6f3d212daa3d4464c4603302284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1a3360326077afd93c844a377df33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bb865b0dca51f4198f61f94ae33fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e62a0a42c908c936293038bfb97b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b86453133b8c5040c343903466d2d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250581c145b4777f224dea6a41b5188289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ac93c0fdf7d77988502348c445fa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31942540f0c1f9f20a584d664bf5ea52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ce7e18619764260c744efd8326a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809870046f733b7466f6b2f0697c20bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2ee83aa28d22e795d453665ea025a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83073b6943091b51ec513ba644b8327c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd576738be771f8cdeb35ae529ff4e87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa0b6d24806353a4ac6230c634718f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427205efba856a7ba322f57bc26ccf05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a469f36e8a0634d2964b6dee65bcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd5ea971899194cb7938a349500f5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07aa28c460e11a58e9f5aa004fb350301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa53ec4e33627c93c3386accfdaf0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2336ed6e1565f1a343ac1124d65d7c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d3c044856e8b837ac149d3db5ad1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef851aff197764a81ed9be9d15c5ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74798f1455dda91baf1552e6dc6fd51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ac753075d0596933d2e5ed1c6969a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c6e0109d50fcf7cea9e014643567c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34ae6b9f643c7014934ca1a07dbc45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e49ac269942643166afe75db898f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56e415663f7675095d4fb367e88fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cadd779022d7db055497dcf070ea2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eee9a2f5a56421efd9b169dfdb0f84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7248522dbd9fae76aa29147324469314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed30aa0b135cb771eace0eb24419f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31f5bd9ff558aab42f244e95a266e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39ef1b697bcb373efd9da269f31939317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08f1972db3f23cc57a38ecd6e5499f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f8844adc8723df6b7cfddd3c0dbf6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce81980982d93c81b6d06f176925178320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f4ef56ccff5edc5cde6391bed2ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d564a49f0e4a08f9b701a45f313b272322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed7681f5f3867e4c588770aca6d27e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3fe17e14d1a5570a411067fd0303f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29506e7dfeff2a351ecb052289d104da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ec5021e2c7f94e43703cb732ecd33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f8590d3cc6d4f3c293e4079cd0311327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3488a6b3c631a8524905bbd0c44a52328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b93f9721ba55b6720a1fe4963253cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb288a6799d81c5fd52e4c44be6bb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cab7224b4da3f992447371a2a1c5a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778c09ddeb1be99163fac2e33a8a37e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cc246b8c0377f38723a598a812ba2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b843914c2d86c52a3291f80a61c90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca0ab857f7a2622c78056577254a57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb8d133e2da6cd2510cb90b06e6636336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586c456d126e7da29cd9d67e268b6dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef700f33d1893d836b102a873ae949338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250940bccf8d7c5100c30381743e8b10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316652303912ea71e23a824c9c750778340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c803090504c5386af16746f2898644341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d4013e7e22413786c52cf0f2450b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bdfaf6b619dc0ba49c4e059d74605343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b488e95d475083b4de58e3b629b3f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa953cbf3c0256e51363c53c84ba5621345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8ab0317ffd39de560e80f340d4ee1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e47d97648407e1bd7c6c12dfd4ca1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436b85d537e8a29de100aaa34baff5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e076812ba4d9a532a1f5700f0d4f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828507c901e65bf59ec923afef06ebd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44ba8fb39659483a92dedd10989b20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a643dfc8e699adc2db6b5df3a1df3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286649e6e26b080c795cb3c0a43492f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0cfbf5eedd63adfe1c7c04dc977d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f77caa2bcaed55bf6b62f6888058f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64579211c8a24f1d128541cce8d149e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454584900cc3089116028cd5d22051ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78064ff9eaacc48a51e39b5883bb44d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810294d31b6f39da54a8ed0e7aeb410a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1e3e98b67abbdc2ece9dbe7d5487a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e92c17e936fc234884d05ba5015d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0884bb1d0c2e1c013d9c2352473740c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7584c18a29334b7c2c7cec72a1d9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28764e52137f029b7c3eb8e9d54a69b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addd5fc7721386c1f55300c41dd7e7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e0bd5a65852fab490e8eb6779ba4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed8022c021bd9ddf4a66fdfc5d99c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aa3608319d2c4ce1f6271eb1bec0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883ae37c343d3ed05b6e97120439ad6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf15d41ee5dbc568d1e06fb490784c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4e196dfcb98f5311b9f295e49b44d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc00da64c5175e91675ba9bc5c1c4cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac408139de79d9b4f4441541c453fa50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a589b17548dcc34f6706300a148ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404dd23c5a8f53ee4db61f79771ec6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb95d2b8af177a2e96fd6562ba91fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793b98e38b98104abecedc24c0f691e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d3b790cee0fa5dff38be31a456025378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9bf9de1826c6bf64f7194ea5b3244379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce43f6a95c494bb2be9e8e37ba0897f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82434ec56505977d57955195489e52cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09d2676db385bdb38f394f521ce41c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3d78c7d75520cd2757fb73a823ea3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717bcc2d0c4d5da53f6877ae683249e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f792b806c9e75d3c48a7e4411bd4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea37b41edc9f9435fe68ec80f63df49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc44f82d45bc7acefde623021b4616f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634463d1c4481e06a270b77154f8cd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b2ffb209bd6c458797627d0facc9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914aac56a7f8798c3c5dcd7386110de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464da09d016e9ac3897eb89f17eeafc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d85a1e01bec08589820bd54e306447392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb5e4fe65ab7754bad9cf16a6f6d5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236b3d6649a8ba43c210675eb42426394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4a823dd497241f40a468801208f7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e45c02d7d54ee9fc9410e22823f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51051b7dc686b122c5035146e5a9c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46249cd9a8c14cbf6e2c230fe788caa0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56066e5849a02433d10f9f589fa877c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45035d736897278eef694742211076f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49331a05ad4fe4c2eb2a4613b994473401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6c0bb5df6812a13f64087af62127b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f9f7a1f4c40299f5694758376afa6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f921304f758609e4940ce9b5b77fdf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61672727e6046a444c537ff10bf8fd7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca48648d61f8c0cb8719f3c7a66afa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205f0cd279962041c6f2a8c32c62e77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19be98452c7b59a0b389f1cf2c69a7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7f1ac7bf9a4e48b62f511cf3c20a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7353e6528338594b30ced41bd6cee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66a419f99f51e138964f149e183395411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3596cd80cac6a71890b5509ddb865b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a97c3873583466adb8ad909fdea18d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72136e814de8e5ebbfd72e8b89a9f50d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bf69b197fca447b6b644d6067c7c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c6fa3d6cf2edebd64d2e77354c043416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab71db1b48b3576c037957bbba19b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5393599e68cd718a96dff997b49b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad625157c1f4d057d2e7867bdaec36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e21919d2c5ea018b5e19b63f12b64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e6a4b2ffede7f101be691a583e8f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca640d3fef89e6a6a651e5c932030a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef22c8ba66d57413c4ad300614deb9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31871d00a3ad436892ad84ca8febc3fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034193137300eead86edf47115a4f067425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c72546576cd8924ae66fba9ff89a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881c15b205fb4f79306a8cc9d130693427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f9320901c97dfc30104a52de41823428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404110c8bc573fcc7ecd93414d8cb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4171bca9f97de3bd4b27aaae4576668430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde3bbfc20cc61f9491f557331e3cae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a610f8340007d2c6aac06fc186d87b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634ffc729f7a39d05659370fc4dfdd6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72ae6b95bda396f8b055bcd19fe999434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c4ef9d045987fbc8adb15d2e41d52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce9a245780aeef529970ee6774c7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec2d15e7104d0b77cc9b4bfd313ec6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67b5ddd1f556c3673780c5b6438340438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acee2e9a2e0a3abaa8be548bf2e5d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74537f3feb90aa86e8814c4e5c4049c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d1afdd7293b92ee3175b0f546c9aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd065dcd2eae012aebf3bfd680da80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2893bd4f8394d95309c25455502c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed2301b558a994b1ce81395178d274444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be36e50b1649b5c8178b73c27a09f7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68363b1c114861d57fda22e9a9ed6d7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb88b7a92159483e9f25026d8c20b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bbc6ae158fbfee704ebb925d6d33a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf662e225c57911ebb89ad6b9dc66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1e80079dca3748f5c2ee3828a436b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2241c5cf82afd0c171843815a12b69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4858958e43e94d9c983f49c2490f27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3ad5ffb97078df08459b19f155362453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5254e865fc2ac7a81ab74ee534a6e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc88ebe207e5b19ed9e50c35602a5ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628d6aab07279d2a35db5d04e2240c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a153ae35a4ddf7c62b3e97f49424063457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313b21d55e4fc7020111217e47ce679458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d0386c184f97684de58967ed8bf21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50bf5316fa8fa5459d18add5ee5506460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2a35d731f0bc80844a11806a2601c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4c430aa847f8064046a64a0f0ff05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718998d9bf1634a6d31468ec70d2770463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971be1b515ae5527e82f552289ebd362464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5679687b0aef708f8230650414d3e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c746a658ae43218f62e533e3dd8ba0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8b39b1df0146a7111502a57a0d324467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5df1949a8afd2c1f1b465cae033eac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14b51ec930f607ddbfb2d8670ec3e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1dae51a71f971e8df6e5160732846470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835099d7c4b5c2cb8dda5fdc9294bd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c4adb84cc065c8c2e1774b82501b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17215d03357188f7fc54a2a63f453cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d2046e334f6e177f9f0fb0c552d14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a2cab1498c16bf356272493e8e527475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc4712029b3969bb46596babc52c56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fc4b0d22f4954fc1432daa547c119477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056f9d27ce952d41614b7272df01891478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df5bc8aeb30519a79704823baca585479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfade843fb4d1c19b9f832c0ee788a5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e34d27b17bfeb3427a4db597b56c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d4d8a655ba432a16647038a22fa22482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba1be2ce3952ec4a77920e4617a9de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc2ef9277cd172b42da43048cb0f3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9c28446af78073fd8611ecf325199485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff1d8213319cc69b7da1e76a309d25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62c23a04af2cb98109fcd3976860ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719ad0b980c5b975b56ba4c070d7141488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fc6aad21bcd37069b7535551cad0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16e4e8201f5bf2012a84cd96caaf36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207553e38aaf70778a452d4f3cf6cb7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046da30556b9fbb482a6475e160b9d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5f492217c01c57ab2c6903dcbed68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd15f28267770f259b69a11a12bd15a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23373f3d94ddae570f7a99b5d55110495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e4deca1c175f4742ed947589a65e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477df67ed37c33de4650078d59f7279497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e1c0d8eac92b7f66a9ffc8599f868498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77fd6ab817c3690217116ebce69b8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c469cee2fb713c3958cffdfc785d8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d740d5a1c0c9482f92552842a6c78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2022ce8c7b76ca0691d36d807a7ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb3fff73d839ecb5a1174118aec90b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719f829edc0d97cce0d8871067f3e4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd2806ff1694cc2256b498555e9e15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443261e06f3872ae0b6c34ff8caddc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667de696ff7ecac9adf86d3e6f4d3870507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396da2f580cf6384c7215e8739705af2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67347645f99f454e87181120c1465c02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055ba84c7605a1f9ee00d4480c2391e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458600bd8e99dc44c1170271b273539511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d409384189fdcf6ea996a43e52d43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e740494f4a0cb5b4fa3c15f5b0c15ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f74a5e2fb72bf496e49c2393d3d8e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f030a19033e391b7358a34f43c184c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b01de4549c53a3b00a71973ae5fa4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64627e6df814d7df2f5b6c2b4a92aced517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ba9161817b28ab1dfc0b9bb4f5b38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db649da70f28c8d0312c8057e76e9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93d24c16a1dedb8d19b4fd10539300520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f752ba808013325e2205fe19b7a292521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e448e8c86b88e3a66dc263ead4a05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ee5fe56f94f6c7de3c223b77e855a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68df9470bbb733b3dc3c18755dd65f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170a6e13d33ec046f0584f6f637e858525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dcd67bb68fb56247e64defd9fc0b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c15939e406df43c74d11706898066527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2de2887f0acd22860d401342eb5b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa4ca14626bcda44a1d4bb1e0f0232529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff764b00600ebbb5abd7a3cab4635487530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c237d13f6735c3a0a12020c692738531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f659f2ec783698e7cc0b1cf632f012a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb3ba92bd80f52eedaf6c24a449b35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841ed60f29c640a0677bbe31c41dfcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cc7e78eeed56133dd804f6c90bb46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5169e2d99a81d4eed0fa906b06ab3d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34437fdc04d966215a060cda4a0b89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190729c5594b0c12ac034b27872515c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8774de292ca8718c4148ea5ba103d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283151521254f19ca4f3d6b7116b4e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f554cb46d03da93f6c8f2e9dd54fa30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839de73cbfabdf8de4423ae1ccedaeb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a91977bb3414e790fa6094d5f9667a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a37974bde9497d3b01fb43653583b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f256486b8249734b11ed65c691711a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815012e5a07252b109591cd5c4ec585546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa3a81aa7fa87ac15e8133b5a1eff7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfba20d30f0b388434ac948c3a644d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f346b2f0b571b20c879c76655698c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63190004096b4a9191f6179c53be3be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb147e79ed2b385572262ceeb0d3d81c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d4b62a26ba3368c2e51b7d7343714552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769fb2d20836b90ab2d9e58d779fa7b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23753e565404e4243a20b1c2e46909554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efba765471a76cfde0960e2d402db9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa288b85e754ddeb4a4bf71f73b68f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9cd5a4945a1c12649f4c51c4f67c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3a9b7c90401fc4674440c14be0141558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04474b8c2ed971489ff8358e2821d375559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62271b69e2a5c48b90f771dbaaf33ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150873f2a6e346f7a819df9537ac898561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802eb51854479c02953f296afca974562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e94f819b33aa8586c89d833ca41779563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d8e7496cf48852f541d77e8844c1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39ffd4a010aa7374e50fc3a11fbd63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d765d81c8eb372db5d76582993f372566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a664603b9cb4980d53514c5510989a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d28d9dffa165f0f8d8699124ccf70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f592007de7f83b9566e3c939269d02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b26ba59c7f0c3a91576e99dff1159e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d160f2058c12579a834e53ad6202b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e37687a3807bc366698ec511c00e01572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>