--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236a56b83bd6fcc70be31da41c3a6371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e267fcc8736931f608726e5d8ad55d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490ad8779079d8204a7cba3d08a88963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7548d3bf930fe87613bb96f6c62f534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ca4538ddf8ac91ee96baac03c63a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120077b719383a144981414b94e9d6116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7fc539d3ca5ef86eed425d4b7a2ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06490bbe0cc42b7a26d32164a99536b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39292b7ba9204baccc1e578c93947d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ad89c838ce3d10cea59085a388c5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef43fda19dbcf0cc3ed532b25a6146011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd228076dabdb98b969a59603d15e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd50cc296b05be39cf0e37f8f5a6c2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed800dba26c4975f3cf0a79fdfeee914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96e5d5befb85f0dcd9a4766a94356315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0b2afc0b79a8445ff3b9b2d787f3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62d135761983d2ec1119d29d193c9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beeca4f19db900b57f37ea90ed464618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7fdb95ba4eb8c10bd0ce77fd6f7b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae7e59285376bf80ce6316fb1524a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c616687f2e7c341b3bf771d20fc9ed321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02beb21a722609664d3f2ff3bfe15322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccde5c95ff9bd1e870609222e738ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6207b5a15c27ddaf11937e6a67fb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d779fe685a1d51935e0c7cd8343cd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b649ef94a9815ae31b50b4e6f98a40f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29508571619f0d1bde6449c4830024b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055288416d6a8f4e9b99cda05bcdeb5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc6889d210f6ae933ac8bd0a1b96229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5f0f56d1d52631ad868194fd5b68330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0282bdcfda5edd7c540b8e7d7c1918731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58acfa0ea68116026aee3c8a5b827132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e571dd7acf4bbc9d8bbf6989e255d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f95f03727636b9b86db06da18688d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747ab08672ddafabba9d0724cb55e8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667ff33ce8f40c70864018249e3e09a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71b67a119e31ebad724e2e0390937e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d6cc6d21b87cfd130502a456d27a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51e57c36188670c7873784dc33c67f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ed93d56e05b397e48509b672b443740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115d77782b4f5bf221693d612f852c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94047abd6be17552cad303f55bdb4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9a0a5f728889f7f683881d8e6c03843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65dbab5fb61f61a7282e6b48118be344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386c4988210495dd715daafa6b94da945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392b6fb5f4dd497a229df9376ae9c3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247e138e4c52e89153d5d4bdfb18abd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c22dff1c08393eec81609afbf23fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89e96d46723b4fb3168aa8342eee3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208c920dd391c36ff0166a5de39ea2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfc7f2959988a9d230b5c273c5a6d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3101eeb6f5c1aa571d7a5b9801b6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d04a7dae80f73a917b66dc63de2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abb9a3ca204007723ee966866518a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9f26b58b534ad139f31a2b25448ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6a65cd7983e702b2ef18317a31d2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d309f2da9086e478be17da989b57957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5521ea41fdebf1261e183581d791cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c83ff2efc5a720768498662d7740b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e174fba242e5ce4a51d1ab90daed88260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55685f2dcd70c1d367e862601eee12f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b8753041c0afdd6a8b0ce88725e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142390ad584b1b3aa12482577c7a380d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0975d0e8c340880823d647c8526ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebc86f105dd335471cc2213a8e9d4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e73e83ee6a2aa0725c6b4524a3e15866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229589d310b0eea36de19f0d64e145ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2951d0d4b08e046722d4b49480175f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921a5306eeffd6c999f46cc0c531b1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cac525816bb44b413718cc67f1321570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29107530349f2443609eb89da0a50371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b0012d557830881cb362efa618a6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154e11d96e9b16c4f445b3a178bf9ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd533dfe27b7b3e3f424e9fc0ebd99e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e7ea26fffb6d573f8d87263d5000a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af212471e86b741468d621d08923aec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050de9dc2c0ef74332ff550f5b84f9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa4c365bcf86f221a9ea7297476d2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a366076b497c66f737dabb047a9e9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef73c576529fa19b8e790e6cba107a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725f6a2949b7c48d6613656a33062af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc030af1c0f7a56f5fd97c0badd9ab182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed42d385fab4de42930bedd4976ae883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de0a5f35f8fc6afe2623f988cd176f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68217ba2c38057517416c406cebce285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ee2766b39257e464541c1d40902e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd1a886ad07ccf1466c071fb8046df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35e736bfad86a057119e2c319a435988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b4cabdaea50e312d69b6de93a233a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59078fed7532293ad054aa67a8489990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10107061b21a98b2dee0b0b7348a42d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86b1aba273754413ec8479055bd8a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e78f6aa1882e28ce90a95ab705b9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5b5237bf9e9d420b458e7ee3b1dd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc0a11e20dbfc3cb85f10c2aa8508795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7ca22aa794d51ba2cc0236902ad8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464487fa1b4cf4aa52f1f5734eb5dfc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3c960fb01d7bc4ad56fc26032c0a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe3b790ae4cb22df23a595f2fb92be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6e181ad7808e8dcc01a8798c0abe8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed619f350ba13d6adad7571f63530101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a9d7d9c77dd6bfe31b4235728e249102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8487c3d746f5e00e6ed0084cfe89d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e155f79049c62706f0ac8a245e2b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607031aa584c15b40de1a905ed733dcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3a047df2384e9f2830c8255584151106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c165e7fc66552f3ba432c5620bdf58b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b140df686a37ff8d6164e4bb712922108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cba80b008a1ebe508e28b269179dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4e4acf0858b7b77e07138b73a4776110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35412a6f3f3be2be8755143dc2048b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4cef781003399360abec2bb68c235112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7489a6f493a55f25516cb21c6f6397113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbeb617855c3f8a195ca3ed2c0c7aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaf74a21a20eb4ec54675233577365115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ce5171f9382d6ce645d93d4c72f04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbbd1c91b9dc1027b4e8e632441008117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315befd27eb26fc2624a156835be1c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938000691fc21aa967b32c8ba41e9ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d648578430c93761d6e9bea2c558b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027e24f2913451e7d43155cc5e33af0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2312c9d39978d4d2963c3a9a2e094122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fea3e018dc292cd7cd2838454deb4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc521bb3e2576881c920100f3133ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279d9881fcc4f56557d189cd5209445125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93f7bb31248ad65d2c6eeb25ce5696126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334cb1cc994fe347f518b6486b6f0f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0e7f66d7b1f58d97a28a40ca47d07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ed12eaefbf528d625e6a6985e7991129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81779e965b96a1921719f2df7a554159130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a8fcd3c51c27aef356af0885151a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6ea6ddc4d2a160a2ec848efcaf2d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b556732731d6a370187b5d0e41abf2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa45b79efa014aca1176d5a830588a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe47fb121da8d1a7a2ad4733dffd26d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9ebf1f6fc055b8872c0c627e66ad7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3601d652ee1e763df5962e3baef2337137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db79053579018f455cfc53d215c0f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9008d5dc06c5e3702a7cf03084e73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5196d0e7ba9a80f3a249ddc934293ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c18e9d1ed3f458f2c71d8d66d68c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a22689b43f793ab52fcfeebf78c36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99650232a183c5097c961a761fa31a34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cd976933cab0fddfd3eefbe799f0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054d7ae7fcd3d55dde58603f119941f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231dfe234b4678fefc3de1a6fec2580146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf241ca76533ca336aa5f31fd0938fc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db616c052d0a6de167c74c3985ffe76d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de58e524bb646e48a7312a96561573149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ace480d4e16ca06b6051fc76f9de0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd3ff8afa6106dc8945b5467c6d8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6fdb97f47499eafb8ac5ae402efa0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42dc24d2383e2a027eff81a4e711d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e90abb1cbb1ffc18ad053df39937f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870deae0f140002214e68ad0ca584d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240104d33b802df4b703dd567690eea7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed390febe12c22ec2d3d727784c485f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f3fac59c90149fcd451c9f5c78240158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf292a077f18da89d5b2a029a348c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013fa8e13519b4247aea10165b50e31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4084113c8f43a9a2fc5a0cf92686673161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a626d91e78268173112b51656c5a88d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03025999ecc4179187363de7946c352163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf77fd779522909dfc5b2d16954fe1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49a9018029b1e9a7ab127c8777310b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fb6267cfaa3937b963b1ab375ad3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0432f11af8e34ba9587a720eccf0d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a23a6899e95f3ddb90657affab511b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eee021ca3fd40e948f17985f407a9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b636d769cff74ff006f2b7c54922170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8260c23c496e7f992e81a1af33e4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d2c04ee0239cecfa66f17761a252172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805ae52782690b2df9f1fcb385f3662173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66257d0a6bcf8e3ce2dbca58f0e627a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4159f8b6388059c7b53bc170c894b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7529f095522ddaa45994bae57a6fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241e683143eabed4a1bd76a848c6481177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d46970cdcd2553169ae36a1deac42f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cffdd80159b732316fcac06154fe2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83421b7374e586fca243177c16ed183e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290fea165227e6423f59e988a404b92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14562cafd1e46f97dbed51bafac05267182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577241c9cf8eb2f3d8ffd11be423d65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48549a5eb93229c1c8b3dac0041ea63b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965641f8422ebe3c55d04c7ed52d3881185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d5d4d77b433efb697230c701904c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9793e66d4377896af74337420a288187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba1d9e8f743d5f2e2e14f631cc8cb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a02c689d744a73b9b711a20a0e8a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649127d5fee6dddeebb93bda5fe71554190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a341c9314792f0342eb57c2d27f8709191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34d25f5c5ed030fce04f10cc75bd8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a16054ec928af8d6e6a95d394c0ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa4ca450492dab11c413eae376767f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf48fa0e69a91f413e377f96e5c1181195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dc724ff5ed1f7090ea5d2cb3abb51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3683d9f49c05292a848a1ae8f10f26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1928bf0d52e690c9d66299d880eb45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4e80efca2c01c8e551a5b6fce9038199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81a01f1764fb234f9f90b704d92ebf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb32e05785e83652ec6c18aa0c40224201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fda56339f59b43ac0616dacf0544d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2af66ee3caf6c81f290192e481a0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9625eb54c9e63cf351a41ad1ddde97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0226b5947891ffe2ca01c9c56abf68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71c218c695e4aee24fcbaac65bbdaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49e52ae9f8592dbc28f392c63b7a34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956541645b3ab6e73c15a0d37a46de1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc6383484109b7bcc5979427e11e63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe5380867be3b694ad32176711c10b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44a7ccdfb603540e0bba2e52106b5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19539b4626d793d01deddd7f44eb03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11836cdd5545aea78eb0a9d91c0d7488213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249405e03d9d8b3a4ffe877614d5809214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a44bee62743c0d116c11dfa39e098215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a168acc66841a964c29504b67e910e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789a75f855c80dfb9ac2f6cd272c81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41930811a8dc1c516eb4845d21aff281218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f91787db06f301ad19582a82671f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957077d65bb68fd2c6cc59cfa12bf6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdef3a0a638681b7aea9f88c3ddbcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d0a4bfca77cf22f1d024a5f0df01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee66a122e08f27325eae19fcb6f4a3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eefa8458c43848b67e12d930b43db7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da690af6c1c7e47707ff6a3e38c98f2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869744700faebcea4e44f86eff294e7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa8fd0e97e5dd6fa802778f97ab833227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b255032ef1b237a0918b42f083bfee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53becc57b8817e58ed3b13a2f4c831a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1996ff2038d3cfd0a29f661ff42b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d2e569e599d717afaa51049de68f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e74c2d80ba1eb4fb78f041736d68d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50965339ba5b24a2f9a93aec3bfb84f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bc248a207ad9d312d3312268bea09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba36dee79d4930fbee7e19413541443235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d9353fdfb68ed648be48d158d2a6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b12b2d4947fb4c49c0229a77bb1d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467b0e1feb13209e8e9de20d7e93927238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d89d6558ff587ebc49b1a9a679108d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3e1d706f30d4e2a160b484a7df425240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58320980ef58f2766bc4cf88d1e86763241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494c71e497a169bb568b0935d2d7f66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806de1ce70d9f5785e2074fbecffcf6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdf7a96c672e0ef3fda370e1e89d9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e525c546414e99ad0508eb44bddbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d0cc307752fc2ebd2394e0c577c8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b237d93791df6a527131c82a50135247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71261bd718c0d90bcc49a79102b56e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055036bbbad62e1b5dd47bd6e2d7772249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c7bf16a4ff94fe1ddae3bd517cafc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743aabf2492480866608b56ddc0b253251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37b351f6794952d02bad10dc254ed2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9e9bd3fb706914d0907bab4228e81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1589188344f56b1f01b38ef1a0b9d76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20208fefd6e19b20f43e522998830a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e45872cdc342671066c98414513e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c55353e62992dbe6929582b4cbde2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8b8c448e12432dad57bf30261512f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf7e64627f6e167d408e9dfdf759b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5afffceff385a9b9c339f885bc726260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1a4f70b669000f8d86ec4f37c3e48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895d22f7e5e9ca34647649c2508635b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e51a63a969cf2e9f4922902a956b73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eec21d3783d2088847e34ba7db09e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62c3b69c2d97d5d7ff240e7350820e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b065c96039fa6314423106a3b717e25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b02b55da0d2856370f3bb871f9dd38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fbcf0e40dd0377a1caf8b519ff79e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b86962c9cba3146e5776daf4ab839269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d7b693055d9dd6b5df1853726f30f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6f2bb9b10c44c2efc7f08249e6df5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30109e2835ab788d28935626d940cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17d87ce16e2a5e7d02cd87b60f0a41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea304b7d7409374a56955c4ae17088274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b99787ec26d868fe80793faf5877a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8bae82534224a7c9f661b4558ae78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3c17a03a02c3d134bda7feaa9d38e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6834cf7d0cc9eeabe50c61e2d3e341f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71a4106af68f0c2bd125fa11e6ef58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b198d6edbead0d589458339b307c76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0975dbfe4f3f2b556255f18202d0d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397387418c8b3cf842f844cd24b2643282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f98ef19eacbd0bcb2cf6bb1c761ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628b437ae9ce3f992c2a2fb670b7dda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd38a554412ee502364021d365c20de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32bce1d0d4d623fb0a4905b7936872286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512aaa803d4ea0cd43ef191af543b7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6252c6667356aa5bd80c327fc796e61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647314c9444994660e51637314fd71e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91799d8f88384e83c164f50a8c421d14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f7d11c846afb56942f2f0e442bf82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97b2f24bc53952dc3a437fbe35ef03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de0e6bf244ab4114e8c5a651bfa4c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de1b81d334e74600496db36cc5754d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb455f6be93fd390d2c084b3cb15ce07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88007747eb8f76377f5bc3ac07ac94d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1d78a4c891eb54e4d2f2b3c08f7be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61bbccf4bf176934aea213718717cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e324983f0e98279ab9fdf1b52a1693299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b34826dbb3649572c0f54c1c4a774300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62699e30ddc0e8f1845cee23d33db8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c7a398eb2eb1e7ca179541ea39136302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6a03b4b25f2b9cc694d7851c1a01f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8802e6c12238a5adce624840a026a96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a0eb757edf38d95598030a2c50acb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c85be59f6dd23f939fb6f1f4d0f0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd864cec31756cb7fe5271a06d1340f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9b2291081e33db1fb38e711f72509308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21918beef677bcfd207f0ad4553805309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83967db78de8cdc253a81df9978c39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b62ac0cd5a1b2ff426795d914ef5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b0787a838eae4f9c160b5cb4a7f4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ca57476f9f036695b1dec0845965313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a27b4a18c268f59d2225e839ad5112314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aabc4bc02f89b81bdd98e74a502f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843e02e6c313af897489cade83a8051316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ff291c8d1950dd963618504e974b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2559478053fb43f4906941f4b48ed3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf34bbca7903aceec89fa2afe38aee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6c2a878c29452b0bbbbcd2e730ce0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a719bc042089fbb7b56bcfee9042b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834737d4ec59c934982c99062ddd96aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9e06cc83c38a8fa4c7b3bcfbdbf33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfc9d349c70e8ca5303cc92362f0bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c78931836cc00b583eefaec8f4793d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4451326c3957c22b357d1f09dc9def326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678edaf7fc5db6efdc96e21a172db2fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74753e8376814c8f01add97fdceb1e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8478cb74e86fd1d4027e4f376a367329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fbb5745cc62c3ecbb0069d3bfe5de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf338c42e0210c9c63ac8b2571e845331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edca38cf2671c19f0427c497737abb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aad1f0d2e185be9acdbaa5ba76629333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de045f0fbc40c4f7c1cad53228418eb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0003455ff8413425f749cf689197e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c4ff9823263e1a179e321b08f7c1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b51195b4bd31275083eeba250b794337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86a8f10aadc0c521486c42a1e76f03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bacebc4aae7d491d81ebc36768de77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b47a46eb3cd59198f0e14fb687281340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4af2ce385e92ca1e569337d95072f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8826ceacdb319cec6059d9348645c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad072214dad3c8b9847740930250831f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78320381ce0fb3b55978cbfd0e9e37ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404e7a5e62fb3772ad37779ea967bc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1960641226b17328c002d1ce7403346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654326739ea5f6e84d8bd43c65091282347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a3ec1cf84f5f168a1fab625ab4a6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915332c5d0e52c7f8999bf16187a8c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d19f7be2f7394579b3924ae1e83bce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff99faa5e52c3aa9445a63051898b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f43769b7810cb21f4ea08b864adf92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13600628f15e80818f2671f9ac59da12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb56f9b73a7edbf9e53f75fa44a2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4540fdb0bedc896a8cb8ec87ca993a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f4ed03dadfc4d7bd07a2abd7dbc44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec68d001e69e6303555c3d111cc88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4693d7da62df42850be90213960a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d56c76c19835b7919c3a6499a31efa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbea2e0e50e076bbaea048b7e08e3c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8970ea38c1aa15c09066d2cba2f9ee1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc9355faf68eb2c7714198cbd77e0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bf25038c5cddf0097d53a1797fc23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b239d7e67b154d2d98a3117993770364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76389372fc8f20e45b786a57d676e03b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa73f508bd0fd51c65388e72d652e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f692fd1751918cfd4a7d02491c7261367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322168e221ac73217949314bf3556794368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e42a6051d1e90fedaf630a498c5ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa704bf7a67c74ad3e9a48aa42e161c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0451542275ca6296434f4d0dc83ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c87ae4e771a437cddf95f443c5549372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007f43f93ba2ebf86d20d1742abf3c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba9fa554fcb57cfb70ebc3132df870374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47e55413852fe35874481ebb095e30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d27795fab45be26001ba91339e6a72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe44c08ba042a9284d89bea99e59a0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2562e0b2b41bd5afe725b4912d54f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04055dc93851079ea64b083f6371ba7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd0543a51dd85935da8fd2e3b281db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bc57f34cdb0b35415e0c099a2a627381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e643520a79b1ef182bf04e3addcc215382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3db3d66673acd3f3c01a451c77064383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f3157765c8b99ee7c63e7204fe3ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8148165b2583b510012564f3350f8a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59b42d2d496a3ef960ce4b25094636386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c298c384c8532dd56126cb3f69ed017387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510228ba68afb79c8616db32d93ba4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93b3b3f7c03a340c21db8b0b34ed9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20d9d52a4a2a2e498ba102f7852172390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d84a8c33cb4b113ed3c94816b8aa5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eecaef703d4300631a834a1e2983e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a2fe0157c2116268f7663f2fa7bc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402769182a658f970f679487d832765394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd40d5cbe02d00996933472138446dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd616dc6525f38cb0b6dace508157b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a228c479d49ab8f16aca2cd8378e578397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e70f5a730a6da5d5636df68c70970398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099642851992ae5591223a67f055376399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ca3a369c1a9715d893711c5d5954b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e5d523a6fbaa85ec3c6c9aa90235b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d145278277a17b9805268f4146787402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c57d8a028c8a104a5852912bebcb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f82c8fd4a68f4e778bf79b0ba617404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2c0833057a8eded6f1b41cfdeae66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd404d98add30fee395ec4c0bb9917e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33073c044b1e4f92dc0f7ed1f304550e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac98b008585253cd9e4a930ebdc7c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d02a9d1899fa74ff6c48d7f9bd1ded409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560edfb6c93358954e5574873d188a07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c8849bbccd3e9723db38ed7df9b28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f9ab216c891ef5c2bd731ac2be39d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04952a7493d432fb564e2439677916413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef94be01f65d396ff8b12e8aba79156414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3cdfbb55f505a0d56ad08eb6f5cd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d242dcf80577b29e49346ec64d303a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a7e31e2f17c7b78ac29f60fc47ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fae8cc520141640691a95918469f22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aa6f4b876a4d6ebad231703853f63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4688f4ac5792e8259b5a0b81954994420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047ba7c22a2efb4a2d973bc072b5eaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8da89458967e625f223d3e550692b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64388c5493789ef6c1f676bda19175f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0c92b500ecff05d94ad938fc5e0b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f118e52b5f29c3d630a70eced4bb2bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b176d1bfe06c8abb4665ca63df22d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65668610fe6a93111611c01c8f44410e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732d23b0c2652cb20cb4ce34e76f28c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e93ddc14c65901a0475160f5cdd01a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345eb50f166ce9011636f54d2e10266430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132288d09d1dd7b4c5ee14f5f20c796431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91528937aaaba9a9dff41f3264158a5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ea2de4db3c699deae58572dd0875433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5832c831154a8dbe02448dc5a3636434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac265702f6ebb0d25aca88f3a36335e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b779ef4ab653be8ec57d1ae861ed0dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047483061d4044dd3e9d0d2cf7d7fbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245a9a6b59670c25c267232a70bdee9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd00de6ccb40634a1d874ef4ae52a1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8628eac5055dee1d2435caf06802b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b43854fcb3b71566dfda983f61f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237d603df7675600fd7ca399d32753b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d87584ff940d2a91fb21e0efe65739443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465c0893e336b57762b4159136eedb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177cba0d0a21c339b113a3bab5dd0e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eeb547ea44bf04d57d45f4712ccd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2114c42eaa4328e951366c6594ece447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed05a16395bc923c82cb0ceee719e1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1815dde3cc70dbc4aa2a5535ad5d2da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83808bace7473e55a19341b6b19ff52f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb4f3e90c62ba9962179410aff9166451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb6194f87b3040861c1ab344942ca5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a089455122277e86526a5944835f310453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6bb4ea9b874aa9438c82c6696e1eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb344b623d1a88f92284e94b7cb7dd52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c0f30d774c20cfa61b4e7047d7299456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb876a7fb46f218c17f03869b27498457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5c7b1bf43fbedcb9300e254d82e60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6ba88222e7d77570a0c2379de9c7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ab2e35dd81bfdbbb62ec069863d23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7c83d25f59ab7f122a5232cd74fd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0be96739203442247f5983a208707e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bcc4b62c5d5c57f44de8659171747463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea00085190d8892e5d33999e161a52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4b0ca2506fffe096c754bdf182bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386a9dcb3c8fcf06966498b4a6d4613466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43cbc2d6604ddec7d0fd0ed473116f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ccbec5c9e797a4b1262bcf2d46c3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa479362394cc431b94520e6a21a674a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e641618dc9d6c387bb53415699502470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd9e31bebfd5885bf26ec354bf9b51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a257d52d6a59e6f4415b1a6344c440472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacc83d347e343630d6ebe19c8dfd65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22629df3c55b36d9ba719f2082fc4a0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9298423be74fae248971a884b93645475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e7b6289f016fef28b220e02892f09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7b0a3502289dd26a6441dfdd4b04a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60278478389f2d80b781239af6810165478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97724cb748777722d1587a9e10963f73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fcedc39287cc5300bc76a62cf9743480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4e66a4087c5f0a3cc8733c8ccc477481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295157edf403689643f8a74b7695a5dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67fee575d19c2b57605e7e1bde0cc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f35e03010abd15abe65c2d6e23aa94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9c7d1d43feb1b0d86b594943c68b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71171a10166ee5bbf6000e5691aa70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f9b4c243a8d33e71479eada18fac5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bcf29d6507a468369eb62e157d351488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d4f3d399b33e00655df8477c0f448489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e97541327860e75cb3bab5dd08b73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee76f3fc9dcbf88c3db2c2690c85490491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e37547ca62881a7279a6467b560a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf32e3e81cd5c7e74742bb43a8f1c16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387313c0fd8ad46d301c3298679e8ed8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cf4bb8cfc0b6d71ddafbbf24c8efa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b16d84a7c4a724f072d5d0f140564c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb048474ad57b01101b8a51b212366497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7db8736e27973e241e79fc1da74c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715c3060a33b1b20c96bd19bbccd28c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422a477c084eb0f3d38e5ec47fd4608500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda04b153e6ee41026b3c3a0289ea362501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3062a9a2c4406941ea20136f9cce85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e89ef29c0da342f12d0bb121bbdd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e895a6da3ea5b38cac62712435a1ff8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf64bb886c922b3e31867f76a70a6da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c73436d56dc803d2771e1f7803d2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0ec5992278747a5d5402a2a868076507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be44ce2969e09f3e30ad9c05a1690f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0278763b0aa822301e575b3ade2ec0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ffbd804752961bb183aca8935d775510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269d7051e7786a22a4664aee791e10f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab6f3cd17a5b4eff6b0394c114f4f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c504cc62f67269cb90da58dc7edd8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9e063e84e8d42bb0c86195cc4f8ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c092481822dec766d410b2b3b71f41e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0b0e5ec3a6ec5fb047c3e53dce064516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92502b974fbb6dc330f79d749ebaa876517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b208b60210ef511af8feaebf32ea20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4cdd467e3ca5c04f486e1cc1ce086519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d79a619f5287b805ccf60a0625536520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c299e64286652c46385b92da56714521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0b743ad43a3b516e99dbbedc10641522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1d7bce89d9ba86b7325cdf0502cde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495c0ad2d670ad5f6309e3766350c6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a3afd454922cab4c61a29954cda20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f5ecf48a47039ff5e544363134169526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a952a84c81fb4032121696b0b1f5e45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32532651bfa340bf83e3f2ff932e1b56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccbc4d9424d7008f7f7390ffbc7ec3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a528a2439489fa21669e967f85cbcd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64ada23b6d30d7c54018cf7d5ed064531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668e537d66203181ba3f0be180efa32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5c3935666ae326dc380c05961dafc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ddd35ecc1b9486f3fd4cfbb4de8b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93387fe5de741ea14088d11d7d64a58a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa549b6f8a883ed944169ed42b930b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80479839f193c5d1b6f0b40928c50847537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d544eb5289c369cd60cde7f47dbe34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b519d412d9a5648809ead1b5d316b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe1591acc8fca420d654e927960a13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0021a2902cad149a88d362616876ba2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb59d9ee994e878dc379fc44ad77a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7862d1a144a799b3a28848bf2d004aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a835c620afdab282e63a07556da4500544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68694ec4116fe6cc38c67d419e7ff516545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54263d36033b9a98768527f2f1bad2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e34e1ea51a47e44934c9483e3a4512547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb97ccb9bc56b8381dfa7de92144280548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bd67274dff3a57e409a8bfee9a761549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936eb458f64ace8de78d8faa371bb2c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067e183ef645792eac3cbc5e6f611e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8293e971e72d02e6620f93d035df22d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889039498886f2ddfeb3828bdb817afd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220ddb26f796881ad14603eb0169e1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4d77ff686071be945dd05dc917dbb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210c4f153a445a0cfbd5232dd9b5c03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaa3e89967ae0b1c22faff11020c93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c667495f6e3ba9689bebe6aae945a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acb0611b86d323a7582adcfeb1deaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c85a7a8ccdff2f4c30c410a0c4cab3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b18657d176542f240ece073b63dd2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f04e4828f8636539f8ea411a71a26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ef7d0dab599482711d39a2dc7ca78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d3cce779df4cfcb784756db79a22c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e80a244e60c5a2097c50fe3fc5319565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca38baa3797e4360c14acdd7e24da50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa454d5706df24ae1d4b62ed8c7c48e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdd86f6c02a34ca07b1b6a63c7b3cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968284c7828bedae10f2ee8771a00825569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a3e9f7715cc073c93c16c4550e350570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f8c29af2f550bf50b008203af2865571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f1d15295efa035a50ca6acae19d30572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c04255b89b3a2cd4786605cff102f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaa5428c5c773778bfd6331867b1aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d1885e1de7a7325bbd3c650a6803b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35a030849f88a1317a042c8638ada54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0febfc0200a79dde6d8a130afb0b3135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1fd77917880aefbf667d476d158b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7d07b9a8e6d796111083e3ad541c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f311d3f3d669c239e1720cff88bed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e17cd63c8e20568eb2b8d1170d4cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02611a90cc2efc318c31ae579de152d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b029911b4ec79e7e7f5a7f80c5578911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08373377d1aad05cd86934b2ae1e233c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abe8a21882530e18acbc4a8e15e31513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429c54bdedeae127bb8548340d8a82714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b212fc495d326cd5762e12ad57150d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8eae486a615396d35dd1523d6efc0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd1d9add594d92101ddb0f483c558317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b67c2d5086ef01bcdc28df90cfe6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da6e1712c14f7824e7574eb9fa874219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304d30b56df1766b1c5829899f86a8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28597f3e413f5cfd751766648622b5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223382e922859eeeccff905a51aeb4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d85d5a7fe73f249f4555daddeaf9cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00578577aa4b437fbc63bcc03700279e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9ae36fd05025d81c5eed1dd2165da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3908a7ea8ca4cd4aa3977bf72cfb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74b2d4b7df7b166b8bebe9b6068a9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf669a4e1c66b1765e2fb1848b8aaaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91bda4f19c1f6f69a694a471c7c1f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ecc5bbf60c6971689fce6179f87530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3c4504d8817436ba7882444bad66931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a18e7ed703c3d411aa67f67e8d5cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff07961a5486d850ed6a948f7816b9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d59ed41e51ff30d856afd934ee66f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd49e70e2af679814ed7bf2c590b8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e91401e3027d8f3ca62ce17d5e1d1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32b149ea88f66525b20b332e6745f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e4498df2fa00c7f1b7623f84d9c7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf166e90ab0a22161233b83e833041f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640a2fb802e4873d2876b28a7c0ee0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c505e7ddce7bbcbd14d0c1cf6d8d2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830263de19a196104584a6ed8e3d4d9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e5a383d6efaca9d5a667e9d53fdee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e9457f42b7d5481b758bf47222b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7252dc180f08925f692ba4ee6e2f88a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900216bbc0525776652cecc8c162ba046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79716185ab0643c8d1b54d448fd662e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c282ab7e3531fa3359f8624e3bca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fbf6faf5be3b47c614dc1a2a721d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ec18bb4cbe070ff245cf6981d09d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa03d6e3f8a44e687862cc71822309251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4dfafa949becdea468285e003f72152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaade5d2c70967f142a1b2c9348ce8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d2c752aaefb31eebc3aac3c913f5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beeee68d0637ce3212426cc46c763f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee7e6ebfa1600bf6abc046dce0aae956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce958e7b689a222ee53df7cb69dc2a7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964776b27568cf32cf75be1aca0543658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042fede014f5afe92de5e8a33f5e22459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42f54ed9206d25de014277c765ea2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907ca0a48ada067218b21047293caad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cc836ede268c8e3381646ca2c34f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b49b067fb0a912693133f547a5f1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea17028a71cdde2c7c6fef25f49a42a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e57e7137b5c80155080f56094a09965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59573303a762a77a7cb14426665c0f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78282a5b543c874f97fc543dbf4a88f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf059f84c70fa1eba1d1a291a555f2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9edb33a0f4979f5e9c544afd8578269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea508d083bb87978b7ee3d8fe7197edb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002d9f50195a578c5c33177562d706871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0395cf6d878e4f9f601b8f14d518e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8e8b54faa4e1f76e22ed6cdced5de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c986465a83b9565496ab22104024374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf8dc95568c93e2e7407d2da2176b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a72cbc5bf0f189b2373de654f1d2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189258f351c9bac569bf7b40bc0242777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6819391dec3fd8a9520a671b12b3d3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119d7706c0c2016d959a7f8e1bd860179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e5c2e41cd55d72dee59733be2ffaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0195f5afa3809e6f0c90281117e39881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a4a58b926402b4f310bf2cba1b3fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4637909efc3dc046a719bb8a397279083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029006b2c7d726264e84aef56a84c4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ef0f517d78a2fad783662c4ff22f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3f472e78e3c4bf7ea941e540f219d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7117ef2c82ec62ea2c15a13441a5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be51708793e9f8c7106596f015b753888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c307acb47d3a52f9275c28a2dc6e34389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3af14c2e2a4d8f1867e25fb92781590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cf36a483cde9fc12449068d099d0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd91c2ddd1a5f25136d3c90d334add92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8eb4735e6a978f57eafce2fd95f8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f248c652677c325e6f577151b1a91e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238632f93f8e4daad5c38aae2ede38df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce78a9fbae3c050b1599575d333957396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bbf1ee35312a00c8c064f66ce056297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229ded756e03e8ef4addcd959b31d8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bcbf138368446c45b2ce8d7e5fe2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeb7dfbf5dcfc39a2088f4247c8b23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1b383ce1bff4dbcee889bc5744472101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb86ccf57d70c4e24d8c336993d030102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46e4c7b5267f9c114588b6099601ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bf823c98c483b7a524e499dd45525104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058484fee660000fd40e79ffefae4b4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bb6e02ed599c78c06670ddf383f43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ab66c068e3ad07b0fd8d0fcfdbbcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d52cd25dc90198168dadb0f6615614108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9805814ac8f459aee133cd3565c859109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffcef90499c1bd65ad21688067d573110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba55559d941312d40614743e6dba8b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfd8eb17b2d54c8ddb239219f1de00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6676e1c5609c4c6180d4a8cf853fd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421f3b82f3ec5cda8fdfd6ade4b7503114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888949747bada9e232be76043884eb74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a35f0c979a1b8bad24046c6c90daf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa1940e31ff20a0aab1740b160c6f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec83083fcde26c2a994ac21db53265118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf41be0206d78a90bb96dee4fa4b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72b579e19659966bcfb4b36b03aeb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070ab6e19ced190020bd4c1e5d1c76a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8767cf5550f7232a99519c90fc498122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba36f862bcc05fa51a45d47c265de7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee73a623d568f8bea5747e66ad68ad8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7c71e391ecdb6ed8fe7fa25be3f8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299204372b322c21d4369df0dafe9e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef14bceb1f9098e183bf098abd75ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d76f7880464826d23e8121eec22421128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fbf64e81e615823a8371575086277129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a78bdb08b327b088ace84dda91b9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2471ddd18f3bc56a4f15c340bf0d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a9caf3f84bdaaa97f7da2b30d0ef1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd9ae87f98567ffb722e7eff7f7353133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19e22a09ae95bb5f292feb45fc1b15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46596fa0b2fcad37c23e89b289c22b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b934107656456037bdfe4a65e3f89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ea1d0bc39475498edc608926fa5c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ebb279089917b2b29e5dc0092527a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff068faf66c84718e79aeb87d704f8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946824b2c7df50a9d002af50792f8d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e307840a6dd65c49ac9d82d4180d437141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a677248492c38e836918d5e9e5d0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c8074a9b53cc90dd6e270f3cadc1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6169e0768d47ebb574761dcb73b540144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1720efcee4e0869b13fecd721602a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5479aab48757b29d349f2a6fc0f52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718c418f5e4c84a65453714ce37921b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773c8cf9dfaf814229f64fb8819f06c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c52926c5466498fb71de3c712e52e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a924d26731e89cbe3368f3f48e31d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b5053d689c98ccd8d372bf66e39a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bba006b9b5f1787e2ec221ffc0c69f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51ed12d01e4af1d33b381a4f54a176153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44f49cd0d707b56c01fec09292b7fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab90c04f25670b7da85f7cf6c0bd20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0930380dac046a6365e2851793a392156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b7d0a609f1db34c651a57df6dd952157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2ea70a2dcc05adb2616a094258c69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e12e3d9b6b9244c4b4192d62e86e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981b92ba7ab9d6091524d31f5706d4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99926405053df122e35d58eb339a9d46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e875ea783fa0176686966acb1185f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e574dd3fb3a738d356a642375fbab1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194498a039483331f9c74cf0fd112033164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f57610b836934c3f3f366b0fc28e23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7ba45493aaf15c20b2a4b61031c62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3e27185978e0c8f4e1ef3e60a6fa5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff707d74952a64fc18e650de871ed10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3664bb9a65f47f359ae9ae86268e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013dc91152d1b9b37903d2b2fa17cf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc5d17b6cea79459ae0988dd750467171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b43cf97e99ee07f984ebc4e41a006c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31826a47ac6bf7badfba274bf2f9f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada85abeeafe07eaa96dd824d640f1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578e97246534bedc0c1ec9d129d4a4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a607f1c186324a63a35f0936c1aeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4c71e162e9d005a17803be6abf06c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03555929975f27950b494475acee22ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2a9050cec7c7d1eaeb694fc7a0640179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f61a454f4ae2084939a048aca31a4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d766104ff1d463276e28e465e44bbe3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a083bd3ed1f636507e208f9b9ac0c8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded944cc6d44ec43e42851580ecc56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740e3c866cd0dbd8818978ef75a672c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb437a4f4d3566215557d6d2d9ee37b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f85d11ce04c066be7d0fa04a1eaeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d9b335e20741512eda05fbc1fb6c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d228c88c2e283981471bc9bbd574a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f57ea4601b44a0e3ed1e8ee918526d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36b2fc4751fdf52985efe092f99a2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74afd5317f50f7c7d251e3de329246191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e129af862fb7722b756d4ec3767077192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2231d7ea88637327ff10c6de129018193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96422caa92afdeee4cd37cbe94ac1f3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48bab70866e07f1c4cd689b8985144195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52416dcb7d7f8dc0104bf186ec69cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3461e5ade3db665a93620cfa9f9fc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3e933a24f24f1b49e404e2a0c9f5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aae102d1efb514e209365c71f88f2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d26ce95db7d4519c6096c1fdada0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bc584ec67f0417359994d32287844201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591966db4fb5920b7fadf5261102d5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22838d4502bec7809fecf06451df992b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb06b5630e32e96be0358b135ce6ae1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170dd7ef22f05d4b4a452e053dd0214205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eb4ea8abe7b3e93a5349d1c221ce8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bd39305e2acc2e289e92034880a66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36187528f154b2db0f619c3ea6e6575c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c16b09f15dfea92a8862d8a103bc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a25d3332a31b8d19ae9642de029198210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37fbed9019e5e26a4030a234a72da1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12d2654bb67c7c92932f82197580dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac60d04ea3f0bc1d3e0e7389481c223213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f52dfba9c1f820cb3843b3c20f4db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824aca08a82386d1f1d5dc61b5f30fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dbec5e85e3925db3af305cf1aedb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7f036de9fc8a601bed81ffba0a1bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290315e1d235c19e62ef32e5e4a6ff11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd0b8ad1c7f3a90fac7e9993f246e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585fd3d309dc0d4497095d5c8b1e371220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403d10a3ae9e9acd780cd5dc68de7de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb574a8550b10c3550f9101e75050b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16da3e4a66d598322cc2f8aa6486299223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402c8fc82624c60140379547a55763a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b719b944e322bd316bc5cd002515f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782da0e72347f4e995d9291a03b89163226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aeb780a814a8f552244fb73a70fc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed8807dc835eff25220278d8d599f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7b01ee40e14a2cf8e7ae7230d74f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679c783c4fdd3131ce834423f530033230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a40de333145c616f908bca41cce9e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192e452dfd2943db9b8d301a44c12fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81326671fcdd4bed07f49ed334b686233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feec99f0fac305eb8590204e94a0c5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb9036a789c31a2100ac60baa82c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6104c5a85ead0fb6d23b71e43d4066236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a9a61cba35a309a9c5e02497bc21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c678c18275e89ca54b1bae219cd7a13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4530961138f3a0a9dedeb750581136239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c665c4c586c3ea6fbc3c3de31cb38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa045647f5ecb270ff953de0204e65a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f976eeee9a92a1157b7f1468bc50e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaedf2ce0354ff4ad9d6a310cd71fc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ff9ef884c276f69a9af54e919cf8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba5e16c1cb23aa3912b43f7c1b94f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d60df7e1b5fb58b852b910ecf6d15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64098648218fba7aaacb88a3dec0ff2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290c1cd0dd19c1255115546826a2647248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d2d09b9b247a59eed6668b34e0e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a3d4fe20d9294c10cefa260ae02b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be3af7ecfbadda24cff895cf8db26e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adf753f52b36a16e7037c54149ab5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174748f61708f2140c635f62ad42d6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf37de6af292ee51f17dd76adee99db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5671c690e01d6520d4719376531974255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a09ba834f8905bf06d9bcabbcef655256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f646ea1573ba2f69600eb8c38cff8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cf781ea164fbbe0cf4bea4dfc4212258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a1189835b31abcda534659def2245259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73547a8dbf6bd394c7971b6f485dfb1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336707fec860ccb80cfbb1d0b34e6df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b53c25aeee6df7a7ddcb00c0bff50b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86a066ad7afa0b485417b7fb339c34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67647f103ee66aafbef3a7a8ec0dbf40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e9463db74175e6bf620ebb287cf6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b36df5dc651d33269d5c027ca1aa3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d481998ee5d04e877b0b99b529f483267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e80b2d1f74ac6899359c1170324c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff93b19c0689b6e2cb67d78fa39b71d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a35fe6ff2c77d876e95424d931b21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61f90da9b200c5cb70b22e8f8d9247271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df683ca89684c6042fe29cac9065b1b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb737c237f25fd396a037924cea4023273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f0c6da0a23315684135b1075cdbf3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e966d067ab3e6d06b8f018e1b5307275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d54d25db175dbf0826a421ef5aaad7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fe7204e316030ed360d2114de77e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4205dc1b8f1456bb2edf918e0a095278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4872889b743500d8d3d0d6b5fee9c1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4683b522490861105b6f0a889443d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adb04f3e485b45e529f2364ca5885d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996bcf0a915e77ba0426f8b114dcca2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7379ef2812637c03f32faa8f37f8c4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb82ac857f1fdd180592452b7a4e687284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d359cef3a796d8fd451a4ffb5a36b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28b89f49f6599f52e8137e7369bf7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6be826368af17fe1e06db3c9eb4de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f037fb075e2adfc723f94f83de2503a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e0c80a51c4ad1c4ce054c46d5228c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d58a4d5eed53d8036a493e8de21d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad0cfeaebccd13f152c5160236eafe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08022aab358817fb05dc7446f8ec483c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58d0f0206e0d2d7102972ba722f0fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7d1600ab6d2c7b79b135fd1824cb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef0efcfdb0bdd4ba694b48f47030e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb9116e9d77ff61d479e06d1635120296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fe06a9c66be8a8c59ade96a87678c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724191ebe1f2b48e1a41e10d8ff2a92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002d14bf740f525443727b7301ebef5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db66cf6484c25f6bc3967cfb960caf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccc36a49cb50a816061056c78a53df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72173dd10d30b93c888fdae211b18ce0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c954a428ca2ae5c50af28c5ef004cb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b8a51199058011731af63618b466e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb637dd63a0c0b3d4c0e1d17fb0b9c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee63a20347f0b7f3b08670024cbbbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced26af82090874be9af6f3b4cd28901307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a8c66b065184b8dd9fc03cd97cb34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db450451b7ff0eda1bd4d6b28e09a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f072cfb5526b665b616cb18a7342e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e126bcc06252188624b529c2e2ed508311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c7d25c1374cfbc027fa9e4125ab3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea7ba3fab4f9ad18e6ecb84cd3f0f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccda62180af477b3faa2aeddf99f751314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481ef93e4386566fe35ee8231db832c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532349a2621cba930f4f4ad39ad74fe1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9300648480fdf987d48811ff0b5d99a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039b34d26f14e766b189a4862f21319318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90328a7c31de0ac0d8776b645dde256319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623d35e7bc213536198fe4fc612d484320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea18b0d217cca5dbf512bb826445884321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661dd3e3d7cd676d9b573ed13b865b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaba6d376a1bbf4ee7fe94db686d522323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef65929efcf41217b964c56a1d58d0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333df513459adfd7f739174b033b7da9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73393c5575aaa081d3c9ef4bde0ad53c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36195350f088333d5b7d0fc418808b33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adde7bf54a4623152a795ecaea5539328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d009679e273e22957984d138a2885a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffd9220da24f4333dcb557f0c397b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d26e07b83c4d0fb671fa027d2629f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3acada62e8de675e8f0b83f0cf6a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c774bfba5164ac1c624ec4d6d4eacfe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b0a660d03e1551a015912d2140a74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caff7146f0d5402e21811b6d69dcca6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f5a9474911faf68a22d5b2e573966336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f9e76da1dad787f334f0229dd6e03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95d9f941a9bd169c018d78fe40a859338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a152f8dfef6686be12f35319323bbdf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf093fc3c1d0427763a1d5d0f7790db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be28c530e06089466f49b85f73cced341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba2738151a1493dda770bba79aca25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c500366aee40a5d47617f0f92748f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9ade0decd1a91e4216a7a840be58b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ab9a783a872dc421a43ef0f416133345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d3e6ed789945399f3732e0ace0400346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e53d18604924c3176db20e6c33999347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86c871173f58f85f7072d5c0040ce4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271741aca288bfd8abe9da0c1e2d6b45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcbdb8e3b6985baf5534351883d04c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b88c3e204deb20c312ba1e527e5701351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba23e72f250cfcc1d92691a254f298352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d2e7e63741bc3cfac249796f90137353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75840840236c57a18677fc59f37fc1bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc08181aba1e9aa2bb795b299163c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6a1108fac978b8f04acf27e80e028356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc608ed4162803c71e04e0b2fc8f1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797e46a72081af73d96b8f38991752a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43389efbd75f3620e0efa76dd970f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acfc075c3f09a568aafe1cb27a4bf3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c666ec58215a3739a88c03124b30fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a00eff6fb5395ff1c19172027866362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abb4fa686f873ba2fa529100666446363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876e47a88cc4782164bf132f21b5b0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5706d9cb9ea9c7ba1073c50d396ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86227f23edd2c1cb18519a5e225475b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2539723d84e71490f5bbed0518a606367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4003f9c057e522b88e6e1d48994b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f4e8ac145f66ffe2f24d402a4852a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6635b7ae23bc3d2f3be6b001d494b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cc30457b37af2a9b31489bcc9bc2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceff0c75df66e6b30370f536d520f54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a4c7875b07359f39c86acb974ddb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc198a982cbd7fcf1187db27295c864374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ca2618a9d1b91b1ce65126d25dae5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cee374ab1abeaa4eb56e7670cf3b6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc508174ddbf85c93cce0dbcdfd0005377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684058f8b212f7ac359bffdbe0e7485378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a850ba8f3301a2acd19220f6a49ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23471658822b4018fbd35d0d026098a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788bd300a627b4bb376e89e1469724f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f71e294db8894c55831adde30c5dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a713dca8e0ec1a721d00c5f6d6a66c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93c2f9d67ac352760ca9b993f218d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944353df2de0a1a16c0ce65192586aee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab8d83e09c76d89f2dd15b9c514d20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d3a020a6ed024913383e5aab971d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31621f4d05d603b94c578e061cda49d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf50d25e2e54a168349ed3fdc37fc8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdd50b063b915837d2f5b8161bd3f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0705ffaa4ba5a8c24b47bdd5ab2c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32159217817b504a5db15a8f3c3f428b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87889e520b044149d3b80cd942efd61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d360f52e217ad2cf085cbbbdf465f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef509bc07e089145b9f8b1ca387e053395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77197756484631251821e3fd44f848396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb7b56823195fbd70ebc6b96bde952397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67af751e9eabc14770744a1c0f79ba8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa094e166185d57651ba012bf9a6ca9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4629e0de5d9abb6d4cc9cdad198c6b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91588add84e1e5acd72764c118ae63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3084506cd77043c15ea9a6ec45bce12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aae2311fbe31d3c0b7a4c7373f672403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f60e1c4e9b684ef73fb23efbe7420404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0930f737ba48c792209a47d53d7ffa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46224f89be41358483efcae31b05bec3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353d070c4ffa1dc9d625abd4f32c769407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5105c0f4616a8a4d5ab23d1b4bb2e33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e97b1ed99986e1d2102a3668ca49b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495e9413322456b9ee60737e7f53fe3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee88e994576e4eac369468d1c498d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d51ea795fde6d5e4a45c657ed30e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869493964d239e8da6f7c595f5affb5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10033a2f7ff159d36befe427952b610c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ae5c38130d58b5980727f337c503a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa277b6408ed6430214634dc8d19ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6089f0e8519d53147dee706234e147417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e508c4408beccb04cdd8b15dce554418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f93c628ece1d8df1ac066743ab99d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d013b03962b1b779e627f1232183573420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823d40613af84aff53fd329e4e3e10f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ece226b83545794df8dad8b3a30411422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc91c267e8e1cabd00151b4372eaa2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f3a501371621c5340bfe40a6dc038424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2324c2cb480e4cbe242b30e8ea46181425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b86a11d65e95a07dc350e990280c2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a779750886b33d03713082f23913614427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc42b526c4962dd6cc15998904eaad8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984c2cef918574fdf9be287b8bf2175429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e93eaa27e993a3f3c709a3e0c854e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f4a8e72b769a0350b6e41aeb71e90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd5e6975e7825a2fb76b3f049591ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee8420f7d1926e99abfb49ef98ee99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7b518d6ce18477b09cb9514f574f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083988f7d11cf176aaf53ec0000fe793435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d76fddb48c07bc6a94b3a1842a82ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5683f60b699554a012ab1c502891951437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8c06f43bf9c22b5c6b5a23a3e8263438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a974bc60c95efbc41dfa95206c6464b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4574977bc41cef69634556bc8a3f697440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c7a141b7bc933e0c971c84aeb3d47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97442c88f0eee84e02c23d8d56b09645442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4262f7cba700ba88b6829bf269d8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199c2fcc928dc6fbb37e84a3a7d4f5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32b012fc5e755a96c23d8f0881fa37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829ebdfffb3696a957d451ce8a6e227446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54f8f81d4168b4e2619ac6f821a3be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f8a4c0e8a87881f6dad6403e2cccd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a87cb5a850d91395bd57b836c7df81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d0f1a14ad68b8ef8213d0259eee77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ddf6f15a2a1a482fb9e942360e3c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b1eabf1d4fedd55230741bf33b71e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281475644b70763e5afc090eb675b073453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e57f863bba909abfe5efda425177fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa187efbcec1639bf6d3c2b62a68a27c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230161d62c0db84e1653ca3153a0e96e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60603ff6d891af9b0003b56dbcda3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6afaff588cb3d5a1a521b07055bdc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016a697ecf274bc46b8102a9fd2f6dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefab155469ce50c309aebcafc2ff512460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ba45314cc725bb3c519cca7a01f67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43729b6d4319acffc67d4d168b5468462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dc5409c0e22ec897a8d4bfcf84ea5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468be4c7f9890cc20f36c840d6bdc8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7f60f255831caa90d8032bfccfab7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20fe6e6369db62ecaa27b65bb4c605466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757946c9704a12333cd9a8832bb44e66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c0064252d832c97d3f7fc2d1d03d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c48724fb12582a52d35f16642ccc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce37187882c3f61cecd14cbda6f64c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b68b8de1cb4aa33901714fcc9e7d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184cff02c0d82d7057d5929f7d2385f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533ce46e3139e13774ac2c871fefe1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e2fa4c05ecdd279f73d97a715e52d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba1f0ef0be3c487867483646dc9b1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20217ea00cecb83f111b5d6ca41c5d16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff591388b8b2c8a1a7fcebf1486909477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97b41bbdc1e235da3a8517ca684d8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0addec50156aed776795ac625b4f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1268b4454df44047dd8fd8506396774480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984906dd3b66b7b61bb1d7586ccb25b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80466377239758e3b330cc944c371aba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c8e0545703f0efd931724381a2f7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f936c1b069bbb2ef8e8dc7a01fa539484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264b09513a340564a8077bafcaab463485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93514c5c7095b4733b4aeebebec186486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebd2c5d29330f9852503b1ec376af5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e07bda17bc90f6d809f3ce696579fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ee6d44054f927d1a7def71f42918f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692c4a03a090bfd407c177d3267f609490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d214357249d087701e0bd7a0483941491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7894892aa4f93834b7ebb6090e0c83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee2b96c2544e4007216cd93eb9b64d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5de7bca96bcea29357312e62dffdf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20eaf60f0f05546f8446a0ddd34b6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cadb88c5a012b4bbe89c505c2c8fa9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78c555738b54e7ae7f3bb9aab1d3ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53c049cf1a9a35a7ca46009ca3d16e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1634faa5ea0b71326f9fa6a7790cbfc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253868b5dd2c6bcc2084bc4f1de0e56a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b94cfa0ad58d2105c3523f6a1894ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44280cd6afda6c7928a95d9136d2fab0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6656defe59f12b4238a496b3b1a87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd18e6e67e5d23397ac904bce1dc37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de64232c5c890149894e3f27a5ec01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebe27fba93a4061035b2b035f00bc3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f3595f71a9959db6337e1f94d8553507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bff1b17fd01d23b42226682f4b0bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454821dbbce01edd21eaa371de09892509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16627ae3cb9f70be2eb665c1e66f17db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02291539046f526cfce1b1577da40a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dc9b065245bd7d06620c23734ba4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6c8c0dafa975ec36f12a30a354b89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a614e78512e59af306c84d5c158170514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf68f61329d8c96573100ebcd52eb1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f1c1bd50045e99a2ec5d62d972e0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397c5bad63f44ffaf29b6c731a2fd34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ce17f2676267243738017ce7aa23c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c7ca9f44efaf05c8563b97aff5612519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8026c6f1c503855b4777c3366aab01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00ea46d0db3b55cd671fbbc0d5fae7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7acedc9d983f0508b7e2fd04692d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6432a38d2625b2cd780a0d442772b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890474bcbe67cab1e405a45694ac67c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197abf8e5741af52092de860bc57417e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb1281398d1d8988439549ce1927ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf8d5687d6e01975f1e88d462da87f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093d760c1dbd6373a3cf90e824b0dd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927449d95df6dcbd014e339946de75e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b8ccd32dbf060248376e1ed63e81a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83251d0d3e606e48953e2c778291d317531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba79e67cf0c629fda8ee6154d10d115532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aac840056b5b3a32e6785866ff9f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63f5d68fa3d9e2b7eff0170a09645d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4723a5eec1dbcc34c66269cd3814e27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a15d537f00c2837a26604e8b16d68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b136bce54599fc7b64859541e08bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2101aeba6b356af726f3c5b1857a5c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396e22e759467552d9825c3e54c740e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf74a495a960b0178310a09427fa5d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff451022f384df6ff964b4ebdab2d2bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a9af651562cb021cf8a3c4bf9d06b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa36732a141e6d4ce1655be420eee5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88852c1e6441c9a9457b1fd1bb2a62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1453a7a4bd0316e18bc3016cbaca7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8e3af44b408b9bdc1af94011029a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2800244c8032f60250304571bd50000547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5484f36388aa954a1266a65efbeb48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb42beb06040fe8657845cb42e7f0bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafcce4d094f1bc0c0b8f9a947c6835550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8fc09b6e99a882db10f0a9aeaa4b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17590cb1da1eaa9a3811978410b651552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e018120ac1edff439b971c02a61a8fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe8a7e56409965ad5e69d272b247a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f483fc63926d914968cad5b326eae6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7da6f8bc3edec1a916dd8f41cb51ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532150d21f6bb0845d092787d4505d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce0f3628a558b17402688865d9fb3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc384ec0ed17c77d26bca9f1efc73f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2501f575d6ae977ff064c52b1ea0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf6550b96052133b01e7b430b09831561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b78dfa7c5fb85ca377404de3b575d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf59875e05b56edbbce7dc772cfcc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422082f5b7b61338d68b366065186c3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ecc0a833baaddc8f21c9de3c1cfde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fba560b533f4cdba9b430c0d40d91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e37d17b53d6b93c7992c0defdc7d32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831cfd0d0f41bda173995dead96eb07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fe887fa0811303e8fe2ad65a65d80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e5a193d11c639f4b80c1b1225a31e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3c41f93d9be4da71513439b8e3657571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f3d9f25f9693851648074172c6819572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>