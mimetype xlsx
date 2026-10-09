--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d716e458b576ed6fc6ec33a223c7a0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c710f8a9e0b99a17975efdd9f2b892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36faa034b744979d5e0f0b23ad6087d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5c2aebbad59ba3aae9fbcefe7f35b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af3ae952e486049c294558740d245e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05687f3dccc128046465cfb6fe02dfa86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ea4e813196cbf7d2565d0b93735927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10980a9cb58af76c02c432c6597b1428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea9005543be476ca1fa6ae7096828c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53222164393bc8baf4b8a08417866b1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff5a5332a4d557616be92135769e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bb79992f3d65a884ac4418d64f0ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cd834f77cb7fcaca14487c5b1589313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72bbf96617675e6ca2ba5f33a4e72a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f8c7d7dc4f30009ef970ea93c4adc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f744595dd4bab69e8d4560f52316316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931951d61dc0c84d17f49374b0b642217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba40b6a28583c7de6a2b3fd9ff10bf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546109e36d05c1f52be7548c0c70117819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af035966c64043ed8f4173f4b3dc5af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa5efb7b4a6760cd2927ff37157ce321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c60f4515b27271bc382168e3dd8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a47c72d1d57cf2323378d8088282123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8a4319cb9c8d89cb0e2fe29cac1a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612e536e3bbd2eb25ab4bb5a954f4b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eff6d8b1cf5a3fb7b366b422e4f3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0178ba6364f4f7c82b485ba7c8527527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5da12283ac7ee796cbcfdebcd19f9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5378ae336af4754c1c746b3bc79a2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bb57e1e3a3e32ee864e22936b9e5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef570b516dd66c1e45784ec85dd4d4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeb87e8b623826e3b9303374d4a3a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a63dbe63e4e2ec64f6f2627afeb1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de536fc9e2e49519019af0b8f52191534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06d196e7d95d654754c5959bf1d86b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52571b82d57c15e492ccab9a459716ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eedf52cd60139a67466cae876900637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9451bdbaa39b78bf044dd4d7b59acf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab4592a2e3fccec3c05cc22bbc0fb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f3a72ebfb1ac39b2f6dcdc5bf7d6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f95ba77fb92c95e983fc16c53e525141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1740d5e67498cc1e33657698ce8a3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e8b4d6c04ede91dd8fa84c5b21e0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f77ededbcdbe7f20f7c3c5031a81e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab74693257fbbf8bc7c50672d79e3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d25e5cd6d0a4178c1b12b840d5afdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd2437a539e7ec28a0e6bbe354198c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb34787e535f0b37bd4bb9272c2804e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1bd4bb8a3fc4c961e5156dbfc012a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029bc8794208e0311af53b8110810e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b98de72056adfe18b3a545e4a424f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ba356689457b4a8ac48193c35bb7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f1d665ef2b4366ab65755cd2495d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd3f70f466e9823e91ca3b52bf5bcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edd89cc720c3696a8a10d6747d6ed655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e534efe28eff4246d11afed16ab7eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e555f2e83c82cc149224e871e6b914d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9b60fd9414ea1e8cfce7183f27dc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf7d9f92bac5df3bf2ab61b89e90f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2ee40fe13dcb7ec57dcb0eac3796d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d75e37578fe08c20c677bf87e761761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446c1491c3bd1f1ec609afe25e6cf2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edfcaea44ae5fd7d8ceb63f27b76fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424f5c2237fe36f884ace9a98a6588564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb05e6d81ad8c5685a98bb26c7b26465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae04fc90f1dacd95281fb0a0656a4ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7605a9396c70c9a532394324e3c7c7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e01c8c8a7e10f620398db8a2d28dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b059a368d1e78110dd5b27d02c6aff169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8787336fc336e6b0612fe3317fbe41a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004ddade8d8702fb9fae8d91dbd0dc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2b37674280dab61a8c76dcda8b51b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5654ca53a0e2dcadb6efa46d13054b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d07ab88c699ead4ffb808198c925e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef1d05dbe62f0561a666f8c838330d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ed43a17adfb1119b212d63f04e17876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b68a00b6dd246467c83f9dd401a14177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff276b363ba56c66e8fec4bb564b2ccf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf64026513bfb9269a406e00ef0f7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f93f9f7ebde43cb30efd569895ce0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6460a54c3908e3086035abcf6914e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a15a037b90776bddefa12d32b5577582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18675f5368dff059167ddf68f6d029fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630ffcb157c28e6869b91c3921f5d2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fce0069b0ae8abafa3b8730676621d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d712988da7a143f2abd66b44ae60686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512de9f2981ea1ad09d17b00aaee90f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99f9b4f07b8d2966af6ce10804e6a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625afca38c7b754a7af3ff160374fff289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fa0f86ebe9d4b1e16ac34751b7ae190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98237db6e5ada97304a2893c01aafb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc73dcdd4744825bb416fbe7c4197f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf89031432d775f70edc86e544bbfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079307efcedb3a4087cd7f507404738594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aa97cdbbb8c345191ce574a2f424e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17e36fcdd20840b844cb57a307e9fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd52735506a8c147efc00fb4c41b0cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda273711aed1776c35b67a0f8ff82e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae665c6339c2463962539d2b5c7bb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ce217ceb8bde1e624396088cfd33a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22496b663f83fd33b55bae639b11ccc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16998ab214d908bdca1de235d8bbcfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9936eaeb8867e1d4d6ab1890a6aa8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3582259e328c64e7db58c15e67dfcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ec84b6d837ad82773413d45eff769105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a959a42dda3103434b3c069fac741f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244a22003ded2c63dbb887a87a8322107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f749de963f12dac34f63a61ab499108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca25b06498255aad9a605c6506bbdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af075d8d09947399a52055bb6149f0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ac7442eb27100a256c0793e8cd22b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e472df807a544f56e3060bfe343a065112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fe93858867adbecdf5a192633d0b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c4bfcd899c7508a8bde90b5fe0a2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f00f776ca50fefc8cc94f6bd88c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4137b88a0d22ef99dd7a7691d96112e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf57958f7b69c43ed6e7afc80996fd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145490e60f77b72c9c98c5cc6afd6a2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676abbf0282cf4f2797ce302c354029119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65658fec2a7787e22bd002aab1b980120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77de67ded9cde6e23a2bc07fb4960d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d31bf29a1ba3c50975f53c6f2182c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fbe7b968d57795d39acf17971866a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2fc05b63ce2ddbf6938e2eedb95c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1d284cfd79cddd2bc42e6e49b4dcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382af0e49ae8394f317310ffc8277193126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7903643d28652df54cdad0bdcd1f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd63397ad6678323d0ac4e06f630dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26698a7a428a73ee5d0fa1b3959aaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288b3e2345a8108f6191c5ecc8040dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76903d62108fba1cf9609b88d8bd7635131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c167d4e5f788e961ddb3fb57dbba694132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0ccfc4659e05ff43491f0500c8b65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b858a05763ae6483d7278cecafb3ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948edea84a7a076f849cc664d59ead8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d0fccf3cf7fb340fbf83d5d825e1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0ad459c079c203e9533d1b4889263137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866149c6b2ac855627413a6d5e649b59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33ff8aa2c7aa7cf921d49d96c4302b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480db5c13f887d4d5e0588b54e382569140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396b7b0ca6075ba458ae747e6fe683a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e106891ab9a64fbbe02348fd8da0985142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116ec80c326ec24fd96865702b9958e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a54343d17d60d82042b68948c6cbb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a75a4540dda272656fd6f06faa47e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e883efc462100e9ac9b165faf9ecf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc867576a4040acf89bc46eec9ed6754147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815980db1df1a378c910b9bc8b995d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dc16762b1bc7d347822c2d3051ce0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e796035ac9b29d0d98dde56a0657dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5cc89942d791745780f67036edff8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a4dd39b78848f96968943c4212f11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2dfbb27836baea964c434f36baaba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f11e103e00acf65519a4eb98e349d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70574c32643ff940564c204c6a4e0f18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08f629034e4f62e2cbdd0de94420e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f5ddf67548cbc34fa63272f70fc9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f89d4cd24a466161f809ad1990881158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c7cddcb92520101deadfd89499c7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f09742aeee99901d841ad67855de01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dc3d1244b8a407a5998a2f0d0eb92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62882ab9957f35d67cc8b47da7cf27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3adb1cd34b705c5e65966fd1ca804163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94927aec05d2da12a2add0f1b43b519164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a510e1bafe8cd909e4480f772f7275165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da2526e2709e886d8a4d8f06d83b99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017e4dcbd0ff75d7280f203f424ff6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400163c4aedadb232d0b9f3b63f2618168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9ad4dfafdc7ce48d0b681e0c8dfed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db79dc6b5a4a58f287a87ae5b637313170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec27af68e8c98f9019a92557e2e0814171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674cbeb61d2c78a67e0451ac318e88e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496410d03b54c15973e67af12370ac8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58fd5877fe061d5b0e073faaaf6a65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e18e9e5b5c1574e477b8f70c67f019175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe4ff893b3084a2805cd3615bdd494176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81536ff300f99ccb76c4a7244e763f19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648040fabcf710f047dd637bceb58b54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e528f12f90a25b889dff427add65d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442798581c22365967330eca4f64d69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01528371335e4c8a79f09ac1070a34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6231de8e0e68ef2cce8754cfc1e42a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa729ad2453c0b37aaac46bf5cf6b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9d9de3277da3d9220b168fb864328184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31271790028b37b8f5cf94f8d61a76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4a933952f374d04e7c21154de5867186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79b5529418cc7a34ee9514021bd40b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc61c6363596b9b1b942a3c91e44d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884e53c90232a03be19ac2e639dc97e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e69e47f45686aa419f23853308129190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba53af8c73cdbd215cdce8d41cc232191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f90649dfa824a39d9f00f7469d1ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24749bc9363ddbaea20a6cdd8b1a0637193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac8f2defbf8677a73a97a02dde5a52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357897a7df4cc39298dbb75e42c3739195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd02904c262d78fb00f05ef47cfa96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252a6e80088515209c1ac09d0211bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854f367d798a16d59b56d71afe10f2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c95560a3e5ce79511423c8104a1100199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16e43fa2b6222a8225e605e82a2068200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383a61516e88edad5db4f283d0cb49b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce4911d06d7e5c7cb26623f25cb615202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b23e64e27fb6867b04fa50d66484d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced1364516745d1353a1764e63fc939204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da76d823bb8a727ae92a5382f57096205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796ba210afd77df76ca98d0e9e23416206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78b6b7fa216377015cf6d48c1248a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce837cb807dc9b6d651932d81fbaaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c026d7bb88f679d4c0b442a97706c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89287584bdf6e449e8329a58b8c96c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9a66ded401a459bc497dc677bdb3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30a643d9751ac1faaf1726f7b0207a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d60da4e6d0e4d52d0db6718dcd66be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c66edd4087a05d32060b20e541c1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe1d49d77bcfd9e9b7e18621b78261215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fef8b406d466deb475f2546d87e2e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ceb3b4555225d5217dac8e8fac5ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020ab12d53c5222d36c64f261147072218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93734900078c2dd3714fdce6efd5b303219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c094b36a5be6ad8106a20d318907578220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b4c58cc7f1a45963429f2a3df64d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc73f27f3302fa73ff0b84e151b1c1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09597c4276e7857237f446b6e2a3d66e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a3dc64c2c0a132e3e2800db0230e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db8819bad2af9fac557fdd977e36a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4a9bcb5cc20b3aeb7ffc9a29685a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beba497c7b7a1e9ef2cb3025df01a44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca45511c474ecbe448ad2db934e294228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4837f447b38da43e0a0e6bf4c75ecd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84db6bc9b54c12de480ade3868811d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d438753797876903344bc63514b22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafc966c6abb9d5a5b288273dcab8db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb3dbf51ac41bf12ab1fd63f9f43a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615521a85a8fce2bf0d7f2c2df4f59c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6588c521a72dbb261d901e2504ab9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41e9239fe40adfa22c66298ed43079236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c34fd7ce562ab457fa06391948a16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959107facb3301c7881c9eaf65c8ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af104979dbec440b53cf46c394060962239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef5b0e9c65fc4c46a8fdf0a75ee860240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3aa3fad918711611b6286c5049dc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e773ec7c4c4125ecaad6ea7069e363242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a52d08b4262a576cf541e87f768b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6793c149ceb574786eb59551319f608244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8a4d8e3835cc880b669af80badbc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08a427bf3ce68a0ea837c7b6b11481246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18c2676826f204ac2e36e1a11515f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2227d2a01408634f36d95d063f8bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033111f72c24b4f4f76031f276997c59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0200ddd3fb97d1711e82c19616f7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8f4b1290dc0f2274238ceacc4b71b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe14e22f862255cfe09e2c645d74c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392adbc3ee1b23368327558de1fe920e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761215ab7103c04a4aa8d67b679c5d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5195ea7d184488e858fcf3b72679835255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe45a6bcac2d10a06e37c34621be1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa56143e6669ed183a64d807c23684e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc22fa7f070012a5514435b7f2833258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c5631a9d53f506aeb1b11dd38dd6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330af49773a537eaa3b7e3393d62440260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a41aa3ab17e0a559146ff487b468f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b2f383b083b903d75491d7655781d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf341e38d4c3fdc85ee280131b3bea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95fad2661d8da63dae711a6fddc0cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c00564878f987f60cddf368fa0a73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321e64f7ef087b952d62bf0181ca7c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6fe89f8f6c8d45deaa22146647a61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b374b3864a46582bc61ef78558195268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1bf783c3f5760722dbddc071c92f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a45667770ef895e3e9abdb98e9762b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8efd2044b0615f16f435c997da5cb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8632f2b1a80219715c3b7e3f2647b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ee7a16b921c4c8f6521b6a0281dc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5806e7c0e254e9eca5c346c823bdd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802383db2a8c8bade198392a6f3c926275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8b05056457c9ca89424ec802a1313276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b16df87aba2b69094cea4a2193d027277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec65f3a550d101b5e1410fd8646a8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4836d32d163b770d082daea1018936279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195687478dcda60138b9790a2289113280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13c6f206e8a6da075f62ab5f036e8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6136971d39ac850a65840f8c9724e88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defedd9710c2dccfcb52c301936ff02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9ee2607b3b16c93a850dae9aef0eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e01ec9fd72575bc6b886945068756285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e95bf4955d4ac53f22ae9e3ea1b59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e834e569c922497947ded58094114287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f40c4eab3341e7faae10a4c8af8086288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c807c7666840611cfd0547d8b4581289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1cc6df4bae2f20150800ad74c6613290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae32f4e1f353600add66fd1310d4d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0227dcbdc736be85c78b36f2c21276292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdb348610da8eb2791b6facc5d496c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f4e4316266b4e0edc905666cf5685294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c9404ed5c2b7ba09c40d2b39b5fe3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874fe3376cd8450853330504a309923296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06570ad4fc56684af98b7787fb14b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b534b6cc3ff8030139a810901b354298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d63c34fce0931de709748f699a1dc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7ccf21bd3b8fef36282dba6733394300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69377114f112cfabfc7f7fb44ec9270e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1a48ffaaccc16d1383a8c2cfc5d1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432e790f877fe0bf13d40bf9548120f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46111b3c5f8702fe3a52929b11b366e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b1de9d33840cfc1121aa4f929f57b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603f30b56aa4bcf8b12ba54c0492b64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ddd0d744ab0fb3307aec969dfa9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf51f897f1395ed35e474efa64a383308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387ffe89f91366cc5b74a89d9211ff8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8253c62d80079a793b94e506d91c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc52a266a1349a9c5bf7c5bda680880311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88696636d3803e578ba93a71e42c3828312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6e1ac6e5da716fc66d021e159016d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d19d5ea43eda9c38ec1da7dd0882e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d7d4b95a5434f66433a203f425343315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178048cfcdaf9d4016608bcd76c268d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e1c0069cae83e571e877014496844317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d494b4e9eb9c502df2681b171f3cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511a1449c7e1dcb5cc1af5c2fd7e6ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff4ebffb262595a3107ac8da3049f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde46f18068bca18149fa1efd4e4198f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff312c64e6cb62347d480642d34302322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff947338e2dd370dec792fbd34d702323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e67fe88b3e865a143a84bb15ef7e04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea9af00b0c73d4897ed3c15b1480c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f17d2e20fd189e7ea90315e41a7288326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a996f89631c0b141113dfb1435a9ebc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02489a1d6abdcd059915d0a1340b074f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1395b73a75d625b8098016d57a91a4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee128594687f3ba42bfe47d5ad70800330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c17433f69d7dbd268eec50dd6788b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e90bfb95da7e7e2dd33d10e5177856332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19aef46b29c4aaa3dd136157756382333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591bdb728a9f41cba690a2ca23be80a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bb3be62307b8f35982bf7165997b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdff2c35aae0b2e7fe3a657aaede392336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6847deff4eb468fb739e443b5ba9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d2a6fa9597378698ccf3cd8bb13ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b7b6c4ebff07a9a419fc313cebc87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faadae2eaacf1d199a01641e7458f4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a285bfe0a14929c6e474e3500d8e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ad706db587ec53146000c7a6582c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74ad2c30b3f6b6563d42ef1bb6420e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71242bd64aeef35218c2cbb2c8987b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df9a63edb5ac6d5d5eb9b6188f31bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1e80d0c01f215b1cc1dddcbae7eef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e62c9241596e6b1051f1a82a7aa8e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962dc3b8b530c7f64b4b013205b42f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d61d0ab3c841535354583ecebaa11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b911e632def6ff68fc1681b99562d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73824276a13ebfb369f6cd8e4494b77b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3005c9cdc6f95c117d364d43cca846352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfeb7bbb16e3f41dc65f7ac3030ab5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14db885276ab3e70b2c1ea6d86fad84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4974a61519e651c8ee7e9951ee746355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a2a29a44f1891cf16756f49d1f90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b138b519a30305557f9f5c57c51f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72999b2ada9cf326ed28280edcd1ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bda4ecd6dcd4eec1d1ababa08feaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042a39ecc776b6212b59658058ad7f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57354f6348fc319c6e7d6cfbc7d8af6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fe91a03466708c459d245fb1c85e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a48629550cdad858b19bdeab781f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65119927823df810b86192d601c6bb1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f543ca5e59c3bcd016744e4c5698fee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581087ec0db290637dcc9670d2e228b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda34ba56acd4bf8fe0453af4694139367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bcab2c89e1173d620c9f3a079d201368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87f5dc9323a9101e57664742167cfa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277753a8129ab2f8177ac474936a4b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda64c648978c1b1b66cee47abdbba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab68b5428c540ead695fba8c59a61c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5423344861ae141d5d58580d0d1aeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaa3990d21c13f0a064695568aa18c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49098e775b075271924c995f07f9cb6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e864fe81be74b27f1ab5eb1127bfc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b786a5ca788920a995682b841bc35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319611e9268843824e43edf9884932f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72545668605e5cbf706082734dddcc25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6d91f9acd4da8262253c20bafda6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4ac48490bce48121351c8e4986ae8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f624fcf2d9cc6619f2da740814a68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeb57f29824aaf69c06ad6063528a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab64a0317a11f7d85db372ef56b3be6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100a854d01290832b12aa9668457c59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9ae3321fa76f031efac2229178c5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8749e40c83a85625c1261779a56992b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1839400beff7a6b1ce84a2317c60372388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e9244b5d98d9f2f5a2255efcaac9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03b232b9bde662a18b7dcb145de7cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded3a315e5bcb3ac72371d24a6fe2ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8027ad269b92db501e3e5b117f57a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4e8905039a24ad3350b0bafa72594393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad1c1d19c23bbbe612fe73ee9523be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d772eda8d6801d75b23f55fb8350e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d714f3043a224beca928894a110596396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df544bc6d8e11f7b24b52115a34b8a50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc327e78783dbf867df1f5bb2f325a57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa194deaccc6b87d03f819ed2010ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c54fbb2f67b0686eddad75915d9d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd34816d4db837c7e28ab56480212d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6004d2ee3c4cb89a504909ddd0c239402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1283532b642b3127003a42ff1a979403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41548d8de9c2b72bf8ac14faaa7eeab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c6b6b9007220995132c4989a29159405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744775ed42ddcddada427d4330940b1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5e585c7c737ca962586f88beda592407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02311b84b186f81386d1091013ca98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad8e64da19cc7a52045121fe74fa1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d381f8f4f9424cf30fd8fe1c0330ff3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d0bb78f69a7b26deb4783c421d011411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527460761fc01fc3778bc62233b45c99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a5f6093b3826591721b403d8c40fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5e41932f4b89d50b5419903263b63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4b9d2a29bd847b3a027a328761668415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a05a34fc34a094f1b714df2a4f905b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87fe9f9e3516fb9bae165bd15b4688417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4e95a8ccc67faf13ffcb3700fa50a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cdd265004a43f62f76a2d7f3323cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1475ec4bc3c36a41f9995f8e34d1b95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13606ec1961ff64c8dcdb4e42216863421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60903e6528b04c212f4e11e98c2d6acb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0df1f5908004a6da6654ba738c397423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bc1ccc0c3b9559ca69d243ac72cb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08220453432d23663d4b0db7ea2f6e6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbea08b68cc2d780b6828437a8e2fb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59b0c2462a724345e071413c6fdbed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1db689a78130d7b8722495090573f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd52dd6880a58db3f5a61dbd4d756d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ad866ddf9ab943ee0e6e3126ece0b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d530539d0a5cdc76e18b62373f788431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb303f76594327da18c1fe3629ab89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefe115bc941456e61465a7ea862179433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb4c03792b96ab7bc35d32f40b2835434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdaea1680a20b1b382107e47d92eee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1e4db96178647a00a36472fe04ac9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d279ba6b8e8153f23097a51b0f535437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab8693cd183d55607210f4e988cd91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed3efc77330a7252d21150f1284290439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70717e812b729b029fe191b82c7059e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c97fb46f99663a84ee59eb9c4243b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fea4fe14ab9af7a255588be8a7007442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a0d3b4692cec29f7eba9190315729443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f813f53cdc678dc8885cdfb648f8bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370187a84f57ab1a8460267177e11249445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee177dc775943973c255ab5d692a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276331c0c7bbcb3c5899f792456c4441447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9d125ca093baf993a73dea9ddd184448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f9307e0d77bf187e23079231d5012449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e24ae7f181595b2e95f72dc398a73a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cf9c8766fc7deb3dea9690e7174da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eae0b821101d28bc8e28695a96eab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f3272ddf1c1859f03156379dd12c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effe279888def62b2acfcf0fec3bd6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87e2ec469f2bb02d84a49457a3284a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffa4dc2d20b8b496bfb6f3f9970db0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd681f2f0d1f6d80fd94e136d1bf8809457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d05a99c9e401d57702cc9cc506b69a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596521a34316507c3c32d345e4ed983459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390c6eeb910e71c0e9f4eddaa08cfeb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27422ceb9a4a65bcadf413f435938ddc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33d3632aa03c6ec0d3aa09654e50ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57100064052fe69c9ec9ad96d1ad5cbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dde45b11862d404f193e5c966c5e24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f724f269df887c773ee75767a940eb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe77e164f4e64040de7d7fc85d36e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8fb8cd067ab02c998a79050e60b44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a23b54e310ea1e8539e28e4f7f3f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b05c10946e449d951464f3918ad64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca286cdd14d6bf9fff7c902de2aa312470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0987df556f0effdcdf945f1f629e6d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd42886645e53098d9dc293d40369f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a59213ec5fa7863e3fe03cecbab2a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a0fa840eacfbe02ef697a8c52c1ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a261631eb38db7504fe78130c6de4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4ab1422606956c930b47ab9bcf99c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22925d75301f5cabeac796f13eccd59c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8852acc84ca11cb16bdaf78b3a143e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bb96efa8fb199f7e0bef4dbe341a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2a84a5a6a8ae73ddf7d50a15e7ea5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb542b5f700973be8e535867fe99f78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9955f1910a47fe96671d74960522bf3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa6ba4c8b41ffc5dbe37874c45e6d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa69c915edc19ee6fdfde7e316db0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498801c748e525149ebbd23c2b210ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b786de106f1c1cd317aa62982982169486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03962a77b19c4471eda5a6570f94776487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2145211d592e7f227ddbc5083a9c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa09ea3116571103054ad313f476b24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ca3dac542d838853f692d7abd122b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f76f82889d3b0d444871f433a7ab2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c97fed851e87973e127e65fd7ea3d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52349419a126e2ae4d29e307d643e20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4876a6cb0e091587510ae0b39980e3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fb25fc9305923ddc8afa06b3e8690495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfb5c4f4fd8ecb1969d3a526935d79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534fbbf76eb8e314b8da2d8d7113289497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397256c6837baf2cf081c225af36fdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85152195e099d9064534a16888de6218499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f95877a5c3d589ef0735f7de12050500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98694f1acdf8e1d6c263eb6b1d34ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc85a0647eff867df75b8001431e0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bf8baa8306971b3eaf9aa524af48b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6904f44b21dceefebc8bf6125942f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169dfdbe3cdeac0c85d05458312ff0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18f05ede99e604b4f1d7c713610bb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207d5148b7c68939cc671328c930fc0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa6341615206cf8553e89ffb8d11a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d391961426f66b93ad6d75b0c947c39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359d0b8017d30cc84996d9924ba6f0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc65a93851886682d7f06b77b5a0be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfc0adc81e7977191fb11fc8b305d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138698b5eaa56153648dd5d161ca28f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004a6971f5702dc10ee41bffd1b051e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bf16c59ffc4057f994464874acb7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f173f668c5dcf7224552b0b979438c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d305e30b47d9a25d70d90c4aa04b762517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec66070129832df4170e9257c64b2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec0120671a5e3862e53c1fec7f80e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f855925e0c198316fb47fa02618eb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df22a8f61824e59dbd53e20a94efeb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dbf341d9674abe122209ea428a069522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2fa5fcadff41bc79b90344fb19fd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f4459b3f4236b2845bf4da0f15b64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652012e89658a35fe2d57ea6fc603ae0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7905890398c9e418d5e6e63bc910d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e449ed64140e75cf1beeac3cc3fcf72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64509cd43115e3b2b33076296bd25a35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f3979f2a9d48f69e2116325cdc96c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e4ff79875fcafd1c703a5c5fc4e4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b84e0f98aa18467ef870b135ee4f94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06abe315062dcf03dfae4936ad609532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17986ce06a51168cbebca94ff37a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd9960fd895443c1ee5c424c3dffee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a9a3fbe64eeff10a832cde4d3faea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4b9d8d358495d031cb8b7226e4845536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b56b79128a2309fb31f62c72ef7a6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908817b279304c06ff6f64280d56049538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca1c914f57693524dad8a8beae1598539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961712440bc6d1d1d313b236ae27bb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d691cd810c47c14c3b6da4a10d6943d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7432a1df6c2b719c467445bf81c5067542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e5cc7b3ddf5d206688b36a93666ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2b90fca776bfb20dd00e2e0d19194544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab0ec24767b3af093e8930417cb7bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0363af532e54f1f240ce54494af3d17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065d784640c8547c3481365d15055d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199f7dda539e760082ddd5a12941bac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776a84ff1f101e2b4123cb1271d8a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0501e17291c9bf449f0880056322a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255188e97c901c5dbb9d5b32dc2b985b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01db13a07598384b60500d30eb73c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cae5d1682631ac12e74d2c35247e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108002e6bf69a7455de5e23361e8033554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e8a2a1a9782d80aa4d6e3a825c7fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5bb7389e0215a9aeec18bd035fb40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168002078ce6e1e4dae49c6cf4ecc4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde21f6265af0386d33bd05857f54be7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec51aa4400c5afc4063d32c9be0a99a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc1a42f6cb39105e7717ac12f41687560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b772f01ede4ed7a2630cd472ede027561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfccb1567f88dc95304f84a77a6e7c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa604c542043687f0d14af88c82d4911563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c54844bbe999c301342d7a4ba1550a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95f969ac45b4cb9291a67a87dfc326565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c421334008a6bf6769a8481957d1eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a0e9aa2d6b0080bdedc00aab02973567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30ed8b5f28903f236df26b102d8998568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd21607445f72c7315682685918e12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca1ef8336c431a08e7c70cc4ef3c11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bee8018a0e270cba5b9687dbc48b64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216a6d60b6942bc3ae18107441e8ff6572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da88e00470023668dde4e0071958881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2908c4ab44f0d5a7fd08eac922e98e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29554cf65ae850de1f27178c432d773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ffd13c4ece06e217239e507ff31684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace54493042487a7f55bf52a1643483b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761c3c2d5756e29ac2ef1f81886c1e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6763212f4418dc62d7c375c09c3f847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db7e451bf99e8f137ba480c2189f448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311ca99aa50e7fc5b7fe323b3adce299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab967d981a279d5b0017cb3646cab1f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1bb21fb99c4482c11414dac67db4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7814de59c7e72963729b53613e04a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3045fcd8407814008519a02aee64ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85159e822009fe26dcd4b6e708d24a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc60dc4ba54c2ab38a94b0f6a2054c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea69951e22dbac3a15c76977a2844516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698530629f7892c5617bf6454178c99e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5622e088fe9e340a286819d7365a34c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d25b1e16dfa495a00e25d91e63f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d51d24beec4d139c1d554e48ce9ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb7569d845d501c0e0c4a89b910e2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac04f0d3595a5d7f1c178172509129722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2a6f55a83c821f72abf2c847be09223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c52a936534ac9f3a1515b4a46733324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826eff20e1654d59c200a80fa71a6de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03574ec936a2cbb8e3f2e27b862b3a7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e3cff02870e95939b71d63b2f02b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3dd4957c162f2806f79423fb3f5f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45c6e6ba35782625f0763f7e3ce0dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40e76f3e7077f58aa098890c1883dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b01d38ebe30a8175fb277b96bd20031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f634b1b6b39357eb512ed117477098d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068e81200b17dbca700a3d63bd98dbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcf4110a5d3f065235ef173d1c38f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220df34ba6c392e057d1d8752aa0a0d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05573d38d1159c109b04f2b7d27df9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e36a61f3b20e6c9a663d5e4f65ae437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2035b4c9103ef6dc3c32c7b21778d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4311cbf0ea67ab87ed16ee738920839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76a627d79c0cacb186f6d4f52e05b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87703d7f1c6136c8fdbc6cd46881cab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bbd7953efab228cb6a0d8758ee42842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764889fd4e3b30838f22683939e810b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7863dcf4c88274cd041089263b58044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49820a3871f873abe020f4708503f9f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bd9514a48d86494881725a72dbbfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e4493b4d2105dd5070d9e24c3339247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d062cb50e9697580c20282230333f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108b21f4657d0e3e0dcd9d7eac6bf8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504f1a199299034b5d8ed1c37c0121e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72930f6e8318e0591dd6ee8e881e7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9596e443084ff8b6ec5651293713e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194fabb24da1ceeb60ee7b22858a15b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc141a1e84a3a0f48dc5bad137245a0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453372fcdbbe6362b685d3f66cd865655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af776652447fcd6ef35a62a5bb80e5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b5fa5a1b318f908004b0bbfb9c20e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48139f34a2fb02d9767141c5c4234a0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d4e54143dac6d494ca8ab9287c12659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98d0b985d3af33d70a1e094a2331fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf85070a89137ecfe9348f534fa06861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a677dce04f13de4c190c99937bf435c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d40bdb2c3bbf071352111bfcdc418b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa28dc32cc9c52252a7dd2715baed764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625c1d4ae5afe543a1e6cd7ba59d09865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055105d8c73d30792a33b0484958e9be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ed0d95105c8c2c138546b2899a7f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26cd9968cd07e21c7607010b9ca1bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1db5eb893fcf99386816039c2993b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dba362b32cf4dd40275e18ec80d72170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91997a7e335f3fc2aa1c33e9e352c37871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc100ecf6b498634eb7da781a0b73e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842573f7d343842850923ec9dad4782c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e984536444ffb9819e4ceb6e1fcec674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb2a6335194a0262fab4834568a64775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dcb9a650bd01084158308c6ff445576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749c2555a3a6730add546b35ac7b78b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c447b06be57fe423164fdbd92bc362778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c9cd5935ba979de806679066537f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03302ada26fcbe7aaedf26dcabbf22f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6bb26fe8ad9c522848ff74de89ff181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed99fb6532608f65ef13d64433d147982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b59af8b113899e27cd614c318968683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94750c67f106ee54fa09f622b72c0cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5f592401fd5c47c96a05c975c46fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b2c515cc9e9163a76d6af5a22d77386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fc4eb88fe5d023aa4168e861e72dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db471698f99927f63915dfe3409b047688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e428c95e21605a97eea981f2c695fef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a011dc8137c806250402b02027abe2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f758f86b9d2eb90174120c339dceca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25eb9af76a6e9dddfbce4d68de80bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f84245c74f66f7b5e48fa11e987cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076fc882dfc101e9d5d3444c9a42cf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396abc99a440cb9c3421cd91434a5bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880502214d0285a1901303dfce8680696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17ae851a0ab323246acc97234c0eeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8ac2ced90706e76307484fbccfaf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4059370f4fc3cfcfd01560d27ddf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73211eda201b6b0a648331241f54e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49e677bb3c4f414b3976609726b591101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b28a15000c381abf8e5582a5b53f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e400e54148d61a8470dad6e615c9444103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cca1f4dc91d18fd34b31c9ecbf04f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80c16886020aed4f321304b9d124f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73891aff4ce7c36e1df6d867932e376e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e660856d2bfb6503d9d5cb9846f47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b1cc26f4899ff5b04ec9c1dad2011108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad8f8c637e00cd97f100b96a4fdac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a767cd343bddd72fc12b435d9b2ded4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd17c7b9e3c46d731e9220fcf25b54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f44f3019344e9d67ece0d59c102e15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0622941979938dc4f7ccf1ea96a5c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb2db66b17908b35f07dece60835a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dc202cef3aebee870b1780d199ed5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209e45710f3e1e7c98257ac765c0f30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058ddac21915adcf6759637671ac076117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd64586571a02151e4e28d2bebc1b2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6165a8bdaa371a9142134a7d9f854de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec193592a526f6d9017883681cd292ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7596ad1fad91c80160302e6a62267e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ffa09aebe733fc83ceb73f088a1eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eab60fa72934767ffa29bf122527c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb022121f08465e70c7ec279b3332a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d46c550685a66d8eac478f81c35bc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967634dc5548c661f70b52f618042489126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a187841cfa1b86a5590aad861bc99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea301f0b9803655cd3101aca09c2af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d8148f9058cb6912e4bcd0aeaba52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c979f8e4242bd22f2158823098ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa27f30323776efd61ff938be30515e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbdb395d1f7d0cb8db335531b821f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e057e747ef7ad9bd91bcf0095cda9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375821b9983b201e5969db857ffb8ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8623b0ede02917ff58d569d075e83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6a7a860f778fe2eba104b9477cd3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c938ef84b8a7dbc8e47a5b217881d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b2fb6d8aa48cf7c31f95d5689ab6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e2338255fb70a7d718c8354d02443139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa250dba03ba266a7084d4677d0b17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57d7642cc6cae4237f5fc426f3b289141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186bbfa8a0f6883b45f19fb1a822997142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b48bbfc2ebfed544e5dcb20b3915b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b771ff833a87a403f05ed354d3d9778144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a8bd4c2cb6aabcca352441f24e0b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3d7b3f2c64ca2693e7cb92e5d14ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dac82e05a7bbba39cc43f078f533ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e04a6520d6e4c483d3fb6c33f43b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e61fa99c5799842925c04537dbb33c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f45ae78a9018398973f809864e0fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdc34971d0a1ecfeff8b8d95679d06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eba3f56dd84b42b44eea9d6117ea8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1372162fcd79ffd4e248eb8f1ace964153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e1cd68b98d01efabe9a5d82a7e945154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b21ad148851a90ac6913af2edf632b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffece7246203c3a90975e92a4ae8a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38340bc9e752725b5fb295b6702f43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a98fcf74d878c8f774f15bf71b233c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab1bdf284c6a65ab68607ce5262e76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94249814e82f9135258bd4623d9103160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608283ebd8f5fde535bee2a153ae060161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720768254bb5aff76fea5108fc6b162a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fa459be5800ee530820508c31a1af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f936818d293be20397bd6cca7a83d67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59784c867ecc337475877df742cead32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21a5d48b31805af62068baed7e7da0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab347af95e7a5cae8e4585f66d49512167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbd035da7aa45e9726eccd5d201e92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a55774be76f8af53b431c9f691939169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d20b6434b0bf554c8958842c5f8f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04280938c0798701c515ffe6e9b9b905171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210917d66ba0fe5adad9c00efd88662172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc27e3e9fe31121902479c56e5f545173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b6e161d36483b8aa82a1dee0c9a52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492b3c953a969ac5f4d2a2b1212d0d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd61b8ea74aa1235e8262cd9778eef2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444555538c72063a9ec31fae4fb81c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf4c137c9beff988f281a1bf847359178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dada5ad33a294c6399fc7f3c14eb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131568b598525f60b7e25b05b8fdb21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32a1763c3c7a7f04ddc87a82c80caa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149df585780a42ee4915547ac0dd7c9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c68f49952af285fb663886f1fdff2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ff5e9159056674673bea78b5d7043184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b6eb6c06d0d6b087fdea8b6578e68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26f076e5c0801341daf63003149deb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c294ba60f84202f0c49170f73d79621187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d453a4e2701f4e0dfda5899f0a38b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feccf7d17b6c668796476b4a9cd8d49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca574ffba9a5a30f93bc75e654b971190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a590fee0dea2e398b4cbe6c7efe6489191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7098ca02f4589e64e49100677077b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bacd0adb0e6cb019c8805ab90db25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bec99d80668a422a40f2c538306dad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee440cdb9e606e5b64b9c712e9b469e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eb997bdac7f27fc3402ed6fb2c425196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0dbbd8555b5413a351dff45ab4993197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a741a936336e3986cd65df781797b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2e499ee92a666aec6b10e84d361c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684758b66582e102558ef0864e1c363d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f919ddc0d170e7de5bb59ee638ae436201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15352a097554e56a2025e2822b0df48a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec35b85fcbcdc3e504d487fae95523203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feaf3691559e5a23937c66137cb826204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40259009fc61d0b182feaef7df1068c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36e1d20ef6b5a85fe4c7552f9e0e53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042681293ebf7d2d64261431d6bafa3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc57ff3be7e483f80d1f2b95efe591208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fd10295c3bd4df1726584b7afd593209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5469b812f185134e4425b2bec65fe59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd39b4f34494f20ad46eb68ccb7f825211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444946a1a7daa8c840da11f1f39064d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71a38c0e30a6f5912e5ff83646861c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110687a7caba5be3062456f22f75b66d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7470f7958255fbbaec3bc6ec3a63b04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67732012ea2a0aebd9cbce7a489eb917216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fa01ab1e8ea3f6114c4fa24c34641217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bef8be02a45d3051e4d00031bca26e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02573ef05854393342c4b7eac7298126219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c33d1b541ede7f13a1fe48ec091aa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc7d687092696d36c2982ce58bef4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c261fba0354b3b86f3c1227fa1b3934222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b162e2a169e03118f629f7aaeed1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb44a6926ef4c875a4246a942b57708224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5bde0a72d82ec598ada0892d34aa9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e092e092e813a45a3fb93da30ee019b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ddc115b8f72b5d1e2f8a1849eb717227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a66f90d6410c746be76e60e5117b6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248b5cf12ef8cac109fcdc190dc7402229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce575bbacd65eda3839aceca0db678d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9bd824cbb89a9f10a0003d52f6974231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ada94198d13e35829bc09a8fc4046f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53321fcf783af32c3648ee3ab41b6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa6c2992e1a8c7a11e058b4f481c6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f9319ec4503cec37f399329d9cab8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dddb893f063f07dfd84658d68e26a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4a65f2761b4bd697bf1b04a3f07d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f77934d292d6bb22d6fb4da3bd25a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3e44b42580516ed9bb8e3f718e4d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfacb1db0d932eb52c0af44303ffe7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332b4cf9662baeb4e785164411be15c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35630179e497abef647b17ae919aec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa637160a0cd7529267b87a69f24ea2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55dbb19ec4e70d57d5dd1653c67ae6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d2626bec7c414cb307c1b949c3be4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95561da8e27423abf0bcc3d399c2fbe7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91961043d66720a112ff5fde0dff0f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7a0d015fe5cb902857b41beec0eb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595644e0f2f35d7b581ecb3fc101556249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30246c2afaee9cb7a375c4e79187b5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58082bc0e711ddceb5caab7d122b910251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cdf0623df67b3d221f8f8991a0232252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3df7baa2e23efd9fcffccbdcd9791253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc027e4ba663275202506eadd59bdf2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb3f31ccc2ec323942ee0b60f466b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720393334f4cbb7ca62bbe6863702046256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a3e0ad3e2bf479bbf3aa8d71fd60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1850fb7e59998f1cc4746cb621145258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e71772f4443937a68738fe813c7fe9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd57d07c638ec6afb053c7cf0d8182260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f4477cc860e94d113bba9d512b580261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98577f10b16934bb3ac73b55b08abf84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce88c52c13085c067bd06c491104a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d5ee2fde1f64195413a999eb44c86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4d3fefe4e956dc2c7b76f6e013eb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b602fce8e3c6312635a6518d9bc82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99e4a91c7a07324fc6b896d66c7a9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f9082f00c2b0ff93c1f79f20b6579268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0fda7d55d0a1937a5f31e227cf543269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50ee326d1ed2890683ea76371366a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42d976a96c5cb193f47d37bfe255c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dd973abe29884484d63f349e6eaaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f579a8027c4c54f6f0844798e35d59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2021ffefa8a7dee99e82e1f57e30e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba38f91a64ac71bd338130d050b5d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbcb41923a3c2af672796a4aeba75e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda9591506c54979493b79103a86391277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffa73c6df6c4321551ee2a4b9b0718278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec7dcb38f2e0bf9aeba6a8c71cbe7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f42876c4c9195a944fbbba7f9b7ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70016227036f750f724636d22e1ef065281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043bc0e4e23dd42b14f0cd389c0b04f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b75a966c88d6ea313fac70cb7dfac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d77f2459403b318b7579fe846e5701284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0364c0acd7f239bd3de3938cf5715285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70304237c42271a5fbbd4c3733a5e324286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90333c0bc61f06578fd4819177644b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527b3abbfe467d37c01b98faaacf87c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c0b59c3542c7af5bded3b030aebc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b0b7f5ccffbe4b90d974209e2a456290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc50333c01b4b53bd1476b2973ad949291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39839f42f2acae389caa1d430f3582292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593f463fee366bc8ebdce097cff614b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b253cf6973c939655c4875317a3b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a1460854ae6f901ff5b6ea8177495295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7caa66f81a08ceb3817c24b79410296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712626076831440d261fc7147484e4b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b20b32ffe6d5975ff6a9f105636cac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d92467f745813cd23097c330f6f27e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b548b3c7491b105b7df8410de4bdd90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770369315ca8eb0b183f0b9d69e8530f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38bbce1c604ec93b4921b7312efd4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f5fd97711ba97965b10810412b4fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8ec68a08adfc81afad21a323f4934304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3f79e41a2d118aee21291da4231ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f22bd47c7400abf8bcd6b2666d5608306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8d4369bf42d8ba98c79e4ab590586307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc76b4df53a773d32d23004307b310e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a3f2a8cb6be6965d1b117bde2cf8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069797137fe0766860d18a69ee86d1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718cb1aa3c4c772863d005f689c8a59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3814b101ba125fcafb5297028bd19c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0acf71da6507e0f7ccdfbfccf39a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ade07d39049fb09adc883bef29a76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2c8bfaa2367dafdf629fefb495c25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3278c446f2e18c0ee610d79bc3d587316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea77d9e3d883dd9a670b8ddf283e27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9713da2ee6cc446bf723008c5582730318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7c9ff2c74f96616a2423243d6b49a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18be9eb0f987434718d488ba5075a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52ef39f2d7ed6db1a216a8e9ac06c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaa2859c9b800efc4327fee8a5d343322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4b47b3effd587d6ec077763f82ec1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d30116c3d2ba7f7ec5a44017f264a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2029588368ff73e9de00dc302c6f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b4d71afbcfa9b9d402cedb98f3b81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51222086bd29d9f121b119be737472d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f4f3f546c0c1db8daea74cea35a9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6b95c7ad1ab5943c490df426eb63c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e30cfa5e1e5ca0e389267d71c53db3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6ad8223edb444722f12363c6ae2c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8c1398e13b40b779af8359e6afcec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e1bddbbce6b2c557ef3cb16c54078333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c3c023997e17bd006b0e9129c5266334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36a8812a45735642cb663bdd274690335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7f53e3553b9b3a1e1b05cffaa808e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d8e0c39d94860b27369dad57ffed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a6b152df2c844d6feb12810c341d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aa12221066fa9813b78fb361f0cdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252129dc701b8ac125d61e81bd38ea78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22929af993f8fe401710964b9b89a75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d51c88643c2100f67fd7a53b752b6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ecb503345affe15e716adc3137785343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03cd07510920da0ee29ea1a4cb170344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7417609330ea6b29a0d2076b501f82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefced003846d5e13d541b91f3e7982346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59978756c2bb57b20d6d64c8743c904347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3788183cc7bcda6adc769de02589d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebd30142a42b606f80b031b4887c27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcdd87368b9c95a086e5a1fdc1b06d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5be2eece44826c06b262b69598bbcf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aec1258c040c21882f9e224b215891352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30308ebd604a380dd6cf960a7188694353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721948284fdcb84f2f3f6b597b30661354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688ebf393d86f65e318539ed01313e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ead5971f356e6b4b8346f32968a6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72516f32f9c29c28434d2941b8c929357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75b5547a1c180aaae48375a7ca2c6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b8afb006879e5ace89cedf01aa631359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66db44a260509a103e733135a25ebd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e07bf102472406f3d0e3714b893ce8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf855a8e93e4181be9433bc5738eee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8120415740e1e35608eb22cd72435363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7bf11da93b450c98d8fec52e41bb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b74889204b8b76b211674f5ce3188e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5c4026bec84a9f0df6b7978c89fd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691bfba7629c378d86afa6471b389ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2713f8d6d0a3f45c12bf2d1826a92f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e81ef1efbc7296a5578060e929761369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34552d43e944145095380edd2be9159370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784faea69816fbca91be24667a71e637371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3a651617024627813431039e1028b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049134df3a89db2122204912cefe86f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944a6350abb703b2502d20c340fb8a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df04903da4df167914bfee716ae0b68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85938b5d25d7ab0f4e127cb682d790376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc9248684e6d9aa35fe297df7293ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8c9983333deeb577f5385da37138378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415fae11d55c77ee25d4cc6be7570fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b238e7bd0fea102ec52399d42bdf65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a842f047b601949fb5f20c5d8fd1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113a5ef0197925f08f640254107368e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa8470d3ef5692070770313d398c7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a0907be99c8fbb5d0b4675957d5dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64b66a505da908b5701aa241c6ea7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21271c7a7eb61c265170b385899563cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20817e1e6d6b6a5327c66a3f423c267387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261afd14a80615a74b2878fc874d9e38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a3feae9313ed41c19fe4b82a9aca8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64b3b7ada0888d03efb7e27dbb2e4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45070b08fd90f254edc89ce6c04c25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6d666085dd49606c4f6452319d76c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038035ef93e1ba5d06af4492d761bff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b34e1cee426553bff74fd3c15730f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6cda8b078265e32451bf6905a6c99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234e49d5396778c9a738a80d00a9c65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dfe1fc20683e5e61fe42aca5a333c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f64a07c3ef171174cc2b5f2b0ffd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d2f6451ef8e3411de369d4bb3d594399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6a26c31dbed6ab8bf099660a5a0f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc94f832a9bd2e9b37a8167cf9b24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8f02ba701fb8d560a7b2e06507488402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d462f1c7a86baba5aa82ea0396a842403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d103500662546ad3ac860d4c5c6fd25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f16912f47be51ba43ef9eba5d608d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fda5cfa91cacd35fc3651e6f07ab3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f7b303c7914852107104d2dcdbade407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf53b4c97f91e2055132bb74cd4f69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c62ed4db9e85c18ebf4d09cc360d00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246e9dd5bf44ca730e8e861e5891a2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36e1311ef848a1d9a4021587f5423b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2155d92e8b91716af8fc8702031bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d0b8deffbe6abdcfae29c4b374e2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea4ead6d2abb93a292d5eade04ba8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81efd916c5793f04ac789cc2c086fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7221920b14eda0d1ab0057a52f206416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b1773521c08b72b83adbbd9ddced417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441210bc26e73a4e63bdf7d7c782d2ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a3f810f3e64eb10d7081c935f986419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc209bd61d0df61d14aff4c1390d973f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f8fced999f414f8b5d68573fb453d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b448a86c5e8e63bc675282076350e08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ee46aaaa7c4d20a52e755f7c5a5ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84bb24645a6dcaf835493e23a4440c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2f61e09a3f4773f2352caae61f706425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca77b21354ec8b145aad0cfa5bdb093426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77039c157aec5d8f06254c595bb0a84c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6493024d5c74b0625df44ffc2730b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbbdea7043f4d134b6ec9b12b4bc9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680cf2b7889e6d1b4649b19e467efac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c6fc8d94e5b42dfc527326d661305431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec1f220b42ad8409268ace34d738b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e21a59de15097a5495ee592c86e74c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb84170c7f75cb93261a6322bbacb16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991ad9b3cc0b1f1463b66800f14391f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb2a471c5abfb683b5915626282910436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd70f56d66421a0e74764dd47cb1af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d39bf3e3e3247b13aa6b44e2fae64d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb94a313686543c9a85b388ebd808fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f529912df001de5db3e4b12316e6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d4588e204cc1bde6217232f728f65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c315bdcda1692e1d692e4eb8575dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645763e7df792a02e19b7dda29b2979a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39dbdcecaf11a882247c41c80d67a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807351c439280a414e230433868d853c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb39f3634c17abf0d50b6090d2148fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac767f234fd5d9a18c65b189aee4739447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1ff1308d33c1343bb9aad55ebe61d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977403621ff18e39f5b50c9ed455703449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbe0c38dc5f13f1c82d081297a23a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061f0d9ce0b46a0e1f737750a0daa4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5543bbf7d5acc7d11bbf984296c4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a760b0df2489d18b385b9a413332020453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad44daeaf0926fc711581c72c529918454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855b7298c10d4649f1ef817a98c77c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132be3b7dd4df609e97ae9580e7d77b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe74262d9bf60b30a7edc22bfb236d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f158f0d7598a116f13391e86d19ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec769d807665b3432b79974c9ade1ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b39dd91d40fdbc788fea553a403a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933be922bf20d647305fea18190f8e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba0092b61fee0bc7ccbf4951d657ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb21170234adc05fa7af5a5d1c3a80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba82b31b18757d2f10ae42282d90cf3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33824f64ab6d647f0c20a8126d6ec2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cf8b823cfdf4744724482403b77df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e0d0ac5e02d7e2c04c8232ad05112467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74359a0d0556e142d69725bd218c9b13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170ded2dc2e574f6c184c6fd47ef42f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8068928eea067c2048b2a7e7e91c6f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9993fc450b584e737ae16e8555a49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dea11cddde7dcc2d329e405d49f302472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff5c55f757edcde1fe3d70b96a5f65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f346a05af101f42253bf1841362d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ae3f1a4af7e6d8cd3e65f2b4595d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846368158400208df2b9b97a1d35032b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693f8e3366de18c13c14e208e576f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ba2a5b9ce2e3723e6aebddc1dc101478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59982b99b02e21f59d6f5ebdcce8805e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03a4eaa101f73da71f54428a163632480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54667304fe3ac1acb29d611cd62f9e93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71532fd064cc39a220226b7a19fd115482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b4d0dcff1e665b8250632c1809004483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d71962da416b55d52294bf73b14b59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a30b090af6284e880644cc72c60ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270f4a2ecc77b84b63b1acda859af3c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92095719a6988f6cac990fe9145f37cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb15a77c1eae1945b27774e015db516488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c329e97ab985e644c969853add2a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f092999ddd297af6d32870d62a5b4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0750fb3c00dae263d46c17ed5bac703491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1ad78673e030d6059d1b40accb150492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e07662e9615cf84bb34db27e026aae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a55e8ff160905274c31e7a657cc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ba176baf6d3ffb9b2b00dc46ee211495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76958f47309581403e0300c4e5d06c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed462c0154211b302afdabbbee11c776497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0b4a469c76dab2b81ec61982b221d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a1e083d412a45bbda4ff38417fb82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7794a7c47f339b266311792da32ec3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2308c7735ea89725f52aef94aa1e099501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cc01e1c7082ab5a27e84ec1fe66fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cc785e1c83ceac2ecb79ed7004a99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c29f95b1004936433f766c49220864504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7970284844c842957b45098798372c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d788ee54a3ed63e84944325d529892506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120e0bcefb81254a8a06988085923af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045cdb98c975557d1e425a801331f4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37982a057842316d65bef5afa70b24d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc9a96f8346d1f63ff8356cc9b493b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42090de5598bbbffa76b5e084472bed0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9eb50a498cbbaed2a5abdbf251e00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be550d78637da243a41b73e7514a945b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec3ec513c147804c270316e7f8f742514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca43e9a5628b7fca7fea834948afcf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adb6f95339e9ce4213b1048010c239516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2368b61deefdaa4f149269d6256901517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6686c5aeb4a20b34f6702b7e2197fcf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad4008741b52cfd171e5860c12cba8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7df3ae0367883c6b1e5cbc91f3037520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf5525f25f9e32073b98ac1c429098521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf1abff86d70096d74f6999c2827b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817624cbc610955389076c221a7b4fe4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebbd9ae1f3d343534bc07a86995974524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936f5c53f73fdadfe2d8f423c9b8aea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03b40f57d4ade23bb340d4760ba906526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49277869ac8a664b45593349bb60ce2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8d5ff0e0d1bb8ada631e6d12df18f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b501bcfe339d13f265b080cc92a69c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5e40c7044798b9b9495bd32c1f1a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66950f2feabbf4f14ca3aed3719456f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cfbeaaf0696fea769b55e49347d73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62e79805efba3c56fab51e4dc84eba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7e379ce53148944d845ddbbd6e551534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286df39107de22de34a842866e5d175535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e2eb84b9b9b2a469512d9d13b2184536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcd3cb0c3c964057b3758b5e473215537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd461b70d72dd21356b7a51b9805ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde1c98c0c6c91a98572028abd1e0f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ca75f18d0ffcc426bec4e55de4d30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd433bbf45bcfd2458b1fb5a0ad9cf3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a819ea137eca1a506b6b115e26140542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a8cc33915c2d8d37525d2abdf4c35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9359fd19da605a07b4c467778a43c4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9121cc833ba18fdcd523e7c7bbf448545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736af233c434f20c32415143fee556f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dd0b2d575bdcf9e4089caa317779c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4093466289760a67c093b58b2b9013548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a53e944bb355f2be5f8eb67e9ff3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f7a60a77432ff5cc43086a398099d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e509b40fa9a373abd743daefc10a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35d5a47526a45011fa4c41f371c329552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b75d4f7bc478654f34fc4ffe61adaf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b69312498589f178f787aaeb452277554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449de0ae9292167fb1a04da5317f755555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b5b95dc34e5950c50c8e6c4606f55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8076ef4f435908e7cd2445aee7ad3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efc3a658dff0701db3adbb31236a08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76d644e9a4949ef4c42e95f105a846559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb664438b968117cef97301ecdb4d4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc34fa3c60cddfe5999e31b056be6c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5b9e66504fd42f72dccd52e6ea316562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f7abbc276f9e018b675576389e2cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a65cef9c42169aacb97b26441b23a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7824ceb32abe9e009fbf7da6897cfa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5ddeb769492e6945c5007fe4e44b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fff8c66a3f7d3d68c35024002a286567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b4249816fee68ca4a93fddccd153b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2e3732b190b20085b4c016297d48b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a546a9d692f07bb7c9b34f4bd7feeb6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8cce5e04e2468ec4b4fa991320381571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108a4d2fd870e44d54e36f3b739a6ed572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>