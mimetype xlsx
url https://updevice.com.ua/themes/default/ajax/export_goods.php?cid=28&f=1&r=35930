--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82008900ab3f68318c4710700a58f561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44b843f9bd33845af2d0ab056e32eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2e2ee110b99090d0b701a1b3d8fbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1228aeddaae6b5aadd210b674698484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c71ad92dca8eb7e5708937134dcb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99735c521359bdc7c8f3585f90b37c046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7131f6358249f30bdef5ba236b81e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b3cd4c12e183c2962fc7802e256998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f38c2c20bc136a7adbfc429199209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd957f916c2a54a4624d535b0f0da8e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaace37c732a7b1a76a7ca59d3597c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c785b2ef96fc27a714c504f001a4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac369d8e2043a2dd0241bd385c2b7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e6878d6200a0b130073ddfe4d3e8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264df581dc1e4b4fbadb1603dbc9cc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e86f497bd6a2b90faa40eb2370884916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd05be5b352640df2e03c33cbd2a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d2ab340d2c9967f0d163f4263517518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44486accdaa4ba221f5b8dfd417c07f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbee716d8352fd6e3da9d09e53c36b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde99beb87801b96ab7dbe3866268121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e782729a902a9647750e2a47a91fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71df585be39c4d99da0effacb51b40823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74241399ad04fec340a1bb1231c0ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf0392ca9144628245413693d86b0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c13fa7542419d3328bad3db1e632d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8dda3a59634f8e345b7b8c3b2dd0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97799a5f8012f54e5ae9ce1f90c78a1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071be81ea9d2723f3925b13e9d7583829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375ab5633289c4d75f05476b852e4d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831f4964c40898e38c547039ed89e1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888418fd42378dbb392b0ff5fc82eec532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf138ce7eb1d1d70c9e35a4966f5e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515c8751b88ae7ce6975abf2030782734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d21059165ff5025805b83b6071bb1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b97e7f3be26f2f3baed9ccd052b1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c46540622ae389cf8f6e081ce09ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88615004a8bdc175f7684d0ce5c10dcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2a697de9b14d5d25331b013ce587f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b4d6b9fdc3aee74f72dd49f1a6ef340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bbab8b7a1515e2bc75da0e710fe8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001b4131187705d60d248d8fab3847a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec2645d142e87bb9ca46540e7c09b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1800d7f960186bff581a9a3854f83244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346ce80073ecf090d31df649ed3181845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6f12178cfc85a8aa50f5d27a83acc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1387fd3af9ad3bc43ebc970e0df740447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d65b05cb30b4809ab83e4790381d1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11257bd3f35560775ff892b6fb1df45a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207e685891a9cbb6922fe49fab5654650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338c401d2b4ecc815735db39d89380c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87bc9f7de48b749f844361e43c3bf652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce472b3d8f2f36b676df220620a9b3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b37302fb42a6a29b7ea4714560ab254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33895221b6ba5c817dd3708c5387b6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a042421855ebd0fa3122016d1131bc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aca6789e6f20f7da9ae39d276947bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01828e8b1014038c5c54e809bda49ff358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6903ce8ffeb4e872355c15125876a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dba32e06914fa3adbb2df8faaa05960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f88c8f5f4a2a5b7abaa83cd03267661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d52324b21cc7bb3d0c3a7862273c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4425c1a640bee38f3bae02c58180763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9f06309c7b23d5a8e1f9e8bd175e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8e581ba81f57e3fd9de97b56900f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddf7b5dcb4906755cda714c2d7707766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af668037cf3dad3012eff690be89a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c42a233d0ad52eed64c4a64b33575b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27355806be16a2ee6eaa198c6d18ca3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2279ad256ef805223bd4976efee8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c6c526b364e84c0695d906ab94f6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf7302255b9ed4804e6d378eaaf05b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3b366e96abf59bd79df60ed29008e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf38db75b4562e42b84da50d0feeff374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4fcc519b30300d4659804ad9e808475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645006c084d2c5d8132c9c678a3596b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61471c3620bcea541860396c81fdfde077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4153b46830412f7b723c8c2be7a2e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad03d864822a3453e57b1d649553b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352adbb5fbeb16e9720ff41d101adf0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1583d28c851c110f276ce3503c09b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470d74cd83c88c3afc251f1d133339382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df049618f555e6ee1ecb86b7be281383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d53613257c9afaf6c16e2afd42e56b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00ad5962e01b3a7de9777e3327ef9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139081086974c6c4bda51b6e316580586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998a13f2b3c5b97dfa7a8b2458e2e0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ed0110fbb8490eba569e3f67a4d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4b6d89dda55844916da77b2c3abb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c302db1f0933510f10bafc72951316590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bb9a949c4033de2811317e4e791d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a52108e014c4031f8432e514176e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cbaac4d310030bedad0dbe4effab693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae19195c5364e2f1e4d8dcbd48813994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1b905bbf85ec15df84b7c6067e4e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f07b12d72d34f93127e1361a0fabf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb92ddd251d13e090eac7fa6140dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986081952269f5bafc15272824b036d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b27af1de4c5db87f4685f874e95cc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606d7d6535e1d3afbf1493492991bd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c337d3c7120095b79e0b6bd11ddd0ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567da6ff304c57d24d632c47ebc508f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b027d413b17ecaffaa3af16e4a1354f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aacc4845c4e540f8f7665cc002602104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b205a7d80b8d32f9b6be2d9450034105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9455215e3d147b6b1fadcf8115bd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de825085ed8e042fd25cdf569eeaacf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa69b8ee5a5d66c01e8150d34c997e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667e16e0c62af9e3631f69572fe3140109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28113d73082643bc2eede32fa1062c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80762f37842f97b5ed2b03d9ff0f5bf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcbf5796efe07885b8fe18eb2048e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3721550cc11c8152c2f003510f8ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925954b6b3c379390db0e0e9343dd42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991c1f1d35275c38a1bd7831ceedf59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec4d263518e8785fd78d061d0a85f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6d31dadcf9f27e767b30154b79406117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85366eccc365bed7f20c4b8cda37d152118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa2469c1f47af57f73bb2908daa241119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf970f689ca778d5239a3e1974cd2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c0173117f3113f7f98083bbb89a52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56577b44dc866e626d77b9c588fcc921122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74c41e07adae1f658b598bbf510c29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8c68b9f4c3cc90b38c3459bfe07cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f01d1f56f280471fda3902812746c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44db1d4db37c1e5c531a33c0d73e367126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337f1180aff5fea95e678fc15d5342a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf517be08d7dd062255568c5f355e60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae38e3355d0a979888c5bbde59dcc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa188697d9b33e99fa7052222c87ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9d10e781be936b5ed79b862a5143b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d70b80d35e139fb4df087677a6d74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fadef37d3d6caffeaffd1c473844af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752496c93e620153ff02d445ab464ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48320bd00f7fcdfcacaefab739badf03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f45c71e75a15ce843971c0d688a49d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a35b698d0f6d6fff7172173e3d57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a81a3e9b8fc2c5c78e7e4f7efd068138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cd2f8ce38a3f6eb182a86b02422a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14598673584563a6dd4b603801da90e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c056c47f9f1fd510fc846102fe6b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7ebc5fa974338a5d325712fc63451142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaa5379d0f9ef715716c47abd77e6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad04e4ce38cdfff6454b3a5e90c310d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e5a95e4e685c58bb478564792073145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c84ba0fb4158a79c2faedb52ea142146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cdaacdd1aa9d2ea7195e80979840b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8b34c2429f0cbca22f3ec61690cce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed674d8911624d3d217fff69f93b023149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c497f7c5613a551c257b9951c1451a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388743112e7af7e7c964f270b102724d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e0fe1c68b5a8deed7c2ee8d4185ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ab742c9cf093e063948902b16c78c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787c454720d0788d62f72bd5161cc68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1da9227de8667e40b8de30ea9a2d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b459db55b732d730dbc4eec9a40e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c2efacd72ba881d9206ded78aa0be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e65d762f5a01b3e28a2d25e8bdbae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168e4de9bf9b23665341e801fce2408159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07e529d20ab8c0535113633a4b948f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049512be477421a6c99b757c6702795c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee907c1408baba1a598bd7824c6448ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c374f3bf3e55e1223aa5187848fd62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a8b699bd69de746de94fa9187f736164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ee9e46b9641d408453a1bb2dde16a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ababe93bd4009a445c24b2cecef24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092393cde7ae2c3ff37d138fe74379bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e7fcd4b66035c495f9ebeb53ca05c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8f6c681ccc0de188bdffd87e5a26f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985b03c7dfbbfc58042a08336a2e59b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26b8795c7cdea49f76ef8a18c5423e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1561aba1b330aa017b46b06bb480fd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d187206b9767cbb9e4b7211f46175173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685b89ec76d62e9812b6e9326f7aea4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b8c200cc4c80513c3ee636bf3c60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b917422ad59c708d27ed5c85af2d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa245fa5e904a86ed3b85650d4fe318177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194ad17fef924447941bc037d0d7fb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb371d9c298a7a9ebfea8d0cdabaf1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdda1d28bc53f65caefe42f0b1086cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207242dfc6b45cff4478575f57594c59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64cd91a335aa823fa2227866848251182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbd331f91b87a3cf650740f2d04ca1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295c51a66113435adae4179918aff07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f62a0d7ba457323280cea21e83d42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4e52886eb598319e2dcea996ef34b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ee6ea1a13b44eead4c51f25e389de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ad6afce3d04aa89e25b7a2a2a55d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96c2efa15e4fd8149f1e626d4efc01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe54f7b2b7266481307f28e7666ebb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b15f0a87443ad4846f2b41e225aff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765099f6aabd35550aabd7e4f353b8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab45d4c285b7de37da800317f0fe11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0988915573153ad6443b0304f53859194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496942ccace8c0742568bc5464477d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82bc6ab637e248534dbdab24dc3f23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033bcd4bd3f976285f44837e4df1f88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2e218b346c1f74b8c0e39e50494c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cabcfdff5a7f9c48a818461600b29b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d4fd2eb6d60f52e5e8c941d238428200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99584f4ade6e1ecf323f6e2ff6d74841201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f233e9acd001df9e914f15aba488c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94f124dde7b93c155948c04699ec6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a154b4f92d80ed43b1aeacd814893204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe0546465b1b5fcd2cb800f4041d61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb33e75011240aa1893985c1ca21cad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930352e542f1a26ade66863f565a99e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c2d07a16b52424ae361667c25ea59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab2b646ced7703f2cc360373333007209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d248498fbfd5224d2a2bd3992f09e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187de8f214bbd14cd88a34554dcc28b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81c383638ad704bc385b835bb793a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03bed50e9e2031b02633dd539f0fe9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b534dcf95250efd0076d0a0d2bf0f9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d7c974f3101e3323556cc83584943215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928f9525f40c5f7b3e294cca1ca1c4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7830eeac23f772f603cc28b30cb39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2f798aa4572176977d21bc56e3b43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb52b89099636c2337b4c8de06d327219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd47592ef99440a3f134e6ec6bee8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104c5d5dd1c37025e0bdf1d602cdad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ea54e8edf7c7529398d1ad11093f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37accc288d803b435c3bd8a7702f4208223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b49289e81c07bdd816fc649256863224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a969268cb7edae1691e3be8bb7cff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbe1d7b5e70d0ba63c7a682742f505226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdfec5733bb2667c5bbd295725c6fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0e5b528bcd6b94ccf0ba1155b86d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93149a2bdf03c8a6a3c533a716d02c17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33af9bd630d18e4025296f4d657fd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fd2673077ba24fc61ea9d50c36b3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a163029430d2e62fb65bf3f632e89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7558ad523fff66ea067e65642d3caa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2faa80399465adf41babd7313c64da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7ea9088e2648501c61d3a30021162235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2de8039b890ca0fdcae9c3350b3e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe87513ea6e867c701ce6bc2e852272237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce1a5a74d3d20f3db12ad695eb173a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd7eca747f9cb21a098e3e58840928239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff770227ee3817568f1a15ddf25b59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be99d5b32d907a1ff442f652acf3338241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1022d1b0dc4310fb689bb87c7444c70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e4ac381edbf445172a218baa0cebd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb76a942761d20b345c4bc270d4ffd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d17a57dd6b4a1168bd0419f987de03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dbd2b91ed4970285a47fc8e7c52d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c0fc46d49088447d1022a71c6c80c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a225e7816171ccf001740baf67eec25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092be633fc782cbdfd650efb612c1c00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7516399878e99909574c3fa945861a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce8994a17a74b550d3ab3fa8882e6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43287ad767e70e3508505eeb859f7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790dd01aa7dcbb22f9e9fd11f22d8f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77549ec2e724ea61a6fc3d7e25a1c7c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ad20109581f1bda3af420c9a7116c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bfe92b9dbab05c0558e7aa14d504d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd493ff5ef88b69aa4a2cf56defc935257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf2612fc93c3ff2a9d534bfd33bece258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c44e7aceb32554072d15dcec79bbe5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421cdb0c642a409a7b18fbd0bdf6470260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3889dc844eac7b2200c1983bca3c53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41350b45596624957240a7a24d3fc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d30c59ea91d5672087825bf7fcc21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc711f7605d0b7b7a6b8416b5774c97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b24c8ab69abcebe18005bcf8a5092265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d70e989e5b41ea11cfcf4464c0030266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715945a4733a46e6c8e837147a4239b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fe3077b0269e44e7ffea8137c0420268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cbb4edc40e9b8cf34faa97bb6493c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a19b1b39c2b88fab5772db670db81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98beffd83c04a72a68505b1e3033b18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5343e1b7a8bbf92a827bd07522c50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3735e7703110389bc397375c6dc95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b4ee1707ed48cffe5731e30f3268e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aa95ab970c3521c57100888006df8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8430a1e377ff295af16e0c312ec5aeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e33c403a4a1f15a0654748cc399302277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bbf01dcd85b47b4c03bdc9e58b84c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d491760cc664a5236d84afdd51758c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c35b3c3ad0929685ac65bfdae0309280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16860ca5967c6dd4cf09d4a3f4c499281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103de319b95bbe0b05d389e0455c014282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fe958a1a88389d63e90767233e98d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba063ac64c9cdef89b2922e4420a53d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba7f2b49ae6970729597e99d6fb630285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb234230dc40ad82de50432c4c5a768f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38c6cbb0a8bbdc03de0cd68b8e0e6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef31199792795aee49da62cbe8918288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88e484c7665c35615feebcbfaadd6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde2acf685b8c498443279d4888ab52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c99a4848e4cc35b420f2f9571cb93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d522f1cbcca1dca942368c06776676f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95155a509c081c2302f1da1db15d589293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a4cbb3c1d5437e6574e9961ce33d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd46f3daa42520252f5549e95679d88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cbcfb35d4e017206b7b2a5c7d4904296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0aec4b149fe87f83f677dbb8a8889297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431b64b5278aaf5a0a81a01578df267298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1165f788c3c5e29620411b8fba52e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801eaacfa9fff62a006ccbe9bf1539b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4567e1203c54930076812200c3ceb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c802eee592b8eb6977ab4c6459203a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f950c4204504c3f304e83c013a253303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b29909f9b4da41baa3e4fba077907304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08d41deb5998ab2520488ef5044023305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f593249341b668de5e8b2b39f999f44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b580a03ce5f91308c388ecf730348ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51e43893bf0c0ccbaa08b2707799e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5765dbf2392d71519a1d4736da470309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8953b0a03607386ab2ef583adc424310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfe90e89d27a96f36e54df8cd2d06e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e987b7912d1fe5b801d72f795be2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580490470af3f5abdce596197eca37c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bf52e7c6a49c33a6c8e2418912634314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6e04d4531ae8a3ca291a936d6ba79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6f0cbafbe8dc0af9def4d94283b12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1ff5957a623631701a6deeef1fae4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ef8b58182486a41f9bd7355e43221318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ecbfc278ce8e37116099b7d391c6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f4fda82b18958f2cc4c79ed602480320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c41234226600d604b969a7aaf3848321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d7ed438457acbed51cd8195a6f60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0a0df786657757367767c6d5b6698323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c30a020a63c60fb414702ede0fd367324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cead681a88d8af6e9fdb47ccb6a445325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369e384619f3aa636e3de545d926f53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed2f44aed9f44bd537f48a37d24f0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec89c62da13f0401957e7f82244222a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa282496774397a03eff0a10a54f490329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f325b0a09b7d7963f4c9429b174405330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61273b2c5b682a981ad120830d10408331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd856a792555600134c838e6b409ad6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b31787522d71c63018274b9715924333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e890a382a20056677133fcdafb618e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88ffdd8c63379ee773e410f71e27e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940d12847527b566c10e15b1271d365336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ba5e9e4c7d66f182a091fb5a2510e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313efccfb0ef5adb694df78198f0dff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4576eeaffd7f4c7021c6450c1aa9a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a81c1b9b0208fcefd3a48e9022344340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfacc517f140730514e49abb1825ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5919f5d351a458adae7692be5ab24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57bb2df27cfb744a30dab49636ea30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a043e66bd3eea0741bd60021844534344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94294e13e2f10da7703cab55bd4c3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e045c67139eb47bfe0c00dc160fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e69b7c9ce1550f9f663983acc13b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf499167a0c8e02d2381e7a6ff35f9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967a0c39ad138d602798c7f0726e35d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bc3dd6bf7b9bcb3a398a117c3baf9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6545f77441cead5a7c5273fd2c3d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313d04f4c73d76e8f5cd385988b252d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979121a9a2c45686060db1790161e9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9590e9f1277a3f74af5f275b52c0f34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187492efc4f677075cdd76efb5e4859355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38448b8abcb88a51ae2bc98a6d33df75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30857b69790c84b8481cc023f3d6f932357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b43babc095cda3613370a338e8eb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5df11085ebdc8983132f70a8bc6a9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe4731c4120bbe08bd4f9164acf85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c668ff5f42d34681c055248b1797e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd069c99bbe425896af2a959e023cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ea08adaea45c95c13defb69ad4ea9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c8d3a4f8cf8112811bfd9eedfdbed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c227ef79d5b29dac77ae016c1c569e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d187c032a8d0ac77c1c566af06a927e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed926def925301da9dfeb39bbd4b77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862f3bfc9c5dc545f082e40c770cd76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415c38db9521e9131af4742e523aa37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed47946d01301a7ace7c8ac6fd1b92e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a72571562a6284bd3071639dee323b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee46f337133f230a4ba39d1e206c26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac48b8360de89b51a81fd16e4628da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bd9f2ef0cab86fdf04319050338d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b8014224abc63308454f7fc4f0235375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0016a607a126c36024934a0fdc234376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3946c92f7fa15bb2ffa2413d804d6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c73028737c6cf74d1df65e74460e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f6d5cd3efce592b478482393c754379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc459571ae53ea4af2734d82a9119c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1053acbc30bfa6fa22c82c377326fe2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4cd118a390716277c067189841e3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82c90491f632bcdcc3c00a6bdc6ca3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e0618125c8d94051224c596c44e08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad0644889cf477f275f159d93a793a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918d43019fd64e663bc4e19079619f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766aa98b986ad3c352fa741bc99a535387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91438f1b120b0b361d6f1dbb7336020388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bf1c61d3febb9e5ef062f1c1afda0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9142f5d838de23b58d6d7b8e37d667f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e5a173514012826575d09568e9319391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b1202e25e4e73ecd6b2f3e072659392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b302c87edc0c775e724e76a8fe06f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498f33cd89476972578e9babbcf65c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b483f5bcf359d26fb3f5e0393e1b478395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddad36bb19f432dff918aec139fd24d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b7783cf904b835cb236f2399e7834397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6183f21ee650eb6dc0f4d5086cd25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff99f8bb220f604b3e6f52b07634b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aca008c37d039d721b92ba4084622c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578caea5fa2bd9d5e23f35ac17fc3983401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3cc349fa08f18f4d6c6b3f67053bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022ba35df9a0c26c74fbf98c979a2bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503117594343b8d48f1bbff6132a40b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4649c476802e9bba7ca5bd3f8d83f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3429d0a9e2e81a77e06c82227d7b8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6308562d0a641f10d3926ee50a097407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872d63ade7259dfc92ff7e7c4f6f2c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af3a1279577256360fff44c765095f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84e15d8e41e15b6b078841fe81e398410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88603c7d5eefc58f90e09b0fae46b64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490aef188532873b22ce2a1bb468fd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07507b6e192f83d6802029651a3968413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bd5048396f689c2adfd18327d8849414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab94300d52636265998c2acaf2f76bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63e6f76ceb23c6496631cd1842946a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349961e84e066fc3739b5690c16138aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c621314cadaf67e5d16ae59154289e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b59317cb827490a6f5d5260fe44d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78ad276e09aaa1ccd339eabd4e251b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3c31c8d8117bdd0b441f9bdd8d081421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06564428be9be74b0db630d859848958422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d742982d553d8fb9814638343700e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700335316c5309e72891a78d980292a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9143454e3dec7fb938682f0699c9e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d43f68fb38eb123953cac771e53da9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc212b3093538444eec7fce2976083427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337f67e6b4f01629d52ce76d9125299428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec6971ba22ad08950939318d7e096f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faad2875e167783da64dd42a851f818430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49391b8a2ba8e09a62e03353d53e31f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a74a07bf2a718f1c4a5b6b0c266c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec331084bc29d17dddcdcc276b0a5d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00131bda4a8b4b71b39942dfb013c667434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b290e82cb9bf118413f6f498637ab6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f095afe9d7ad6f3b52e44f0c9ce2e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350f3371858d42787081e9039483378437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6531b5da971ca023012aa423302a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b30bc3cd1963559f8816bd9819c366439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326c28bcc442cd65280d0a97b516ba8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993d7f93c1619233476c88c1fab1919441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed941dd28176e17024634e82d1122e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168c816816c92c5a8efc3d346b4357443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac9f992cca3560ffed738a0fac7446444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e02feece8e2c474527e3f2b9c19e3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a46ffe3e08da3c146af3662ed6f7ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91eda17a5e9f193201e22fde08ec99447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dafe2d6730c93168c7f8f62d936cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5238832caeb3501d3fc0130da5035a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ddee9e07f27608fd94712c948bedd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b17ad523eaa1f5f184e29b706a9a9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649f2d8318b873a220f926a62daa108452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac834f69ca01f49af9a5379ecdf85bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31697847a0f547a61b1696141afb88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6588535c57d30a5df5ced92a37be2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1303bbc5e58296f4dbb7afda56dff1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f123fab27b3fac8eec51d70cc7089d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c644d0b8c1646082fc9b579c5c08429458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf01edfd733be9275404c918a4bbe5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb36529fc72117495f803618c5fcc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699211a117872cee76dd8ed9c7ae5cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97c42648c7eb79fa9f6e7517cf6dd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c8c3bb6f1a3f509ceafb6036a5f22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913c9ac15275d37d468d7b1c6ec6dca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eed9b87ef31b8390aa4f2859f8c863465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f25333c3fce42ba030b0eb52886f2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a37f34c38a33ff6b18af28f25d8560467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e67b477a6f6623367eccfeb69697d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd16b13fa586852db565cb8de8b1923469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11cd50fad79cd2b1f7fe61ddb0614e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c779d09f80f6ad2631bd1864e2c466471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9687dc3f4d7f528ad7a63115123cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f9ddc4f6bf890f81f83cce725e6a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b5281525a40096b880d2bf68f49b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbd6874c3be38bdb3466ecd31576ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6104d95c557f0b5f759ffb1b36cd07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb894823a716f347b93abc9170ee95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15569fb000e6adb8c7d64e9017c5834c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c190c706c57150d12af025dbdf75f9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dd690425b1bcd86ba9d60e8355939480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795be3363364b71b3d96a9465bc97534481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3d7c61701bee0b848b515f99937dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8994f4137db3c4dc7e6f352666c8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132470bd4e81cf5eabd0c9a5b110f084484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215223fbc46617c5c8d699969537c893485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62eea61ca40a39be4af5291fdd71ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c708fe4673844e7df65390109b81ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf18be4c572ec2fcdadaf29dcd125d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb89564c13a2141f3327d9473eee2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2212261789f6234848404fc5688a4bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360b7bf4fa3884ea25db64a4ad1ec12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d85e798a125bc3e2dbf947ae01d4f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2a77042f5fb160fc412ab5fe220c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5269744f53927db677f163a30265df9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ed3b1760cd763d5bb25ae8eecc17e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02958eea265f1e1c6759e75ceedc9ea9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd428fe112ff0b6ebca5c5a654342bc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3a9a199cabf609cb467a8820ff327498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca5a3f12a4351e453851dd8319b67a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d601a534379ce3d82dc278575a6dd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd41947b007d295b70ba3b3aec78750501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39db8e4e946d2d0bf0fcec52dd58e9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ef0caa9326a60e0c0b52cf9487174503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d8458e23a9934c5b8799c132b1b35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f4eb17dd353ac44349818a379c668505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596e7b701ada135c7131c292dfb5779506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaac6a3b33e6f9562cdc6c959d28f6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91413dbbbda22ab53fe4b23104a763508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8f2fbc1a2c412bd53049c25029d62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f68d91c5e6a040a8439d85c8db1ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b96678029c825892a52219004b4566511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f2b9a9537e0549d8edcea830ff27e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f2ea30bdbfb533f0063407a500405513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec60928d5579c8bdddfb9321b0017fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e45f4590ee0518197782afe795a74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe50da0d223fd5dd8444b4f31ebf9ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064235545b0f95a32ed52a67d633c214517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6385b49ea57b0d892aca19f2e8b575518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ec5986fa4f8cdb423ae77caad6b7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15abe8ef5739b9369bf51669e892016520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f06adbe4a9472f3e36a75be958b0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe355b633c2e848c525d39ce2508e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353d1702398e2b9e86acedcc41f4004523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987edeb791dca8e841ca29835189742524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac96c8581c6ebeeeaf68c8d671d395525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91719b639147c475b1f0b43d037d012d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2ab3b184c4190d3c07e30b1563fbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07687e789113713270f402e730b40a4b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318cc0cad7c152bb45396df9a9322a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f1967e597c083707ca7a5b9c01f80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d03d6771d83208b23384e058c60d10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087274d7b1257a5b224863a61292db45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874385d1d29bb6c46ebe500367f89f74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f290f7079b1730c71e7af894bc0b507534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb400494cf7a19ea743075bd8a1551a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee65e025a8bd225e60bf6d91f4dbe2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c3d4307ed68b58f74a89720035ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597f55dd9f77472a6c2223c730114fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca70006f176c8814549f94a356c86a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63af9f86de127b71939da686bbc9291540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f9b605cef7dd9553bc1398a4408e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12ca51175240f871da0a9df07bc4e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c2c921cf6c3b8f32100c30939762b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c949572aea7abd64f1a3cf882f20d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec822d93ba0a57fdfc87fd1a743b560545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df562451de09545c125adfd0193c4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf63f0ac5c111e796e1e432daff95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4adca87d1aa2d26328bcc505a15c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5553fbf332448704f0257009498012b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d923f1e7efc9bb52414b356300d89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76151b39cc796aa1d87683391ac46830551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde62e7fbaf5c4d297804b8bc3da5ade552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3e176e882f41813d590504809a33e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb08e5f46b90d5be27b218e6b586b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02e294e85d2a13886edf891201038b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e97b45fd3e1904b62e8a5663662591556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12559495f2255e3a215c3661b0fb8190557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58692a197f21b7bdb098fbab1b9d18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3d5a9f9360565d2b8b4ce8e6e1391559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0d857e0c29a8c158c5146e193f226560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa15e5720519e642f972630d3ca3c41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04985d19956bff7bd05312d801a66e98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0fb827a7a587c4cbbaaaf2a9b2087563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff85cf29ef81909cba42483163b462564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ec2cba586364e42bdf74de448718565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef89512e8cd61162b9a328df97ad0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837ea5ad4143c6e669183da89fdfdf3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d33771c18469578a6f275dae4fb7d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff324c54946916830e7589ded73a146a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dfbb2209bedf0ddbdecb319597e7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf1b4b7cf0c0c7b43ec0cceab2939c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3d6638652f9229eded9d15c2c4c83572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2b928c65f7c66297ea32cd5f6abe01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbd8d3fccbfb96b83f2efc55b7f12f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcec9d3ab46e0d7e3d87ebb8f82da33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63869787bf7bbc824eab863db3c42f1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e9d5595b70b9a8bfdcc49b062574f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df1717387ad602a35dba37fc2e9096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f37a06de11f39e4cf0a733a67ec667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b384e2194f9016417cccfdf0e14c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2070b6c308a2e6be381f2f80364980f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1b7df03dbf9851a194f2ce46ffb3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a6471125a0f8cc991b40bb98c60e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72658047455c94829ba60dca85121512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52b6da6d7b36b756f14fff840a346a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04dae83fa97208daf49ab986660e2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d213771e4c40ee7acf16a3cfb688315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2925e2b4f1723392070d594a389c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae8e49bf55a449d5593a93a5d79e1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d32c80c3e3e5340f043cd29864bd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466d6aabf56b6a5295dd96f51f74d2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce21fd43354183e524069efb25960c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bc1a481ed0f1b9bc49559f13d53e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8fce3a72767ace1b8f58d974c21c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23631fc73211adc72c5c25526115e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d922294081eb82643873b349f9bb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa0d51106a7975df66ff97a929d3d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d206be5c8444a4816e4a4d198d4dc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa58b4d69d2ac650996a276396c3e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54483a5c6bccc5b288b401df85a97fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e706c565f9e40e931aa756c4cf3ff6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1f88bdd35df3ce1722ca7a9b4cdb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891ee909391c2e915bee3262d176a5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c595637b08c6bf832329f54d8ba9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337efe6a0b0be86e638df0b9ecf761e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4136f63bf07fd1d2747eca644fe20d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a95fdeeaf43e80c6097d5b300f05435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f01aee15b95ad9c61f32020ffc9ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da735f26fe0ff1c6479ec0539a9000c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ff7c3a0e685f803502996914c236838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c65437855945f738d161ea5a59d75239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62cacf719293d3322aedac0302bd5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a85cb761bb655779583ab141fa3e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d375aa8c5dc18146410ff4102081c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039c5ad47fef008c4fb1953d1fce79043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ede22d3811f0ef367ab113018f97044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ded7c99fb95ef368278ed66ae621f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630378bb7d5b214a5e61dde2a23ed8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df94eb3b86eeedebdbcbd7dd10fd21b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73cc14d2eec3171ff27e7f42fd657048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2b1761f9f1487ee9c93a1474a6b3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e551beb9639bcc623655dc43b4b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12ad44c339e5e1f29d10b3223e556b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445d1e8fe04f94270f7a0123cf2864852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cd65fb3a31bdfc0da0d1b164c2b1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b7feafedf9ee4f37d71e43ea5d31954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459f614fdc4aac87adb9e7c41ea7c4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4e858147484dc475fee13a6772da756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddb7f1e27c096420174df74e6fae7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b27b0b848164fcfbbff287a33307f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81c07ec842a0d1a21200749cd8b13659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352ecf6779df0fb114efb37355cc1b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af2481bf64b5df1be9fd86e871de5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f6d25fddb598b34cfe2f0162481b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f572e13f3581c8376384a955925198463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0fc265974210cbb7a2ece87088fb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6c3f3b2e32f75a0e373363278b9ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5420c274ed1db2ba35b966f6dac2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aafa4ccda4bf5392599374239a7a9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f666958d3bc83eac118ee289dc820868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988840d660dd8dcca731d3f8925b7c5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ced308a738a1b7b0f9e5a9ac7ea5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14707c30039e81b570a32a939e522d2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7039e0098b9eeb4c2b687fb13239f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a15527e1b7d46454c7881f99487c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790825f108acb49d61c850b813069e7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d1a506017d9a092e45716360b2d9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb1ed603406b5ac1c0386cb0ee329c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90518789d4575a7da01418fbd8202877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e22a622aa2c94f193e835ab26612f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df778c5885593038a6f6d840a5abbe3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92897f4aa38d6e1c2993df265f5f31a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6219e42066c28510bca1baff52294f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58ef3022be2e4bec03f170b2153d3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706738c0f89c547f0fcab9dd85483d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24717767607864a130504c0b34e42c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c55a4a5f57a583264f3cc4c6cac70285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc63b90f1095810e0863b3a9ed6387086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617b17a22c8c33c75363ecd89f6c60a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ac17f3c65e653f690d83b36a4d29788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2924a6f34e88c9bf844ec81fcc3ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87579e0daa9f98208e92d1e234c8adde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81d021ab09b8a1352e711e6f9dd48b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664822ada8760d977e1f3118671cd32492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11165bbdd315dd74be9b079ddaef80ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62c10d2b87a614f1089b7ecc5f6e4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0635b67089f69e29e1ebf538151ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446db1d114ff76c020165e62b45069496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e22765b019ba2d7e9ef0a0e4c6be897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3aa917eada41ddd5fc3546169ed7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfdb8f6a43526d164fdcc510be9d4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ad81d950ba43049e007a49ea32e94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b88e89cf58037d5d9d113e899605d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2860f6d01b807894feb124d2aaff4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41868941b0e873c068e732532d64e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1655af457b940f80db8584259da58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8587e1fdc4c4481905dc60af8b7572105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37636563ef3cea8042f4bc785044ab86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ba58bdaf3be34cc6f7136e0b32f00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb4cc24674bb68140c537297953c16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf3eb29a139985c459865b6c59df88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91c4ee282b11b3bfcc9e2e5953a6bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eefaff8de3d12cd1887b731f99b7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf80163be1d451789004bd291e97842112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b436e3c345e0c91077f64c53904ddf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef9a6b97998f7d43fc7920b2e9da5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8870f16f32c3126836792688520568a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a4b5c83bc24b4fe11d291150f7478116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beef9dd73bcfe28b8e80701ff7081a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5256e347f07dafeabe34e25f8fe67a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30228211dccaba32ece694278dc893be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01a3b75aec01b41cdd108c3957485b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78779d4d5297b72352c0b0ffa083f67e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1663b0f136a93a9aa0eff4932b132a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb40604084d2f891a2d0f6543b588123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42321266cf8913854c627d8d7f65f8fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345247d34f48ba8cec0b4de7c8a450d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab532ebc91f0ff5b9b781eda72680126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68dc4db825547bea8cf46f9893f89e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe23bc5b864ff5b9d3a245efc23c8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b42dbbea37a9bcc6cbc71dac62072129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d9664ce7c1813428ec815f5f5cd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff5683bca248a5a3c7931a6b09b87f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2585634cdd993b1df6b1db696e59e8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82058204c24f11baa7ae2591b807d534133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdd5074c1654d3849d72b84092f1d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fb971b1ccde00b5d37f9b4a62b179135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97b105ac1098bea620c55109e39288136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69745b35d2d51e8f984956bad8aa00f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cc41575ebad1fc897e3e97b9415f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae21db11d937adb2d1564e74ff63f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08fdf375661acee81b55295e53f3a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50ce140e4d120d393de7f284710f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b5bba5050af806c18a22c1ba9b91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dc31e4f577511f38a0865934fab2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118dc507fed9897723de7d99946c475144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e662c2a6bad9b00543f743a42965e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17014b9250a883a265580c8db1db18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110620fea666526bb2e29aab4ad2dc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4b135d7b639e255bc2b631dd2496b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6576674a2ab555eb1249fe121437d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d112e453e980d10d84fbee5ca22cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336a2f775de7e9c4518eafc640f4f15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8becb25d2fd8b2eefa88bfaf36bc32f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65ce7b83cc35c5bd537022e4afca4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779819f5f5d278071e58f0521b3ead47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668123081b37d190ef852f1ac9ab1281155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fd89aeaa356f9f6bf0d490ed66448156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ae72bdaedecfee4b4b81227076dd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92812056a22d506e8c8a649cc5077403158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384e987853c92fbb636dc2b036db55c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ddfbee6aa584dca3397eaf6ac227f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0e355e8c82de35302b1c3a960d086161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942778b055be71675b6615d9415af92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55f422bac7a6c06315362c97fb2947163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909827ef52e99851fa303552a98ec96d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143033683616d62d448c0b2c953d4d1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80dfdc6ffe3d26d8ca87469947dacb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446826ebb1b4bd9be04313aa2c82df5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7325964ccc795cd7a7150e66eab1e81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957932430fb51b93a26a8c0547f4332169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a2a10a5a34bfd4b2fb9ea51f38695170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd45e6c72d3256c3751057edf348122171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f6d0ba10716047cabfd8943b88f8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0506b5859ae20b8f4a7a55b4af919173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444c823d4d90cac3dbf0c418c4fe59e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8289fdaeb1717722cca47e26531a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10bbfddf5eb45d7bd99fc7775e8d47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5351ede85737117c6ae40c2686a9de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f4cf7003c4fb34860396a1ac4d30e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4f201f4e256cba1e9c5ad637769ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63e6e39424e3cd1a98b0f276a154c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073bdc47ddfb2444029aa2425f337bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc3fe35818d1d3f477560dcf88cc16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dec0bac3b87523437d6b74478f8a1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c53581da129026bcefc622ca2b3ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d7824fce8b9d9b576117c1f57d477185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf526c3b8c34e226be9eb4b1e33da2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0f0be3bfb696a14f6ac939d60c1cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97335541a3b9d078508834c3d2499870188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfab51601e6ee3c90720d9b63f22d03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e6d12041caad3982af36921c0a6c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f332fb852cc97874f19914a62c9e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c081f6b6437d7fe68bf7cb122d07b98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b4bf067eb4f45cd5bc33ba45495cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7672d6b3033bd288bccabf7ae91952194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80462dd256b2f6b2c61882e3df04a08b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f50566363bb182ea45b6158fb259b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349b11b0f8a3b53e6565f58d39e73a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715bca43453e67fe5b26ea74986b0e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35354a931ec1711a0991cb076f1dce84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05caaee660adbc7bcf989820a08b95a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fd8a89559d147c20b69123f7864ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349ef0aac51994a3bb587b2ea34e04d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e731ae34ab433d3ede860890387b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90b708dca19be8afe877e30fdb3bfb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839deada1e06c3da67c6a143bf70acb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496830bc28bd030d4f68b5a210016f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6ba7cdfec64ea52ab94688fa9dc9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043673c04cb744ec1fa4143d8815ee78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8de938281b4221b618fc79b69fd57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722b8be3eb178ce285f05c068dc07fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9eb2efb06f8d2022e3bb1da639685211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc652a7429b7070bccf077ae024fcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd2da11f6078a0576927d340e2109a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041134dcbf8a93ded1c6f46f5dea881214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df813e984446050f1d014bd7df57f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13691661819c051577a2d13acec441cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f541c9020a5c2d8c8a305969a853a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f49b7eb21142d8ec7267d0fb97c223218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc33ed4a25986e01ca8048e42de14c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e82fa0aeeb8f8788365257c90be146220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602c325bef5d17d46c681f07104f8d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ba18cebfa717fe0089c72b011e9f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f49f017c1a15239064189eba4c846223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7d580f0746ae943bbde4d2b4dc8d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837a3459bccac465806f94cc0a856c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff5a97dd2e4995021d2f7e5d17f6fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc5c51b5e043fdf1b1b99669c45736227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882039801282c68fce7fb09de5235101228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce791eee23bd291bf019b657c3e503229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfc789831bcc61df47a637a9a5c701230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a64bbc058cd4c53738cb23fc30b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188120d37c84679c9fc38c300ea6075232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d697b23d5e7fcca5f45c88b259afffe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3074edbcaae703b5e576842748a27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb30aef7f022766bb7827ad83da9b61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c289eeebd0ec6e3ffe7ae346dfcd7f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce92b20d302d96e96cb4be051016d64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282c9b50c1224b128b62e1f222df933238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90835b433659ce7d4e28780ad1f4192239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42780988873742ed193ab871aa6f155b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218c68c328e06f5b40bcf48d628d099241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1352412bbad53afcea13b484c7047242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4afc63aafa95b442a524c83e61556243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3298c6894e45a92021849cbabebd137244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf835f4210c78f06fa9f8d24972a22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd16a9e3621059099bc8012f8818069246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04a00aaf98de7ab283dc307ff12580247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d922414c93d5e052b11a51cf7f7d6a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c0bdca5dd33bda9a11e118397ba7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847589df287502f3c37fe8ccb7bf133f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda915087303f68be6e6f41dd2997e0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d0e5649caea386b44e0ded34ac9ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa66e80499079ed0e99b7ded202c906253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285552121f786258d0a9caf5f1cf733254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04feefc9fbbe778db6ce650c4f0b6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945989956183922d2759e9afd242245256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d958a716deaefb38f0d6ed90519ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aa65d4b51690794ba9cfaafba02ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db148503bbc870c2f22ccc920944dcc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882602dc2f89fb4cb36eeef9dde8d62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ca2f4c09b441ed54b08eba29087d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa833602f808f41bf06e65197da530262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6a159e00b1c45add62dfeba81ceb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8000643bd0a9f5aaf170e534f6f8635264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527ec07fbbf3684044f63f530bfd210265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192bee24ef5b6ce7932aa9d22fa11f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e9f4123aa411b80a0f1fc745839a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b14e98b76b483ce379eaa501f8c99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ffd89079fb3c517b977925e45581269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31592305ca83a2ad5e04a220740d3179270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69673f189c9422a4d12dd4f19575d7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c14c7a6abddc1976e3f9b70454bd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f67047cda5e4defccecd05879642d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e265571f712a7742c6aec2923b4402274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d056edf43a5f1ce798a0eb2076181275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce895d146d0ec23d54cf03e66faed6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee91314b72d1b204a1dc84bbf1dcc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9fef4d03796c85d5e0a56f0b71ba8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a465f831bd9d762c15196dd7dc8ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9728ba56a357c575d7c6e5378eacdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58472f557843a5356775ee723a8f98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdfff63628ab3a57ac833255b64e91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce507925ad256d515956d90e2c8f04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f260639ba6382ffce6003673f118a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a93eedf38a61abdf2df5e73696fd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde8abea21b8ce547f21f2d21cc97c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c574c7aa3c32e6f4deb69d5ec155d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c45e7c0a24783a1857dffd6d30b61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f3ba4ac856347541fbcb775e5d73c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08168c0c4b07832b8d47765f1abf5d11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e7c0ab3067e29c58183d2a2241b0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085f3d5a0125fbc9cd7d573675d7a43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9a3900ffde274b3421fed1cf76bdb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a729342e151a77f12872bafdac840294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abe2932404e47242be57a6b326383f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88114a3b4d5cd79e9dd251bc204a3617296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9744fce6f9461d67753ca446f4fe60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76bf57a74727fb61382dff51ae6ac7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e9f4702121d23e9353af04fad5ee1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a1b3f205c86a16bcc663e618d2ed7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f248cf6ec6a340d0f4fe2831dfc352301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed692d67f38bfc88d84a8b443e9a71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c522db836fb1d7516930597bc91c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbf3912cf89794ddd894db6c942a70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199dbb8c5d5effb72d726b187149b7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd324b5a2ac27ee2e16ca3c2a9f947f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f455765e09d815ed07d55b6b92c930307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901380be95c4d848410ed68510f481a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0bd06866cf8b11cdcde0e1f0b5a02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6f6748dc5c5c7855ad2bd8c0a36b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891bb193586fe719896bd6f6a9b6e05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901db2abdcd6df5cd36b8d52bee26815312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f895ba1d6f6ac0afa6a83bb01f89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954351017c60537c59cb8694f01c1ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681494f7116409d2c99c0ffdbb4f2cc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e02ec400cd10ce5f3d9355d78d5d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca06fc47b72b7673c40f172e0c839ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2b189b97b96b2a6bc174127593a3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeac82f87d0ee00bab78b6f0e8d389d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60434cb65da9ca40187733720f4513b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73449c54de81975e716e43439b04d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac81ceb47a7959325a1a99de8517e1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd634cab28a5639494f0aeac9115298323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24f13c2c077c7d4471f0c854694daa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240965aa9f6466ad64f48c7ce0ccd1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52318cf1e4ed043961b3315af55c961b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b826b22a12f6edfa5aacf3b57eafb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363d912667fd514039d36559e150300328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef4fde6385f9c3bcf4507ab725d5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e1c9a2dc681f9404c83c20387c0d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da53db783361512d8f2b0687b748c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7c450b9b21617cd187d840b79cf89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cdf0d31b6a96a74a62b5e9876672c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09b2f2ebb4251ed6af4266a553cb07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934beb9e0c49c9207de809ed774f159e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc059a835d221f8857e89fa9168667da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b72f9dcbab6e4a8454ac1476431f90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710166cfeda72a817d75a8c34296267338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedc3a65d510f6b2f48331735776d54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d25dde6ca5f9f46a0dae9a5e2c4af4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa36f8d8edf84ef0c74bd9dd4095435341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670d75df30bfa662a33c57a41e58437342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0616509b20d5fc080edc2226800927343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe555f9feb0a1e4a73358a249793654a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d5494b487dc35dda6e83f471cba01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481056f983357d41c0adf20ebd793f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd7a0ff98fbc01792a6bbdc5438277347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd006c8199e965e989a4e84f28dee5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff9ff4d89f3565531d29042076e49b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdac020f24acce57068ed6c84078dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82242540db01d103c707a32d090a01b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee9ffd10bea9cfde7372493da13158352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec33aed0b9e5f5dbd2951aa19e0a2f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf20d6192610c40e7b4fa34a84a736354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fab09a94f98ceb18dcd27ec873ce1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93539fe32e7b403db553ed217a5f306356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80591c5d2575e466f2ff13fe0b1c1622357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df24c015a91c3e002684c953f67d26b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092b6e46475793ca15ec79d50d78092359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3a1e4ed606649cd3dde305f8099f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c91056f99540f0f46d3ad50fec6558361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756f283cd0006201b4a42e8179c3cc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e2129da251f1fb0c9a04f45d3786d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54318f4519d68550d21d156710bb0dff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165f6d53d16847c8f8883a422ff12f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d105ef533522ca181b0a1ba4c4995366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ac00534a13117965c59477ef6d5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba24f43c0e0d2d31fc0029853cbcdb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3614634a7fc78958817204884f4a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c3a858a17daf2f65f0089b8d61e65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0868d5405e60610032f61ba7bd11d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76ee6d89c42adbe2a4b8d228267d37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f081279d319da05789b717f25fb22ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a55eee99aa9b3cd341f81db058ec2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbf68a7f5dca6f642dec49e5ef30cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4a52d86ae87125b5599437edf4943376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c4e594599ebc6041cf085e02d31f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76545ebbf14ab7b56a507aa6e13a36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f617c27f61eebadf39a75bec3e0ddd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52130350a5600b9dbf0a280ee0618e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc20267beb81b713eba54b23a6b847c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec10a068f1633e58712b263c1f3b9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5aa95cca89c95b7bac377dbfb09842383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf9e88260b31f0094f15274413d0ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed056a5688015da6e58e384fc01e3493385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c7cc0c86e6fb08084326474ae7ebc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77337470d0d4b7e251b0c2dece1e26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcea1ec625f4da7033992f04100877388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e42629e60487439f3084eb05f7a1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6383061d34a0cccdfdbce34079bf591390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de524f07db2a8ca0f2b0701efd8d403391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29891f3a88a1833fa8c249f61678b13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52396df6078d4fe409ad577c43815436393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea791b2fe17d9a9060cadf611191e46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cbc46b5c27dafa47b280ac1c02031395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b72f85356e4c9b3713ced78ae1ade7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c43c126abfa9f2eb1c204143cd9bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cbc332c9f63d5b78c27e58f1ed1f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39d0948464c306f33e76eed9d96679399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea5295d4e04256170518a0d5d5964d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97868ad3f901b058b3023e3b59cb209401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81b549d34718cc99beeb29dc9e3d94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110932f3ee6d9adeac3822aa75892b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4fa8b28c5ee598f0093b8053fdc9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bab0cf971ced350cd0a8f45585029b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c4d41098bd007edff8a76520c183c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8321af2f97e0baf47f5601b22b5a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f56b075904a83ca46c5eda3458a7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17949e522d7f13a52dfce6cffa3ca041409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cd96eb032da25b76d3cf67aab7d63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa347bbf12d07e564f5ccc014e3a9a1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fdb1a85a6b4eeed687ef354a3fc17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83f4a5db5e06309f2787202e671268413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cc6f5a82d5329225148d0925af946414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78104cb13699305e01c49ef7d6987a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d18d0df3c44cac3a1c9534f374e197416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed330b2b7d0afb82d530aadb4f2ad8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68110fa61519fb846c3c5622eac9182c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965ff2af4197e1a3b71deed709d6275419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15384f62f88fdf3b089d68d11ebb4559420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8477d21b34ca085d20b382137b2e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb118bc9723bc10e7f45276723ce875422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd32aaf16457061357a1512a2d6ba9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451ed0c5da169f88168df5ca5b8943c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c2ad01236f2dcbec3b58a5935cdf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4112ec6b3f869004216629f769a9ed3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec1bd01aa1b36230946ed8f8b2cc04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fa80c830bdb867a03d23be70fd5dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45541fb658b614d99939ab0ae1aeed2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ad26d15218f66be2afa333b3afa9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72099099cb8c4e31d333b74372240136431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2a375c7161bac3efce4af7cf13a0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ccb98314f0b340d5158edcc57e90b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f256d2bbf095061a61342c806a90353434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a79dae04d7d28b3f4b0227c712655435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef135eaca9a849c4cc5568a30b0fcbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4529883efcec536fb4eeddd22172cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199ab5e47717a9acd815c2dfb8786de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ab2bc3d1d422fc58fa284cb16b993439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab6f9369c2095b81f7c84c6517f13b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b8c487eec9e6c5e3b6c0226a55560441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fad6b575fff1653c91f03757381a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485328e27066c2d74f81f4c6dbefe748443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bd55faa8a38d8fd868c2e56833a99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f72031dd04115c9f634096b9f9bcf2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55037c2403ec9405d5da3754aa8f21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5999c262b81a9b1898ac550bd0ed73b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182648e976ce9c92104fd66f77598370448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb12c74dbc329774cfebdc88f73982a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c07a0274c67fe7f57904af448d22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50975fec2626dcfe77615594626c08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e70ca431c1e7de1eccc1db7d6084ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2b7be656485a2f8ff1a09413a2ebf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e74b3e98c4bb3783353927208fe66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4614929e0c961b11c7b64c52e873a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a895bcdd5d1395eef6ea5cc79f6dec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1647df5c19e5bd65157ceae7b4c6695457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c4442c1fdfdf00e21d933e99b415b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef9e56a2ae648070b2db719299b4cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a352aefd9eec7aa07439a7e54cc74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a18d8f5c6cbcc1854d88ce48ca9a84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dff7ae8808c40e232781a8b90186c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d098b626d6cefb92e20b5b1f06ead03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef738b714d1df4cf3b128a03e79f0a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438df9a354e18a79b9ec22e7213677d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e73db298c97c6ca04b4e897511ecd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050be61cfb172283a177086afc21d51a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05934e41eb37a09848f07e4365c3aa03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135b65b436cae6d3c7b53447b7205e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da287d417e1bcfdf2829c920b4f754d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714333c087ba8ea8e0e956799b4d4714471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66832911f8edb4767fe4a1c194ae64fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b1af6d264c5465c1d2f256355e349473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c3ad8c2c70f7d7714343bf4e358bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121185f93874dcf75c6e23236f3c828475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986321151b7ed1cafbb9f9247cdd2a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4f00f48551b3a5d6785d6dd8fd1ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c874eb9966526b6fea71c38321bfc2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e99f17958358e20a62e4b14c8556b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423c6efe7137f68356b2e282eb3c109480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be439c5334623b8c01cd356826c9ba07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53ba860abfe39a905ea152a4fc1e19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eac802d99c49057b054cdfd7bdbc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73240ddd8e72a90b45eb232437caede8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dfd652b94d5d36975d11ee2ec44c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ad2ef5d0b454ac4d20b259eec1822486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccee474574a93b67109ead6e8986dc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52043271f93bc87dd2d66744843e553e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f5014df0234a159e8f0a675472642489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14ab7801d6466a4e0e1eda9093104d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca01e543bf6521ebad31714813b543491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9a2059f3194305c452e603153463d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98d47726339052dbc14db2190857ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6e03827cd133062aab367f7883e3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83019e075a82b4058878b91580060f70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc7547142f284fd5dc9782915abdfb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28e79f9a6ad07438860946bf13d790497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115b36610d7dddd313ae7c31529acc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eda6a9263c0485e845595337273e4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbc3c5b7f4c4e28838a4e651e7a10f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c2c6b6c58a8017a239933ec8964e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3247b0c8d577694f26da27b274485f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f7b31aa88d41fd0144d1ca6f3f11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25114b327ad170bbb65b63a9b36f5bd1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3686b571d5967cca0a287d1e6efc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231194d1e3c3508082387c79f6c86eba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c81f2ff0ec130353be80c3e7fdfb0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9388d0e0e3c76e3572b8cfa710651508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc9d6cdbefe3d1f7b51e9d851f0b95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc753006d3bdc57c101d53ffca3b5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bc98b17d61f3250ebc3625cdf10e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1a1b15730dcfb6bb0135b4fc5ee3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8a1c82c750c45e5fad7b71036714b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c0d2b15d9bb46de8224e9fba7c9e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255dad675dc0d42fc2b0dac448a317d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe19c28ec68040e003efd71f881397516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d6eee60eefe7b7774e5a2ce0cd9b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9340762c085274277a84ede884e8814518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027158024623191a1ecbecf272696c4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52550a0e95c7b46735ccaa7cb4d37c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051ac6f9d78599b250e1d433ee6f814521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c5d793ea6425ef1e3fe39325fadab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00d310e3adb667bc52093aa16e6da2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b69ae502418a90b82025bf8c3ad57b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3f3a456df7e1eeb214afa066640ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643ad1928a058dabf53bf44ba3c792a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d05d45e378e030498ea678cc83645527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01837014f18b871b46159c81ebf0bc4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0229070f5169a488ecc5170724c39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac37158b5279ed9688a7cba5d228adb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136a2a8e337d03a1831bace6315c284531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd147819ccbccf3c43af5606093387ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8cf9c48cf8f67b6a14c99428f2726533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6985c503eee2e3fd8a0eabb4f8b3cfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7092646e72849006b83337e66f85d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a3683c4617d07ad3124a7f0c73a0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682baf061e51e3e01c76561ad1bddd71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b175e75ffae7431dbcb853d1724e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98517e5d52f0c478205dfbf44b571b7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526175953df1d57cb4374d4efa79b6ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d277b34d4af22097191feff75d48ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5fa27dab36323ed9e3198afbd2205542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c74936cdf65b252077ab245e6d28a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10f17615e3b9e6a14836c2c8dd890b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9675226344bf1f1d180ec7db8e7b6ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6bfe13dd9332a0a0be1943fec15b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5eff044e7f87b26f9e45795a98c1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381ca07090dd599ae363c889c10b98b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6921c809e4f0bebbef6cf539eeeb7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02166eba93f11ae2867ebc32e69e58aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63d391b378a5a34d8d968c90935ab3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50305a4abaa36e4791a1500ae01b5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782057013c1fa70828dc75710d90efd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98874c5b168fc395aab9f60b5157de67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775344b7769da3dac0ff012b7cd5d572555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7ab0ebe0b93ef03b2f583296bee3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd76e68b06fcdfcf4e3d65b1196091557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1535539bd80ed1cea3c8eec6d972bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d472b0dae6253333f121ca87cdb55d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077387391461975c5ab1c3d70f2ed64a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eba12c9f8a6097936cd0549d226cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d718dad36271474303d66697cbc327c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c72915fb1b3b018e7167439771b403563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077839039bd939af75cddeeda6ca992564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d68b61b4b29e484ea401b189af27b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda351b370dfb9b219aa4b727c2ee2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6456763b72aa1e7e326f5428e6c21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580a54403a4353a2ebd9acf6002809a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebfddeb135618fa76309d8b11538d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7253bc021cb4d270df2f8e938c7745570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dda78d86050d92d7c7b40814c0ea8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f4516578b62be5a2cbbede89942ca572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>