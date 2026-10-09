--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40969957bf094ecb39254d9e9f30e9821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79ab14f83ca03b629a79224dedbdcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9649f53d4ffbf4c68728639b1c435773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace071741ace233e383d89f6819e2ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17803c11af06dde100d1600397909df15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccab1cc09e1c47497981d5d478df366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478a3c052249dd1cc0a7622a80b18657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e2fa2f327f8a3eb43debf8b8b60b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed79bc34dd7a5a827d56e79edac45099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a33660a78be76dcf8f312f3f6bed810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e8fc03ec75ee6b6e79a5564f3115511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2d74eef259096116091f6f1c34c0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c5ee957493c5e0958adeb8b69730113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abb41782f084bb71ec44543f14bf0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e07dd0a937ad33752cda71e6bd9f7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b7072cb4cfb1278de4ea9c5304c6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacf993a554dbc18c8b57666f3b985f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8997b5ffaaae63e756e7c94f7a224c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922ea896b18f90ebdeb0e20e95d826119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45342c6925a08bfd58d90287a2cc4a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6914f5415184a034d0f749e1892efa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b272eebf8f53161ad7f1fb6adc5590222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42a4d21a77688795546a00d9b861ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d9f63d39338a75bd0356004edb6d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f11d977be3b4e245eba81849a5695925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05529045ce0fff8a50328c76dec12ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c79d3e83f2775192e36137ccfced627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbf0b2da62d83c921cb738c0d8c0f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105feaf0d3fecccc1b40af879d581ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde67a6022da252f138c274871534c5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e4386815cf0c0f313e4316d7f44c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4000c0cbf37f6b6a038828c3d741e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5bfd099933f3f1120d4165a194c1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e1cfb30764ce8abafb1523fac72d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774d22708737bfdf95549d918db5f1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ae1490e49132e9877b4ca332239e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fbb3732f00c11d6fa3e1c8568739137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960e6f807f3c5cdd7648410ba9f075c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52b1e5ccbafe309138059d8dd7334b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709255f9d963f2be4d2e980e7255afd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c5bf65c837e2f330b4876afd625841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313f0ad41d97a137d2091d99867e2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c5ca261ac45c22f3b337559e5481243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8751c5c78b11f05da547724dc7c999044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e4538e350bf45c619b1f46374a7ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba31fe6c5ef407aa011be35f64550846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a38fcac86040dfd8460c739dd9b8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8160182d2643e04b978e35e4ecdf08048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f2fc4e3ef7099c86d86291e612f2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882101d678f422e3a22c69e5a64d7c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500303f6def2bbb5e37ea6fe7f7b4d9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9990946da0c630a1dd6488ca27be1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0de878821f074e6182de1fbac9da9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d99b8ca27dce01c3c2d7588ef036c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36b2f3ad5d67c28070214f4b7b73a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab6c4a0216870ab686062f40a27cf356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b820e733f43e5a34a8f0cf454fb7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e0b1929d4b06f4492c449de7f2f8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f02a7d808e486b69c318a73220878a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b538fb26066a2bdf0855f95418383cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b4ec1a1fe48673d5f070f891d4dd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819e2fd18d663de9aba6c79c5e3510562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599c17a370f269410f23b3efcfae0c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9d01ffca58cb9a8667bb1946243f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2d315a54ef26f30d6a81fb1ee611a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2e64a97f3b2928ff66921bfd441a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369319f1b1b191c2d9536fe6267ba4f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8abdfd7827a4709d4019faf7600c2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ba93d763d46bfab320514385eb76a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b041ec298f154ee5bfc7258518e9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944db28d9a9087a37746774f7c93e90171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fff99720772fbffc59c480b4ac7bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d0102e50652eb2fafdbbb5a24835773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fc98ffc90cf12d9a96f5654c3b04f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f628e232da21109c6d16f84aed86875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1548aa208ba7d16ae6950008276e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70888b0c69b3a18fea889280f2ea2ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cfc067b042277f440a022f44ede1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889947aa62e0e858da057810fd9a47fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee2a578a5c7794c319625b40ccc86a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc5c3908821c04b12431efb8a8b7ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbbd902736038dd68d486093deb76882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b2806da2093f6e7d5f070e834e87283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47462aa0ad6eca9eb2cbc3b7aaf4de2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306775b59e34e89efb418cd7f9eccb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b015c1483033f69c6c959a4c5936b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd9e304d4b2225d1d75388fe57bb1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdf98669b1193590f06ad402f509fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6a65d28c5f7a7581d199f0622ad8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d3e772cd716b6788272d64328825190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e221058803b6c3a397886dd6633bcd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567d920aa134207ada33b83b6ffcc9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a01c1215e8f2f7c53e96b7d7e43693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1657008abf93aa00595cbd65c50890a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8ba577d273a94b44a1cd09cb4565495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d4dd9007d20887490b68f2618cc1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ae96e2f203a2f087425ad86d5eaed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428cf001435746b86555b7ce98c017e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870025b62bde50fd78875db47c7838499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55add4b8fd93aecd8bcfb0d8562ea3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590a785450d4864370d9c8ceb48ab0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c593b728bd2b0fc55eb5ab16ce7882102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5691f24e2562bd15b1733412defe9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0de440cd4025de75614cdb5179d82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4802a7f062649935c5de192de92cbed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd7fcc7b5531f492a51ef6326d91bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07777c53e1d67db5cd1fabdb9ff139107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157a6d8c75057220e3517f900a6c1fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654e1375eed57d59263c0bf3daaba8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95169341ad820b7110573a5c4378dcf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27806d83b3bdfe727d57408620920f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9defcc2b803d97543f7868c6991c68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84044b94d41be6c5edb003c7c13d4c1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8db5c41b930dcf9feae72daceccc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241e3705c4c28c1300e19e97fcf146e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972505d93ba6ad18eaad2b9551b9b56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213c3f47a05e55953a37c480f916ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c857cd787d4841ed8db9243d6aa5ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c9b36996e1d4079d674fbf00a8d1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d216ccc926a39d128185accb629c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3dd3dc5872fdc30060b004ec9db68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38355ff40221d3052b917bf35d52dc53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368531dd9540396f9942fc7f12a177a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc30bae50934930f46fd831dcd72b99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2bc7ac9ef6685c556f08889ff0d08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bf01eb4da4a1ff4b9dcb36cf4d06b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035d6e116357bd0682e022a82119e74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c349c5cd50bb05fb297c25a86fd0bf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae63885b5d1493e8c42350f6ae54fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee8cd3da0676402ab0a39ade0a7e37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c01cf3590efa2f8f118cc5c5b0a42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec238f720ce9ff90b9b4480f3bddacfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8bbd881cbab09fae51425609b26a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff38ee31dfc453f523792c64290619c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbfefed79282553ead52bd30c1d3a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc596b5857f694e0e8ec98c6e0dc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d05206e3680d3a039118dee41e2b20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf2a185e21554d89835a5d8c37e0a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e680ce0dbbb8721bca2483a3c6c23dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930ca8bc801087e4346b2f91c6d70b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7816cc1c870ad8818ee690c2d91cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d046dc6c29e2b971408d6b0759f5ee1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2adbd9c0bdf179196958185efa7281143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba510e0ff440eeb506f2330da6d659144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c54e1a02cb6f56f1c3ad39e2862696145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee282f8d3f7ea2131234495fdca82861146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a7c7e2de3dbd5ad4ffec2aa9c8dc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65299c9451ba42c4e2fe2b5221f6fec1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba1bc84fcefcded1ae5f24af04b90f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f92ecceb88b552e28cf205542155b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bd286f63c0264a305d370efa9985a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cc6d3a763e95391a28fefc8f6d0be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bb189f49edff7c09fdb6bfe959e38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354434b45b212769c6e966245347039154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285726f7827c078afac94e40454476ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0998e8c65ced3a6b0cdfc8940355a19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6b916d94881781dd17706c7d4c8ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e30a485cd67c2bafe1b9291dd0de52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f50f9dc9e55db1fd085294f4d430d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ce53ae4c85a6cc527d68a7fd98810160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f003d40e9efff0adcb76bb6cbf6b8f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b35585177971576bd7789c77c9d5f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb9448ee6a6f41044799f77f55648b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72a6001f92d96edab88eb6a9156609164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8d131494298399d5b7574979a38a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab56cb52c9b8f48c4e5fd229bd8e54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14a06f3c65cbb06a566ab039df5735167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816a7890194ca719c93a9fc27b136a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85b0313b5cff7f924a98752ed301ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2089d727fffa1b7c2931c582ed26df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eece15dd5aaf39de785e674125f8ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d3f1cc660f1ef637b252926171f06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c007b1c859dc86da91b596a7f3b82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed774a4b1b724d9a2a064a96329077ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b8166a32c5749ce83343a93470a13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4784d225b4abeb4cdb6b141046d71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8858c406713c527fcac4aed7cb83b89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce868500972d607557b99f7fba4a10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be57d83416303afb01854e0229af6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89080d24c647f26cd68986170188419180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6a64938130e680c8d57946d4d089d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d30933b2f6e29ee1872696d935357182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb4f7b6587f388da9203daf7843e8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686a2c458e24b41d0157aecfefdea60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfead2db225d758cdb89e2882ec09a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6244e278fce889262bf64880485e8a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07743ab999eb5aa606d49587aab3657187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed6cf7068c8d56be8990175e737147188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8faf03836804cf10caea9ada8c27ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f577cbe86104a7b3be8850ede823281190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80b19d8f7d0d1337f491774c1c51db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d6852430bdc7290ec3db4ed9e8c9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2e8862152d12152c7209ad8f30cea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc437c884360b41b0d55c162915a4e80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3f1be62530f36aaf6641b2e3942f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9942633b06be1b25456b3e440f3c3ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7d7bba5e8168ffc2f3e196a1e27e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475a0c5b3cb00f7f04d2bf044207132198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90949329802bdf9b6d64c0d0dcbc77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd346823727aed45b268896a239635200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff92df7f6625e934eb6409ec9a54ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b2db435e14f734c85a0e0e0ff4ba2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de840f65ca38069058374c289e55a02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c5c3bfa108d6f57c1136181776411204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f9025ce6680cafe2e5b6f7bdc2d0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637caa7f779d031711823916f24cda31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011347ca2a7468281b0d32176eb1d0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf99546985afda5786b2cdacf6e263208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7fbbe4633be2ecd08fd472ef92b31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac645c46cda6eb52c5f6275b2fc07d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076116e8c675c340255cd2eb30a230f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a62c98649642c6be90ed09fa2519c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b346c72e1d0b2263bedfe701999b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef44229f779794e00506b034ed3c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88b8a5740f9dfec2525f7e4b4bc231215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3cde1382ef1a15aa9097ae53c10bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313dd227f90c87d40b08c425c444982217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d26960efdebdb2e1fd91a1fca1a90d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72774bd2328766e254a12e788a2389e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c6dbfb249e400265b03f0247f3644220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d6b814f940cf57501640f7e77b629221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047353995eb6935fb2ecfd5602c7900222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9094cd276b62eec7392cd8b2e55848223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde365c4ed601258c38bb78b4358b92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9684bee388de7990985109a6ac7e6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a5aceb9cb52c50e8bf86ade37dfee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e2770fcea2da966c23e8ac7597386227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650854fc70b1b07f2b245c4cbcd48dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa9acbd54d631e6a390a3464973451229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff105eb2fc3b3797f09a48b1a6a326230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5d432545e42480cfe31a597db7fb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a7f41aaac57f0678c66ec8cd5b00d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6e31da9f909ac1cf1362bf4537b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fd275963a2734b20f33850bd1c8d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb1b2d45247172317dab45a361261f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c2573f3526e165f1f160806167634236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3fe2ecd3447e95379b9ee610f7921237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1b6749c715124500450164c15502d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf962dadfb908d80505bc305cbd529239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150ed409d36d0f36135c21a73f46322240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d318a0788ed7c5329f04fe9d7d125241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dffc88821f272875218d925d893ffa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3923ad9c2aec5762243dc84cbd860b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e3f90da2e5d07176183209ae5e519244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47a5dac3804ca8e54f4e7699fd8953245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4bb89aad04d31add6287a6fc469c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e4b339c63334dde8d5e75d65691d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df9ac4a07e35f78aceb6a0f10cad4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8529d2b4f2323d5cc310217342604249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9fee81ac24019eeddc1d9717c437b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722c43ac6dc336502c538d81f8a1ca3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9850ded2b95f9058f0b32253d2b74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8262b822f724a7a763c18d6bba7c10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6e6904f8f8cc4e560f3c9591195a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00437ff08a4f41acd55ca550c7cb38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6307891787b6353fa6e1738971c2f89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38472f6faaef77ed9d1a550c550a73a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9e44651eb0daf9c84b718ab3dc29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff2f93528a30391386fd346e34bfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cee4b46a8a97c7c5f0798f584c80ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff34979efdfa2e81a4ec53cb80108dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48f0fa8a1a1425ef8b363ab5404fd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c68e5f09162446118b6fcc010f414263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00557d27c7f41a79cd68a96e55cc9b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766adb888841b702a1ffd4942b7c1ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81bd97ff4fa79abc9cca29cf606087266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da863e594fdb8dab8889098f369a5a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca076654eb9cf4dffaacd31cb7c7b1be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761b923955fb249b9c098f280902449269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0baed3bf2b8c730dd41702c8e8bfa3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee05cdbe2589652eb13285aa1867246271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1556612c6333195cbe8d43c5bf26e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f70d18ed63daf32cc375591491d640273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d7f7949ccf843eff85339ba9c13ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c5fdc2cc30c7d373bffb69ddec5a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed6a4bf2c8bbb0d406450a8ee3cdde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8e0ac1afaee6773e02576ef5346c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4c528c62e6d5d619e04534ac00e01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499ad05710e9ccd71d65ca07d68bb0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046bffcccf24b21e3cf186e68d85d6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6a34cc903892f66d56b34155df717281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79b1bd4e356cdec76a7d986aad0bea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec14da4c5151fbefa4de73de06b020283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63974c2ecdd69bb974704c77c5e2ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54c65dbaaf0d96cea81b5b919abab0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40407a43782088b289f4a74fe3738a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f006e8a04851e52adc9c8617d2a710287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09783d330e8e2b68dfc48e6515f28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12766cc3d2328423b788c082a5f67da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f8cdbe20824629cab685b5eadff2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2238f7357e84f69c2496ca0bd16e686291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542229f440bf0dd6acce01288af83986292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5ce2ffa23750d29113ee17b5d6a4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d833914f54ba32151b6e6be50eb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcab5f7513b9005eafaffa5b37b304d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701463fb1d0e311995e77bfdd813e887296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55038d7f621e5e433e18566b162bd6fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9b28f7f8b110630efc955287a0b3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daf12b58ebb194d2468b0a7ad0f21b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0584a673dd888085beef45f65e22da0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1dce6ccf2d36133fd1a9ad16f35f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a541d27d1fd6cb3140d472ede7850302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68438c117ab20df27971ab675df155c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9935f978811721ee59f13766880d2ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6066e79b709890acd2424b6a9ae42e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f5fd3174f989f1a7d74e335d1021b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b0c5c7cd207b472ef63fd7df1e64f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b0acddae7aab2564bbd5c86d9976a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3676986c190117a356f18fc8c008bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996bc6529e4935135df17a24af6958a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13599ab8f4b7bc594af0b0de360cd057311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1758ed3c9059a2b9a1bb8cba6facc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a0cad1357537bba71fdc3855f62c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e8d0464a2d5da4b9414a73a563ffc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae802bdb475b57c24c7dab310d58ba9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538a8f95d918d8ae8f95e3018493d10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b707ced579f3ffd57a3298c470f98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc294e34cc91deba318b9bc976c88f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3459dd3228254d58e42f92163ecaf07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69f50c67bef3404452a004207a7bd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb173ad1fc55a25f08f4891f2374d92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276b0bba76e32265c87c80e6361542e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2619ca13c46c5d4fbbb5634585094b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0a3e7ab7a083be1a8608ba2fc4fa8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b236ea8cef999816dec3c87701504325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8481221086c5163e3310d4b3473b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9b18ee72a8265abca78d0f4fd8842327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e84d4f335c771721e7b0d9a6ca086328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1c4d36a8d2a63161ed72cb9b1f6ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbbb703f9e727c7b2117a8d2b481c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321d8ff3d65d01a2f4e80d9294482d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88103e2575b4fe065693be8137013263332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d224e09bbb209331e8c650cb01c46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46fd866bfc8e40a9c062ecde65ba07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f43e7a8df16d01c00e500d6aa05c65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60fb35c033636b1aa4dd0f6c0cd271336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba87b826907ad967c7ded4aa498b066337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e380986b5136797eb0af47cad83206d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3764f358060822192a0eed600c49d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7467da73f8872a9034699e733b63929340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93cd19387b96959751bd142592a9c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46573489128ef43b33e06d1804b8c70b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52a75e45cb13371d45f08d3cb1e655343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce417c7e90fdd2686989de3ea1aaf27c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbd90c6792d69b0a39792b5f51e1d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b6e9788847c21290496ffaad5adb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb9c07074836f77342d1edbd56c787347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bad423c4bd528363806c1fcaf4e70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded21fb83ded4ebfb9e54941d657c2e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5612621395d491276d00a6461ca45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201ac4ee0eb2ca7f0cb43e5e65a9bb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e15967e90a13d449e2c7769e7637b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd09fcda2b6c865678701ec4a61d591353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542dc5fc6314c1dce745f0f53616f8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db46121907590f84879168cd90abd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80691aa478b76788c60161a6054ec4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04235d86664bb6332dcbe7d83e9af9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa7d3dfba45dc735e2613d9d15f20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616d46429a9de099a55e9766067c328359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f54836135f0340dea5dddaaa403546360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87987b652e98a5bbbefdeacfefbee135361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143124ffdaa3233502373a9157a9ca95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a608a491765e746deddf15add15d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89eec40ba7dd85ef83983a0a5da021364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83d2d5417be7716fcde3c312b64364365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aa00c423ad0cdefd81fdd354dc45f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c5d2913572fd8737bab2d9a5ed641367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0c993bbe0e96cdb65e9332bb0ec76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc533613be95ca23aabe983dfc04f0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf125f8fe7e010c608c1b9967033f9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092532a202c490731b2305abaa2f375371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede63e710f3ed5da5e8245eefc7ba4dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe34ff6b85242e2120bf6fffd91da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d56014cbab210d8754a31d725b6df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051dea273516bd8bcd77ea9967cfbd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cae35c2b0b06f84372cc5c850ee0d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3450c7e3439832756efdff3ce252bd4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aea5acc01bab5b3dc96b3d6885474378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e59e7398451fb44d43b55d7a97f145379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaf3efa18ff67b3c1c848506247c51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511fa07647055cd0e214b498fe8bdbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b04554b215a3b3a3ee5a1e2ff3e1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e4cf1a0ac5fb83b2128c47e7b89f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575e237cde9ee5f603a32d6c5d53778384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19d935195fa2d8c70c9c0e0a692a26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f829279c73f1520cd82ac32300a87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290ddd53abdc86cba3e92abec04e06d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764a373623943aecaf7d55f1524e1f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550f223288df918ae0085da7e62ad36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87895167d4b7e7b40cef3742b42ab75f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bae6b9fd46a93a6a5588d3bf04c4d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d244ed0005b7c92b7002f4b1013e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a81bb7e19d9df58671ae63daabff1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eb4f25ed585fb67b25694537ed08f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffcc8a8032652c66541579163e8b49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a4f50ec205e0f2bd4123b2cdfc7e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7981ab0dcef397bef4259e8cdeec36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcd8c9d9cbc17d6a715a55648366be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe853cc31da2023c486a57869f0ee3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5c409cdbe256bb8a2d0d09fc5dd2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac658f7c160dd13b931983da2c63629401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df904d131679aba81577c7c213e75c58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89fd6675a87da8e8e11365dc071229403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f83ba883e9d0910b58e3de48f9bf4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7325948ea3d19272db7e092a2875e31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc68939227df6f174d23368845c716e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c05772eae9ae0a6e86a56e4d12bda0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50818c30e8f87807390f552421378b11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fc6c05b05735267b9c36be2722a30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183ca636c1412433161dc5e748af2d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab13dcd6dcd0ee4dd059ca1d9445bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df6f3a158ac4955d3d7a81af3c3dca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1662d11ee7de4d4120bea759cdc08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd13c4185a7e6ff77c8cfbb460bb2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47dae0ea84ffb0fecbc3cfeaf5c8cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd4749212c8a49597fb2856b373453416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19085e01a0db09e3b2a03d49ccd4f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cca64a08d42fdf36626f3b12d82af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b9b95c4fd3f9f3ead46447ffaf903419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39beae6ab6d0d2326b9fc6e0e3f10a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b491383d2659e19c8033c2b78eb837d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc67912a919a7b2342ff84d5216161422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d22427f2263d527ac6d669c4d57143423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93996e166ef842cb013ed4c7aeca6b85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ff4fb99a086cfa8496a7639502ecc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1546640cd857912b283b0735e9334426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62236823a8e834071d221add38b44fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47158a27ea62b564ae63ab3dcc920b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28053d9e0f4d43e379f65da06b1ffd28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60b2198448ac40fb8d7aa8864427d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff87e71453de9a4435f80e41b172d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833a790ab105b6458b9045f66d51285432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41631899c355550a6b41169050995abe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151ed8e16beea8ae0808264c567755e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157348b5bd5cbf2f56d2f09ffaf0bf96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594f98420eef21552b4551cf26b742f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867007ef9a9a818ee6608c2327d80303437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45b69b7dbe235b2cbca0384d81c103438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb1befde69c34b409238ba077b5cf5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f76afa4dbaef722b17a2dc0edbf9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf49bb5ec3732bb6be9fea5b930880441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6032d6237a8fd11159c2346cd80d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235c0b2b88815525a3e3d6f783af45c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a713889b46b3e3bdee244965fd35173444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fd30c5da0e77da5b57fa1d01a11c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39105610fc52a5046997029b493b65b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120d494dbae2ffacee04cb772ec0cde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b42dc6c6a6f4a23d6972afe5dd971448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9b8aeab837613723cbed2287799bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2347ce0ea29f0c1925662ac66df945450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff67024fa38b6a4e91de0b220e870d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaaed2f6b79d8a06f3ebd157abec06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58618d17548b0df6fceab122c8bfe65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c473544d223435a176ce0546370e26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42d929b2c5f8288fe96ac1e5a1bbbe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15affe6d09ef0c6722941207cf994925456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cb4618da725bbbc82d7434f9b90f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30344177eac42fa85eaaa0bdafb175f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62acb2892f9a4bd5d774b067ee845b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bf9296932a86cc005ee9a0837216f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bb08365ca8946a67f2ce917e2d126461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac6110dd89e1b6d9771c5dfd5a39e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d0568d94ec6006d3adfaa7f3feaae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aab9dc925a964df7e37b4ac8822dda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522043a1dfe7fedee8ee73c2486db387465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5415060895c1851c255ce6fde27fff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7650403c12ff061cd915e7a006cd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e379d0fd7111a6e170f72d619e85695468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786129691e9d8ecfd4bf25a7983c25fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a85b9353cf9c879de2159e4cb6be2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca0655f4a46a7b80153ef166b97875471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c5e930db6be7c7b876a8852da0169472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a012a433aed9c06f8cee15ed8330f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084af3afc834bb2fe469bf47338de904474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a82b61196351289d9b54c61a80351475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e6a4c964006830ee39450c58f9219476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7847591ad3a6b8cb3e052e888b7094477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a568319e031c9a0127ffb21305dab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e651e6ed317d0c7bdf4d8840da4f08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e4b653bd11cacc1487ec09d27b9e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feee771e0e669d37a253eb057b5c151481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec019ad6841f2fdfc7be8ac42f5ee81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe3ea7bff201461563f6ad144cd706483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165691291a31bab0466063d06545e57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde46c42bd702228485c25823247ffd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ba26b09e4ef7b488a21f8046a4041486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b2c8e99e72e19421181eb3c5543ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4c28bf4d10602b5af550e0d86299e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb87fc1035993ed3fd14e415122f3ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249ac082847cb35a8e4e67982fca093490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eecd060cb1d6c3dbc709ef26f84e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d274cc5a4c4e086b7d4a191dd39032492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893aab36e8ece33bb687d45897bc75d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15fb62df90b7f76f2e7985617700d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565f8885f1f69b85df5e99d7a291d24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e354517270465e5c4d5257887a2f8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550259bca8c8ac3f82bb5cc5eee4569497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e27758a4a820033d786fe7f88ef6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b470225d092bdf2c1b61ffd7ce20a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83aa2836b41d0a9c960baf51d4a471500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6028d5a71b9ab24f7f5e44bf609a7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bbacf18d6593aa38e39a74d081188502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d149a15a016f4116f3032f73a40e5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03efe0920b28502de1a93a4f068e88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9058a0bcc0a7fa597d5311d62e552d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b72942f8eb088547f183c276c18aa1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b290206c15af2e94e25135a72b7486507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cab75ee67163b4efaf20197284229508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ed0d7d55150bb45b376035451099d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380407870cb8415c8aa1dd0d5d319f99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fbcbd3a3479bbc5785d5e762997b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74103ba3aa966ba7ed586d791fe79e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3cb4f6869de0465012487a60a600c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1700f669c239178832ac0b61a8e29e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b83385f58a1a4f8e2439a6cb0f767f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ec0ebc8afc869fafa559acd3cbac3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef5748d93199a7ccf4aee1798c3d20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992156b801f66d7a88e0fae4c64b3c1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b043dfff131a5f6663c8b6bc88c3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a092538c19351c09420ec7ecc3f233520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f71c6ab14e65e883e523655cf33d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fc5431d73f384995bcc28ef07deb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fe7ef296f61742a1cc1edc0256c25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737937040ed93a79e41b6eacce6b994524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c221007b78dd65bb16df63a8294749525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d4a60da308d6ecb7b8391081258b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b66d4466a26cdb2cf165fad81c7b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29ebb4a401e551cc92f50410cc712d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c10d5549ab608f1bcb69c9628f8c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e6cd0f825da9c94eb46a80923be09530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e985f19e2ac3d6f63f8cae1211fd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6391be12e67d8d80f9c2e2bcb59729d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce284dafde496d11100232c90e4c0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbc45eaf827b41fc1d4c2d723e3e75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dcd4afe53c02b6abe55550b71cb2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d74ef0bdc64ed1403751e9e6ab60db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53123213ee9948cefc41d16fb62267537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fec01719ee632f28a016ab3798989538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215d2adcd836582f60d60756442ebec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941959bbdfe969a291bfe57386a6c21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7badabf0e313022b7be3187d2129e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f50cd905beaa15edfbfc3c816fdc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c890972efe742a193a2be1f387a2e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95781c8a6c9eeb05d683984f36b373544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57c1da8daed009fae0693af0b6b6a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5612359f03f6e923e34f77bf81c661546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac18e01eb249ad8c10d53e6494b2b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace03f2efba988438aa1dfadfb8d0e04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d21b706587c1235a0ddb1a0f4df3bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646b3c90517e6d11f57aebf46029d5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b59c5f691c0cb252825406ee5ae37c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982bf51b28552c64988a3bb345d020c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa0734a6c6d19b71400988c1140795553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccf7a3c6803bdde39b031c3c439dee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cdd6918f439dbeb5089ffe43d8c5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bf0a7bf5c87a6d9b2bbaaef6bc008556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603627c576b5f940db56286d6ced41c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea8e731068a7de178157f3ed24a972558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8f62bb81aea38615418e624d4c94f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdef00d8ee24b240b60e55cd4ced23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedab5f2b867900f797b340a2aed79b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76610d702cae17a9cac025ea11cfe339562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786dda1a12422c1057567acec721ed9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b32fba6509329d56a451df96ba0cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5c0db99b4717239477b119101da22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317e6a0d4c18e131737177a22bc4eac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345227c410f438a24a5ec92c8e69885567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8983babac35c0f9eda4f880f4ca30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b241a181db1ac55e9ec9c7f35af940569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975884342f50751a2b1b2a15ab92e327570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e334e06fbd656e8261ea99b5b2243571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24eb1779974265a1a2261ea152fa71572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd339d8d267b2c2207f2808de699f4b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7230ec6ec972b8a2cbf8b31c997822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc3bfa56de8bafd3229e9a4541622b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ac82e84d4c77b768a2d1776e96a694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f9ad4a1559b9219fa7157cc46d6565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31de0b83543cd5d0d6360c9927156c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6f68a0b53d6fb649018c1e35b6d667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebf0d8fd074e460a4683181cbec25f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd877bc3c09d36f11d26953187a4fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f540d2b41c2b79cd982555f9e05d3c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2412686ce708752c0c69c1680d44fd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c832c7e0b52a4f99f63190ec8f51a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033a4be707b8e68653ff88166ef8cca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c467be24e622406e5cba99be9693814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c0a98652308136131aa0ac7b8187615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeb6b28bd03ef2a6b8c255f55d04ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26134892c75c9465ad82aada57c573e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e0744f5663f1d22e52ef607e0b56118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e5a3bb0d028c9e429e454d79cc6b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2faf8428fc134e191fdad2f7467aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe41e6a952306afce98540016cf471521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782c76a822cdd7e21e14e073f8e632822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d142e25571c5c74ea9d27108fca6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72114b703a5840d7a3d9727a02d08e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bbf22e85714fcce0fe89b253b4f7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767e87ab71e5b7b3a6becbda8a369cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14c9924d80ecab6bc9afef65e3916427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce46e91c81e230574ea1390a4ae325728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c9290bbf60ba17c12658178a18a7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931e6741426cbb9abe4c8d7ea41441530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78bd683870b21ba6a40b751e6ec41b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc8efe8829a58d17af376a0b7a1d7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595d46485b8bd525b1db4fb02801d0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972766ff56ea1c544fe215046b0df30f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f8f61be764135482ec107cdb9d45235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1439ccff83959c5eae516cc6ad3546236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9274da839f6a805ebf0df2688b36d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165179f9c57c250e73913f786b0ef61138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07729043c21ead70942d52c7dbd44b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb444b4c07ded63cd4acc05f04728b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270560b70e6d0272258f06a84e6eb1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9052617c2b65c1f5e8a8c09b9853daa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cd2caf67b6e0b5c521c3ec396198e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af970b0941e1be0c2557d5dde4646a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742c6a3b5450cf553169c14f01f188045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec0fba0c35740f980454a808c38f2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57019c75661a4bf33a9f27b55b2892b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a09247d2e99165a47d465d07b040748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a978d07fd35854118795eb0d51791349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46143ee47b73403e90684b4df5ad79ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deaebc294c9e6908785c6e75f3b98a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df456ebc57773bec8c2df49cfbe7d49852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de628a886b65e16796e844430e966553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20ece26c9f4ae87fc7a2da4d8de50f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc4f561779e645843cb2690c528f9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afba0f722a23c23b6d3013710b41a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65603c872511e804c5340193c5d96cc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624b2adf0f848c47bbdec8a5235ac0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19682638c70bf77df1503697c2ffacf259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692005997c748232e2feebcdeea49c6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c4b5f3048299d9fad34981372490161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f649ca2220fc962b1aa9efad4d4edf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3009f0fb2ca1299ecb17f366983fb8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491e846e8535e6b160e1ffc99d2233564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bab0984e38d447952fe8e2839182e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4f8126c3e7048bcec8d7762d9e40f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09c4e4039e8c6be9dfbb3d836bd83a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849f7ef9ee8d2ca4ed798212e707c1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1b02cfa23d48deec63d5c5d4a9b7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48cb42200bb3965d63d0428418c09270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa5fc224b0ee0719a702099ef7bd2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d20e4c79cf77e2d6f4aee0f474dd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa28f8271c17b8aefabc9630ce0b8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016a95c4b4f74fce2b7c3f7c0c4c5f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7fae95d37bcbfbdeee2985946247175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d4faa53fecd91ddd1477ca6d5d0e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785aa87422a537d8ba78d5d12a2979777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95849f289da4dcd8ccc7b31192756e7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316741ba92918aa93970e21f5c9709f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab3764cee973b3451a0d5d5e8c7b6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01916d4089e93a97e9005ee733076581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5d878fc76039d61a4606fe258b36c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bdc461a2fe9e91b049e528709525c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d15ab30eb428cb82d2624ac26fd93384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44e13f7bc6393e605ee60c2f880c1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8b2cc3c79c8f7af1901d824d0baf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637502e37816437353d7fa4d4f33e64787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec6e415c509a7dcf7625f507a800ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa58f7535751e3368a4fd0be86924d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f74ccc45fc387f430614aa5d8a6f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39896876279a26b4d82fd348b7f322c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d236382c90ee0a23350f9adb674992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a03a30c299fc6a7fe862f4df8080193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b534f30605de743d97ece19165f2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca3f8d318f3417c6ad1f75acca1c6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6ff0eda8bd7c96341beba147075f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3095ff6c4f3485d2d8bea99c1f6aee397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffd297ff4f4f50479fc6660dc6f9bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236fa445ef474f228884c1820b3b0e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501ecae87aadb9710b33b64f8b09cc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab47d681793d0893f3451678e5e113101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edc4b7e0e6ba3480fd098d968a6f60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3301d2f2626235174cae6647ed1131103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91467e3d27dc3ac4bb341bd1132e5b7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d23fe8d461855d91a63046b6c431f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb8aa0300b5ccc92c7ee0d5b577134106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367b191ccbdf1cab24f2acf47c34346107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e335ec36ca7af576df4b727546d32a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa8187a2110a18cfb544779b02093d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3b640afa3b3be1d12428d93242e95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dacdeee7c771b79bd9c184c1d5bf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9d6723fa877a2eb5fa72e00488650112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee975d584aea7f3b01754d652509ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74072acc15d5889de316b2d9f67dfb4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93f821e4666cf01b82054c87bebc38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ec98f5e9c5a6438d560b484afd71a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648cdd9423928df11906ce51a9d3834117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af632650b272a896389fd0d4f18644e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a14e69e1fe5b4584c9003836f4f64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a72dc1349fb21cc91efce83d75c748120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b18ac31fd178c4a47bfbe2b6c56cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c6d04426b7c569ebf7b681fc61d2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151a2730f05d191a977fe857f12f480123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a585f0cc7a2284e09f3560e8ec768c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165d7dd9c0a022054e6313297181deb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d0e0dde517c710670e9074f16aedb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d56c18833e9477b190e532e325b8ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4f7271ffb862e3baa1c76f9a8dffc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac96be8bee92248457c3337acf8802129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f519e66b7d73c25ad314f32922b2b11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fbdd86f5c3cc87d59b9d9c2c47b99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35ed31dc6bc09338aacaa74118b856132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85bd4c29973d8625f4f9c96bdbcb2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ca0893e79599fa7575b493ea17059134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd63a553a4edff5b8d7a36ab4a33ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c1d2152933e63a0689e9ac16dc395136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a35d1976620f2c6f2e668d5fc7afe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e50d349f6efef42a7b1933b2e684b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f716e8770955445b46b211dbfe17085139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba5c2e663aa840f29c3ca7a8cf4075140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3857c025ffce8f1669929ac60f8017141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced80ea730029f9ca90f42e93717b602142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07447bc666b01e272b435caae88fe13a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d976e4d86f5c3e2c132cc8a7ffab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05d303bc5bc5ed7330943cca7ac271145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81469c6d1d8b7ce4e01d7388babae7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b1184c27b7d69c5abd8fcee421981147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ced802e93b76b0caee32ef0f4d543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394ed8a9002d30a8426f728f6cad6d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c3333c632a65100d69e449ec2ff55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b84051500b9bc8ca25c3873b0331e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1a742d37909a0183f15df8d046e88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621552889fe864d0af258c11a0cccb9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8892067b9f1b94767e9def1f8c65b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbbd2a36f47b11eba751f45cd5051e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201935cc99ab7d8e62697c638d592bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f72f126634939ac16cf9f80f3fbf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab8faa914e258975915e48c336ba7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727acd106203edb6e2509ebd156b979c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb539a416b23a09e3e2c7ff7dde11cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae42a43b5b92ec60efda9582c29a7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e5145a0b9a3cd3765bccee9dbf542162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132880566dfafa8be1bb99c9243d26af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8ffec229166567d6b8297ee8409e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15e25b6dd24367b9b0b2051a29fdc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92552456578fb78777e21d19e286eaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0a3b3824619da9241be3c9c4fa485167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5213ac151cd2a2981d495ff347a5ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46427a42da01891eb22cf0bd6c18aa41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4baea0f82a520599624522cedd33c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c93aebb57baa84507308b6cc5b857d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b523f1466051927890be3d17b72e62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00c5de47c305b4ba2677e82f98ee31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6635a97709c20954c527b8db8ec21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcf930acd95fa7a0f7c3d02b32e3de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0766c4360453c6417b4845343f89d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a63bc860cb023c1efe20b04aa3111177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eaca486776d5f20b704fd5c137d05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a33e617acbf950d5529794c4c3b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a372bf6aa533337aa36e287da60e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe9f5da8e993578497a4b48b89302b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5f2e6bd9438d52c54505e4a0ae6e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a26d8ee77c12f170a0f43a1539fb89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36f0aed2de8c15cbd9f07530fb4fbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfd061af0372c13236043f02abfc44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bddbe1c30314b01c1d91e0e70635a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480afa2946ee8a9157ce8ce8b2c8c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba04f893347e2afdf91f999a25bce87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653bd1943792a90ca35feb18eb1d9d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3159555d8beb2afd7c05af56efd4cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d0199e00a981a5f28f6f1ff4e4339191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f1151aa12b5c5f9799e8e12b07490192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fc7057cfcf33cb93c939df4bc0bd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57de56a859187ff5bec3d359058151194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d3e3b0cc161c77e1503511b8dcf21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067295616f7df169b61b8a0df1a8a3c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8edcbca0a180df977a1796dbb9c97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31feb66fe4ef01fddd3ab3d793ff4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ce35b3b28d984657327e227cd902b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc6aa66e49321103422a5e6b81a393200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6972257c988ef532c3e9b4d070bd184201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bb5ee676cc1ce832498cbf4565445202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcb2ded7d7f57e3c9ebc32512f4333203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ba9a34f3d7efac04e972806becedb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11233afed18a409a61c610f3949164205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb853eaa61d13a0c250b9ce01435c8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed430c8ce6ff26aa90810896f4fdaf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c92ea89f75408f331a1ffbcf52301208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2b6531c9da7d73ae509bf6d106af6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e5ae3de63b0110309b3ded943f6fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e8f98efbbc9c8c86b5890ecc9d881211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83709238edbe3eea093b053c86d77288212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4356dccc2eb9aa2befd4390be7c86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9320556d6af7bf699bee918b9abd47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b2181568afafc9b379806a29eed58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53664469202a8642a5c78d9f4cda998a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9b9f9c868f751253474e16a70358c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eae391ea088d8739c52d5aa818fd3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6465bc017c6ca960e43d84aef9dd517219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f25af05510e3aeff96768eac3db327220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba91553b534cbf68e9e2cfa4e8f9654221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f0e1faff1744a4c6fb9a580bb7d78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd991ce3a9eb30235f8743c7bdb54b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195a661c531a42ddd4528df52945020224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec06ef68fcf608e7b1abbf0fbe3a5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a41c40e23d3f745b541f4faf7eeff0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9f2b7d43e41c777e4b5ff59d93eca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45400d46946ab6659c26bd5eb75e380228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b97bd990ea4438f278b1651e2f1f11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa901a9d467051ea431baa4344aedaff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89929253e2851af408cdd48076e4fd28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8613f3226cb636dbb10a1c76ce4385232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895223860fddff7e26c725e5f2fc8307233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a57b98081eb92eb6c200629f57d814234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccca6f7d037ca908656f779d8a21928235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1275b500fcd5e26cb14f5da0d45e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542147e127a6f8daf3a3d7abfa54c153237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694285a82dad71b83b3c97280267ce80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfe9006db644d2b2483f347161d958239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66bcba82257a36e24119fef2ac2458240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e9dd9823d7efffb4ef9325396f575241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040a5d4ca886f649378efaf6dcb6d99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430bbb90c101aeae091ee623c55d420243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dd2f6a986db098e4d78b9917239d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea2853fbb00d95ca99fb6377329fd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c4a9a0178fa73cc5ed2712a35e009246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8b16a537478e537b2f988166b12b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cd7bbcd319938d32d8c4631d8faa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc001eab8043ad298db5fad150f6758c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d1bdc3eebbfc286c1f0f29a84baed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012a31211864150073fd65cd855722e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f00a9d0b83a09b76300bed5d05017f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c909be9b9dda14865cdd0b2c480356253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d9239d9404d062100848c2eeb8ae6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d7981372a5b75426f27635424cd5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b58333d217215526d7c597ee2fb61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cf3a67538e174a0c131f6b1c2bf22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaab89aa701916c5ab58c1007b67511258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ccff46bba730d32743612abd3a99a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb310b886585aec257863f548fee3d8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd78f211fb6dd6430690b06da2b8ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16800debb44f1d3b47aeff4a309e1baf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945813eb5c488e962dcd4cd9637a2d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef108587adaafb0d10f828a76f81e861264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838387d1669d5db85f7c75a0d40bc78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00190108b70184a549b75ca36575be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58d50178f5160ae52411111eba64a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe756a5d28f05380133ef262a045c4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4de561cc769cab24c2dfaa55faf368269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144c008ba41a2206c2a8cc42273a8c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313702fe04354c8dc349ffeb53225aaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc7a61201d7214c54ff46fa29dd332272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe259aaf1caf11f129b67a26e642e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716a06bf28c9279062983f4c6eab8ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c789a3428bf068e53dff4b78f91db93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff014a4fa715e3d90cb07fa28a2f02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f90acf734d7912e0cfab433a1c64f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24901644bf8b468bd0e13fca2df9f45e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf129dedec1146a6f0185a8ede16c65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cc2ee573bb5563207cf53575d85f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52d75d8dee7c11b125f5cdab44c2c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb64ac564af9da0880b0b71cabd3fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056880a52adc03377d0ed4ff9b5c409283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ea0e11c2d7c97e622d5dd05d36f62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a164be933b51870b7c067aed913e76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e574cd455177a075b09a4c4625153286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71333f9629726d8ccb514939b17898b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ed8c88fd4ac859e347ace321c020288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322511af0f41b5fdbbb215642dfc4e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf177b35d3b85f87f1bccd4e9c61d14f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e93315ff5b47bd6b0cd6b0fde541d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997dfb00128fc3d2783a21e2d7cefc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351baf7fb4adfe4e2c9ab1f08f89ae6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0300e9249855cdfbd5a77ab010756e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065917e1646ac134bab23d4e125fff33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d05f8d8e3caa654b517b4ec6bf02f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cff1f384948c6fb7b8d160388dd3d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8f13252beeec95bd0304f70a0a690298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e942d92b7a893cc787150faeb4ff2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4744edbd5f514c160b71223f34ea5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85272a10e55b5dc8e97bf7872a289107301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7362dbc488a1bdf9fa4d4e87ab212302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc53b186bdedca91745033b35d02d10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e09518ce0379b3e9e0042b68bebe9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503792e84d56b35c0d7cfc6fef66f10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbbc7c4d8e60e551c9e6af0090b0db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477f5974a7858751b180271cf4e7de1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db79b31bf8370ecb52b52918b5112d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b05c4f1462ad1167333cf2407dd2a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eee93f9c59a2cd99e1e92789b7073a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89514d742c8133e2998ec994530082311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f257869e66479af0af4619ea67dc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8128c3c6edc9d89ab33be4b6f4796c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42118b71a80f7f54ab3cfe364d3661c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174c4c58bf46e7c43322aa7ebd7d0cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245748ff2eaf63b140333b52215882d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eff66835aeb12f6c3253a8ae26d95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de0e999ac31ea0a2419a5250508f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780dee4253eb1882f7c80db19d28ab3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006387729f3d8cdd63281419d12704a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a793b70ee17f8df473b7eb792727f64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f0e5e88590362fac940eefec5cf60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b574fa7b83585ca429432dc2b66eff4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ac1a058b0341274c1f84f54af0fd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b216f4040bf02713e8de1316e474600325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59685890fa8820508dccd283b3874a7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd016a206f1e409ec87bff776951120e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2971166251ba4586ccb7aa7f333fc4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa3df90b1e44e52de64f34d0d33eb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f87292a28bcfd09e6d825012a936cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6205218e7d9ecec177f06cd803ba8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33afa880a14e99b1e41fbef24cf45c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fccde2bb36f73ff4e1af1915cf9eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36dc570c554ece91b49a779cbad91f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae17b90d1f2f16c13b3a0ca0bdc7a23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09d7abbeb08f6708930052dc570fe7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a56414633f065a5fb07a5c240e218337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a07fa3dade5cd139a2919f58e51644338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb5fb40a6d8c2bf6f07eee6fe16a5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7b89c66a1bf5af60bad3165b59e1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b529c888f714a3d23271c7da0cdd1df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a785080c4151c742622408bb475788342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f33cf5445e6c83497fa9f697ab27a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0835281fb7acbed37dc5d6df8342344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32b9c9301782de5d860358cf9fdb8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf59b861179eeaadac856a3119e729346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f29793b9b80afcbc2c1634943a08c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c154e675526444781e16b8265feb380348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3abb4badf87eb631f151ee50d0456349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570feee37b83972c4e94569d1b05469350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78c3a6c24373e7c51506419b91416d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ca842e4bafef7e9418eff0ad6fcf5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0adda4e93c351523fbcfa3b9ee14b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b8b1e225aeff575bc041aa16f054354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ff3422bc20b4d17f4746cf8f3d65e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d44f2e549a52c93795d87b75e26c67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb67ce97c9b099c4c15090aca5ad54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c00751ed3bfb6be5a3bde5dc23004358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed418f5800b9ed25b34d71e7a8d9e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66210d2f517cd830d1e2ed956d25cee9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc47ac3f743ae6eb66fd7005d0eef7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596b9cbaa6628aac7a5ddbc40197f95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc177708ed1bf19fa2a7c46775bb33f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b70c6f463f796d0772ca88824d1427364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda61a77a3d7c2d8b92e8aab08106827365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3d008e4af8fb00a5bda294052a20b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aebdf274ea7424262e4cefdb676e9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee5524f3bc9acd249dfb684d06bfed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952f5493961e1b2fb5e5ad892d649da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac875ec4c772c9974e4002596f7a9b73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e36c1f3c44ffea22d22b677c13f4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a19a26ab82a33454192d7f34741f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e34233d361d394d47108366d06fdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52671424c314421819e0270455bf35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efaa60447db96bb9376701027be588375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af31d46c3fee14cc8edc6efd759613376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429d44ef19463aec789568b8580acb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa599527921a51bc545d4518fc8171378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bef4dd3e3c53c041f714ee0fefdb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bb7e6dae7ad5dd61680f10c051a5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eb24267b2603a98b0f43a58f56905381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff7e4c7b3dda80353f480823ca6460382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10292fa59351a98a90eafdf204e97e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0f61305f6210329c08b9af51af0f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ba2be1e96ee56c5219252d02e9046385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d08e3da6a76f6cf6ad4bc56ea1412386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f4c1ad29dbacdfb7661ae45c6f143387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5771349e88170b3445818a5b1f86452388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79d9225aec084e1fc0f51603a0a6f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abab19f9676e0ca1ecaf4c3fbb221e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd71f9c017867342a660651bebb073391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33308c8e82d3be07e8aa588be820f12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96c4b8ffcb6217a99e7271e2c9a371393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc82281ee9043912ef6b1ec386331e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c99c71215af77fa1e8e3f68b62860395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4ba46c34ce6d4d878f74afacb39f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7ccbfbb9fab0e0deba4c1483417c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243ecc4d227ea7c0e8ac51159bf6e0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455f241f63e2b2a78ea4d8d1014a3b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902696123f8811ef60c6f342e70f9f08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57d5cb84cccf7b2ba1a20c533454c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7440b9412edd10de4587503eeac2c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4cde5d0bc8065e8f48083c46389c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef40bc1f1421ef8ab2a27ce0b3201cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff3a351068f477176a4ee06eba134e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eb26a1b7615a6c9f0b88987074737406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bef970c6d3dd5e8e4782b30417b29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daf4bf3ca92859bee5ee23a40f499c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6678484de28ec91e988ad7a13bc5a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dfb9c4c2303ce3ed1fc222b1c3fd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042753af191dfcc5dce766405fc7b908411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3d472e002e7d9b192763dcb60bdf5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21a485021e2c8949abd27ae6a5900c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f729beaa6de52639d64270c9308fc0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784f9f68919c1bdd44108f7472935e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684259a91f5c992e8a267743cf9d7c06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1c95701947041eba9ae652b9162c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f2ffddaea0271e17157de034d5ccc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47224d16df5070bebebc52f92f811176419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d9e495c76fb8c34fe31c7dbb9e350420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f23d37189c7fd1ef6989552f92b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cd1ebe8a460794ee0c3337ddfa34a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd728e57dbd0d5285663f3b0dcec8982423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151f794a591d6c1d9f51e970980a6c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88575e63a540a33fbb21021a4e453c9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83147740e352f9421cae03ead8c9d8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1230f438698309b90230e86be77a539427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f81c98dfb07fcab4f66cf330390b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48222bd7dabfa63251794e1900322aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7902484bf8cfe381997547aa3cbff9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03642aac9c5a4da1d9cbdec87e2323bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617bc4afcf17dc41177378368debcc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f904fb4b3b6db2cf30155619614a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea9f5c5207a5787fdadb01389f5c0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78681dcf0758fbc9f5575df0f58984a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717dc59fbaade4753524e3369f2fc68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8c1534dffd076245abb9476a7b891437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7a388ac67b250d358c3c4a89bdc40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2eb18ddbc4e5dbf66064961fd32a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94e2d7447fdc1d4b27a68e3de09af8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c79d62424d80100599595bd029edc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32191a8253f96d4b816032dacb0537a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127a2077373092d8d41393936ef4607443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae16224c6735c1799382f4b325d2041444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedc914b62a621df860a074f8f7c832445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1bfb72f2d0317a64552e3e8b250cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b9d9158876801e25b35bf7f2b4ce4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0213f1a38cde9949cb1c66e23b0c10a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d881bb3b1f4a4b51ac6036481622fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb6ad65f2e77c9e583d905d600f519450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb96c652b6491eb0a4de0a2d44112f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed51ce3b31ad3aa0fab145f11a54cd4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07677fdc61913e9f35542f07c28ea551453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50908d33d691ae01eb8cb28062524169454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24e6ad3a47d42feb3584569b570123455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df7d0d8ac2e504e88ddc55019e3a59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c7bc5cfda622efe21f3e818688931457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acc2c8e4e2cf65bb98d08b7a63e408458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76c497f20451aadb7c99daf8328bce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28338816d5a7a2fd2ed87860fcfdeeab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711108a6f4aead3f7889c035f1bc1a16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a7332d637a9485f82c161e40386d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342853334f0e0e4ad6ca6a130fa837b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4dfcc1e684f6dfa41c00e58c35333464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e76f3a193df9bbe4dcc8d5609ceda3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224bc5795f1d4cc3232db4ce2f98713466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce0c21090952a90dfe8d9b7f2d7ba8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1cb789e14a7c44fd3b5c34117a56e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33a0b14a673a9f5cd50cd509ac845b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b63b7afc9cd3ed4eba6a0212468eb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bd061021b2bb9f08b74d8f3f30a9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649c1854983a0ed22a8517d96c4d007472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3e55312f936b34239b034703741d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda96999f167bf1a2eea30a65a694e32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41805042055566320f178733afc66a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66768d456b4974f058edea40a709810476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69598647a839d95244112f17831a4824477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5d8fe6e120eaeeea7231f42326f20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1145554997082c66c18f0542aea16e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56f9fe09a51ac527bcd35166b8b66d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90da89a08c78776adefc4e8417cf411481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18c2e6dbe6f98182075be7ced0245d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f532ec33be2076685932056c8c45ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcde95d38b974995fa61c330d51aa5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6c0197e20421aed6e1425ecc94b3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1107b16ce283ff3f68389e3bbc73910486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a11ef8d483e75979f1217bed4c71b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4ed758a354f2bb835bbedf8f9e9d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ac3763ea58ee013f2d27a7992d2d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd0d4e869c3ea796feaaca83107496490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71df738fe9fcd6f7a974bccdc32460491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164df7d1fc60ac77dd697e6fa8f4005492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac35cf70fc5ac90a7609d4d9b1e036493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbdcf7a32a63c40a34d41dbad5151b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aff9a6973f7f2afad94580a7e21f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35d6add492fdea704db359e898cfa3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b3f01b31c21a9b33b445e86ee9d5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f1b35baf8aec158c5261a63189e05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd87f616caa3b8e7c98fcc0f68da5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f53219b541f2fbcc6d464e321f6b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e14302ae6d7b3cb49983aa6e50035501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823751dcf97f35b536dd647ba5ead4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e559978255f06ab7f72c225738e9862503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bef5bacb9a95bf4131798a61330f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be08f78a79f66d2ad4c11d6d2ce2ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034eb301f1f163fd5239d36aa00a73d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e98130eb4c0a4b80e60d3310f1ce6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106b7242e203f6b4193c5479d89e294508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1de3f482ef33a59bf968ef5e3fcdd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288a9e0f165382890a7942c117b425510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b01d421594c7c02f9dd7a6f886a8f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf83a75e40b39d2460e03d9e0cd40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc3a17ef0c557f3eaa3a91aa74bc7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7802cb5d5d5de658dfd894764a25e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3384a8e26dae1bbdef5305bf4913a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff3fb5a1f6fe66eea411831893856c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c6addcd795e366517b9dd15b23ac1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d550f3a811b4b427865223d7a6cc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8288d80f6777a6cebe3e3a8bafd3d1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfee980e97d6382a9106f214e957f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd3caffaba1dda51413e9635f9f0c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7ece4ceea1b83b6eb4d8200f1f3fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2d7795d92cca90b5ec24a66c628c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606a0c19650c1bf20252cd5a74c19e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bab88220b9e5c458354c2f4a2f54f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e0aae127c8ab47bb5c73a5342ec1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3172c1b1f10fac714480db02032b4a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b5659951d6f0826f7557299e0b9fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd975be6ef01d86f8e9ff3a7342e08c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c6603a71e75f0187dfd891e665e8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b08e9cd8282ec90c8c878d77b7826531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78910f3282160311a13c5803925956e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c41287eaadacdd303fd60e21f929a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bf64485c88da8d338c4d49893b94d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56272af997e8f15d85c2660616aa9d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a49976847356a5cf64d17a857559536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbfebf82710ccb5313d13f77a1abce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9761d18a1e7cc539e0dea32832efe58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db30f726347d0a544bf3d457e228e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249ca4e9551b792ae597511974409d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a5aad74b049165470c36b2816142c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be14d7aa9390d0c5a3b53c64334ae7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563e6565383ba68b94b9210a254b89b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336f4bc3b9551e6d1cbd4d3ae21a40a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf818dcabcd3a70edd0720388066e08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f85899eefcb309d5b07025dc3c51a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be230bb47814843a613886d8474e306e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b8a111ec132a9cff1d3e295c25e8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4375d0a74efd50aa2301ec0f90fc4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad6336e32cdfe38be86bb8b6b50f8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4a63b0357408386eec812024016ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dface21286b63a8026ff11249228355552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384e112788062b86f2c10f088dc4d93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2c6e0f9f6fc6f1781cdb7378eaff2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e83596ea41b1255246da2f38754a5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae87068cba203be3973a2be94377702556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93157abb402b0e4387490335f3f2fe29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed1154338f48adfd718ded6a12162558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07063a4d4efa828899442da997d0696b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db54dc771fd3e3d154ed819f54d559560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b64a84ae45d9c00c557e1142473c8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fbd5c137a8eccd1f6a58c8d297c3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c6fbf36ae23fe8cb77fc1fcf486f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da89ed5fe79b7f5715b4924dcc9fe0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f76d6d3f77e47701da0f5d77d975aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3269eec41ebaec8a4f02c95f7d6a716566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb0109a20d28ab4d4261ef4a4206dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666b026f00dc4bf80adc4dd004af2e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c504b2b27703f2593e4c0872db423569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7b6db23e6e4942cb8d5343c17b77d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0310f0f04c7768d2bf97eedaa4838571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516c9be015abdffd88f6d2aa11ce510572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>