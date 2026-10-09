--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2df065195459e921073939bec261c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c6a883388d3ed8271d6b9b4f94f242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a24c0a3a5096567caf761bf16fd3ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ef3beeed4a4d6f83013a02526fbb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a15b88f6c963b6d95ba93042fae94e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0461b77a225de175635a2164de055e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa6468f76a07247f870347e6a24d6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65259751cca6cf05e575ebd03146218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94aa18c061803847461de58e0103399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17a157a376154e456a6c41154fba5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab17cfbd7bb01f8a1633d45370627ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b274364600b0e4434cb4107590b36b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c066ab5403945e21b1e6ba562e74913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bd2f99dbbd684b6ec0136d571ab5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60478521341ba9bd439e0a3ac26307115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc515a32ddbc417d708f43579d4b42616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7d4aa6631dfee7a6d3320bb452f8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb57fc763bf63ec77ffbd12416988f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e0cd32b60a47fbf6e0f2ab7fa6a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ef82940c49feef61a50848274419020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a0d5e34c9f3183bb6374757a87f1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f39fa4777c84b90af92aa0d36dbd9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caafc3952138c6f379129185a0004a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364b6fc58a83cec000bec62b151589324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549739a69d18012f72af65b1fbdc157a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c030db9bef73cab152e6095baa2ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037b7c40d6907257bbc49cfdfd864bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391bc983270231e060ce61ea91169e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938a719c503cbd9c6bcb46ae5dba25529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8fd93917e2868c96b431a5c257a6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9b664bdedc13cbe012776317dccfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30dde6afa9e5250b891eff7473a58b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a2016c1c770cb0975b3ed8f6bdf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656ceeff876ae0fc4dba8a5e6c1a67434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e941ccf2121f6ce00dd4786660ed135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8c02775660c82beb128984576612336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f78716d4cd80ea92dce1037179e43e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca64eb076e2be497e9e0a2289dde75938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a481a16f1d8511644a1f065cbc8f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10261c4380dd3f1b8e167bf95bfd109f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281879b933e2d5852ca14b816910dd3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ee248807ef0e46b38f211fb8f723842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9ac28335c7506e16d90fbae2cc1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f4b0e5f645de006f3a07d38df1a9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e21e237a6c97e2f644ca0338013d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cba833b8746abbe03eee09b8f3d0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aab0cd36f254ce68f6e7063213e4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ee60ff917ace96a7337ad1be8465f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca04b4beb93fb7fbc7655fdd959fff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fefe3b13862296093b412eba9fd40050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a268fc1f5132a23627666fe21ad77f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f028dfffc34cc8c43a456ea7e8c3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea5f9451640d39d5aed27c31d2e88353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23019b625eea4c19d7326a30e19aecd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b436932f83c17ca7bd2f63b0c9c0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e48994cf3480b7ec3f4c81b6f2c4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1efbe18c00082ff9b6656c2dbe7f9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72451191973b3f1597cbb3dc45dfe058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8684451697e6d5d99dc7c5af5f9594459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89003096100fdb77561e6392c6ec7f1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf122fc713778c805dc6bf786c07ab861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b555088b1ddca9aaed18027956d9f8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547a01abf0c7125c2c0258ae8545dce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6d654f0f2d0fc4c8319fcdc749de064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c839637aa223cbf2f4adf67a4229065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae48ac194cb07e1b48750e7c770cf1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cff6574cf6c550cd8030d1b30d50467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f95a12aafd9e4d8cf6cc9d7be66a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab54fa987a5104e1a2592b0b2f382a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46ac1867dd3f16e9026fe9ea3e3e0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515c4d187bfa9992af19dd6922625bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef805df344fdab2884e2f3eb9121a3a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6245e8207c6f3726653429309d232fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1fe0fb8fb7374e8b443c970e783ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c456913e67349b282dfd6934173b8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03282819c84ec2a1b9450686ac333e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83618c2b28404c609f6749e9b0471677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c988bbc289ed52a90effc9f7bbfca5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31bb8f8167f357fb69436638d6532579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b72a552e12cdfdd7d34cf61590e1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae412b62a5fea01607441c2921279f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500828b59bec037cd17ebd3beb6e291282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec8126a300b6d7d64f1d3f41aa852783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa835a80248d9420c43dca03c0b3ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608c9a5c586a48277e819393613ce4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb532203479842b6a40f7ee40b153b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46032b5d77ed52bfb1a60defb6e0faa187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e11c8ecc937482d1f0aefba5bb28f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8739468cf65f9ab6467fac8476d3b5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c777080987dc8b51f67c3fb11772390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32626b79ed06f03d1e4f90d93317ded391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80d72a2f77e162a3fe930198c4c76d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60602aa0a2fa48da7788cef0a4e85fc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d1ef8f514c503598bc1a552a5c3f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a107568e4059c46f49b04c00f07df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca839b8aa3e9067ad423d9d47fae15c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade5c4d93891f3e70c85e1cbc668d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570a2d76d6d749bd5064216b7fa48ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcaed83af14b504e942e10140a4eb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc22b95bb263ba1c4420a4b3ea3c7ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9dbc3e86ad12fecf7819ab1534135101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfea52efc52c19f3398744f790ef4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f502901b1dacc1be60165f22aa8ca8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b459edde19c9f2d78166d18e6cf63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ec30901fd3efbbcb0084df7b9aff5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ae4619bb2496a693e6d26b4640bd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1913d8c7cadba5a4e5a764026907d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470d8df4f43669465716fc677b89b32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f657624f17d410180300eee1278f73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981441f98fae71bead1e90aa98761c5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007494a150044c1d448ebf0e29ca089111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea968283e9a4f0b8f67e56c4229f8546112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94916813f6d678f308be7046239a3207113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf49eaf5be9f279379acd06a3bf76b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd5b14554a5838ff30d9670b2f9ac7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de133870448f3d4a4c01fec8b00c3b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39688d18d69f971e850c4338273831cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717545c5a871b9d9f7816d380a4e6e13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de3de24f640db7f8d672555d0ffe37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da4a275e83f8d090d55dc98714af3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a8f22347cc8028a917ccf7baa955e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7371ec6dcc7f4b5d9743ea2999c9097122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa392b1be828b9ff831d14be50c903123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d143d064e051b4c15080c98d97bce3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cc90c255ac34a45e828471f20ad96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0223821b5861c1a7b78ec19cc18a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dc3bb28c89580b500ad6b2d993860127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2038f1e6d748165040e97c50c4c6a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d1e1470f4bb1da15c8b7e661b401129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc088deb9e46e9fc56623e1917ca702130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6bc9f3ef0b6929a50fc4efe4c9002131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24abcee1dd4f81586afc286b50f63f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92628cf879dbf720ffff422f45e844b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc390ac1f799443fae6b124ba6b8b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5f5051e3a99f4f0673e6e45c616b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9778a2fcf2e86aa6185bfdeade393136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2b34ae4934db4cba4ddd13b6c694137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be5c2a2268600fd260d01dbe68e8b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003d67da952bed4734ebcc35faa063f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04031ac739525f3233041083a677007f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84dea5ba64a83009656f2c211b808e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d47d468421f56ecb4321469f01f8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff018bde75c5edc40cc57e6c6c2a1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f1b01300179e57cc5964acd8129f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01050e092e1052f3c164cc90b8b928f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335d910d189c49fc389d6eba06f1253146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab56a9d4b246c3318987938bc98e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a873b3d030e12aec3d739b397199da7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f8c7dd4bf0dcfd6005a5fed3bc272149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f165f525202722dde6c9b781d67251e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b987e922d4ddd2faae18d63889038151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d680c76ffda17ca9dbd03eb519bea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d253cc3f653b5b447e6e37b5ef32765153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1226545d0f6d30be76e96738c7759c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6c0fafbda01776b124210c271d101155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c408aebffeebf1482dd07024958fed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a955bb1cee724c1a4bc12b7c490c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf331e8420fc12e128f2dc55d756157158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea19234c1c4e9cfd467b2e2542c78c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eb171c5d956f504c61857b40917ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed1352f4d9b79b22dd7231de2cfede161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1946cf68b715d1909777d2c97dffc01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41862ad7e23c889d185bc69956354a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596ae9f91d4d15b63709610dba30e03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f70485a2ac310aa9c32c35d95276165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d263708f1191e8b85bb25f929d1bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559c8733ab6ff83d2760b59412cfe2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de1d8fac306ffa71f4cbad35242f21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2ac345a265c8edebfa3f9ba7097f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec439824d6e7064d4c247bb53740181170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29a9fe1807fc5f9ed71a8dc227c781171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f534b944a5c88fa980a4026a7afc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a4922a9ecd6301e1c06403955d48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e27b84910dd6d9551fdce145cd0f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52541c50332314cb2e7e94e47863479175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14625e025e57723b0f4c3b249f41e51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03864521482177ee5c448ed47f15160177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1ec62e0f0d12fd06a88b8fa4e1234178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedb3b3c31ccb056859dc9b54603b81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3679f08a61345ea201a7c83e16ea0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900132b80cc6cb6380d4a3bc25c7f4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f74181473f4242c165164e4cc94c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d453621cc3b58f6535c1eab2352b714183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02865ebb6621ba6637c21ba6e480c9fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79604c832bfc8e9f24ab9dae7f6989185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b744b6e70c20510f1cc96c22f6f7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536000f3cac47f004919b3c9c88e8551187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b615c5d0c82d6335a05d8264a22a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b5f6c788a0e09e36d6ea83b48e824189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093254a962cd1a0bb74c962dcce4275190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e142d0a3027e83ce7299ff0d6fc52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360c9c12ba6bd2d6f32cb3eb4952a30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbdd26dec152ae110a35b1e3bdc09c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af063ffb5612668c3526f913f7583a7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2093320b99c1362424099b7de3275195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e43265e29a807902e4d0443ad6271f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fafcee23e63053b059f0bbb52fc76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc809eff57fe879a622c0060bcd6538e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144a53698b0378ccdec25c327595327199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4547b2bfb4e9bc4f1fb79aa21e90a34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dd5f6dc14f0fee977ca5f3ced64ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928219c26c8e583c7aa34cfae6d5f5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee49a91b80f6b6823cb3a74ee18bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6582323ed5e901dfba1953372ce8e13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe884c4c0e424e66eb3662b543769f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d4ba5750565d8f4125997e8f4e0f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cbec64c091aad501aab42bc5773ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8e1859c2d9da36fcdc78b73e6da37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eb43b6023e56124fddf28e0ee876b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa1e828d66b1d01e66462e5206cf1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098cb6dd3e7a8bb5ef94d6d50f67327211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c4772e7dcb9fb3e641ea0c6f987d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a812d2663ddc92549f3765749800603213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d8e9fe5d386251bbdac4fef1ead1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592bde7bd9e5bc9da588bc1edc74b97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871226b94c0cc2fe043685d3acb97d37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844a62bd60f6aed118f53393f31b054217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab18d6a8c066131ef32a9a30ee22511218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83333d97261fc16fcd3d7a1117f0626219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d22623a75a067dd2eda653343294cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432c2c666defd2bb5dcac07d0dc89fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a962f55e75390661476d19629fd6b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d467d0a83709451d72bcc6b94af35d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab88076f527bcfb3ad0c71cf4bfb840224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f01c9f831fd57ea1a1588e076e96b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d18d435dee3c5b569666259fed2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dbd4789a20580282d48ed8279fdd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17d53df24582506ec78ea053259e2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b92f5017942a7681d423f25ea729a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaf899834e3bd72228a07267e3326a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bbcfaf84d9eaf7d512eef7d3d14b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed30c8dcdd624cd753945d8f5c92375232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5e018c1436d413a3f9a80d13c9703233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527bbf0edba3d040edb9270351358b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd406a7e32ef6c8814d0487d8ff621235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e772663eba75f8c22689a7449eb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720ed7db55c0bb9dced495c65aa36f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e9c6f0fde43bae2b9d941b689d310238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bc4fc52600fb4727aaadb4be7bd57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07189daf9d2d9a2cb632083fa4b3b618240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b3f06e41043bc6a6c0b9744e6f834241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529b708b7c67359fd421734c3c8566f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220034aacf04222735008e4fd0cd2e50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7bc68a590f0563faf69c18dd99ba6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd984abca2fcdaaeb1b8bfd2dbcf95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f5577dd46c5b508a07d27aa23f147246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fd524aa4b72aafd0a7721810754d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738984ca5fae6ba74530e60a215a7e88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797d57de947d198db7ada69b1b6cf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fb4a424a6a200b8a7a6a0ffb0e24e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a0894984e4ff9cccef6511b94a70e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b2cb86f56d208168dc0c0b95b4751252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a14d89021e081745d1c9d3a90a7f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1a667bdccadc25bc412ad1f87e115254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242029d2d81b2f5572bba93002665447255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0ac94da1c3197639737b151415daf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8af2ef8e391d687638b3425e1a8add257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16293db21edfd061ca77fdb94717b3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aebf7fc4ea64acf0b16d95457441d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2df52dfe16daa58a6eeec37327687260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7227672d9a212cadbae6533fa1cd42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5a8c37356b8769a62fed026212a65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00b8bc911877d0fadfcb74aa481450263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cc31c735b280c4a8ee37ca95a093a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7b37480d4bb387dfc26838789f6b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd47dd8cd803f1c761afa84e56b50bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e18cf3fa17da7b440436e0c7b2f33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203891dfb5829acc571fe3c5b1354d24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eedfd02c08fa895f74f04e202339f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7cee3fe6f1d587622e7234c3fe7b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c127165542b163da79c4bb6c35972a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684ba8ca59b4ad4fb2eba0f234da23b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9869945b7aac84ce4b1b817c03769273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47819bf622779fe8df9bedd7341d6be1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827aab799e2e4a19f959169022a07f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b235cfa5c624e006696f8f090d64e95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0a7e30601ce24531300850e3968a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4158997c2bedd23cf1f216a515341278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0159e2ef922db66786a5efd9e17d78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acff9d9adf3d60346afa6eb97430b8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c0f381d21eef561976df42ffe946b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650191de00aecd795f94d0945473c96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356ecef150d3aacf6f4bc13ff51dac5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c2e0bde3c178108b61b86f53a3378284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69c10de0a0c55d63fbbf92cf194cfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e4a2b2a61fa419e43cc123b0570d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89724c031e7c7b279a840c0bdbf8a48c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6759f9f0b15618f82d35109f7e4a847288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e7ad8f6ea93e09f264382261504bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9e9e94a7fdd4702f3592ab975df67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cfd16c4ff781f4d248c6c16d6425b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79337cafcfab2462f00fd18e7f1caa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5512cff7a72c7d118dc7c4671ccf049293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efaf80af3f6e38652cafe4096e55be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091e918d130db78441539e66a0b8e06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b78da266f3c84109bda0ceed19eb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac016735569e6ac9eeb2e1ae607559297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1300788107853d3e4b061f86d253e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d89bd843bdbd9370feae78438b6a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a82baedf75ab0ef40644506cdf051300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbf0a5572522245f760b2bae32294f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e493eef65f797af707794e5e40eaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029c2ad117fbfa9b040ae040af5e87d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd2f9a7f6352ff13085a3e70127f63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17693ee023826d7149626ed4955211c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce7b5e5e6d2ec97468e02c8c2f9dfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ec453589692ca1a3a505812bff235307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7072af0dda7d0cb1f0cb4a31feabd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c35001133f2dce1ee512ebb7ae83cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f9a82b374c01a1fa3abc4e1c89621310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34d97639e9c0f31900019d024b8ffd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a01dccb4bcb11a517949649e420de4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145273cea1465c50991bd73b8b09693313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac900adfc2b6bd7a208ac2bcb54041314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc14c7f207a7e3e786f6935e1df449f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b66e0b5d4771087c44353feb8901e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2728a5954c86333f7b0b196bc24c5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af27da8bd72e75f9845b2da6388c7a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e2f922c6996ba05e8071c7269de9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808521496e9b481d17d11feabf4aead0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00492bd801eacbe0a1cd762d2ee4fdc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57369ea36e61c6d208072eb3e7936e8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74754efbad315b824bb39ce924860158323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfe4a313402ef012ffd8a6d39c7005324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0362b6cf167aa7866ab6e462fea90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6a69802fa7d8351f2f78212bdd9db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c9bb3ee144362a0b89cf6b9cc39d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc0c3d39adbabd21dcb4587f87fa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695ffb47d11091fdc740827fc6de0b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52212da0d7ce926cc76babdf32f114330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e076c2d00898f1e4ac909207a2190f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec89111b6ee19d398b4d25e5da0ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c4b15aaed09aceac425082a5e67c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ef7f0e6c3b05a410f009b3450af9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe8abe58d6abe3f270eb1e6bf7ffce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f92527692b0fa6c05116b841ec73ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815c246997dae6b9d474993c2e8dd6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793130e353c7bdc0082fe9f1c6603a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3ab1cb337c92f7a5bf82012d5c14a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570897f5b344d38e5864edf4851c681e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017be1c77d5173342286fcb4ae28b4c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca39d2f6892cc767560b7f02af437ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f18cd7ea03c0e6d67cbd110ff16e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d852232b3228a9ffd47b8ca3bdd8569344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c204d4a39954b015fad55a5cf149345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9b14b5c5ae3ed5fb8dd8e205b3d5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d040cb79f358e61a00adf8b1d434eb4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab55c571deb77fa6a49cc046551f5d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8bcccd52561199cf3acba29f138b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c0aafed5e0ac5f2b8f865b9633a49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635c7bd5183a5f64d9895848c43b3e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f74427e5c0733c0e62d4d3e54faaf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ed2804d0733476d9b5cfe77d96775353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a3a188c03f39ceb88d952c51e667354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082c01a6992bc2bfdda4cd43fa2e13a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e98f73e2f7b5c741fc111604915b76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7b865bebcf423bd411b513f292c38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8045a3d7888e8e12669032cb0b42d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b223cf88f6b8792172c4e4eab13994359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca50359e89d52d43db29a3c341dc8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6fc2b62e520ae27cdae8cfc424d3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7eeecdbc5c5cd2e194ef3417f4d0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5398b2ad3d5b97fc0b8a438c9d778ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad65397670a8296a654466185a17d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2751882bce5ef1435184b1d0ea3e1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9f530ed018108567d7880c2bcd6a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1957edb7fbcc05309885c5120ea5b02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced3ded28d919cffe62d2f7c23e113f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9588263a7aa51358297a7d8daf7e62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90deff33fd08a48b33b5048e344719370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504fdbb624f08655bd9bb075dc1831a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a586e1978a9d0b7bb776fed1f61b34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b468ce1db0d6e6a1c5c5cea88bc0620373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1c9bc7102238932860366ecf68e2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c282ddcf8dfbd4d8e4d1c2367ec1504375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2e92d4f91f808e10e1e2e8f321df0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74598bdbf23fb80e19a4036588a829377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d35bf4f58a258ab425b0e01b25939378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7711ac71781f4c988a14ed28a820c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948d63ee25ab00ef4fc5546745fc7c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aacd35080c65233114d42550e3319381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4feaeb851aab33076f9b280277e14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20cebc0736ece9b9039cf8fd728766383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1fdc0f6178dab191107583a912ec1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ebada965149ebfc5301da9f2b9143385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809050ad1abc1ef58be9f62c9d67226386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a39590412aefc3364317bf491c403387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614ca0c2167e50809ebd0089b44d1aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17a0d408bfa4ef4641194afc915b4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f2992d069b3cc796ebfd097a12eda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4c6b229816e0068ed54fa03536a60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ece13a99f09a9438bda8367b90c18b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac641ad600dc16c351c7d9847124bcec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b7120565d538c60e64ffa57478251394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eb8a9bc46a8cd7cdaaa9a21b8010f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0de8ce6955988595563505dabdfe3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee362e770882615be8ca969c0c5b1f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a351dc7e7b1d3a6bff280bd9e5697e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afd93f8f54d96b6c243ea97ba4903b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b55d536d493c6e6a58b0839d45e82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a9da9584a57d7ed0940ffef3057d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278296bf017844dcc19f612e0c5994b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2c5ccc4b2d08135a7aea7a896f85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef643757c31b8727cfbd5579eab22eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f2b4a5beddefd86bd5f4e4c62b088405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d520a90c55872c4249041496b73df4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e17dd7b384b5de406404d10a9364c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da70b1798c093d9396225ee7a06a680408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abe51e4d921c252115f402bc0f3975409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e17107feb132c3e356baa34a1fcd02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c180f3cc3c44c8cfc60152765205ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b208be56a3adbc641d9aefa966f844b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f29eb880685cbbc5fdb8e25f68f5b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a265f9750aaab46c99cfce9e78705bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fd95a2f6bb34eac510ac45f71c099415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2242349178a192ee48253d6016c85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469a20626e2ea774a457cedc92d8e3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00b2551f9b74d4dcacc84904fb5292418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f7f826f1e41cabe221a7fe31103f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c37dbd7cff8815440a1520e1cc9d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d54c52e63820c34ce780682cde15f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c7a99cff727efc1051625710f0348422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5977aaa25c31d04a19e4ce1c2a497d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843b2d738a9da893884add37cf73a38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f323cb2fc68efa4e75c3ce3cd5b9f2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a3e92460333bd162a2325e27e3e6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befad75df137e3b25fb0d52944ea4ac5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28267f2f448574ea62d3a95d0ead276e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b74dfca7cc606ff24e5073114acae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c02c0d8def5bf3d0d480de9bed8d2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4284553de6ba4475f60590b816199a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f852484264592241e3a9e7c6820da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7497eca8233078210622de11a1adc4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa4bf5490303a64c3962fcb4282ffd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56d437b97ea9b700aea27806568efc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293956940d5cc5683126a1c5374ab32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e544abd798b83a1c5e9cff67709d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc683eb66c7e15efc560319028dd9357438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e751ce287cb7799950bbed80d6adb3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba22f9b11687a2d31044b23f9587aa3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518c0a59c0eb5545dc793e420bf66fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a02f7cd50196f2963b4fe89cf82e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92285db3139fba558e8d3d4e7a6332e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfecbb1f84f224bf80f115abb26acf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba689138b840f5b5ec44f82440e025445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511456c2d279f93d9664e6017b8e7f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a93b3f55387dc117c4329a017342f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0082ccb830102fd6791f22f1d413f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5463fac0a4cbfbcb5ca65b1fb90eb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a810be2b75fb14d89c1dae58a113450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062766a58782916f6f8ffd19de5cb9ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a62a258f20c1c6d53e9d180edf8c66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a41d98f3beb1f6838645482c06024453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43df4e005b4022debc65ad49002c66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaac2e02c43ced07b55de360f06ff3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c1016c5677a31371c092b2f0a1c1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723b0783b0150276664636424d301b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439816621d1900238c53f172ab1bfb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca295e3cddc0acdaa40f5f146bccf9c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b2c8058ab323d805a2b4f5b2e6869460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7886881313993e610eabfbdf9e93551461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bee3abfaeec4c168975a9d3c0877f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1189bb4f5923933c59676e632c58be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc06b815cb375591d6e601d5703681464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72489bb391c3ea561502b989a07612ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e7de8cf4f9f9177082321669dc486466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17db88f8df3ee11b8875368371a157467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437b9812720052067c7e91f1f109df1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c27cab2979f09799768c48e1317e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c551127bb9aeb0352127606e044a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff21b9f18288781985c4879426c042471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b92b34b405cc369b8e3570f027564b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a458441270bb64f382e95e9130a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070aa206687d7c41b40fbbf585ac0d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc572c90e79c82dfb2b87cdea4bd2106475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a9aa539f660349a8a7a647013d50b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb57151f42974801803ed8d6b5f241477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e1f122fac953ff021add935404967478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215ec90ca98c69c1a2cc4caeeeaac21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e1637247366eece020e8662455f95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed2a51b9174e2ea3fda46df2cfeaee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b579e93a5a60d2b285be11c921a1e7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea510a83b0735d2cdd1143c4645c2768483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3334412b0e1c8864d7096d02f480f6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22724011affce7db4a1ca7aa86a501c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4adb91dbf3108a0f90c6cbbe4aafe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70d57b62a59d8078f876b746346d7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462152e22f334f78835241fde2d0fe22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bf1cb63b0fd4ff04a24da71df541d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e408ac9f43a77a7bb79503ac12e11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e9f35a34017ad2f204b8cd3dfe893491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b019e9eca020d02a495e0bc49b077dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77507a5082cfc34eb6fa0ddd3a389569493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e96f4678ea4c4602fa753276ad336b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e57fd21f21e4be102de0e55ca64604495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3e17008106eb471df4551e7c41c87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935f580fa5d9ccd855b3027b8d91e52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449a0ae6d6dcd7f74909743e28c859d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c95c9aa03d0451df06fc58b129378499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f26b2459120662179e6871e9844d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daf72cbd5ce8a7a7f9cf72a61610b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b5d72157e246423c31de98d8d0884502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055702b7756208056d72295aa417e8f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c5c5de00f77d56aa3c29a7f6b3f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e0b4d0cfe29e671b34ce205f1b451505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eadb3942d4dc8e9211f3027bab324506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b22f24b86f74aae94db0a4b018d95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12090703d47c1fc0336fc8654518f4b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6116f826182741fbff6d3bb0649044b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dd460a3ee0c6c516c986c7d1677f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a400873c0550e5a8331f0e20bc86d7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131441062a8e74ba9f6a5d77502fbeb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab57870ad8437e211e7c4a506f2b163513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c242d3cb737846f03ddab097c8bae5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c8bedc5c3f6cc62b18921dbed4b1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e86719d0fb925835ba1e1e224b0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78ecbca59f960144b8720492f2713d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877ce0123493cb79e808eb0f90f7a17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771510d471a335507779200f8a09c82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903987e45d0616f709e7342a59fd10d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43594a0bba421f1d7b1e9118b26e37e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d3b7eed0a680cd3b81b9a2ca43d49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a05e080783feb9683550ec5d9285f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf308909d682e0340b130a39046e41e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e39cb110df99a1c31d60fd0e085fc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf81552643c1d01104c85495d491fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7402aff6fa6ce6e397ca9c7b9f80d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fde4568c77b6976d678057c5a093e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59b37ec1af96d350179730265c91da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f60e0b10203a13c29045d4df0359c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0fd64b1d169118c50494e757423bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b96e742e51752bc47e004105dbff4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98991d1eaa45aa3a1527045e2822cd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad464e414cddecd0a946990dbc531f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ee0601f27d366aca2278c8c2f10af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b090dcec889d2cffc1253381ae7ee8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ff76c1778db3bd82fa48d886fbda8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ee3f35260989ab71ac6f8940140f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7bcae1fca129ab4e1fb8c1b371aad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe8f7213561c90ff4e2fab6215e00a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc4ea530394fb08cb1c79e49d672e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935a5ab2c20cc38f64a298dc7681075542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6fdf2d1c233e6087218924697add7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7394093c95e324f767cf823a34a42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b910497bfc865a741b488538715fb5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572d80f1fcfa30bd69c82cde0eda5da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f85672fa21f187abc460bcac59d3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc44352952748d0acab21b1cb2814df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a400d8393858d3c8c0a7967c92fa8eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733153bd48424e753da3b6f2e45ff421550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e0947a1fccdddfa9ebcba606851a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110651262a15e373fdbfef49c62fefd9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558efbed5228d9867db3adfcd1cc2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a96d2c4dfb171d7d79a3cbf84e7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a00371a4bdab14beac023c7f6643d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1392c16c1e6c664ee6b8c4ccd97d489556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6198c7ccdeaae084449afc852833d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5432db41a9b03efba668f35aaa2330558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911d3c84d27e1956cd277d44e4cd3fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da8b9f63a5a2aa72b14f51d58f7121560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624c2c1fd25b513b7b5b7345e6cc28f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cea2be3619c1d411b9ea85a783e955562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba8b48ba24ffc6f36831e0b73ef591563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cc80083affb554158ab2d86cf4668564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac664109698a65b871bc374afdfed54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130691e45e7527f9677a088a41034c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb857d36adad3dee1aaf9d607a183906567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f07ec00f4df08befba61dec5075297568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86e62e2443129a67edd228cfb3f405569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5e9e6cc6a458c616fffe143fbcadc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef498383a433e5cbc474f16654c2bdb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e502621a33d3357374ba78015a55d1d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79ea9bf63b7095f72da7408c0b8c301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e647870a3bf8e9d1122ad02de790362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6976e067174e521056f2910bd4b4ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350c44c0deeff2651f877acef448def4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6cef837236691bc7fdb5b44d1471a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cacea50fd5739dc59fd51217fe2d7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ace50f06af92874dd37bbcf23249357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16572559bb8168179c44ca8798f53b968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8ec40658dbf5585ce617459bcdbd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5048fc32dff71e1c467833b8b02217c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af16590ab73c335eb74880b802310ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b77441445185758391c9c438b3c1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2adc9ce2e9da3bca5ed7bbd14aafad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fc06c0f7b47edaaeaad275bdbd51014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2d247065afd48e85166ee85804b6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cd74f7ef85ab8db4cee048c0deeb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbee7a02e144ef9f58cba1b9ecb7d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69267859af5c5b7fa43c2a4f44217f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127b82d56b14b1af5b990cbf11af8f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf326e413493673bc113aadb26e880620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0297643ff70e5c1f99077c1a983d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26da238b12e6572631a6c6b4f2d64e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7d49bf6440f3b57394565bff9423223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036915d24ef51b6c42e0774468b364624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd95a89acd723ebc4d742bff9938f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee7dcc2061a17db13337886da19ccb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b1b1579eaa7767404630f5f1b7cc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3def1820aacd0d60c842ef20873779828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb982907e9278eb4b64f824916734e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c195001991d0ac36925b8c75bcc4f9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e2dbd367d92657d0eb173dd00a70331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511b5a94520cf2e425bc723cfcb4a0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcbab5b021d981cb9ca1e4f25483de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27c1d1733a99a3cca982ccfeef278a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8d9b33c31165d780409449d80e2ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef486005992520802a15fabbb615f2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd376cf4e5f2ed0a625902d6be613a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f25ad18f54525fd4efcf96d5856f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4361d7dde84bee86098bcf47adda8db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f2e243360540556ad7b7f958f7ce340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeade8a330b8940f494439c2f29eb6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc6e347101ff7df77566f84069020a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a021a826739f1f870978d25a726ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4507578e879ed984cd5a10448f725844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02760c60734fbd0f303e8d2c4bb0eb4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7a1ca04ec1e99228d096d3ed897bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835add22423a82d6e24865c9c4c3f0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec240c819c5bf9fae70b3be2c5975a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab928e0a0964ffa42fdfa8d18f83f9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8ba8edd7aeffe0a8c9d831121506e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac3b8a0b99336793064fcabc7cff3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969b772539dcdc6df826bd8ee92f61952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91b0fd19e71fda53d56d0c92b3215553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade06a3d6b6f63b66ba66796e08b46d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da4f829b0da35794619b84f10dc95655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d00e9d35474d9e284afae1b131db5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412f31d682adc92b9eadcfc09c6d90757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade11ced0c14bc419ea9460bb0ef093e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4b84fe6f6d9fa2ae6a4b80421abb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb81b5c6f1eddae9aa5aee17f39565f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9112476e75f53a1d51581fe84846f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c15041d15be7c63003f367f60975c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872a7f9f3ec2a449f71008789ed5d3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d19d421206d8a298a61048eed6ee0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9f9347f31bb0bf981a9adc38c839065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aabb6faae60760a5cf48a58096982b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e937f79e2b1b556e192c9a548efecaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c6adf71aa47675e91660b9791f47668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009787bf14328af0f5575d51b528f0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0c0f0b3c268a9b0768f261af1ea7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf915acf9b5723f687a82b5378fc3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f6876895f9e64226903cd99ebb38b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a633831fa55c6bd0fcd267ecf56573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7312413852bc03bea8a1a2a6cd98074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316da81bb8d98c52b3ac09f171c606075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c5e67fc3a7309aa22ea563f73d2e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1a335cda470596c1c8b40c317558e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6047fb13bac88bbb5399a6bfea60ff378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfae5da4885a6d70120fbcd2f551fc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a7c7399a8e6453ef3b4d2520f05bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc74c534e76f31ab156d06b9637b2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd19c9e9798d47fa8d3008dd05422682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fc08449fb522fdc194f7ae60182d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2c8bc1110a6b2beffdde92e9ac3d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53277cb5b6d733986d0ed002ec176f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce367fd36420b37c1635df87bca8f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156add50af2a7328d94fb7e698c0e36c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83927629f8cb73a99fd95e6f603c8fcd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d7a6463776611898d8227dae6c34489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e707d7a1bc2d31adc44d3c5fb2acfe390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6ab710af4c3505bd996ed4b7e54e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc50198ab7bfdf3ea7ac868374784a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36264767a13cf041fd2508f49cbe73e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268bf44fdf11ef31c2a1160074fcde794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80db7b236e8c2ed1c5e8f7e2f00d63695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133384c04409cf25e998e7174f50a0d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb73d1dfe90d7293bac41ac942b66197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309cb177ac40778f47b4cc5af9462db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daeca4e4ae0e8b27dd5d9e530a6b8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d008c7cdd7226ce223c9d1bbb60c62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db17a9ec2f8ab21a62cbfe0100750f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056578451c23c90cdbe8b41d6c582ce0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545d3baddfb8ed2fd2d3a5d7707527c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ec66037f7cdfc1419fcfdf1d856bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097be7ed564fdfa4f28d009f1e2cf4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd50fec98206e3eb57ce38636226e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6a2ed6f0805bfccaba05a0e7d309e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6582bfc8e71ca56d8862a9c12ef595108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e392ef8f697aacddb006d3fd1cc3031109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb20738bf3e2cfc34a1bd578772af1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158b503da084023799a3dae1ac3392111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c055ac37daad0c2579f6341cd99c612112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28568590400a616f194635ad2e5ba45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895827dff20d813be46bcffc0bd072e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a836c62c9ce163c3516451e94ecb71d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb66e4aa59f52a8cb2215f1dc89fc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8a523b710d00cad099203d82f6b8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea20ed8129446a75b2849cf7607960118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9513f7573416d43658a66f2bd41a64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59bf1c645710a3c34ac87b842e91b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0fe129b4d323274c2c383144e573f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65189ea9bb4c664871eaa9af7a87539122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439129537da2cc7c7b796bf0e56b8f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3333e87482d6540541793e89898a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450ef38e30f8857359037de8504a310125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe80a4e5646f4ee4db01b8f35e60e74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abd0aeeab922f4bf6b0f7579c0b36f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1bb1a39b49775744ceae8eb5021e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d34bfc684b3dae863f82eebb5b5f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead129b6fc13da9beaa23b50cff2bede130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c909dbc6549d9ca95773a29b13569131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1a7fffda7119c9ef8f96b2f5553c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a371fd9a0fd575b2bad45f9bb347fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b8db08526f229c14ed35b0017ee45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b725ea9a1db3e38dbc581de2eee31f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dea853147f4a61764662325d4fcdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1250f8663d9e7ed72c9831233a113c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e13e26c7a1b388e91b427281965a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a1b00cee15c2bd29f0804b63f3cb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3af4dd825ddcc7685ff597e35b533e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11a5a2351737023fb5c753f2bdd30b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259d588b491b1d8034bf7fcebf3a3b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39891f69554e0a499f70d601aeb4ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccd4d65c9f4421b5eb45246de9acf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2063207cdaa425d8b65b4484f7f6075145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc0ad028fb1b3c6aeab53ee30ac2ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ea26f98aab161a509b5f03a7de5ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a63939c81398687dc89c6120c212c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859c6e1c3935845c7e4208670c8a98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfef95f9f4e11e8b04a508613d0bb60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390a834564f400e68c83413a5162a66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fe2f45a7aa7a11aa6e63031484b9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dab8f4f1a84b68323e56a4eae1f76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf098afd038b6a4b4170c1e20c5da6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2205da329ef7124261d1587fa59991155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25738c52d89af4a5722669488a48a3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b7011ffa0c249920d75f10af126fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faae8c0dec9dcbd66df62e97211d401158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67186cc7c77abbf10fa1d9e22078e140159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f9a719e8edceec190cadedcfc1040160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07b851a235e5f323fd9d1e41b8ef77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaffce7ed10604c3fcec9dbe4fb48b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a13822a46ec0a9deef3a6068700cf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729a0c1c2be912b01235b6cb8928d0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe518427ccb6431d06a3d82d9434a28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d4a3d6ae697ed4fcaef7f3a1966ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fe8be1cb527613ec883439e8aee40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59f6c7e26a1d62d79478fc1254bd8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0138287bdda70ff72ffb69b510a857169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3f2fddfe4971aa46402609328e9cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bfe036fba0d255b674d272c5ddcc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06087c8d678ab06d5368b69e1bcfb9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eda7be89e2d638328d34a00e9e861e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c800983cf1bc9e0128d4eb49d1932d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d8742d61fed370558e8622e2e6b78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb922497162b46a94d10baf40e6e487176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731f478d794e1e2430e4bbaba9036a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86c61e19c89227c414211f501d8aa4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adca99dafb5c2971e005145128b55ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bdefb126b8467a6cbabaa5482bf0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c36d9baabd5da2f2d1ebf78398aebd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80b82b15a69028736b9c16d4c7ed96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fbbf3be636f0f5105733353b68220183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da4ba9ff2fe913692ce57058ba5b65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17901216ca09660e8da8e14bb764d7df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543f6152ffe6c874f0bba9df3036c1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f340a135a2be939c3ea6412568837ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e93fb49ffce5137c1257a407f70f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cb1e267b9c73e9285929b1b340cac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3819d4ad6d83498f24ba25b8554e07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c831bec17ad1c80aee80edc16102c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936865a676e6f25262ab98e2ec11d83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5851274f8690497375d0139805c27d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65bc2fa986b6bcd3571c1d924372cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96b9f3abc83e76375bb11783271004195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aad5d9f7505e189cfeded3d6d5fd0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0856a2f839c0997b9558110f98ae5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d6e951687f483d3e8820bc425c0be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620023cd6e9a48fa444190040268afa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89cd76db4e1e2a5ef32160e956a76e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c6404f65aa0ca6e750fd471ddf375201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb2bc27436c197f3467150176f44e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af334e60dcc102d61b4dc57c7ab590203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c2edcdd804236b1e50f7f688fa8fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22d90fc0e287b79b68d0eb1f0fddbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86604739685739d6f8e1bddbd53d057f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477df1ecb41c2395b6bcd4b164a152d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ae2d5213801933ed247b7c034db46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae023d0e5133d9279a0a41ec53ee2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981078b57494efb2e2cd1658e7aabea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459107e3d7887345a495ec89daf51cbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15103efd3efbf2c192ad5c53ced01eb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d253da28a27b6912b62e8f98805f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1604d9c37f7bd5109b1fff38f6fed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6373a6e8c4e53c8f92ba5cd80a7ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c3c9cf4e84a626a36422abc00700216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95e4cb109055fe04aad9d1bc8af9d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389baa17dab9200c67a9b9cd4afe152e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0403bee24824eefb10ff695a2b88a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0036f207b31fbc34951ade1e0433a61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12948be5e4ee346ad12499ca329dcb96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045fdc16f2deb808f851520049117e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1be9109ea974385fc40777c9db4ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbaf91c17bac0ce1573524a24403f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede00ccd2ddceb4a45299d8b4b70a9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa11a6c426d86c8b90de63707583e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980475bd306c6d8a9ac3f4ba08c0b8c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e7be74fc72c5df53eb972d1ce9a33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96161fae226067f8d580f274e5b220ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e5fa49a637931ebc6d569fcc0c369230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43998b1426e5afc4054d46233fa93348231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca1d275c22bccc862718f405208223232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c70387b6e276cd399eb1a56be3be51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8ca135480abe613a32c0bd79913b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddac641019e76ce8d4e415e7deaa37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a0251975460b7255028beb7bcd0ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a955e6fa52ffa1e6597103ca7aae18a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145ebd5eda8f7ed3429bf2248f7ad47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27681d29284da5a7c7be8a12d2eaf420239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e580550d7e199d1a65766f1e50485240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2dfe603ba24ed6c888e680f46b5ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1c6dc0b320f8c8e6951f2d50f0db2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6edc7d8649b041d0c5f870df5fff6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6eb9845daa5b67fbb30593f564aff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6284435c7cb4b25a8c7e5e0fa571a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e733d237255a20a87f3685a48565e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73260cd865a9e44d21aca7e7b042638247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8242eeaf0c19d6563818a30e5b1d4b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96636e28d27d1f6b65ea5dd17cec95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5d8158f6818b00176b93e8d233575250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b5da676b1144bd236f353964684e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faf489e28c3a809ed9e6c9bdf4f834252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd2b6ef3d4ce29b194ae7732472656253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8da76e3d4f200e884506d298a9c149254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2855c2d81dbb4561e009c003152f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5df6b77d2322c4475ce00c2519c0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02af4197db102a68eaba2ccc9087d28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f9748ac451ccc4742c732ac2f0f4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c9f780e19aaf981cd4ca48af3688b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2083f7e98742a34973614da62ca0f53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87e14366d1c40446374ab29962d036261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b2ecd388a47f1e5d3161ce5858c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0a10eafca42bcd8debbc1c51a85af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf17d840a36e04f36760fc461e020c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68992c9458342ae2ca570d7f4ab8da4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d2071a5932dd27a42e6d49f03393c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f51e5e43e9c98eca4d73300e9ec2e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d30e671a8f09c1f03977279e05ec8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c67beddf179438d7a348fc798ec4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb07bc0331b145b70987683d7c5e1e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbed685aaad3dd99745cf861a546195271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f8a5e173039fdeae1f148fa3e623d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbe585bea6ef57bc9f2d7dcafdcaee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b557722e8c9e62f66420aaf6f2c328274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122280cc3856bac7c66eda2d0a42d42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822076e944f6a2c0a4c017f3bb62861276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda5359128b24b08d141b86b7ee7f8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79350788c90a644266a80458a06141c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd10567359ff0bd1d60d99bb816ee4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bc47e94bd86dbbafc5c9f90607653280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63494ac68f7e02cbe4bb028abaf479281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e583bf4d62a7ac0e30813a2ea9cc1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593f34c3f9c11ce4ea3900a6ebb0739283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c907e868f41cafe7cf81722e3cb5ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c069d1af8676b83a9720b643bca9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a831de1fef1c002629b6c2a00df60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e5a5013100a8dfd703fdad58c1705287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd0090327cb604c28bfdd449acb943288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a100c74dffffa05f73d2bdaeb85b224289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047e4c861e74849c411258916c1d82d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ff62643958859dfdb5f8c8c18f276291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e0b17406749dfa2e87d7e6e87f180292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e85b1a11a169515509f7f532aa31a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c5da413c7b75140205d583ada12cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f66ef7cb7f9f1c6eef2e4fb9d8dc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8d07f10c229c2c8219236a6738bc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e862986095cb00ae09b2b9785121e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2837c8c6ca7246a17b6956ea5a07d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050b83007d30db734df427c27814dd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ed4615345dd462ac24bb5eb1850e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9a6499d8dfd4573e131b82fdbb108301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055625fc2918bb8627d496db2197aba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278769ecbd92435a6e54c6166bc4c5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd9ced2dae095d7461599177e20435304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e79a86d0fc9f077d23e865c72df362305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb29e7d4a9ec329c59f96ed9a79f161306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93eb0fcf5068101e9b9a316d2f2d39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90741d4cf3c41a049778d631e449e591308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb21a7147783266afa745e76d1b02f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55a9d98bdf74353d585b30f5bb2308310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8331d90bf96a38ad6f359d4b7f27701311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313bea1eba43971bbc39122c3946f2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b669de539d0b2918b3f87853397709d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a406ea5eced7d703cbc35250575b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63f2eee054404367541f525a0befe4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e927bb98d867aa0269f7bf63ef324316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3017c46da3a0115d62988fb96ab5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c64d917782968b098e444fcb012f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518f1942407105a0740c2e0d3417381319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40006beae7113e26293873c5e1e18194320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab8406d9a972b32370ccf9bf4b6f6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943a8c56eb69f9ba385c02d225decb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6718f3c4c279572d866dbd67b645c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f330ddbb5a57ba4e2d830d85c90fe9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ca99d6e2138cdefa6734429c7b361325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e416b4c292d796e2bcd66ee10cf6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c34b67c2f5b4898a030754a7ef2f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905a84aecd7b2dd6cd495f81e2b8fcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33841207af65c49fa8ebb1192a88a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64ab730660368957496fd92ebdeecf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0c7501bd3451e33d24c3d97124eee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f4e6cdd62a4006d5d767893c3c1ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535f1ef39bed7cdc54f5f57835dc8ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc326d0b000e1451cec659ece91681ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b31479e6f9a9e7f62d1ad034297bac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff69412f5d00e9fb501184a794f49c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efa2927e0b477a8579ddfed9336fa3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61973a211fb820d93d66fc90f8920a4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaafa77a3d4b0f4b221b7f573e92e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5155feca7d7de96e6104f81321358a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03474fbb3c5e4dc26cd2143210aaa6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a657a22283fdf7a51d520fc2506ab9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e404e0bdc50b71d6b6c6eba314adf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042aad7db3265c8189d29756b9583b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bbf66ad2e5af45afe29190d4193f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d3a766d991c40b4cb2a17237633cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f62bf0d61390aa3f69a24c6fe99f43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccf8bee8799de6573eb091a8a6e00e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc262f026371577ee149ceb2314375349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15074312707644933b04e6e3a2b7d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4043a61e3d27fbfe11e8796b46432351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda42c9a71baf03148513a56d0c09ce7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993434beacc7854b2adf93c996cccac1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125346769bdaa0a7602c0a1dcf894fb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d34587da96d234757a0b5758a41707355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d554504c1574c010c3524061d427ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9198d02cc18595f168fb4dee6419a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f861b36c5b1c960228c7c8e672fb285358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3b393258445c4843a86264cf63747359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c412a405636cf23060521bef6f32ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3880b0bb493ed81efae556c3ace0b14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792cd3bc0d3c34f6c2b267a6d52b302362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8ac517d18fc75d3703916ff78e3e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b51208e7d4ab9ac93f2390fc3f02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b665dd5e1e37dab4cab1311961ed5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ba968407cc7b0051646409961106f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06528779a9e602a434b026d27ff93e4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208a4f8c880386f945e5ce9241f5e62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc24a751c542ad3ce1b0e94c996f1d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc07fbb307311b4f2b464a6dcea9e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c8ac8ce864aae4d27773ea9914a0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f0775bb5db3f23efa7257c9021e24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912a3b09fc207adecefc3a3910f3def373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011c87367f1a776d3fc6d4133729299374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a59a83bd60c5fca42b6234436152eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd77e6fa1f0d5a7c80c97660a5ad3b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c23dd5502e50b639dfb51ccc76013377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d376f8eda5ccb706cd57f871d824b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701007d13a582066e9c912a24846f18d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca2f6ecad01e5d976890a062f91513380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251847f69d91edc2489541f8e2ede339381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dd926f3f56c22618324f8d47dacce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd0d51da5732d23072cef313e79497383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1201db7ba208801e05b73f68ea9dfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb476d558e17863d91831f06a70c3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ab5e2ee5f175ef14bcdeeecd864dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d066f25a9bc552f960dcf4da2fb89e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739634785838ff2259e8cf28fd1fb200388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543827721ad6a60b08a5ba7c315d36c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1878dc41f0c7cffc403534ccb0de6c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06bef33964ba12bbd5351992cd68c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa93f7d5e443171bf5f6346c7d32217392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050be931a4bdd330e85cc5d523180f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63872944ccbca49fbed0a4c3a9712fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b775df7b93adc0782e86bf6dc5e98f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fabc5c3369252da03b9cc552bd63b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0facc5e750b881908398d478e1ee9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0bb392c1cb7657ec3c9353a9dceee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918176c1fcc06126516b0960026bfab7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a04acf880a58df82d9882d4e2eba79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512e53dd61e7ef656c6c09f373da476401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2404cbf9baba73d46e22d39bf1fc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e6e39f3bf6ef89d3447cdcf3e6def403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f241e158f967ad858d5ec82bdc5bf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343fdfb8fe4b5cf7c656113e838a7ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e53d8ed82354ca28d26cdf6b0a44e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550250b349d1a53a490369f850cb636407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d7c684f6dbf5715e7abe514217532408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60097bab2112241860064318068388c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd28b9538376181f01435f4587c617410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0933d2ca5b26881ec2e9472284a35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443a09a1d34c81519e9f8b2b187c09f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c051c1d72794abfd49ff9526fd60c8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aa57ef4697c91ff3295e0cb9695b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de1aa8679649e97622361490a816ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98b1bfa07225b4adde3eda31c930b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b725606d5f075f3d449616efc90fff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c2fe732e59bde1ba040dddca2fb23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a1deb1b4d611a6b3e531d799a6f90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d0b5af65b9a99d7d3e1d96f825705420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13f15a41ca8dd4af34f32b2c2eead5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7638c43c190d480e4f19ccfcb0d75f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d201b8e80fdba0c6247cf54e56fe40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5617e3f552e8793a83ef65dff515a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d66fab6dcf6dd878cb41db58e41b0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624001ce1a8526c772eea2199c5f04d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107a4ad13d065cacfaea1da6984ff37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff927528a860dd7ddd7ce2acde8e9dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bfb5add70843656fc6a8a9df3cd20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e956be4a73cb70177f801a71ed556430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ce72b28ef7f0355b9984d36c7eee3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fc4b17c01b11432b802013af4c4e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e4580b37bfa6802d5d80de0c4100d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6a5031fe0d00bb32f3247d759dab5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def4efab493512b9842d05274dc8c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bfed574aa17f04d8dbc7fb9732be2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdb741b46f06c9387f8aee7e33e145437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49466f22bc70e2da4e0b039a980289c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09de50ed789a5441764dc685c28e3f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88260d2b03e859f0596b0899735dce35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72d6a8753fe69b3ddd89818390052d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772c30195ba10db20a5134fe2b39179442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b60d39a0df9b46dff4763b793925c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcc6dca521ca66dda398fafcd6cb34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8cb4f7f6780fcff85ddceb6b4e06b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0dfef8196e385262283ec800d9b5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79121df157caacb9ca7c56fad3cff45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fdcb6448a97a6a194a7b593a0f5e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6b5939311ccb01814609b2ad85d1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47038df9d1d52f3d6a8cd6298a778e20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093e0dfe985998e90bf905262e4b21d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959e0138f76201acadb07e6c4b89ca1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e12ddf04f8faaaad7fc95a1acff2a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114e5392f4a045a9a2030781c45ea0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5ec82d738b7cc74b8f2cbab149b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1858e668c22b160aaa56e47ea27de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5ee7af32df29b2f6a50a406dc94cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f0802ec15299dd9f590e4861f8807458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad582d2c292ce3894d6aaf1376fc22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921d8df6905eefa60ce79e38d4a9272460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a6a5af8bdd0406388cd04a32f2b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c4ca125ea2e25761d1bd305fafb8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1875a92d0e0d3c8f68d891e91398ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0df4f45bbabd1190757b5ad53a3738464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b83bd8fdae5bce0c9f0f283ab3c09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3266a3a9042b615e5b7f92a269b552466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcd3743bdfce2b906cdc30194a5dcd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1cf4a63f3ea178bc80226ec45ded9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001f838da9352d2e88c9bd1e6126cc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616316d35e71800c4ac58537270e0b57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6677e193ef77ea962f7ee970945b95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764b40f2bc941d5ed4002f3247b9041472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df80ec1ee7103e5a51053dd51d09e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3380e8815d5a53a691195ddce61dc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2899a100a18668fb7b1ba010fa6e61c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d035e701682f25fefaf6a4706a9744476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1e18dd3be6094dd04241ff5b01bbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b33bc4af301f7de919bdb027d096f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1607b3e6e40a5023a8b508aee3c0e98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c9a3de9d297270061e019caac541a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129350bc8f117467c6aadd99055480e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed8ea7364fda5e4da708c497ff62ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599e4096492ac9155ece4e181708b46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691170c94e9f363974af4879a85297ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1395f3caa8ec431f59ec3ee1ebff4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba828af8d526af7686745c4f044b1a74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c07f9b37e007d74c43770295d1d8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5db7a69c398685dde42cd685dcdff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403684c53fd7381f728769ac87e32ecf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82623faa2828dcfa34e863442221d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bc2319fd0ab7d4a764ec6070ccb2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4a424bc0669265d9667d1fe3149be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ea974a94b5f1afb6e977e4de7c083493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213657a7613e8c27f35f645e53c07f2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9422dc4c6dcc49761b6257aa4ba217495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302009bd893a815efced736541b9382d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fd59f617908e79c692622be7e525d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8649fd17b6384f064fbcd0aa4b27f56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3803561c5fa585258a6787b8d1680c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0b372299cfc9e0e54d3ab71029d88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b44113d66eb63063230dd84bf935fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39222480522b47c22834b02282602cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23de1683257ca7d4abeea30e99ab50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe451eee89f0dfae33dafd0f534fb4b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c09d531b4d1092216969dc83a07e06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2bac3d4b47ed78b12f13564f97534506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099360e9b6d0bca6487b33b7fb7c6c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2bc072a1afe48c841933dac08a568508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f4a0a71e5ddf85ba5f4dc30e61288509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc5b5b136e5db0e117972104af3e95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496fa6a8565b37bbc34144955497a78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825bb826c2ebabe9d0440d9f2950e40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb579c3f09363138e6df5aaeac9787b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bb8933e24bf7b5d4bd90ad6435dab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f47616314b2d4aefa8b2e624d58d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ed66fce957ef98d3a446b080a7b3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb51ed55f99f3791267e3e9c60932a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3416a845a350a672979b4a855ac8785518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d01856e06ceeb08d210d391bce173519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d28f1769e4867ae102dcdf7ecb6f95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c2bef636b25270139adff584c0ca4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787145cf5621b590fd955be2225b44f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a64a8a650058cb2542f0a72101468523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a39fd8db1eaaa8e432ae0f1c178f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec765df429cc81baaf9482211d9dda3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeebf9e2ac26936a91cee7c428c237a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56169746c3e93c60b61d3dd0609f743a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ab62bc79b5d125603628335b70d83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a82fabc485b74892a9999f407436dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e75c4c32bef84391d7a2b0ee5c60f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032db60ea9614a5d2ce57bf6c78de0a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afa611161486e20283ff6d8e8814aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a83b379ddcfe7810a8aa7e23c06356533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3e0390bc08eccd622259d9e5649c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e8e22ceda62f860d1737342509c01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0368606f18f7de898758a5d67b7211b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e5d1d9fcb0ec9ab79dbb4c0d2d2fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fd291315486988b2b25ac0bc44278538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4da5313aefc37b78bd10709830d53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca71f77257d6fa86e2d567ecf42093540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90861387444f318670682be6c0724f7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cf15e71fd6bedca2747ee879f9c18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de6c38134dbd3f49989a641a44eda3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81638a140f7ac8993a3b024870a78148544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec9c1e6bfc0938882c8c9333c61b22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db19ac1738ccc60f308692792f49eb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec9bd3de2768b137e12b217837c015547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bfa42132b4a30aa3c3c8a7025e375548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb45ad998a1275403d857f58d735e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1628ab6d9c9c945656764197235695550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ba214fa67754cedc52c60f1c6834a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed63cd7b9720c9d5d0089485163aa2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722eb4abef1c90df932cf7adc8287f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48f22743a5bde608179d54b20bf5c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a9432a8ca5acd61cfca69b68e3aee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54c3ab1db6ce5d18483ac6284f8566556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4485cdc932b03eb147225e10421c57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0962760d307ff4a31911adb775c457558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d61303af61df4cdd376cab74b44b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd328ee4f2779606ee51dfc4860c5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f46ec166631d95df0ba37c8ef645a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c530902022e2850e193ae086afdce0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acc09382d4766a1d480ed96339da64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503dff7e2e81e793a8e4337e44604e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86d8e59836fd5b4ff0f7a003edff35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf6f99d691c8cff32e1b48ba93ab1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d998bb6a79f4cb5c24fa190ab8620e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d66a6e36e9d6445430b2855915740c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52970bb61521458883dac443c44e3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb56640a54f33cebc8f7a0188c5eb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de418a407f00ea77f4197d8cbccf470c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb171466fb8b452a96ea77cf7cb8b662572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>