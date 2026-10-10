--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562b93c10e81d5606f09f58728778251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b9a5457d6f0800420b6c67a30e7952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5152b6d3ed2e3fac959f0a16e01b34f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8e45892f41558854ef359e9ef92204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6920a1e6f11edfbda88ee02a7c78cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52a249062929d59de0e99408abd6756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102bf286f075c5db8a18e583c9739497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56110fe8ce3930cef2d6b9effc3994578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bd4f31522929872c9c47287607a029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e272e2adb28791b6255ee499cf731910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c9280f706b02c5f1503d5832291dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10309c553feb3d9b3d45de16e513f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c64c5e6b86569a075c01b93c5cbe213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b192fdb0405be10b2745bfc75159af414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512e9584746c741f62852007aee256615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39136be2f934927b45fd062f8a710ffa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e3884597a32399f6474718015e28617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600d5657a193d4ee2e05d6eee71df6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13c4e754e8bb02a9c88a5d0d024fd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bdd4d46aa73e48255eeb0279e2f7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a715c63a1fae58fc69051ab048e4ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27798db04077a13866fbe95ae8477e8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f56b8fce25e0d3baa54b28272b3ccd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f3e2dba43e01fc08f1b00d4018afa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abdc00fe4a4d010a09d3fbcee5185125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e267fc17b73794cb9a7aea132dcfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d9771de7476ae1a9f3470a6c4ffb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5bad81171efe31c4272b479ab13d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bbfeb15821e0087d749bf204659ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e05bb28424258b306d31676759bbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e5468abbc2cf25976a1cf23d1a0d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b61996edc2ebf93e46b97a7cd68e2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a974e9927e47a9f386d741724b8a69d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33a983e5851f2535ad136b43b6d3af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4996d3f2daefbd31462d2860a18e60f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485e24d53eabfcc551a0cad47db046b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac8b8848ef65bca2bdc1a63f89d71537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1347eb33ea109bdd82f587aef81c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2226919e4e912c217c02eb6ba0ad9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d85ac3948c205c5796aa1bf83039940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcbedb60bb9385b8a53460c43e01be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e227f44603708b0d5044f53eacc5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee19a29553be8d5e355a14cd8febac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d6fc17289804419f1a9ecf0c1113f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4b1d71fcb41a2b5d3e7be36be9da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6d14aa59f5fbf0fcb73a1d59ef46046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f2d25ee35a578b5817c0d808306c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81023d2a1908017b3e0d89bf23e33d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5d756c143f9f0c7a3a42dd0f3176a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e79191e23a39797523c9ddb5dc1bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880caa84708f00bc646ec5fbe65081951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba73fd7654d37f0f0d208ee2e1383052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce9543435fb54f3e8c4b6689a8cc7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbb1da4d8afdec6fd1d04b68bb8dab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b014a24c2d06b8d93cd70db3546bee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936176f4eb88f8bdd8b8a646473fbd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709a147fd3c6b2689043b325c69e19b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c648b25bdd68211e1d6fcc63cdbc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b15724179babc37d3f6b65d8055aaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29cb4bb6d4bd20582e0c228bca2a9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30421ea6c1171774701a4b2f77f897a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d21f8b8a28fb3783866f4ce284650762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e81517db4792692245fc83455b5bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9c10a502449814b33eed531641eea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4e77b8282eeb2283af75a09941faa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25846d3234484ddbd8f12e1010bc32666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01aa28928b87fba26a370efc8f13aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c196ce62811eea6c507aa9147e6db068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7be9200e4e993eb16d3a8ab2f142069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a4b0593c6dc570246258cdb65212a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f53ebd39c510ce1b2011b3667387e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee5b66c6f8e0168397c742835aab2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbda6ea2b98a377511dbe11f7afb2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99b0390ebb7ce24f728418636232c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fec8458a5b6a8b5593f775cda074e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825218e1aa004dbe99a73db319d3a3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50524ebabf3270e3fddcdcd66f798c2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a5b34fa390e16246fc7aedbbb8be578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f376c55fae3d689f4ff10bf4787967b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf407a6fc1c50a31f348f8b176956e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d01749477ed7dcab0be001193a2b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccd13e66f620a676122c0da9e52f4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c858b8b4852927654ac5fc422153a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0831bc8a4adce790f521cd1a597e68484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175090081ded5bbb0036299440f3eb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf12ae223cc8179d5cb6cc8bc5aec986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d2b14802c04fbf383502cdaad048287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ed5bd7e30d59be21b41effb5bb60c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51674c29b9e282d2214f2bc4f2c3789289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c87ef93d931ccb6b86ebf04b78778090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c694e10b6003489cbbbb657f12e5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f97b4dd0ce96b3811832ab99da0a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bfe352552e75530706e0173b35b4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e6b5f91876dddb43d2f5162bf30b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd599b6f01938d46d25039fc3718159995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a542cfd3f3b3929e20f20d4ea227ff596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9af7edcf06b8353e74bd80ce27a8f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353aa6bfaa05aabd7345d5c353c23898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d844e93c2ba3b734aea7fa2b109b83b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7957b13b549f5086f0eb845bfafd2d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e4e450968d81b8b3f97ebe1dd2702101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da338c92dab0ceb9ef7bf00099bbc8b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ff1e6111c296f9ca01927d23f30c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f631c01414a87edd8809e059730203104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced63198d1efe0dfd71463d52fa4368e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fe3d2831344e7ff313be489248525106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27facbd9d3845f2976525538a72e8ca6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f117e2504c62582523f469ce6c5983108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42929b8192a4747cdd422a7570f743a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24e9b14dc2d65eba28fcc954016612110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58049a0a69aafe113ec627101ba7e86b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc367b194bb7ac98c229993f9c1be1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070db05900e54cb90ec6cf62eb691dfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4425d9e70f8bc3c9359aa66648539c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e110b625662a1ab5b9e9b3605371b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48371c767dbc694a00c2f456e90ed1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cadf09a0436f8c0dc918cb7e9b628117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b132cec974ce245083e18a0f670d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9659a55eb3f67dd49a11de01e2843b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581aeef2d117fc3efb0c5e46866e90f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470185e3a890cace09c548dba72ae8ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea814538f90eed0d89e0549154cb1930122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4afb62f522b60ac2cb0cb1af64bbb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed721e8bd9b9197a8b53a797c75f8ede124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f9b8dbc70fa038a42bbdc172be60f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c501b29a6eb503bb99e274067682713126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b104a5ccb6dc560d4028e3c64f12069127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a048b546de7d4e6494ab91c0d146ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523963ff918e8671570f15e4c117a1b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e568d2d906be882e2e21e01ee600664130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f3adf0245c84c305055c75dac5c35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab2079ff2e90347ad9e38401c2b005132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91a25fe413052aadf9b9c69ce9ba17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e56f594d336a9744b349823704c9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c257de53789c32b4ef4bcffabc31590135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72c3afdd090c2edeb8350d49807ad9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721c001d1f39a018897a344a161c1ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e5d104e37fca60eb1c93763cabb9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f60230ceb1af571ad86a5db646e84a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a10aebe13849e6585b67fb456f2358140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e88d15fc95598128049564e52e8a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acedfe285ae22e85c3bb1e0f0941e12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e93c8b1d3b081a8964bb4948fde56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279239be8b53750244846af8f605c9b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eeaf50809dc132607f5e463fbc067145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b5f61af1ef1a9eb740b04badb5dc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49bf35708eea6107e892d0ca4ee1fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c4603f540c288cb1dbe354674b609148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8105dce0f0a68082295ac27767d83e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefa5d0067ff1da57968b5ebb088317150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1d7188cbac33273f013462f6a0ad3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fb87750e9aaff85939b61a8a22c15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe164aca9355515f09020502faad2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87138ec70868705b6c82272ee2eee69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3545bb5402a1c3db6f3db92f3c53052155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43291a3c77a349791d208904387da0cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38a4397919748ff7248d2bd677fc0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca1ea2a2742bb3d51fa754ed5f383158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97dbd85ee2264b7b4c1d1b7b1f7788159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15237e72bebda1ba0c13405c6c9a55d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21db8a0b4a333450f1eb155f6e01e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080ef072b1752bb2babcbfbcbb20310162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f2d889b36e94f9bbfbc43183ce9a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0455a068dd823f389623ad3c63793164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd67b707597fc8207a89fa8e9452530165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dccf63678f15fd45ade61ec2aea704166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998656c763a93203dc716d4add2067167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82439d5611ba422f0f7c0b7ca33f467168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199a6fa976ab7d9629432b3e0286c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1a47f1980498ff2ac9d0e3ca4ffac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbb676f0cb196a99d2f6e303930782171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15354963a2ae2ddbfd4ca5bed5220152172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ada0af41e48efc55f4fa490c30b463173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f2be364b2ee521a7b05308731fe01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c09d835b2c428c116a0cf803148c72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7510bb4bb54c1c5dcba1292e0a450a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb3d9f6654f6c6825293cfcf9bc004177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0062f1cb153987e52b6b39e5f51281178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8857db58aa313e28170e7a8f964fc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99233eb0c483918550439e79b2ff4334180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9679fab75c3c221b9e461aa7d0f8d28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6601e25f7560709e8049bbc3eaf118182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ae83a78331a70f0010534ed45a8ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de11a58a8191901bb5e4dbe785f24c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111268d5a6313f4fdc665d6984bc3ded185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e8806200fc6f709af612d73cc1411186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9de65845ec1f07fd13914655d1af2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300c36b2a53872fb09d86450ad17afc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7379535a4b6d48db9793c8d5d943a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fe7f586ba6b878783ff4c05e35583190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29c8de87c45f2cff9f1157ceab5371191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bc0da20f6db4d8d4e40cfc8811ce1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36015e01e4018d567d5df26ed1af83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e8242184a681c3a0c85cd18f70e77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2dcb23bfd2a2c7fc2653e7375913b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3d37e39639017f17eae42f265b138196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc15f59db6cde9d1885f8ba0cdb5454197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670de638b5d851c4ac8712c448eb02a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdde780ca84ef3258b67ce94be06f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea789588fc88ad48ff00cf834067f82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0f3c54c05c6a6898178d3db8c09b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c98db0e31c90d12d3dc50dd295eb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3c193ac75f9487d7fda2b9b356426203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca467ea9f533b4b5311c529ac5596b4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95839b1e1bdb2388ecbd50691306d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cc7d3182bb9cd7ea1eb799e28fc73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905136c36eb5a8b9e6501eb6f3e29a15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1b9f4e02661ad3c8f1859db42304b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ed7136d4fcb80eb6f8f3d86da797a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac39cb7aa748a13e74c9f5e0931c223210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa952f08d9b93dc48346cd566dd4bef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13c1d6531235550f220d3911fd8358212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbd425c90fa2297313ff1ddfea4976213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b676dce77d11f58be3d38dbee2af21e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0e6ef003c196d411df1d945174e6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6478f7b0fc9628666308e9c919c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e21331dd144bf331161a2e5cfb25e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6ba1ed3cec80301e4e4f254c92287218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95230df1155cd43d688827cfc88e8e68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86109f786c32ebe64ea4b132db5dffaa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c5595e02ffffc76d389d7246342eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec73c4b010a623e01c931622c4e4e20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96d363c600705c1b2c3a4cf5dfcdb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9b78b32a35a05f2256b32ae13c894224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802dae96f799544d42b79ee4ced7553225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da05455209f0e98e2b67aa6af66bf0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0c8863624f9b6f01bb6340e3bf4c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5645ac2cefa4042e879261eae954f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096128768bbb811183e36181c6fce29d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc67a5204d0a21c825f424420d173230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8243626777d019a2304c2bc44341d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e4d6b1a65d1d8245bad864ed9ca11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90165578d015b7499d7c755ab3f5c134233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5964f5f1193c20c8a8556c466a1f3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d34d698cd3253d16a4aca2469fc07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fa6b38f2cb75f16bf14377d692603236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071cf3044705e940b75fa3f26b17248237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f56a1802f2fc7e9f5ec17cb6a5e076238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afc77f74448eafb243ae68c05e9414239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dd22f5ed4da85c5d92e60f2c84012240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd28b1d99afcb0a5b545486c468639241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8471eb32b2444c47ab8f1b03b8998242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662d599893793cca00a9b7a6c13a7d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042c82d5713ea6234ab0ff00bb7aa1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44b38003b5998589e4b0a30caaaa5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0b42500aa7f46ba6e09a44932c3d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efbc2d39232d79b84b90e40f77d301247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c90df640dd3fbc72a76a315441ca7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c28d75103fe1e304ed060ab6ee6b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f889d6b0a0cac9045bc39e362279d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc462f0887cf67ef94e675f4ca99ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916f025c47319c489edca9cd9fdca27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a114325272fe4868cd2b404fa1470253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5834024e0e5966a7ba4a851e190e40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa399bf41785851a7dcdbf43bc19267255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f3524088a4789f5090aa61e5f7503256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c2cfa4d2ced9886b9597053c53491257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8a6aa0aeb6980a6e082a53fdaacb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b9fe1851333de46ed8dda0623432f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7ad766d3d7a579f11cdb0cb1a7a4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844f72e43f63380052f68cd3e43ec93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd2fe1d513df2c6b77d41197ae3c3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e12f468597e14cd30382807e52ab8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b1bbd0fb16d6660b1b71d7d58b5c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047a111673da9f57c565772a9b00a45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44466b695b9fbc09d7e2bf6bf76d098266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871414cdd733341d4d397b01b2f23371267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eae735d388a04132aa0f9a7c10a6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c18402ad861d77953655f1cbd9057269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2d9cbfa7b9da2d85abdbe1b2ded00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f6e6a6207b4e410febcb00ba057f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5299792106641d52c9116bbf15679d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4077f14e625eeda1bf265bce56098273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e705fcd90798c18c29623270ef7586274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac82687a1c693ebb16b588a338571a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aacab04fc60d09a200cd32c05e1be3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eaefe6525018b6a191157789808fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b4ee359e682079e347b07a3c36daf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbc05597ceecd65a37f8164d5f5184279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f145f0c172bf23e94f67602b4abfd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb59531cb2572308ac594a24082492d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc329f870ae7f3c7e319fead30ab26b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85cf9ec823beaecc0157c9ea368469283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168126172d980066b0808119da9ab5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be4c7922b69a086f1f3f9b75bbd04a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a6429122ec7e5ecc017fff52f98f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ac70c3303410116f33a446b32838287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc287b98ebc412113d4f0bb394f56621288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ebe206b00d7922a8c599ad62d7acb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634dc77b040f7dc42b5fef0dd876826290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbf81adda0ee4b095c073864400332291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc98b6cd68ea9f83a532e34b131af0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117648fc366d241012b7a0b8ba1c00a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598727708ed9ffb045695915433bfa00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a707905b1c69a9e90b57e4ce9e910e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed8f484377578480f94a2957bf546e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a815bca411f9882f8a746ee98fafd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079467fdb493db6250d7e8d6bd484283298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70713b04d8e2f28f36bdccfe7093802a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb814b291fe289be8edaf824518d7f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e977e6cb3b165b26cafd29d71e6c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497c63e53cbbdcb0b18ae8ca9aa76d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066700ddfb601e72b1f9990ae09dfcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d4a078d57f59c6e2158111ef1ebe9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea4505142a5cfbd5e20e1b1f303f0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de9f29260c6086298cb1179cb6cb9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46e78b09eea51ac1d1a1bfef346cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b12291efa6015f752c61b43daa1977308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08625fd4d6786c21318438a57d07dca0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ecdff2a8add74ebfd58887c069694310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3acccddaacfc01504e445f712f4d64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a31a6c65ac0be5c51da1bbfc5263c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba8ef08a2f8824629ddd95cd024a4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107733bb4e7bf32cb815dd538d4e1826314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2efae2b51e2648175f1d31280c4b9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0927a3338b7b55880a8086d645898be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0a14b894f7f911d09e21e9fa7f173317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a925b05fc1fcf08a566558e06df2d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfedbed59b1798d518e3958e87124c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b03b22dc03ac688c80eca267c4ffe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b5ee7a74ded563f667f3bba7459f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3689e4daee72e9793a91a20f1cae78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694926aa533515cea2cf86c60c72c31b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8237d4ecd326824f68156fcd382d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7904bf487befc7e4f67227e191bbd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8055a65d1e50ea0195cf58a20163e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1be9d0842fdf5b93bca9cc0a862117327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88c2597e28c7f21b99aea7e74149c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4089e8ed921d9d317040c11901dab5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e44b82b3c25af770637351bd3b32d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa56ade552b8041c34785e7a6129e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc3aecfde8a555f9f57584097ddc3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc7207551d3176fea4cf694b5348ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654c5fb0ed7947c231a129a6f120e81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b01cf331dfd953561a3f1b02bc129335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263871d0b1a362af6545002b3cd99f80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8c9061fb5b8740d2b33b7b1d112ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bd9ffa682515e8fad1414f3a5f0ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846844e6f7878e9a234bb5d82cfc0253339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2fd6330b2013abd354ff6db27fd2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba13d662603b9b8639798289f377668341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eed88c962b1d1888e072771ef7b0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447a9377b81ec10aa17ef54d245d511343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74ecf7cd0da0906bd2bbb9be312e6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f922a3e9485ef674edc6e1a9d17bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34066c856ff93790dfbcde9a82d702b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1429e94fd6b030b80a4044e965da087347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510495b77cd4ed7a6df1ccc743728ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb4c920d5911426cd324feb03b3793349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c8b205f34d1b2cab68e304cbdfd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fbf6dd666574d86639fe95f223dd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca64f8ab3b090c93f5fdf23f662e0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9888fe3a4aab312ee6af1da039320353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2dbaa8a6517505109b2b15b7c06b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969fc1c358043b05db30f5d2a53cce9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cb3ce2fcf43c6d7d1252f11a82f45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb973038fcc8d90f0aaf6a220fb3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b07ff3587af030569e0e7620728fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054923ac2780740804f0d384c326a1de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d141996a09701f38ea15bc6e68126360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0188659685f3ae1b8aa80f1f9fb0c00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299e44dc6b2f2ad9736d55d24d2ef02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281e8d51a778d34421c1e7c9e3f34a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a462c8d41713ede4b55c204a3c1ccd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07f9470109894c40cdc9e1e1b0a28f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445e54659963ec40f98344b9e45755d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4c9bc78d2ac15ef9f2396cc8d213a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdcdff8fca7142a0a7c9b4b833b67c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f15203b5c35170c8375a813f00457369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426395ca2d5f2fea4b1de9c0bc9c8d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b21ec52fc18058473cb884c6017d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83d349eb074d3ceac2e670de029ab1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b3a6575161f511aa481cb7d1a221b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2f9aa3826129b0c728d7c8af98e4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94f97bfb614c86f190de72d8de7946375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edd22330d5c4cee3a2a8d544ae6f99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95053a57166f9ef0cae1c08080b7f57f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c4baf790347c1c085dfcee77e9b33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f287c28d655f463de5905b3d8bc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb348b416bb74e79de8950d4510bd078380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8fe9add58ee14221a4840b64a9c8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc7364463f61f2e9988368de38bf71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e510f87ea985dd89d6f97be4af74e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc67355e8c55e99297344116944e5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13a71f6ae482b35f81ecb0a460bc6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ec6ee744066d0f250533cdc564fdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b039d81e068ffca089f19e4ef9f6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3492390f56c888c5ebfe60286498c85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d96cdb17767c43a2489e8049b2249389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f17ac67f62f892208d78539bd841f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a19c746058b0fe89226a82a48f019391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb7224219f0ab12fa54452267ffc30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7046665dd0c1d3c044fe00ef38b30e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922baf83de7c7f0e51694d177da5ef4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9f24f5d9b616f2f39fb0ea4585fcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f400b4ac451fb3bd44d5e637977cb42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2e58ab4289976b767db23caf0da37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad3003879008f39d588d271d817cf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8e042290f3b04eae588a62eb40be4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac354993d5be018a6a877392adb22d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aaab790f185b56f0628a73672e321401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779a804e5f02260dfcca51cd914af60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69db6da24671a499cc29af3e0c5e6c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2129f2d8966348d7fa72d104493e94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9f1907e3ea1190eab83de1bc002d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93437cfcdacc236516fe1badb145621d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0af5cf5d1a6a21d9a45dba0fdb988407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94591969b01e31f3a674f22c0f354695408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963296aa663f324ede5581023e2f5aff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60de8d479e27d88bf77c522ee4b85a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f17b793ee5b935b4371e4e08a1339411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247184ee0c2455ab4ef0b8eace143b97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624520138a148a3d85f9bb9211cfc877413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d159472853b0f9b4e9f18599897a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c64d294a692fab844b7cf989b840c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50091c28597eff6acc74d4bd4b2a5eea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cc89d905a4135ad18bf69fc5fa729417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0ec01b85cea54c0dc31680fe44220418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064ddb82137017cdefcf8bd5d335725419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5c9e36e6802f70c027a5fc84523e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e066d44cd9476cd9fdc6041bd383db6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d592b22517ec2769e0e19e300245b3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cdf3bb22eb4fb8c887b72d8013835423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60cd7adf98eafa8578f1b01ff2596a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d939d4ea9b41b3d57e3fffa59595d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070d4cc37b3ad94b31ec106ad10a2cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c98d5452aa30956d59b8c3663dd10b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4012037efd43e052f8d97a98a850e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6417677c14d8105f40156ea3c7bb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbe9ac7b10987d9e399cb9a1f62f9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc744b0bdbc22222739e73092b6bc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b174ff7e0d97d44fd2b703952f37ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5ae4526906d4fff0afdf73f05b00f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17009be50a9fe35c35c192638cf65ac8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271a956651d4b7c772528d93ead9a99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdeb9510b170ea2b4bfde57a5d9d53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f1acec10dc123159511f137f12092437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c0a1afa9b73f8b215157a64065251438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048e7790dc0afa9314d784bc242dcac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba4b38943db656e454c08827457aea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fd0e14a8d3f4e41c1bfdbaf8464e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c548c4183de532373cb50cc760309442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472443cb9494377b7eb5a023cbadb80c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1462c20e38fa48233cec348ad674c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4f2d92cb73d4c188e4a4520807eef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce72716f200fea36066bfed5bc6a8d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678c6668d99dea3a139eb8e598c4c74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ba4633f7e1c47be1f04b5551cfa20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9af35e328506ad544822ca99e2e1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d784e4e4b599c6f17af2a0818307450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca2710cd3af6e8d63d7b21efd99b25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe6d5f4e629c0dbbc54fc926c05d81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dafd6d923ec9ab08dcbcc38a022eb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77e5b880f6ec31ca6fc9bd4a152ca8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015c8cef7df086a0013e7f057854719455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934608a34f78485ed81fc13a683c663456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cf37a8b632d44e81b27a5eacd9891457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa639d9c0e53d000ae01683cdf0b6120458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a39616b49acbb6079590baa5caef2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cb5d71f1ae5c7207d821960e17014460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e86db8b324de63a95f11582bb842461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafa641c0cc63fd72f3e9bd0c370b18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd9227444715281593e5966e232b18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9b7e1d11c2b0b9a2c7baf528d27cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184bb9d083e8bc0df64f12d3c9c6b53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d3c750b41bd3fc8699bd43cf6e34c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bba0f53eb83b4f8844b5852dcb4ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407772c10d3776349046caac4ba9533468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043c625fdeab1bb5691af37a700f17b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30570a27386ff9b489ae84f6b970df5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e2b4817068583bdd25ddd239e2d45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88f95b514e543dca613abaf013d90a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78f25c4b5214fd3d8f82901d23844a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21d78a1e5e1f9fe45604dc2f78eb8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d8b928a828a9d9719180fcbea7668475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79134a32e03e3e593dc6c0afa52f62f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813525319ba8694525507e7d866f43e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2f9adf8cef73117553f9ba01cc8e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11a368fec1ac5a3d0281bfea4d7d1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542afc068b6d21818059fb5e12469934480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d2ff0bc23efb7c1adaf2a9f1121a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11640dca7ec9f3350d2b82404cdeff7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3126455bf8f6ba967ff83657348e0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a397164eb506a13c304a7b8379c2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac19c41a3098e0f37c2ade1d32e58f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae625deb867837d9fc2e6b471f5fda41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e141f318580601b54759b19e82e37b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113626042934a958acdf2152b770bfe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14416f060c9a6df232b7cd1210a03786489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2330dec9e527c8e766e47c2c3164968490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c3dc940a5a842d6e3eb4e5626c500491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a379a92d43ed8aecb992e960010543a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecac12db67a3a64b70cf12151661a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa8c9f94fe80a25742a69a12815fb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c2358a1f877bc7fa76097834adf32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3e7f77815a84a5e5293f892dbe58f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8658da21e42db846340897bbbe547e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c8a2b4abaa5d695987a5b2d9f6bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee741dcddadef319fbcf5bb8b901b23a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f8b7e4c36bc572272277cce6dd4ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6b5212eecfc27d9243225d14d99e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51dca9fd1fe390438e2f286062366b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827224696cfe6287070f15519fdd50f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa536786f3759bd00f0db8833f4c0f90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ee308b81a1cbcfac3cbba6d715066505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02b202fb6cf460cc5b91aeb3207830506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76ce050a63bc01b3d6240b489719f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648fb49f7b8cf34c512e5b26915ecf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfcad7afc4056ac3d510c3c482df2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900704727e693ff4023b2c059460b3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ecd7151b19ff8a1084dd5ea7cadeb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adf8859b149448e949d6610daddeea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d0301a0dc6cf72891df9745e8a25a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bced30725ef8f1d2bf6e5ca55947c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4f21b964701a74c2939fc83a324fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db613f8c3c643a723fd54315879e13ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9972a225d44efdaa1dd756d914dad8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959b87ee84fbd21abf9e9de7191a2a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3460a1022f31dc272b6493c6b175d10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c276a3b78b605a62ff76b7855b3331b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de9fb677fd2203b24ae84c26993dce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ba963afd92f48254352126ced1d80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5655891a4a8d54cac16ef4dc9fed6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa519d21dd843156e4082f1dbb39ff53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d296467bce3f474054b27712c4af7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39237195411ef35d962dfb3ad6b957526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae8b7a244e6c032e5cba0904b04b0e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7490b398fe5ba0e67f5050d122479528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bf038c6e288f3c291fdbdc6a5fb47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a155897131e5267e4ae4c5a8aae5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af7aaea7e9810f6cf18cb74193434531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095569812da4afd89bce91f6a23efa51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559df37d94e2d92ee0b3a3da8f3a986533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561b6e0aa49698424ffde03deb69632534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f56ce1897cc4c663a7face04df2f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016f82a35c9710db174d2bc4912c771536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0cb48315fa0fdc8378e290dc4ab1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b89912ad9582b7c5a2dbc1edea469538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e1dc258e858b6c404ec6b532bee15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8f01e0c1a3f17f6a9f38f23a13ebc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a62f850a8dd17633496abc7c7f3a48541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e11b55074038488c6f27bdaa101094542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778ccdab20b10164b6291b8577a5494543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569ea69a903abcd265bdb805f441b68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297f7e99db25655a70430973db36016545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfeb845e27f3cbc6be47c4fd60b543546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1c1444cd86abf95e94ca621de7538547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2aedee60e63316c507dcd13f94f40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366ad77b67a2383bef4fa70ad5d98d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c59c8253cd0bc8ac79774ba8916fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b378d3fc2dabfbe73f2b69c0a8ab586551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949cd2989d84b2d725304dbac0ebe7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e3bd1fccc942baa0aa899b1a2047f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630a4b8c084ec3857077660b9ba5fb0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37612271912b3a97d4613867dc09e6e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be7ca93cbe06ff9702daac41550d5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26ab7f3ffea7cef6005f1bffa25624557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79abbd26d09862170e4a785633b6fba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e2d068612635958b6a4a541af5f3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efcdd801987daf6c790e62f36689e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7b4944e3638852b146a4cb96047b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819b43d723c3b34ea8e3c2edc7b5ab0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddd55032ef209defb4956f2f0a9511563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be071afd7cea3664450f468d4cae629d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275cf1345104266be2f789ed2876e43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237572fee2c187fba7c6754fd9572a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43869ac56675d4be9e849b86948c5fcd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e827fa0d32238be60968b341b1f57f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fa6c85c3431ebe28a9f715a8bdd79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851969d0004555824a42b9917ac66881570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaae10fe8f735966e5638b82dc687af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa094b2634c55893ad42b02b42c95592572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd27fcffab6bd491fdeec7ecd7641c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c11f01b4a60b875f77e2a0318e73ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73d1ff3ae92c61a6d090e9ab81f10c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379fb294e1d7cc0500e53c4e738bb1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a551dc674481d3fa335d6649ed85b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e08b441ce43690cd8d8bb1f7fdce76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ee46a8b23d2e2ddd1a5f536025d047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa4751ee5c903d0285c9b54d75e0668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0b26a7e5eb6beff9143a7f7bd5f2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510b6196e343e59c1613bc4d61c61d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b77a08bf280247232b1af265c88ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a24d022e18de2ef0bf0e468af9501212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70acdd24ed27f5f6a3bc4d5e3ca4ed413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de21ffd5b827f751417e4d770184ee814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfac761a9cf61a955bc3c2ee06e7f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16649bb700945fa5b17246e86a42fc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924178b4d54bda793ad9d1ae411ddce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be7a250a39339c05f3d3aff43286da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26da79887d6f2273de5d7adf505503919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c84ae95cda197c554ebb54f3df9c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07e0c4bd5f436fe80ac6d79c8d589921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff457f141eb24e85cfe90cf9f4946522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b129f9d8233d5aa6085386492fc648a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e634180f5e0df3d0291ef50c5e132724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906774be3c8b801915ca1f102b75d7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca6baae8af80de54a446f80bfca9a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7669cc26f44aacf9fa590df76b27c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8de3813a21bb34d74dcaf870c2737e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c845c61fca0fc88ae96280c33a3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47142d722e645ecb5389c137977918a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ce4410ffa8320199a752cf3d4cfa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57009177605c5b679aa61ad6e0d753632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a080353fb440c5d3c2febfc4d4cd11133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389e85b837fe56d49b5ee2a92ad137e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244dcd0e1a0feb9d7a4f8fc9a29296835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb245b7dcd02ed10f64258c3866357536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72e3a97e44b2b7e541e0951c69792937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c9e72ab03d172a3a2b0946e26dd4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5ac7e298722d043db7074e603bf1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2ae2dadfdc9813675c0944416f09c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dab439c29e9860ff621f206fbd50741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c4f5c978b19cda949f3ccc8f1f77c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc1e5cb684b01f32b0097b2eadcde043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791872feb1a8cc9fc177b97d8a4d3de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f2c7771bd11e1335110123b1a784b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187630caa75189a4325b452fdb56268846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8782515ac5aa1b5ae772cffa4bbde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72262f512caa77a7f645a2dcf7c1fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34263bbfac1c518d0e1147947a8b3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bc00cde95e26919a0efaf2b85638250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77f99001281ab02cdb051584c3560a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2d2a707b71ea169d9c3fc08a1064852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65256b8f9a9ea3d7a7be58ac0864da3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d121e761df101a9f4e26f48fb5921c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0ee235a2d3a7148f43053db07155655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecf71a4ebe52deb6fc817ccbd69d4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10920b5ab01fc8393f5847acbe6bfba757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb0447d34e08ab63b1661b067c890858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fda3ea9d3e5fc5ffa130079ac5330959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72236f33c909ddbb556ef5f18fc0a7e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efb8ee01025a57cf7bd455a405720461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d9a79e2065d045ce117c32ee71aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed59fa0fff10459dc8cb49b317f482463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce306237b294df5d244ac2797a831064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81709ce72935ce1c1009fe7dc4d775d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae5dc629d7b83ead69452acdf0012d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e55af4c524cd59d230c1f9180c48d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bba5bee884881cd50be395d90437668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e60af6bfbb4b9a772c65fa71eed9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d0754ad0742cee12a11b19cfd9be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4f641fb3ae565fb09d171e22196d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ddbfce6640996003b373200c7bb4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c431edffea8d4415c6661ab694afa173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e84c35693b52817bd1ede393f7c14674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6639e82f2fb2281942e9bf6fca4a62775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a7771e46f91b89ca02f4c152eb0b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c182c07b323fdaff33e4c4fa5c922c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e4d94c8c3b716df5ac274509b38778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d4dbd45e125245a1fad0d17ed832f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a9d648e570a9e21604bba235d490880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ff4e0dff075f32c7ce53239a7639d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1ed255dcb3aa13cc4ca7cc7b273482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a77a537df868050238d1244813f00d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1420f2741caaf5cc75faf190c92090c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2cec40e58c6bafb8ebed42d77544885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352d67c765374822a4c586527a6a6c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741e3108a899a05c5f7ef88d5c7308487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e714cacbf4d59d08d03612ba09c8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef59c342b1f90cc8d27d7a2eda420289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359819af00043e79191cee254547c5c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f52335e7560d96a973a217a4af13891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513c5419343b2f6c235f249c1188ae092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d4b8e278fbdbf6ef1f6f29d4d5c4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f90ac0062edb13fe9e045e94db9b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f22ce177d2cf83782232fdce05cffe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f17316389965ec9d15a41cbcd4179f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042e78d03bfb1c8752e749b44fa1a5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2a5e87bfdebdac932d88b8b3cb45c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41528b0735fec81141f84f7d2f082dbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77c09438069540d942c945e1910847100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3026f86018ae2bf0064231999b99ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f093c4ff80a226b618462b81949bc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f4ce2d3f858e7acbdf3e10f8fa0b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019e025f3b5dfda15751941c87693a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17829bf289b38c389718f9bbb17df3bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a1ae32004254c5e518249bb1127e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a95623b6016aec999c81b6841ad74c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b388c9f34b7731400edf3e1e4911294108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21277ecc6bb20b8af1673b6f4465273109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff079f01a15b75c586c6681f2a9bebd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6252632deb0e174d02359455ee9414111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad92765f86432b1a21b77580004bfcf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914572230bd868668bf2a79709910e2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544cdd9a81770a232539fe6a637f38e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828a1968bb243dc1414d0027ded9b86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f496b42618e9f34e252db03924803116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da373403e2b641a1f5216bdefe886d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6600d5c329f81aaef868d287febae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf68e2fa1609e33c54dfa340fb80f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f46b0bd0b69b0e558df7ea5b17395120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d85cd4b69ba9626ca648c49561c47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b058ea707208796b69f4708a172c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323e86eebec33e0a6f7d7d1e5a7ad8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b25e5c317bc1a6a23dfe4ba62edeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3695b3efa9a7bad9980ada491602e85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad1864eb2f05bbff7c62600791644e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228561a644deeb5c81d69925bb98cc27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d3673c8ce00ac57c418cc289fbdc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ce2f61f2949f73d45fdcda96f45d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0975339b94f64305b4b25fc6524c61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7c546f20f4b7570d2072955960a09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563bde97996845e35180bce085bfb4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fec203258890ad861d758c6a68bc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ca3bfa3e98ff1ea958193dabe4c96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603e85ff1ba4a33607890f3683dda6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6d6a4eb1dc755938a2b9804138bcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815e8ec2089987c726035d3f3b8f700137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe5fad1a9e8dd531637396843b91d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43bb0f88cf368524936451ce82c2b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b580038409b1af69ea2e210e85540140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a6a65ebc3ea423931639451f65920141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c14439260eccc0d57a0d2f6446b43f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d39aebd993a4bf0322861f353c3f75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f330a325e52af608a431bf6351bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf752147c3d609a4a72dc58c597b685e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb6272882f3ed7664a3157ae4cbf04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c58f7217e35bd69c1b4ced52a9c1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46a25c03337a0e3a3f1b0c5ab181b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c7482fbc29afd399ca060114345d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484433c3b3ee0ad9751e1dd47aea618150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa42417412e8fefda9fd4b590bb15e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c336e04bc234823a9770ea64b234c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da028ca3a7c01ffca56e5ba28e924269153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a471e173f0c386349f8ba1411b0ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce71df603bceecf56778e3bfb7fd9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69b062f775131ef631b73c68be8a9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c9cd8d39f3b9f5c5e54ddd753cc9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e0b1567b316f585625da8142b2b82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5961567991a89cb74b3fc71b28572159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c3f849368f7120dd4aacffca64cf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334395032c56acff6b8f5de1be5da3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74f9eeea5285fdf3de8f9567a28a27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d16cb1419b349f29525cbb020d73a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce593ad0fa99f12fa7daed89a660fa4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1963e485137214077db2a5c2cc9b01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4b7c85ad0c44fe741f7b887b19fc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370372e3e1bcf12300948c49d9850b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ee86a135ef676cb343a5a8d5a5f39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e807696b2c8bdf8bb5825a7b79e038169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd1d29f0292ea70bee7714c9ebdaaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3591bc7ba5240109a2529e0ed438f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d43431a53415f92fb4c8cbd0784cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fbeb2241f2f6157716845f8feb51d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329509b81894ce417ca964aa40763548174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8039d76bc9200231c0ab7f003d748175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af44ebecb107fc4705efce05ec1c158176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce99f7bd29bbabb18700725f830cdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6701b0252c6836df6b713f6b87ae6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c4546df816220d59d6d14984fb2ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf66c461da408b959d0cab5f62d2386180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116046fd4c374d8266d35614e684778181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962a2ffb30e8a07f1f4fea4626c0527182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b08fd9f8e24f2f0d7cb919ad43f163183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185498dbcfbe4dd03b96b28632ad144184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446d0f109270a47f70b6e203d81adf0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0aca10f6b948a28ea761550189aa8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567284a8ef3e9caa949c3915b25d73e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18f78a9a3ef9ca7d04a3e2194233ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9220a6db92ddc41fd44fa10c13506189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74964d4f67ad254fd77df00baf9325190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9067d86181afa66757819efc70921191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f051c91119e4f6b2c7c5eb428c46be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f29c5917f92c15113be8dd32e7288193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cdf1f3f9f0be4333fe5b177463e55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270965b6fd159f403916456651ed946195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4f6536aa4ffa0538e55a4ae5ceb0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4caae488efb60241e28e52360138a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6042105a8d5c54e04e605f7da9966198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bf0d9fd1e8155e2bca78c9272bfdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95772d2219d7129c581ffc40df6111bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3987a3267112cda9f5f4c60fa0fe0ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333238dc48e489ead03712fc8d0a92a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925acf14c61d6749e8b963cc7f1458e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f78ccb58e9abfaae05b2bb7238f91f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cd7df46601c2acc8ec48752169fae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac40b35032d94fd4962ef816bc82c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251ab9044aee85882a4ab5e22e9f83c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f5ddb6af32ad1a4c4a92e20d84a72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc8ca80742ad5ff2e86723aff6b48f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed57febb64f690dfd3219213c979b69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b1b92a3f2498cc63111ce94fcc035211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cc414b28c77a5ea7409dedbf41415212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2bb7d3a4ca0c6906b45bb4338d3dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691b13e84b1894de059ffdc34451880214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21035c02286c1aaa00e93d4d33aa97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1668db3870cc47e99a466dd3e9dfa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb3be9d2ec8aee17c28bdfcdddab16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898ab1ab9cb94a22600dac52b7f7776218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc20079dde74633210249df7fe5d7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f822831dd26c5ffcef2ac7e0ba049fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316677b4dce4f2c6a5e0bd240a25ab24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6d2a783063728c0ae11dd00c1fd99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bd7192b0dca8a1562f92f2a66f73d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1efba1640a1eaa299830e99392efb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461f783717c428123536e6638cfa3f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53fc5f1a7e36e9f41fa511eb3bfc96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e261f96bc035244e8ab848a8921d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe291cbc1aa1cb613ff27b15cac6be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df0bb3e3a5f0a0ca6ac7e5f1377177229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada69c6379461d473f99af530789ef1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b1abfbddddd5f0f47df5f41d27ad2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafc4da5bef199b2c9966c6eaec6aa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4618f6affeb04288fa611e07fdcde6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e1ac70eda78c308c7f7572a1d5bf1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a48eebb27d00bbdffc2df1608a5c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cfa99f529a6a03162d439853020b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c7384cbfc025b7185830cac91930d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c443d0f4574cb9a1a255e2e1f37973c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5040cc27a0d2bf18d7c9845553a29d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75234a94c9ed3b5b50616a2664fade03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a95ae464301567458ca2534c124cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa83c915ed456877d460ce53016c88f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42cd2e115621fca1c1bffecfc112e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2742c5c814e51ab5e1d7d6e218b274a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95877b238dd4d99b6e54c0acfb3d87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9561bc92fcadafc61d33bc6f0b589c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c29b9480de3fe25fe48eb155dfe2b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98c1e9f990fff6c7ce4f407fec8d09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a575c0a58b29db63040197f9185f8b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545ab1a5d991b11c1fea9da51422415250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edacd9bbe80279619cdf51f12f96fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f9fd522181e01e4b814bfaeca7bfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbbfd540a60832789a4d3f69cb43db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e558add312c4863bd13ed6922cf2913254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb40099a832607062a771b4f09a2202255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9b54f7d39ff48d37697b6e2c26d22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e60d3915cf501ad769ef1a39089ba3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018fe4379d1043da12300314d91253c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79050976288f4d0dc8791c2836aefd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f666c54a9d4386fa7fe9696762555260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6632b069b6f81d200ba05294e5273261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13922217be717f1d1bb692332ddc61f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e6d6f3925116149129d4cbb25e368263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00c6a411c00632f091d815e6d45e80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779309a5719e7a555ae3ba664c9119f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977816db7e776ccf96d34f70f3fa167d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51f13d92c24ce1aacaf80d91db76d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e24248514e4adcc8f9562e1751c1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3ef4298cc11ed1493feeb8085ceda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d116305b83f04aa7c2dcd7d460acb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f64aabe78f5344c7afa29e3324516271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9578bd213a2ea8fb902b43a2c195f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4fc985e7fa5e7311cc866e92717cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f300760b51870f264bbb72d156452274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d1e00159572f5dbf158af6cda6fbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35feff6c3e8141d056ae18474fb7511276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c93389b0ca518b203445887d49ed0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8ae5898be9fc2402f63dc1075b03e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a7770ff4bb62b5588d1051c3cf3af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60b9c2332f87653eb1cd9f773d6ae9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f71cca14b49609318e7581eb574848281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff9eba6475742ec7f37c3925b95740282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c06c74ad82f7712f75bbc907eff26b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78b67d4c62e41796442e379b165b40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6a9dff4f6ff309a05098b8ca1059c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2aab881d6e90822dbebf838035940286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c744274a5d34824098a1c24b0d2ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01d7acee0aee4009fa32608e927d8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b5e3807dd035efde8424070007bfd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02b5c451fb56c51b63d33a5d805948290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b62638f55748c3b5d3261968688536291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6621c69190959abadc9a93fbbdd0fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d2d4eeb7a42504d6c0e87692fde80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd0cc8fba02e0e347bbfbde52f858294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a29301abbc6ce7af962b0d47a053db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ca7d93b0bfda4cce08e3a00c58353296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45e7c5a3696b41e7a3e86f12167750297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220014fc0c2fdbf80a91509b9750e64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912eeeb5580f43297d3e3fddefa10d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace07a84d95d1985c5e6a42af8aa2fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19473becb5526cba2dafac015baa8b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503798af487af50c5c64f8147b935bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f26642392c0f51acda0bfa8693df23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6058d4b665402669bf85393e96d84d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb3adcb0abfbfeea9c631a57a44de6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68896aca1a01047ea64d5d0bba1a92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3705f48626566e4df2de9e9f8bda11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb51329bb2ca19838f4f1c6902a4109308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904b94f7e841fbfce4c19c729dca595309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbc8e2d128f6dd13135ac7ee88dbab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ef7ce960b57561555384cb06a6596311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29547eb15f5f6efe90df28210748f98e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5d86844fd32602ce510378eccce96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe715342e6b005c15737a43a2f68457e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba5765e32ea0e38918a4dda955287a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e1944df387bb046353e082b706e16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9ec324dce23fc72fa94fe650e3588317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51d0e4fd56d9f5bf588313b080561318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a14fc46474990334cd656bbcc60f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94249d7d20181fd325c2eda4aeb02bd5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8caddceb0159e3d9842419f54bb4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536a2b9396d9e89afa2801eb3d093d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e4b8beda9c346af3f99f337f37b62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97158492c6942274930c2d2c7b77f332324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddbeecf3731802a4a069eb7c26a880325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ff5180a638d3fd37421c868943d8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf114f03b80c46d6ba25d9a272eacd5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139323689095273ba2a295cd6bddfe29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2ff35962439709acc69bfe7e10762329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da185d9b74d2c8726e77f54021e0672c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169c8d906bd2db6e6738719ef10271b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84535e1bf360ae233dee045ffbca363e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277409510ee3b193c235cdf86491a423333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f43e027acf15baa17b4c32af87043334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e2d64ef1dfb30566481197515101e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff1baed072b371311b5e2b756bf45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bc6c7c8b1fe328fae10c7f2ae01cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b92a8f396b60262efff2a0fdb1ed3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57b14df80158f40507fd98d01ae06a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728c0c885bd41d4e8d1c977bd0f7a62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8b9e0563a0596b57f3f5fdd882229341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089b55dfc1a53e7d0049ea63f27a2ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ce479d862373f9d6579110aabd2e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0264325c6e0e735f876e99ccdaf22b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122debd8d25156d07fa16eac5c2d9925345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaedcd11cf189dcb0560a8e4d9c4ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3355abcb094f043fdd9a4e48b7ec294347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233183c06dcf5ca787127c2c66ac26d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5caf75e8b3e08d1084d1bd19b36b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91432430889ba1385ce828c2be2c12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10c293cf785f65efae46db546940b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5d01ced6f4c43bccbff348a628445352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5a60ede0964daf6decaf9e3e59abe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86f7b08fd0d4a4c47e194557226f62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce74ffdb8e57e210476cf5620cb12f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc7c28033e5bb06a758290d3661feb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd4d30ff3620b4d016e99c336e1604357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1bcd03c916fa4e204e96654c184d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb641a177af3835f10325da5d7925e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83748cabd4e77b1420d4b3d77bdf62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea315a2328fbfd53b7424144e57f89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c56ba1b832ab71e5c8905a25eb5e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0790130ed2fb82da4289c8fee6aee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d95a1e904dec9528704520c7b750b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c942be3e3830b32a79aa875980e100365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fe96f78db2f29dc4b2a8862e2c69c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781637358baf5635228f4e5daaaa670f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50efe7746d9caa19b66552b1ecc7295368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8270125c0b8963a729a0d0c83be4dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b954747e4b8993a728e3e3402770220370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964cc19fa4eb06ec6164ff2e6e61613371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff1f598c59e67b4f0ac8b79d51604372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af4eb9077f5d88d3242194b40a3a57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61e38b74eb769e64ad4635ea62d82a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7940ea15780911de0830d61e91d04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c8a23b517c75c81b89cf75efb4bee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d7cd7a25b6432b1790690923d37e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb21505496c6ed5705646203b1ab01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd0818d474dce44defb253a4a7a85f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aec88beb61451749be4a8632adc55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a11a072b61355e616c6971b7059fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a1fe74729e532f1bfa1165222ce3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e52faf2056718fa0b1757d389dce4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba3338a96d8156209f2def2cef3100384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54466b9bbb76a7f3de954a23f50a522c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788eeb5538f63a2370cb62cf36b397c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92516c18529981b721d369fd9d66ba49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b01c3564c1fb55de6d1af36154482f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb32c9794f60ec029b42cc8e69808f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b700f38c45ed1fffc7e82d72b11fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ef69ed27aebd4ba58c815011601ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d2df35a0445b244ef065528484a20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8ea566d72e0bded625d16b0f2a9e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e11be3e533e37a35d329243685328394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53f1e6bbcb783b52933b5f6dc3c26a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca3feae1bdc9d30fb0b516b42a98c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34249c17a19f38cea57659ce68e624397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cbc6b425925f088189e5b1ccf4963398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d72067329c6eb25102783c42e87304399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242d66d82cc06309cf2eb0815bdd3f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ce1a6eca70b6f0ddef6958a9c42a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4151b0968d98ff5d6abbbafe3e33ef1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45785040367e041828751e9c220d00c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7ab975319f1becfd798746f66d943404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced27e10fda9ede620cfb9751e232f5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56198297aa18526bd4ed9ab3c1e90de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebd4715603caf5b8e8bef259385a61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0df1471ce7080a96faf5f3c443bac0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799031cb145d3bc1b19407568a4349d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd74476d2f1ab0aef71207cdab3886410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad667fcb43b4039e717094bf32606e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c199a3fb145ad0c2247a8a932c30e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e04ea2b0a867629daf43bf8720c9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e9c95c8fd03b05da1fdf23e627ed9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf1f87b6039c825fde7efc8bfd6b55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93ec47a1db0a1996d47ad832fc55a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c949f474e221455d783300c6e5fb32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b006faa6e96570230fbcd16fa3e1f37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402c762c101f56e117f7bafac537007419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6cbb6c726df0c03493eb1c0df9f46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132451a69710f6e76a3f2a3d327eba1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8351ba4761f315ce2b53c63ca057ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d221a3947631891b128d6697cf1ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6feb994c7bf373b2594804338e676424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2b9798c82f1a361f1a4ca06ff5752425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737bee223b9c448d935d8167d1303d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8094caef9d66b719c6924e3988f8fcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3198c6c0aaaaed72628b4e9ccebb7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4ab0065cb85d1d80357512989ab63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b368d33d3d25e1e89b747c115635d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336e823c4118d1603b3a11ef21220db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3354451553898d83d421986593e7e20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264efa00ef3ab03802e5fd6333d185b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c9bccbde68a7d7601235547440b4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120963b322958335fe2876f4ec2d0366435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed84bca7c91f54585a09e0d69238b14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a732f9963d94a7e635639d52b544e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d536f7688b10156cb50e5f4763e90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5426cbd89542290cb6a806c5da3793439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1a6a3810bda3bd3da2f6ed6267868440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f04f324cb71033f0c0abc0cd08066441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa10da9edad14e8e62e4c8380a5b36c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddf78a7f7c342b6f98617dd3bbef18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736bdecc03a25d9d6445f0871690410444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fe586c181b4ea3b5a3657de718375445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227b6301b9c0354f875d44b306419d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312bfa0eb9864c9645d6eb32da336f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f7481e0d42660971ef093c05ac1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0af3587c9b22901c4cd4d97a2e130c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93334c4a9dac61a01e2eba7bcb688fd8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acfc6ad0f4678305b39c4adce099f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163381b0967f1a3113b26558c753a5f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d4032bf8e4d18e2766fc063979f42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4a0174f0cb36a3c54fedd02f6e4d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794e43c4b847218984c5ee1d6144bff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035293c486e449761e4da32de2b3979456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da28e29b7db0fa3ca0262888b51751457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e944844efe0c4a114a1550090d56c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42bca539b8d53ffc6ccf7637b8c080459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4f5c18ef3d0d7ac58c7e7de238f04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac56011610f60cd0fbd5251552d1725461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00ae2b8ed8ed6f71ad0d3a277e57a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea4d8fcc04d766a7aa5544ed42f8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffd89690104c6d08434c408b1c72d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0acece55b7056e979d1f707c9e96d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8241795d5c2ff1980ae5efd9d49ac7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3211de11e5feaad2e239caf42c48b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa358547a649e218b22fa3bb0c80e69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db474f581f6f34c8a245aee06d241bea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019810fecc7720dd429f3cca5e835da0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd60ee826bb0a0346ac667eb77ca0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29bd5b293d304d16655c7da274359b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aeef1b66b88b1d909e691a7df8614473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb55cda2120e2a061ebf06c3e9a5bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0bfee65aa367086af6c892bfe3a38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26430d6b86782ef0d7eb8e33e0dc67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c6ebff23dc1fc6492025e3340c05c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b56d869f309129bf761f2a96da81ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d1c9175c163c667fcc779b9339579479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd13e017e38e41f8623ad96bb96228480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993d5a5f40760a7faf216483f8ecbf8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff81848b27d2ee6ce4a48e58fa173c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969999cd34a9813ca488232faba61e67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f53dd99f775a7c3450ea9530cbcab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abe0d849e6518859c56c123a6d4748485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5feb8dfffd2f32bb76bf5954c2b47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf373887e935fcd7739af88aab0f4dd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82ba1973776168d17ed0edcc3ea74e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1389235f04b8effa5d33b09e4b2fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed390de4f00d0489d47bd81b6eaeb9ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63235e7289c8e9b9f4b4d4e4353f1731491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b128847c06557a9f04bf49562f811c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f765c6c22b4480469d0d36929d7b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24332801f7541d64dc5827681b6da917494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73f352e22ad7b7241b23c034970f82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163aa5295f6665d5b7e3cea882b2e11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35f780aeb2d6c06e213e34eaaeeaf5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a90a2d35f588f032e5dedd9b422ba9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66bde906a61c0b43ca4c3cd6899c3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f445ca653075c38b5373c2f20aaec1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194a43d9895481caebec56512583f96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38110efec2c0b5d2dabc6401c32486e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830b704d2d7f59a5d4a60f4637fe615503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14757374eed36ca6664d8654ccd86f9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3189f576e3e39202a694f6d0ddd498505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1d76c040bdb2caa412f940f0543d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9994fba9244de72ba97d93a354c6719507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618230a5f32ab40070fb89b7f23654b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b04ac2626c16b4d4a509d6aacd4791509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4fd92f082fa6b09fe1da6b4dd0b00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867538fbca4830b47c81b117d1b8221e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28028c9350cd13d2eb2a34cee699ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e182a4ce909c3c76a50931bae302c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313940b3bf218980aeb28349e7431e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af053a2e5a3deda9330c83516274233e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d471044237659fa76a29f1c08afa651516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d2cbc264642025c95f278bb786f3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7b0065c3c0a7ff60bb993443780f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2f250b43ce900829b0eb2f3e79a00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac274a7f8ec1813c2edd4fd1fdc70c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623482ec1b101bdac6a1ea4635d0568521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa102125bb7cb9d79fd66a48913e82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aa3e6b0c9391998783053f63fd160523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f774e850417384304617e8491b02a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb43de9b9ed8a98dddeba3d0071ec9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45977bf3bf06c3da4f5472f87c8214526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868a5c17d0381d1e446a40746ca2206527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ae5583c16b25e89046f9598025156528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802a4cf4c4af6458cd63207cb309745529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f73302417261c7bc26a68a7bc08e08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5a24560a61ed422c48f9213d056eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b799aa483575d59bdd585223135d3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8002c2efd55cc2a9cc7b6312b3b87ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37a93cb770775c1fe359943b9b5af4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ebdd69b40a3a1ab2bbaf569644c97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee28d4c86ff8d1092671cf93b3789b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696ea577c5901196670153c50a50cc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489824e6855947d3f9e7f4d611d535e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b64aeb4fc93e99a42e94d6f40de1b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e353f30077e3c2674074d9345a6068540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5d74dacf11ce19758e1fb110d51d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db2cc8f31ebd55d8698b351b95c805542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f2881407a255154d6c402c56c23fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca70b0b8cac9ebec47747256d793321544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f7e4f089c7cd49eed33459ef65e49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab336d604210ce118c9f04c992ec726e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721fd291d8182c826c781791bda60e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f2dd1f34ef6b7913eb160e46a922c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d846f0b1cb2ca459dded62e482e24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7cf4946e5363c8b099cb7b0926623550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ba6c0bf890fefd2848d5c0f8cd07a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f7b5bc0fa93ec902effb7c4f17d99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3be7fa21c96b8bfa9f049bcdcf1e5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26597c83b8d9eaf03f574c26f734d97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e525e41657be3a5c7c67692d53a2c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f977abde98e1a9e14161b7f1847edc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a2605763aec80ca31ceceac18f5e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc830ba8044ada0656c37dda211c65cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644b098e5b410d4609cdf07e25b2e8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7957e9ac880370eb621e40969124636560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1765e40ac89793ea96bb741525a1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babd826e3b6e98d67d8c8afb3e22a91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aa925a2c14cdcdd79e32c93866373563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a18ba0abdd640b4651059d35121a28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b6986b0060687414a91f78e819cef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49abb9bef26a9725186ee5b46daf8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c80fbd1524a055d8a1d1cd44090075567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a113cfeef05067cb5a021e75b8aee05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24797cd39bef5f290c4888c382c1d51c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a33cd95172213696a567ae76b34774570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534d4f0747f9eae54cafa9a87dad40c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f378d0b3be04905049ab0a7a12e59b1572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>