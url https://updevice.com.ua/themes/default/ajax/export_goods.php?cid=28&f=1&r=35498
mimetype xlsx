--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72360c944f3520bf6cb92cb4be9c51521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636688121acc9cf4e6cbc3d32c74e4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31f2a591219ab11c7b39cc8b4ff0f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f95a6ae178f1853e12c0b2be649d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1e9c9fda708e3a96da870572a98165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa178d68dc0d86887e3841a0d7a6e616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7fd150fd910fe703aa0c4a46f4b787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aa6e88d054de944232a448a2660318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585d55bb62a41d3fa6efd72f2a195e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d39eed4ee1581864fc69638d02eea110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aece2f2cffda1c38327fac166a87c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e763ca0316e43c502a32ece36addcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eef38c057edbc2a0009cff07ff685913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3a7c6b4b235950e508c92759e17b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a078d88e0ec5ef2df6bea331cbf2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55039fdcd33271e233433a0e56f6d4e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63260258b8231b2ce4eba8fa8a48fa9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337ff749116b6642fed8a8499e4b27e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ee69b5e50848bdd7ed2be30e80bdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22abdd9cb19a9a2aba520dc7adce1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be68a751486ac95a1b943c3c57688b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575f770785e2de14c89b3743498697022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba214046e06b51cd5f3a7fe74067b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcce7c360ed936cd9f53ec86d0478b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297caf461e8c8d1eb95bef702d9c0c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b0978806a4a82b6217148cdeb014626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b158917560ebb575737bcde887c98b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3552eda6ee2058039263c4421fd16e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43739879b6e0bc90937ce67a7e1ef13329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfda5f2f235ae7564911ec8c485faa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc908fe68fed84ed7f81b7307cc858a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c9b316192ca836f454b082f4e096a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca3a9b22228367c7531cd35b68d01733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ac0ed2016cd160e44045c324c5af934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b5fabd81a2e38bb375e09c97d48735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81ad3302bf80340555c5ad6454172536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad39a59bc596263517f8187c1b969737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180de0cf1e2bf9756a81bb8f2c88b7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb965c24967eb80d7ad7cf7a8258f4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69655530ef94f5ec3b02969287cecfbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260d5fbf3242b4cc57e5e5c0a50923b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c754312dbdf733c5df694b27c3e4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef55e4350cc57a4a16d228d4575ae243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca483a83eb4c6e00643a3f1d4fc21d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c764613a46943452412ee1abb434945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b6f9317054d3fe494403030d5970e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a1e382c214c477db5001432dbf59047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99e2b6d5f3d2c19768367ee5ce3c0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345a19f75f6f29908e91a04124dec5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a62b62cc83b252cf2046a0dac15d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff41d0706979a695e32fcf34496df5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd6c7b8fe8edb21eb822df36d8b87e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c1bc99fa31553b9a0a39da1822fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b577fd351dec3e52ad59b8fe0fec8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f155efc1638394969ca50c07b569a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf555fc0fe9a8316cc229e06702b26b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a19b2b7545ad17f64c12721cf1d0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99c0b02e0167572844665f1c17570d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bf30a9c959bbf8f4f1a1f2e3a0a1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a7e31f09276b3f7584ac851d9db760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0474a2cbe2165018115d5b9fc84121f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67689641db297930c78cff1a8f1dec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b90bee07ded129a618543e7729e34d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e421982ab6d82216913c49c63d2c25164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e03a8d86ae32ddc4ef5c3e7ab1438e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f089197560c8b6c2c108a50574e4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614d1702dc599f62e618b66cd2c0ef567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e6059945de06b9fcb8cf61823fdb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e2134a8273eb9ce50d10bc372a53069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0224ac53ec3fa2488c73e65a221361170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb5a54e2b372857087af735559978171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14587b47a9aceb8aff9298097c9ae572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d0e09b3044bd0cc9ceb86685646be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f3bdb41e9793f787e38f2403e6fa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0ece62b17debcc3db0d6480b633b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8a7d572a88bc4f207160b324774b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34628218e030d7b53ea7cd993d4d8d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948355a1f6bd8f2deefe014b9b6b7cd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473daffd0f10c484ca33e564ded8eaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070410e69b7d84ad0151f4eb28423c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2a813984e6f05d3de5d2a51ba54eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293fc99138471f9f95abb36b0b8ba6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa72c2848e98007d252bddee219c0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949f46690826d326a0dfba45bb15ce184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7a2dbd455a7f5f0f157f95806630985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5855142f6411206ba0770cee28f46486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18ba23dc4f76e4a01dcc93f2883cc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548b0dca7b6e18c1df6b8b3559d963888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b22437a06477ae8b1f359e214e95f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f10a9c97f26adb86e84ca150cdf57d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a51944da5815397ff44127887cba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5dc2dff60a80ac559d755b137efea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb24c754c45f333c9daf5297c7214bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296caa509ae7e173461668285e462ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbef4566a0a5a737268461df8bc8e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3d9e50c524a4b24bd6df5db3118bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e552172f8064e73adc942a59daad997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c4f048df13e2d4b273b41edf7a3fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d08b2d0bea662b335a1c146ceaf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce835a8faf142d311141cc6ee1a94a37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc2b1c1da4d617307f77e12120f1a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c32dd0e29b259b0232a3501f7ed7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269dd2a788c2288ba4a773249a12f02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af932b7201c2b620de4db8db0f2672af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991340241aebbe50d4edf81fb0fbe615105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddff7f4735fa2914e8b9d954a51233d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d6ba9565d090c48497b381ac98525107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b104da8ea96681725fa5464ea649108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a8bedc800ea2db6bfb40ab96bf511109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efc7380b088012d007675905580a18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd27f26c259cd288259e4ecf5330ce6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661abea6eb4d19dc41e2c617ccf20b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c58c90a61a2e832e6dd1029c4b791113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a33294f3b3d03ae7575ae4dd4b7960114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128045326e166ca68eca49dcbf5d518c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9996600e561d78e8db15e59cd6546116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e012bb22c64f773032f975e24407312117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da652f05c8743e738f9fc03ea7727d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d7bdd3d3f908cfb889b49a475baa6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a058517eb6c891b27e81c10fca39e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129efc6623fc04ccadaa655d4170c37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cae4061c025a576a096cf33f1b060122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012aaff17d24461a2d2f423f1cc2b1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb23ffb46dcfd3efe19ad9730519a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12537c33f8d10cf2b53559ee74887b74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd584db2dc98d9c25478a5c68acd6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f46072c390a102919f652fd73d1a05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af79bead3d453fccdd26cd91527a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb1d0b4b3e5a3024b14c263b4a1ada129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d760f19833af88dc6a0c7eac98a22b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dd959e97fa913a1adaddb6344e4b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831457d427c9a417c08e3805401f672132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa46d192c0bbf88cb47dc9f948359d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03229733588e7b78b6f7a6b7b5824646134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7cef4f35d38d38fbb89e975132cd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84889e196238196dc6e7326de13b7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028a35ae7c985152a3dba158e513a58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e3036a8df250fe123dbb0257a7500138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44efbdab901ce24045e8a81b99e20b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a59e3207e005b19eed0b272aa5384140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416f7e2ccab7442bf5802b6e24caed2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d5f04cfdc386a9394cb0a9434d8ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a7bd844777240a51cd0052f545ebe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160215cf9f7dc6e7fd98fad48ab90f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc7db485253619da6b7b9ffe70ec6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a66733849cfcf6a7ed16ffd046307146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13f11e6467d9c2ec162b0174ad66a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896edfec3b7e23b1a66c7b627ddfcf0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de98f957f623ed868ae2e9eb949fe6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7121cfebc24557e13f0cd7e94ad7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f716814d8b948f00c78c1a52a0ecc86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b001f05a04b204385571e1d7e0a8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29be09d73d329b49c3871181200d65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a09e803f6bf556c0746f4d0e5ee504154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e72575bf332ef51ef889951c7deca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd774f4447ab1f2edb04414dc9a6605a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245252305a479b15c35d27554dfe2498157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3d06687d5bee8377c69e401045e07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af92003cbc2e7129e4109b414846dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349d6af59d4e8369720d496200a540e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031ea99a871ceea764ad229615f57b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dc6cc25e3c3ad385d7bd1168ac39b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffce5a3b1df2ddf51b876dea10cc5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c226e185fdd698a4d5eceb688427f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aba359b7e639f272f08c8740d1cb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f9821cd3df56f3769437f3aae0a61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f87e7e1986752b05ccffeb512be407167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cb44566e973552cbb3f0a77ddb5b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2854da9553128f47531502d767aeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2b7dcd76b97b9018a1eb7e1a971a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c1e5aa9bd58b41ae583c458d94e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e02c0f7cad52d3847877a45288836e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181ce0c882374fb1a8699da9ad80de2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89959a875d686527600a18342634e411174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5676ee4d1dbbae61c8c94188a76283175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e3c28201b89204fd0925f1671f94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcca0238ae75abcde7dbc2090feaeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e86e25e13133f77d5fcc7a6d85e46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d3f15b3924037895cf14424937085179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05e227cb81b20273fa5657c5d8afba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6230f83919dca04e0243837e8abb1f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b25fb5032f00e70dda62dd25e00864182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15d9e4eaae79ad63a9384e22a8e479183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cfbcea8649c95954d41b33616c546184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09451ae24d4ae46ede13491bf22da0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e27200222d3b88a242cb5a78da963186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b6f2967615fdc85942a932d66384e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355395c93969c6c192f8295c9bc52d12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a1d55bb12d11107ec7177e6e5d318189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee181698fac32cefb64f0ac8be50bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da8ece2e9b10aabcd4a9c1fccaed9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cd62862e98c6d488c7dad808aa4a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad40be0871a9bd09226231f8e36d9a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0049e029f7038d3b42e82d56cbc20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5a37469c6ed39c7a2a28af69fdce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebdda0c2d006374afccd227802bb38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baaac88658aedcd6ade48237637432197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54057aa9932d7be108f0eb5dd12226198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c90afe257496740047a762f0e3fa15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213edfb914fa962e5dbb54fe51fe72ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32d6d9c664ec74080f065b19c9d437201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5729ae2ed8838c1b38cdb783a1b8253202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113735ad311adeab6da90b9f7085872203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ef3dadcf04d7d92be729554f047df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf725f953f325c49de732b3ac0d02ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99e393d5346927a226983c66b200eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d926fbb8a3c7cf8007f04b5f2fe6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938c3a3d414ec18df5b93f49bccc15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3bf09bd1f7d89406cba6b315fce3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a944c25d34adad29c54a48d25d3647210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777338377167821cb9f90ac12cb9d2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357d9be6e3b02c27309a12defa1b8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d24871dc478f548a101f04cd42b1a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277d6ce685a7da7c59d244f3c7106f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d03841d5721df2e8f7b86b03165e6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b7bf942bc7ad556e8476c4c31a2e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21034c310135878c6cdddcac672116217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2691bdff2d30b7bbd5c8179374383f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d09ccd0caa7d5ab94ecf83d50148b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c36900fed969045d81ff8c0cd48552220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098763f9d0c01aa9ffbab0e89b04aa7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb10c371a574d27b8ff3c08290a10be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8583ca7ecad49f2a2e2fa3191b841223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdc409bc819fa5e9e277b0cbdd55bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039e4c11f834110e460e4037aa3eaaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d59c6d59c3ccb8422b0f7406f2dd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47f8c7cb4c1afe1cf884a5ae8473fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8e3d37796adec7ee1969e068d3019228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d670a51a5e3e36880139caa081710229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36298bbad864a6433f20e795f47f9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410d523d8fcced269b27029c9e7e04e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63b972db824b1b1bde6dd0a704cbae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa05bef091a6965730ef251819a42e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdf3a4d5c89b133d973987f0a06597234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61222101749ef78709ad7cefdd4456c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6deefb5bf74bd83ffd72f224528b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb4be929b9c14ea66f3efcb0d150b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435785230ac9d881588c06d26fce6629238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509655e58bc57422a0bd1da8f4988ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f1fbfa39e60eafbf794a33c1a9fa3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90588564b166d7e5c7b248456611ead9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edc8a0121014b3c437c8e4e77c5d60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcf094777df39bd4183f7b4d2e7182243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ede5c283c1ca7a26e0c029c0d98535244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9d04f01c515e2dc5b5a1d8fd5b4f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030f303e2c4e1fc6e03b80cc8e09f16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358f323bdd69981b1660f54ecb954ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc06c4dfde1c085dae929fcdac93819248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ad2798868060dcedda2c4457fa18a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38db480713dd9e78b0770a06e806d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841bcec5786488a9362623a845282fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fd4dd5514b3c2d4059ef0afd98c48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b0102da88e660a872cc90b46ca8dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8caf689574486aca33681c1144e4fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81a1e90b8cda8602241e1d81a7d599255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c769df64c0864b3f550c06b12d5c9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c9f4e57c7a679b1547c3fd28d3ef7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8e8cec8807fa64f67eab59a995738258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ebc96725c699709d83a800a225864259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f83683de7adbcd4c58019782cd4aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedeed323247dd069f6c106ff5d3273261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f863063afdbb3d8da7c4182402a417262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31028001fca5bd6ce254b8696e28f7ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8485a7e48b59255e004b5ddb3528c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bb30431a4c4b6c1b391d47df8782d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d67d3141a61f41854d7df8fe604293266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80691900878a118a775e8d7d4f78d226267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64071b067b6403ecded2c29987063d3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e97fee96d7fc6752d0d2a10fc211da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701a9fb55fea65c777ef18914274cbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762966dc36718d02cba8fb56b186fa56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff1cd6e6c26ed200c7bf3dd2adba7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a218d063c71a2c0ed8f310f2fcc19a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96fbd24c7a9f14c760c1e58ae6b220274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5441c27c80e02fb33bf18eff29a92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9bc2e6f6d7f2f51a5c1be1e64e3ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b8f8800148382fa63e65ce628e49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f314fd0fc7f1a1df293953f4d0d15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f854c1ab831f94a78ddc5b22c42fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134b6fc106d93d6912f2a581618bd10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ed33ed8e85ba1176d3e57528acb58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0fd9ce580284bc4c915fb1539e751282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e52bbe71d10a973ebd8da1f545020283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07e7b7f0ae95fd2235555f3e5c9bb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a2243f00a44ffcbcb499b0f34995b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68f5b05b7442877e5706bd347c306f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601bd5346cbaad9152e3f8a8fb4e0e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f05e036cb6f67e47068ef7303e292288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa62d95058382172c13632a3c1f301289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889c9f7be87361d4dd02bbe392635bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804adc99357a8e9c281ee172e82ad2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b42c4e86a694161af7f357f7a3931292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11216935cf593c46292e374a34bc9cd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ea6aee0071f2447f68f2eee67b6b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ed38b4b04d57e8d440566cfeb8ede295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ff3d37826c9c049f6797d7ae60691296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034110ed0d8e799f01d8650faa2881f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b5f0b1f80cc4731c117b40d58aad4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a46b101073eff77d00f912b2cd2ece299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4021cb06aebc0922dc470fd0b7be29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca56c66df008f1718c6ee4966b3036301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600ba2ff214b7c3a9f7617fc2fe0e65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d54846413d0dec53eddc9f425647bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58d919b868182f9258764bf664dff5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bc293e19b57cbae03836f1a9da2dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9664f8307e88266f8e3c45b3e4e23d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97339284942be6610470a21e8a69b7b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427f412c085a56885408d7b1c77d295308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f1e4463bf7ea5bd0649fcc57ceb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fe9d044ebc017c5b29aa18efacb4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba1278861f86c69c5e40e2e66ad278311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f1a954c5e8116747d91ff5eb3f233312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d800034522587b4b9aefcdf286c982313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56788924c3410342dcf4cebc0193b40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2f8d3ae7bebb00a20ed0149322c1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d69506a4c5efd2e9ea4e12579abea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983301f22954ce7895b244b9e836adf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1de9dce4a3ca4add57d3b24051ac4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b384eb448bcf0154f25504611c53db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c32aa7bbcd927a30d3829ce961ce58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da17979d6f7d878fc48efe970219f3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdc451825f4dd4ba4f1d6aad040b00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d20a44f4005ccfb3a510728d975856323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689cdcc5c10ec64ba22492baf8bad76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bc57a3b14cd4c426841b7ef358d57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046445ecf9ed3ab23aa5e0448ed920b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2693aba08e11286aac81ce3136c54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e58a9652454509262a548359252d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11187e3fe478d8a8016cd52a345e7cc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19668f8603ccef228e0209010e6e2f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56591ef8a91d47e7ed23797c626b70d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134328c3dd76aa6d4c35cd18c42e1f3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a96012e5c2580eb53d7808a58cc9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6ff715b0f5e8fd7b0ac2ca6eaa2d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df379d91b27118e4b68781ede71111a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bb2cdb6ea10e95336ea59ec58b4ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dc78d21e18f417c37b5899c8ddd12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c2c3958e1373da62380c8b1fa9f0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce48cea320a7c3c58ebd85baa9dc38d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a9c87c0565578c3345e611be552d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0a67fd2c364f56e8e573dbfe753c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a78e59a2b94f3991a948e0b6f84ad4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffff248e2e66c66547fe6c28513d96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428ea8c4a88101a25fb13b961c12f69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03904e91b8d5820f01aed06e310a6b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8a012e2232e2438a81b314e4cbf84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e42db76963960f2af9c5bc1c298735347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afb33b062244a369183f8ea60cf0f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f9d20c0de78c6bc3379b18f641fca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dd5480435f4762968493945a4f6e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8968dd013394a550977e1295a30cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de694b45a4ea2c1bfbd9a1527ee3d745352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef236c03de42765eadbca47e993502353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31bd730c17626fb4d6f25ba2b86572354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c5af17ced376f0795d730c5d3dc05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d0b971b4a0bab01e7b02e9b58ad6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae403a525483941990001977077d1ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07291c65bf08c94f804a35041696fd91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60846ab590fc0bfa5344d5fb641307f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6203ae0bec95e340092d7d218cc368360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e1224909a21fcb2446cc3e1b4c1a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de90dfcd35e282769d1c22af716328e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b987aaa3ebe81db6f52e786e63bb7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616442e9ef5c9a9753c980203bf141d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e745254e39eaf3902d69bb43aca182d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b03565b611b473733419e0bf2c81c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c54f8b2746fabdc54a074e98f305a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffea832a8fa889b33a25ad797246c27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414daa3e9e92161b30965dd0ec4975f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa933da301178beefd31d6adc4614de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb65e90a3e31187b3555038a88f8acc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090de3b264789b64aa2974684a4c9796372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd54c11cf9d634d10f83b3751e076fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e7098b20645919531eff64870d0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e619760b03cdb64b70754fc708d6959375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc82b747dc1eb6d79c9fdba77ecc07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df02583b4dd1a5c3b6b4226a2c6fae4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd2b592b0cc3bb52c0db0c21b8a192378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6ce4e58be92f3f20bce40e15e8e7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cf913321523b36da0ec1eb59e55f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2d844a2656408c08e58b526b9a15c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26a64a267eb31c69ddaec806dbad7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7611924f9403f83ae2420bfcd073faa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb324fdba1293b3303ea3fa9736c23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6adedadc8e0d1b35f5b91aa5fb046385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a35840747304c146a02010950d123386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e5952b02dc2258746ac4cd944f6ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f3d0dc9c0e34612ea9f4216095059388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf73e9dd7c9c3ec03091302b7aa0cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fda5dea64a7bff80cb8b15c94fcb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b847cdaa51f3a6189a5aa721cbf97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38c70b9db6a425824ce98348a40857392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792a862a2267389029f0b39ccc7903e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca185928bca619aedac795d570706394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796ffeb74cb58d02778e4841ff4990e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2875663d2bf14dc5e6d5194ac3aadf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d37b8914ec4e3804440d606186a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e904cefdba6bfae283525391a87fdd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bb3635428097d1c034c54e3bb92c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5cebd84aa2f69d4f8c0d56db9aec1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd05d1d147d7eb6ddc7d44d17eb705401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4263017f893d8db24bdabcda476d0df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51987143a2d018d89853d3e2547922d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010de076059d1d06928c88658c3818cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6426607fba30eedde002d3240f258fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609549535b5ac005ab8cf932c63fe53c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffe9f51e4029f5eab5a1bd6bf15c3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2912968f8049ae746a87c9f65e05f7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872a652efab06b24fb2aebd5c1e7db5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bcba99e00535a3206f8f19f595a87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794628e34842b2a71d81332623470240411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308f8604aee215808c8363ab3ace7fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea138d2eedb69ef5b6bdf4d30f82786413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3984ee72aa464be6a5d1525b21fa4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc4f918cb3aea7cc6a100e7ad179b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea0a1239d10faa567372557dce1c84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d4467fa0b23df67af0af320a9893a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372d7967c0c194d3441332a4dcf8298418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db89a970de4cda3ce00c3340cfde021419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f455f8a4b1d494389a2443d0c6abda0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94eff8a35ef2b635ffa2790a6c3f20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299f81ca2742f2d7e22fe6745941fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5758056078549b3e9fdc56f8fa9b202423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71433cbaf285b005db6d596c5b02f04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969072c771de152ffe15e370630fd62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf4dc1ee7f309648593e167b4c4e40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591496c55c75778f4241bcbdd97317a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9343661ee814010dabade295e37f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808462d989e51aebeebc6de7a28a814429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632392048372b412743c0a1cdf70616430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c96eb55f6ebfe863a37bafc7991415431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aae41e40ca9d2635d6befa93d5859432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38defccbda5544b3be9206b30e5804c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed2ff8ee2ef7f24b38ec5dd4152d1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e505df0fb78467695df5a882dbe499435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc5023d81240cd21506a8dda84f888436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4096ab7f2dc885e0e8d6d1820a653437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67870e0397ec37c7cdb037d9662da9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea3e06a07e7f0c64c40e3ca27d0cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c30771b25fbbfea9f5cdcbb2be112440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc84c7a4859297811c3f7c747102cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75874e281cb4f4c659b4445111a9c563442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820f12df43e0cb0b3b1df0e351ca1bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a75203a4b09b35d22d0164d710629444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b312ea8fd0ad906d39f7c0436bfa3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc2ca7cebe3e9442021a8e1ca9c496446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f17a0f505923c0b686bc3805d942e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf70cf3eb9934d4066491648d95ad0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a33a87a58712f8f645cfc07293f993449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1155c2859fa6e3fe0f112be15ce7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744c57f7196d499a71c189cbcec0845451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1827deef3c5bc4aa2a29cece87280452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f5efc1c3861535d4a41f03f6be321453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f944a2b78c055f3a793dd880fa28243454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034c0c7275602515d1e190c5aa32c97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b473b1d1ce13807d8c98af154c37974456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea36648ce4e3dd5a185ab80fc5546457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208082cdbca9fc40d864e8eaf9b6deed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddb6acc6c40d38c6e472cb194a2711459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2671a4d86dca1bdd0c59e701588c3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e95ac910e9ad97e6d246c836da4dba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b8cef8b62d9e3e0f9fb0e63bcca9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd619a171bb4986832a174591130fd5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18b91584558a981951ab22b95c374a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db781f72bf28176498130965aadf0ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7bed653ad496643cd57fbab7e6873466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e54b4084229fd905105221b8772fc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b5105249998db59c85ebc6f7eac3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ffb9e9ff28b65d8f91c50097bb2c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b760148c98e78efe03b674592f044e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a0217ae94272ef6472c6af3c3d27a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bef478480eb85c0f05736d3cbf8b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e198306abb8284577bd883e6d5db059473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f9de6410a215de9a08b9daa281d7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09cc1fb540b5bcb268aa09c2c2bfd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96b1bb3a207ff066b8edd74a20e985476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4d29c0b5aeda3614dd9f8c5c0517e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc07de3df62ddc6410b0df335a716ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27692c270429be12387e497c88620327479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8a5ffd5ae7215bc3b992c8defa105480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d1c95946b3065a24dc5e1b2662229481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb7658bd2ff64343aa350ad460f39f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6cf0f0dadeb3042306f881e86cf82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8881d552716845d703bd7544d916f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d4d9a5aefcc1cb2dc8e0764d0789a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efad023c6b5a7f10fee845830be76f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290c97ccc9e3dab62873e5ea8dae3ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269c7f8e2aaea8b9e6452d49b351bdb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249a1b6403c6c3633c2854df59bd2ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9e61e1274dc5b8472ef60efa66205490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22ddfb01587aac125f1ab829006fb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25fb3497896a12e1b092c9d0b26581492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcac1fd01156ee20119e29b7d46e481493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd2be0e05362d59d141fea873229a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356085cc020f05fed993690a1f5e7da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ecca5ebb1cdef8defa2f91ae65e86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46930d0726ea88d5d6b76e3aa4729730497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2e1c85214692889ebbd297b7792e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c2fcaa07b4140467e63205e1bcf2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d200e4cdf22b055091c50100c375e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef9fd36c83ed385d1c8d66247c6656501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028693fa0e78f456320d92753f557e1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f0be58555d263611dc53294994c5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdd864bf19f4a05b8cc251a36b95d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03d673c73a106d4ce16730fc46593c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18c09151155166ec0ab7e87d87937b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325260212d8e8a6535352be5fb7551a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e744528c4860ed494fee69c800c6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1cf1b7a0f92d68ba8320224e2d0ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780ce2648f390269678e28aa3dcae6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5633d52125ef0e7c66ff1b6bf6499b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad255a2cf66225cb7a166ac7231a7db1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a259184e4de64ac8985fe9dd14136513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddf7d9070f88f671998625f8b8b93f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1d006114c0a42cf64bfb6f91cc767515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a090394916d9890a5cfb81dc1efe0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747467aeace0bdfd8056664fea4a26d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb9392338f9609ec62857c1e206727518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3577923ec0c3a43faeb3f4176205cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934d53e6d860e9e6cc388578bd8d894520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c56b3b81d46fa2ab2ad0dab4179293521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a80c3b459c7973931f19f23b0ce4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea2bfc33dba06d82879c9cdbb6a229523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0b999ea565641e1bbd9f3da4b7ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0f79f2b22f2b55812d095f20f12b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e2d78a900b3f16a084b796a2a01fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbfb29461235c97a23174f5aaf7d9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc584140d63f7d66d7a5e3d4873da9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1219f45b392efd19b30d9563cbc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88721f1106f5d4069e112ce23b4207530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd617ee1d7fc82e999ca44f44d3f27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008320ab21887a0613bafcc9ad350e7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e465f461149bdd8edf685ddb431f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956645e4941e2428cb26a8c99b20601534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e1b5acf4ee978ee8414c56e90437535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190b61230e50a085f3933235331e3fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f573bc69455bab1a02419a5477eb65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a853c07786be4e0072cc1eb19bad37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2cfc8b74fcb1da614a84c52f90697539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4c9f3a997122867e56291b38d3dc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65447a9481741235f7cd88186f772246541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1932492abd9f6aab4e81bfb03bacd86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526f56f012180df3118eaf61c260099543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781b6dfce8fe7bd0fe24e4c2cf574d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a144783754750f334b32eb0bde3df0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b905eb4907cf804f30f9820f67d131c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232efc25ea457c3d805e519343927441547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e935d7d6d9de23c5571c33f043441f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d408d8ebf7d3cf2a3cfd2ee4fbdbf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01368398ddb9e090287ed1988ed7bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f203cc6801b934ff6c7959fb5e0c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1add49e989facd0b032e2c459630472552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fa58553388feec5746bffe48fce99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59d0f6d238312aa8e059c1cfb53d77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298a49879ffa2711a61e1f81168f871555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc110bd982f6ccc6bb074e18442e015556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ea7bba25d58cd952a18184e6968f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd0960d5f1647252471d7e5601acfb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de723c2ebd64a624b29f1ae446a0d365559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6443e54c5632383581516367a6146b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323190315044f62897e18df113763949561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704034e6064d47dd2aa4ead87dbfd7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030271fc27da390063d22984face4c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aa7ddfb6ff7c3a2bae2c4139d5bad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb28e252c407084d03ac1e69d3f6e24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5ec58eeaf85d009368c6adffb4287566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46954d105cbe8263916e62624d0c4a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fd5ac437d3c69fd3033981da39bf5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa232d197a2216e847d87d61048a078569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326e334b22b0e3a01bc30e35a81b85e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390394affd556e8a189daab81f8e1b8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd852f735b535f96aca830005b9a7a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bdb9474b520cd22bcb7ef517cbe171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01c171aed1f1001177448ec911eedc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8b5e7111dd7291909f8ad44e95ee13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb4b314cd7affe840edc564baada1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4d009c179e697985800349a0b4ae15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c54a187d844d20b875ca18f0278b396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc1cc2cc85f8709a24f664c30e28c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b03c5593fadaea0dc81806ff2386d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de417bae92728d1a37d1dc0e254d533d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b6f90cb8b62b4b7da07af84f80c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dd42d3f343bae901ad805ed13f49a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7222ae2910bf0973d97ec316ae1512d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b27ea64d76ef4ab3dc2bd4aecb23c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050af402d05b4ffac8a506238d67065814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86a832120e6652713f60ecd95e322515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235416066c2fd64b5b1f640eb757b5c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbb236e271dbe8cc729857307d833f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5d69695dc1292cf2a494b51c17dad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfbc7ec234547c6d3aff49abeb404619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632fdeb86159c5b68e1de39e17afee820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc84962aea37daac0fe4d78e30879e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fba1aea9070a4503b105f0163ef9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6b931aa2217044a62c907ff24261123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280ff02b84f3ebbb31c8c0596a563ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f06fd16591ada323f770a9ef98f7f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e51afd880ee6cc86b5c6e342406a6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86208294f86c93b7979a0e3d6424826d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fce66253c08f4342c4d98ca80217b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff581334da1c5293ad966fa186621229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e779b1de50496ec1f88dd51bd35720430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314e41ba36c97f6adbcf724cc3bbbde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19a07966e8e7ccdea9a86b36ce7a3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057b8092b46159ac26a1eb16939547033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c5ac98b4e08e202da24dc3ca8d8a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6878d1c00cf7863bc184d0e9260ad8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3fc7a828f023cbfc416c341c1996636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aec92fca859b93f3a99e2c1c132b0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47900dacc37c4ba64fbd7a9b7d1085be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b89ee04aaa81580c8da017104ceea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca64986f25b692f05b02fdc038b57f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6798968d836e412baaf9d555c117041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169cd69d844f7f53d4640c54e23052742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1347cfed0aebff4c5e43d2de0a7b0b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300f30bf21c794a754dcf3334e972ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4c49469d4add0fd90e36a74a31a5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50172c56f8326835418c4667e74e6b7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc76c3c020fb1f78f8f043b9eb4e9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91845e9c5529a46e2c3ea6bce179ec448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963b7a530b6f6c0bc63b4a711fbb3df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c88a5698c0539481a1ca2dc0f393850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af48cbcf50ce25cc95ecfe665fc91851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86862728283ecb5816d5a1825590d17952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385dde72458ed82ca9e86aee582790953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299fdb9b7bbb05e21d907e4e7ab135e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdf8e17b9e80b038e5ec661eb04d1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a749088180e0d1d3b4282f805d21a2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a21af941c1cff4254bd52c7dcc27857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d2e4b9a99d6cbc5415d4a1b5d0fe958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af1595b93a0c1a06aa3e2daffc2a8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998ed10a7330133f9c0f68e737eb4b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6353a1874efc032220b29481a44a3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab94dc323b86039083af9d5892160062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b5ebd6b6ffd3703443c539bbf961a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d452175bf4e26a57ffcdbb63baa94e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d59e952dbaeed4e4416ab8a777aad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34338718cb7e1031672a236d82c7f84e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e8ca968d24bf97f6f40c6d93448967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d771ab9ae2390db6bd8fd8461a01fe668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109de5d5b0029630a1abbd439919185769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611be3271eb91344e5c28723325aadd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f3bd6bf132f9fdc15d810a252397971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855770f322f0e19d2343859f2108a38972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76836fa3e8bd2968fdf1030a5eee052373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d136e719187fa555919b94ba185f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595347255343f92508359239826b20675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362f2ee47e22cbf5f3f0c9a562f3d6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6cd3ec014eab95ff71a2f265ae6f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bed75ab298e5d27762629baa506c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7d1545733dc3ad0ccef321c70e16f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9747f76f457454006e18be71d93f9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8492c3a3358bc3b21d2ce39af112881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2ba0f8183cf2bfe5462088bf8d06382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdf4badda0b26cb4e36a1d39b26c9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e52dd6091abba7039d907903ac59284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a2ab4f20b0715ccf1c84c00c6d81d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c448916dc6065eed914fe3cd63e59c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3603105430635dfdf351deb144cc97e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505887fe71efb73506f4f58e9698d3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012099c73e56e9d4a757081ec9540a7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdae22f00c819bcc8102d1f4e95b6c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a1b0937e2446262ed7a77432ea78591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7887a9afb491048c0d699b30dae0df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3973102a2f23d3ea9245e559dc4cbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2da6f8ece82b9fffa611512f47b17394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e3b22b28125704083162eb4d8546295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82de20a09ffec688d7847cdfe0862a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a1e11c7deb89448eabebd5b59ba9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50d3727c4050d60b44a01ffda3a81198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4faea43ea77abd2fbb4dc88b60e7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa783a70d33792e84e257c9b925498100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9682fad164ac14a83686cb58f062de1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d70102e57758a284e8757ef8e4528102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ce7d31612e5f92ed7d727c2cb47f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c862507064ec5eba4a3ee0015601d5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895ef4d780fb8f54462c94fb993abfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237138c4bb4e890df94715b837b6ea7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfd6ffb98f2ab1d768f279d49fce31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffdc4d0c12097bd9e3ce3fbfe2f92b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3bab26bb6519f40f37427f4ce1c54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3c9d5a209a78a290de47e16cf862110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e70dbd0f686133b7707e53d7c47e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca48c813e57c5840b18a3ed6a304060112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1629dc85a337f8f5803aaab4ab80c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa9769242a11b6df145156fb7847db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bd1cbd980e1c5dea0270c75d667b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca881c9e8af2731fdb47106d4caf0889116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a17a7fb4d79dfeab2a12f4eeb76b51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3d718a622d44e52630a3db8dd05a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea540555c5952cbccc4377db9c24c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119517ee10d6d448c68b57e8d34a846120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504173b15c9b2b1c96516fa139ec9ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cee5687c853ed29c37f3ce361f527122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904ae495b7b740531c6126666f850dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783e1e042528388c63475ab73f81707124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a914e7c9fba06dbdc083a9cec41d7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ceb6ceb19b63c03d425450198c5fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78555bd3dd52153c152042946136aa11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4225819756116f44e39fc0e8f21e37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b047f4bada5dd54b3f9e187f4168f3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4fa29c239446c221a211a53e9b7bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c64fe4b695a5eedc4f20739814850131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4cb1f6c13c5a61faa91a33ab3b9af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c90ceacf1ccaeb56d5ac29cad93322133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc58d1f1705666a8e1ad7fbb19fdc07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c9e12f0e4144ebcf4b7c23c9b01b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a2337d8fb9fc3c2eee278879a25fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86131f4eda4db584d9b6acb2b27f6bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b76f29d81207231ebd27d3a50c83f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04c614d9a0d2ce5b96da841a208d68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e838709670ed60cdd83ea32e82624140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ea066a7221254fab8c6d28a340a10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8adc639252cbe7d6681a99f098bb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd5f5614164aa80b8bd4bf5c566363143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f9dfc7abe58c0e9e604d9ace14224144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bff62f39f724e99d7a05f120523fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7e16f77cc00962f2504a635068243146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f9138b0617706cf45bcba69e65702147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c030cb2b356a1cc6a7d3a33817d191148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdf5d3a4bc5a5fbc63cc1a0f672df5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b785db976815b1e6fa65c8da205525c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fa4e07f9a6e4c1c5c24edc3ac44ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafe948db0470b8c0d25eec456f1860152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f1cae0e0f5d3129be7e991c57029153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724fad747b149e1ba2921711d3c566d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc291bd9fc661fd67bbb2cd9840f440155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f128953489246e895e20ea2c9acfa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16994f78ca000c2669d354fc77d97cca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456fbcce37c2009eae28929fd459760158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7e4cb0d4484e651b9e1fb90076950159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f347594f3d6b459ce088dc892c2ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a612bfd57281ec647052d2984c28c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4646b90d0d1ed8c4222e57f95817712162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2ee8a9ac5dcc7068e50f1b525ecc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99795fa00eec55e19fdd16dc2b537095164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfb426e40a7d5c2d47cf8fda02f172165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15add3c0bcb6c07088f5689f61b28aa0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646a93a59eb5f7948f4f55e3bdd11e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728017abbfd7ba8aefb23c5db0fcde8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3c38e7c0b4102031d6be698f9ff79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2684492b2ed46c020461f88b8e461f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caf2b62ef5e6207734d54a5b2faa56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10213984d8d59166983ac4d8664dd287172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2168b25383e87c3c40794b7a277eb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03397b09e82dcdc390cb80fbc5f0c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012461971868bb7dc932f88a2bd6e958175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899e3ae2fd86b07c6bceaf99a797f4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98084f0b8e510a76c4673114908e5591177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0e205b27f063a94a3333d49c61f93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55d38d25fe71d449d911fd19ec5f6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13f9f17c26a19dad0259d26b31e904180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472493e2e8b1b43622e437bc4810293a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac1fd601fa0e5333437b9e8e530ce1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f6e776b1126ff8bd3397ede161e6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af7ab0edd8e1a19fdad9048c16e970184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb6fcf477afb5d45e7bb21cd4ca7b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca61ee99f8b7c8a848d19f6d2011e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d16ae87709e707db6d0551a03345e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106b46f33e8022bc24d9da099dbcda9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046e2de0dcd21bd69b806bfebfc016e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cad9d9d2b6094fadf07fcc128a5b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7973cb4a83d2a58245c88aded3221b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178ef7506fd07ef4e21d9625446bf15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8829dec7fe216845d810dbcf8c7222c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2584e2ca8c058109970d03fa8d8a97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caa2fe1c0fa75b833a6f931a735965195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6bbd01bb0032d4f8e20395198e216196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917cfc345a68f4103c67f56c0b9a985197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873ef2c1db516e68348a85a34719843198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af680a9335d06318704a2dc4104d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c0086c4fb8b8f03d06d0109c2f2b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37c4483986d996799b03303ef250c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0fe7a366b281207401f37d26b77d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995aa16333544803027b75324482473203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a03dd80f16e6ef68009fb1da6e04b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fbf979f29e0392b510032163564c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e69a58e5b9d831fe6d59f3cde4956206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbdbbdfe44519ebaa8947fb4b72a3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e58458e39ba45719897041e3b68f7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565ba37b2571cd97678c91e54d1f4a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c309eb7f689b7bc1b0e35cce1feb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b1f749fbc21af48fd79bfebe4ba6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de984f5765e79d3270ce22b8c5e2117212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1533ed6bd146597d124b2d7cb9cdd88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc22063557e1aeff35e4d624383d058214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c748fbd25f3787a9a5cf9742d7840215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c91b3b0fd20c07121223816f63f32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8026e3e018871c943a002e13a5f16bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412dc050fd9470c247b53c633357e20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8631dc6c5b1ef0c494b1c8a25e5aac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3933cd83ba3d16ea6a6052969ee095220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0878495e45dbabd8bf9c8da40aedb2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7135d6c355da72451b1dc77b3f389222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf26e93bde54b8a6dcf8211eb57f085223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8ebf96e9440f7ad604f007c1cc258224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c85a6d79c3d80ecfbad31e60a2ccab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a32bc40e0a5353dfc370d5f7cfcc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7797f97849ed6da452e6c359cb2fe40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453cc80478d3eaad221c857ddb078fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39688f361df401fa2f4f331d66f31a31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a62f88a965d093fd2d4fe5ae500ffa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a018c7cfe5c7c8ae049cfbbf2f650a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68265e851fa693e156d2673c95cc9df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b817d7bcf8cff29099f5e5f46252d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac678511dcb9e9f89a58edc9d48a52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ced83ec1b7641f7fbc427a76759d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9cd1e96a914e3367684c4a0be5c2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d619e8ba8956ee98e22d57ecbed2098237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747a89bb43407f47a323fda61ef7ab2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bba350546ba59e1f60446f9d9eabca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822cccec61c2e9a3885bdc0252f4f16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a4e907f19c56cd1d58d46c7196cb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b025350d3be10662001f2a2e1003e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd906e83d3d9d4c39f2d3bc58394342243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5b5b56917e99104fe2846b7bed1c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b3bb87b83a1e33df463909c260b9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64789edd9d179216010254b0f9c2282c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a505c96c531b8ddc7c398821ae3dde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf034f5786899f5abf23509bd57c71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c4ebee5dbf873d2d6f03e396d9a9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8418b3d8bcc77100a8fa339174535e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e4d6fab3cb8d26afa5eb6807e36a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed830fbee5f6fc565d968c599cc195252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f21d5642f5996b278c7c65bc4bed33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695fe16570fe16aae7d658cdacabad6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36c647c944b5e9a2fe1f854ed8b16b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf6c21337c0c10b33e183c9bf0634a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06c54ce304fac73941a159a2a340de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d360a4a5282581c2406955879c36504258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513156f8868398d3688b337d7237602d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baae368e08151f94a5c9ffd5c42e177260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3216d7de6e5920aa2e0fa2b5782be3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbc5b3c51020264719264769e81175262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fa0e5d6786e0cb12938cbfa606620263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a7b00b0d8152aef46d01d73402a70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed2e6a5e386292af7ffaccf48f3486265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32455394388d460d6358780063a4d367266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3e60cc518a97bd8594f1da0d7111a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff0ef6dd86e355f4455ad2abf4fa3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9104dd840ca8719c6e8394434eb510269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d5eca161ca24a7a56a366f4018de8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e44611491290140af91bd14489168271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa431efcf157a0ea60a09f27ed6b82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf97df5dc3d06645d60fddd10adb956273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea568cd622cf21b084a9b60d6f1884a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d88a373ef5bdbd69b631f96816e7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929b7b154f0e8f5ec163f817ee9ecfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c0190bbb9a98ee3371b2a7005603c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccdf8a41b26c0a2cc435d5089b6b3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715143e7daa374ba7e0ade453214cd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c1db4bff0ce5eda667b859ae0f301280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393190eb7c1a83efcbbf92fff0dc166b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785bba36e83d1c378b96b38c56a5059282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11556e19baf827658c25fb232c4e620283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998ab6d53b7e1e2610366244b47d8b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75654044eb579fad29dbcefd080adcd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9fa082ed29aca47a7e09ae4e501c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb3d580cc7b720d8a40ba3c421df5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf15c2dfcff3663e31d1e84815d6581288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9eca891839005253e5a4a0039f811289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80434f9678281f3ff3e495ab5e243d4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7572422b8e303030626ef46b979a227291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d59d30e86b27bf091624217e702674292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97ed89d2d536427799e863b97c31c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808362233f89dd733c21f9d6723193e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4ac0f8eb29e60ee3f565c07e13603295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bf4d6f6c1e8b0888c8e53875862cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e3b97add8e3ac0af8fab87d07e9f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16596c3084632224720aa928fc786fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2b2ee60329a4e70bf861217279458299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325df34de2eb3f60a0f3748b810ff42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204d7e3dedea1804e415af4a10aed6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf93d64ae59e2511b1e2484d2f54cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d7d0f4d3f58c8f8b83a724936c473303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56437d27a0b4c0abb6a6506484106974304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4626ea7253bd1d913f878170f4345305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f50b980d5e2e6be080c9ade3bdf7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a003aa4d5123fef1306440dd9a0ed17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602e6c42b46019c7f98fe9b74675675308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5cd836c707aef4a4cc7a06d59a92e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cddc5c8344fb4a61c434a054af340310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757889f30cc3bbe359da6019b32cf27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213696fc2c80f2ca9ddb4e39ab2340fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032766913a2cab712b425918f1ac140313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924db49ca3f4c6070155a79debbba9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ee16fadffeab17830033af51fbcfc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceebf07646186d355ed714c4b1bd52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8427d3badf8ee600dfd4f9ee220e352317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f09e4a6ed26d22b7dea2c0f71f2b50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa82689eb8e62e4e37920d7c939ccd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e4242f844dead7b2e6e1b8ddb80ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdfe28eb67277134938abd392d3aa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7fab91ce6b4062d0e8e5a4a500e28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817f7270a65fd68fd70d38eb7dfd97f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadb342c8eaeb84f7b1be28e652100e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0bce9b16dc3dcd055e1db3c496139325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b507bb7a4460739cff77cebd47bd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672086640f3db77e6c132e356480c9fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921092e5fa2da6adb64d6e554606df5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab9930881f5682159fb90b5acb9bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38eb8ed87ef0d4107c71c413902119330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e607bdee9de774679448c45df12126331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79220ba3faaf8709e96b631df3e930e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d5b4e3f669b7dec2348ac0c181df6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53fe87999ca303120def870d37238d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9b4f731d4fe530b6d24719df661fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc48288d59ce03f8b1fa6c02817c21f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826631c9903710cad800ef9501f9b92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c4f0ae4a5405207601f772ad30343338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43644f5406bb13df44b0f4d8059067b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aee4d48bf416cd1ae4fe8147a1afe5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cf43edba5561a26108a9aca44f65d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3480a2042e0a630f0298d4122d10ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8180dbaf7218ed26f660b1b4db2d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2fe9f670c1e04bd906e0dbdba5fcf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b7e09b676921e17c13f03c17599a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bb1e20f68e14646257f1faf20bfd6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1996df9316b7082f7b08abf4cbe47da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78974f4904d2ca9d3a04e7465b6851e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c96a1b811b0410f44facf351508698349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50826707f3b03f3d293e92256736d441350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d27a974b87c63f4a7e46f430ddcdd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965fc1151fcbe3213600ee5c06edb39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a27953e975eda8fdc7a0fec4658ca1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191aabad9563c9f9170ad12bf1d5f3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d9fc09f50abaeb40c91ceb1299794355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffacd0ddbb4241e98013527c7d4600f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8777ec7e9a7bc6c9312190818ad684357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11bcd2df1a87d5117bd18482ed1c78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616820da730c79748b1db1ba34627a0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd847e52009a886ce5de6c58fb5b8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450f135ddce963de5c3889f53b9e92f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e3085bbf9afa6bc13e7d1cd35fef7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5288caab32ec1b8877e0e38fe819cbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8734bcbdc409052f3b53372f4a9876d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0cdb86ec7568467a7903f4a606174365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa948deb9f92b4c96917a3ed6b13875366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37901e000d1833820899a41d13b534367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8786a0606a1f84141873e6580a40e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0774c69a97ce6aba2c7a19c2e2c74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f5aa1795a388abce66baa5eb8ecf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11562bea86043988212f19a242fcdfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0ece4a63c936c34f762c091e038d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3b899d0b8d4883ce8d047722c1c61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fcb1a8ab6883483eae97d7fc3d2c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30360e913bc46d842c082fa02386853375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5371a4b08edb69edf212a06f29b8bc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782365b0f69c0e0a07ff30e0f6bff96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fa6b58093fc221a7928219e80c597378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4583ebd42eab2f5d1bdf20a9f01c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe58b8a47c257118935f3476464265c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da90211fa9430657101f76eac413cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e652df76670a204f6736e88241f6fbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cada049e62849a62f37e75fc18ebb04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ac139dfdae1f39c18beeac6729cfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655589d914729ae6bb54fdf8f1307fe9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e1417a483613b9c0a5d61aa7be58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6e38b8ba1d3882c851b6e4bc0530a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68768246e42a230a41a54670083ce3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298b55d492d941e60441fb2d242ab62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521da0b35589c0cf089ffcb00b53aec7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387449e952c9bf62bd5f266b1482ddb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3191ffb1d4aca75737fc54b791b7c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf049961147a284d637f47e9dba1406393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bed67f12f34391770ac5f22e623dd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d90622c6c9ef5000dfa4541584f17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a0b771a32460165a2ec23da21a961396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd960893cbe5cfdf9249f06aaa4852397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce26449ddf4b253c0d0ef71a0403ee2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff65352ff73a5fba59abecc3eb62d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c063b002f5133d433019551345af83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0a70d5b3a45be156bac818bed1d29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46381adcb67ad32bc222ab73bc1b40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00f055b6038da3b176d1b5298f66f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98834e0d356e557a25c72297b54668f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a4528bf712f141959a3ebc03d2085405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b6b55787c740530d7817f0f1a26e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04999510128a25c72b5ac6dd1bbb6ce9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f1945f60c2ffad0f7fb41d9fcccf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7a3718fde9da78b4d747700988086409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770406852ba73ca80b976154c0329f8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fa35ff924ca62bdfc25b9e5658a36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9270dd686b0a041d1b19d9e97485e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95e42dabbedd0335e52e98148e2a41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0833abb55642967e790d519b3bcf1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b30822328788c4a726d28e8d2aecd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52639499a3891cef96f0972cc8e8b6bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9ffc9c9a330471af61e7f55913917417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e93c3404654727482502efd944d7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf87f582a6d0a9eafe8ec529744dad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28314cb6ec075786609b3c20ba332f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5ea7aaafc917318b83defeb86c331421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f631f8e1fb4fbd8b92cfca836ced4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6118e3d75649b2cebaa5afcde4309423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5008a954bca7448c5a6aac5b5c5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84555ca8db511add12f6e5dd2786213425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a611e50e6cd6e069c7caf4a8965724426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea860490a2286c3cac835bb4b10aa65e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e31cf9f497875bf5e6a1e476e17e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae69e0b8098e6f35f3ae19099a025d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a57a7b037e30195e473301bcdea01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8e83c11e4f77257a0b45713bcd2a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdccebfb86ac5bc568292f915061c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c84d08ca32934605064fb161618eeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705d14e176771b44175c98cdef49382434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85276ea0aef856f0712a9b45c9efde13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd1da8e185f48d94da1016728fb655436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14334cb171e4a8e38a080c3a13c33d85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26518ff34eaad8aab750c32881eb2a6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d70890f19ac9123f0aefa40f869b26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e8c8e0057cb8383ba8d2af839ab74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b96f9d6b90cfdca171aada67ea9c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94aceb75a2d5c2343e906a9a7680d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3151a69bc5c32544ed147c0b440b4e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6a59022b122ff8ff0523ee6582515444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cde1e80495e7bd442c9da954368d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02452d971bee451b13f2734bab9f141c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb5baf5e6475a5216daaae9b504265447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4832314ae466424cb567536ee26ba37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea396adc866e63aeab13c5c257f344be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9205495caeb0a25abd969b4b60c279e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a201dd76a8cbef808d8dcbe4ecdf00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf2497ef5ff91b8062bc1cfddcbc41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbdfd520371508c19ae69c8adb079c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988bb09e83c4c768516fa9d74f66eeb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8b4b2d7a08aae7165a70ab2839deb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ac8cb6355a2b2dc4fc1fdc52526e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856125d05e4f4107b8aea9d94d29af3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee842d84eb3de1b05c58f6884eedef55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e677363da4ddc4bee2b5eb508bc424459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0decf6d263ab1def0385df02a0709af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8737f98d97536d6f3eb0b145cfba5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3aef7c92fea5b6c4e71634aaec533462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012fa12a73fd652024236db53f9f47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8871855df4f330f00bd6adf9c1cc99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf191a08bf24a1e468eb00e433d786465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ca70168efe331814a958e297c2a04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2137fce4a79609b07a48041dd2d1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d465e792e3830fe2fca10c29ba61d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d23a4d55c16956bc5e73fcd7977630469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a752d11e2017e06be84c0019be7444f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836b4f32ee5648e4c43cdd8b8ba761a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66db548e98464b34dc7757662ec3a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38a524e375795054c6292643df0ffc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13b1d81cc88960527b6508ccb8adfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528afb8f7696f3b4c14248e4ececa7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b74717cd146898ec740595c85e15ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053557eda04acaa46fcf1088a5c0118477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76507d9abbf294f25e7cf181afb4d40c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13c13b144031151d32409f2ddd3494479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640fc6894f69fadc23025b1ecb35604480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4479b10c63485c5ec5f63ac7901a7bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc084944e754a813f7f23223f239cf66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b0fd21eeb29bcafe0e4f0a925b7aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3509c16f962f72cc8604a8e0fbac4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c84671d7a2bd93d89e5825b8de03a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985ba3e168e81fad03bf2ab12134ba6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f01d08c8495ecbd2e11ef02259990487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e4cffd5f87e903c91f39ae3a8491d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22bc5ba51165c5fd70e87e865df589489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c497841b327ce67e14ec4c1e585fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413160aaee049bd134c09561d6c4a170491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a8f3103016c8c974e5f06bbf1185a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b2fd139c6b122cc4276e73f198831493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa282d93efd9dc2f005403e4e30b474494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad49932d2629124d78b5219409364e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db6199600fcd8c2ea81fc290d323d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa523cb5bdc9bd5363adf1834b4fdf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4a7382b6aa7c2d9baf2519223827b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ba88704483ad53b1526fb806d3ca8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7df6d1390d10399038625376d97983500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd4b14ffe1090719e04a4cd870857c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3f6657f2b7a81b9c2cb13a16e4fba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e728c33cc11f76591b7df6f1fe37b13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94b7be6c8082c0fcbfb1268a1527be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa65db11137d630dea75f2580340ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68493357b5f741ded5ed043833fb9d21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce428889d4b8c7997f9af9358833864507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cf41007bc95eac5fffda9a9cc8beb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12ca793c65bcadecee41d2188a422b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76b8faf7091a42912929d7b3f5bba2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13d938bba3fd71a8016dc28b2099d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098458aad0b6ba89040e63b74511c4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3feb2d65396c2cf74371a3d367fb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f69d10561e65bfb9d0290d7ec8407514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea876abc773db650c9aa980f526c6e31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52de041f0a8b3f76ad524b53fdc556516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76543e0dbfce1326c5aa2650974b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369e2bb9546dccae2c4ca8090210aa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33213f5f9506b1e85a166900a57e6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4cec4e7e06a041fca98c7fc50b5b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea795b798eade5a48fca7b4aeb71c8d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852789631d5ac135749b284ba60ae5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af2a87b9a574ea5a44e9a373209809523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffbd91e70d7c4b9f0986ecd1471010524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5e71568768000f3ba1741b74c342d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a5c58c564954a75374d96b242170f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d6b2139cade114366e3cac0e493f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3685b78a6afb9b794772e68aac53285528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb46e4338db45f2d7f239da498cf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354dfdbdc855a628613c8f6a4e53bac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c023f38e45a69e836fffe04075ccc2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0776c6cbc44c2da1bf9153d3fbd8ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ce4e0ff0b4c998ecf6057810d3303533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48497318cc405614ef1255d340ff33f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b95e7710519fbfb1035fc30a262b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04941630adbebf102a9e40022cf3d3e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa06bdbc092d092e7cae3cfd21ff1e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafe3ffa5c862cf29bc742db3136f14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90130b31b788c3ab4e1f830c03e2ebf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab52b3b04890a74d516539a78c6fd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd37a09d3cc376da69f9efdd1ddcd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f177d68a6e9bb1d9eede19467bbcb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414929b7fbb8c79a47450f339cadd3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd17d7e74b4dad0aae6bae38b57a2d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9151f321046c2804daa0a8df15767545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89f7f5f93b434afc2690a730b88ed0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f17398c1bf9f0f039e6709f961ec2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d020996604dbf8a44ea67b76c229fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7c3f8a11f2bb5b0e3c8f86099f07b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac448b2bcc9e8981c39369d807acbbe0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bf650b02a085f2d6c7efe61af417c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d480fd754053178a18b698bc07e43e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6ef96525b147f920cd6308c9da0c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de359c13e74391ee5dfe5109837defc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e519fe6cf36aac2b106b1b4af7642555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724e47dbe8bdbd69c75efd89e365ba0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c1aef8331ec73b369bde24dd10944557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9bd66e61845873ed0c605e5503056558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb844c8bc96f31c36fb33b19bd5cecd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c7ff06e2d58907cce6c663059fff3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d1272640a6c2b63794ff1c7e3562c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e77a1005f5552155a4c3c49d3e4fca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3e65b3b481a7202d5b92ce3f5127f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232a2bff32e6fae6bbb2b0119e2b92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637c330bfbeef620ec10d26e8458317565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574c38f6a48ab791cf9932743b8cfd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fa109f2b331ee7a035a86c81e99fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6af9068ba601df89178bbe6a8cd9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43853c3ff274b130250711232effbd53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca7277b66f493549e0480f84f0a1ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28990fe00eba0b31e76f63b4b2504827571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5747460eec348fe1ca3facba0e765572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>