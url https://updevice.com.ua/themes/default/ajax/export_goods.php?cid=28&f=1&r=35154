--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b835652d54d4f313cf759b827993d0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afecdb226949f14118a40f30f65b2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936799dd38ff02d173744a57e9369f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73f07c80c43fc46baadedcd166db764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b7b29d86d3d5b28f2c03ba8f1e6775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dd77d5e587b5d4ca0991d22fa036c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65ea245fcd47e34066d0dc29434c847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f587beb32ee4656c34e5a88a6b86ebb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebe024de08a99ae3a68aff1100334f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d98536d6ff94cb2f86834a90cf65f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e425b645cacfaac440d4481cc206c4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606e04b217f710359045eae14e65f9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57dbaeb9af624b380fee3741482fd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613efbc0e7c093af6c34b1ed1d087c8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ecf6d9222a27d8d050a70524c786d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d8ea1f41b7c49adae05ec9df74f9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786acb98ed14923e338b981569889dfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc396a851ea38bb5eb804b3df6a121618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaec43b65f25f23132a9ce91c0ce8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36bd9afc867fe9175c9eb22ef2d3c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192093c6b28da5e69a7c5f90bf8bd1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0c066c79c2c341c30c7971e5d4dae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e225b92f5d4444fee029d394845325b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026cf3b7db5ca1f30cefc18ffcb962324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8074f6aa6955d9e32acc52a6929493f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6268f83e1f0fcb81c23e77fadc2bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e655e7a88da64cbe451952343cd20127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e2497396f11ff1d07b878ac12cf9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4698ade6512b3d2900c8511fdb80f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb344c70a78798b6ff9327a2613ae5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64f33d1571197b999ea5de8e6d036c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc1f7054b154b9ef8916e98e5059dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8677180213a9d66448e9bec62038b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177eadbc158cc42ff8c49c5e5567ebf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d6cd078fbc6c8c1da49eaf10d038c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70d56bfc588f8f792eda45691c3dac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b9800711faaaae57744ef8caa314937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60258fed36fbb7bde223ed21b9b007e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cd014b2aede455448f368bb14704839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaab9fbc6a640cbf93c23c95389f5ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174a3a349fa9381aca4ded38d84f57741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11ea4fdb06e38896a79f42867add8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad484c117ea3a253e57bdaa834d02243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b049cb23dfb0191b90882be3aced6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacac74b258128da455904db56f9792745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f362cd1e119acd06da586d647905b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac18add59e79731289aab33470df9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85036913cd167880d7e99dc52379c85148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5e1e9f7dcb55e4f32c0f4a511bf4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca20b3f63516afdb5115a1b57c6f4a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f5091fd34b20237c577b386f515551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d972077698dac9e6f9bbb29bf36795552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3285eae88dd0352ec14ac2d9c211853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bda01376e71bf05b642525a480b48954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a801a9c64d7aea934341b7e7c933255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a6034f7117b3e00194089878b9eda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39729f2fb1eef4ea467752463059eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c26ee6033079eb2a36a498e3b4b50158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4a98f714e98820b17cd4a323ae9a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896328b350bef834769fde27ab3ff9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d3ab627b7366a0cdab9d05612599d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86083a138187ee8eb285fe5af01cd4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83f61133d492fd814793dc9591449963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18560173e33e10d8abd7eafd411001064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9b2c64a30d748b591b9428bd1f41565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fbf58cfdfec391ead0d09310db53b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4985052a6db50ddb8e7295ba041587867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e06f20641d45502068fd3a2e8bd3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85ddfa8a32b6dc262b76ea1bac3dd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e096ef51e8e4a74955ccefd46c880970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094ea3fedd54ddd7d754c93231b3f8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03d8f9ccb0e7c19523ece552d442ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811487776bebe7f41919b75c59533d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25721673e9f801d2df570b50651520274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08fb8e862de20d78e94cea41fb67df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ae9216b1a6afdb7264988f2c5a0e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3e6fe5dc5cdc14f9bb09fb93e2eca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca411bb1b7d2725248f7c13d1b07b58778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6c64dc129be3ded8074098a0f49d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a3c00fb50707838a83e1e42b0ed480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada103dc27588f837da0375a29ba8c7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac3c62ac566beaa1f9f8a08e76bf1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df4c61c0f72ac509f3eb45c304cf9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bbc805a5989c7c35ef2ef344785f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6aaf2eccbc19a19c4438cf83851e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dacfba4bc57607de4be09842bef1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116e87deff915c8f9314e8bb89fcb8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae512fcca3c8598795b54eae917fd31688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d31c5631dc44a54f3d502795f94a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153d072f9790854d21156d7ea18836690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc456bc0e1e048863e7bf470aa9bab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd42835d7c4485b8c594b3672f1ad792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d739acecca904eb2790f80df1d25a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7d43b99758c08e0ab54897514fc7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620a5229ee1124b7bdaa17ba8b3aeb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8e8f34e7a82e673e346d2bc9ffd3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c39e5abc5d807b72f78ed1cb7a54797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37d247e22dcec057e3eb23adc3545598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dc28aedc4efd3520ec1db6bf78b6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2f85ff6a5273907c5fb8efa424f2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844ad1cf5c234e79393a88919fcdbe8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e108b7c4177adaa69da0b273eb859102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7791396d502059a7728ec18cd906ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dc849cd2d6a8049ab429e68127767104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f8a20f5ef5b8cbc16d2a04d68fd74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61efdcc863611ff7451996ff6a22220106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16150c7ed0c4af5f385ab8b2d3f47499107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5bf4180b80a618337c362af272a0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154e38e8b379c54c34ed3c16a25bd5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee9ff90789b546602a1d295cf27343110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d4a84ce0ac12c8dd2691dcc90ff8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f9e26645999d6f043932753fbda37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614cc68c0900745f53937ef2c75ebb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a75fc9dc6407676e95dc92b5962f79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7408bb97a6b75aa2c04a0271da3cc45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1875ba2e344e2a7b7fb6156d955040116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b306f9a9ea4f6f60ddce9fafd40027117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c42f33f72f727b17aaae22826ff80e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16860e242fce6cbdb1d79d5fef76c774119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f30af9da41932b7800532ee5cad6b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4c4e3eb63edbc2e59df27b2dee54b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0aa915f2c2a82566cd7a731b3154e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67715917b6f78b27d267d4b6c633ceed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce35405fde602853a592e2d71fd131124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aec7c20ee80c95c99a2cb5e4e9557e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fb0050bb5e77ba769d974f2d2b573126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1c417787624097444b290c243d949127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280780229b48546edc8943b73215fc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b7ac06ffccb8d1b4fda1cca5a02bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c241335586a35d94ec1c150048b1882130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504436db155be23e2f293aa162b5635f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37956b9074fb5f314d0720343666cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880c93a72d36fa46af81c0d91484176133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964b872d430a3265b492cec574dbd50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae6dcb6e08bab6bb0e64acf53e8a42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2d617e74566ce283ad5cd388f1e1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d112a1f59e231c11291ce8c932dce6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519666c7ab1f94fbbb19d96c81b7535138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846cb1d15d2db6dbe7f257091359d60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8d7fabf19c83d928610072a5bc9d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a942b5a5b72583fb40933398d451cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11015fe0198fea4ed00bb7efc3660de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ad55c7c50ba35d78c4abbf121a2aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032a91b1e903b217fbd367407422a09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c28a08afa8be7da976f327ea5b5e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aed6df30226b538801b2f9142e6b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32e655f1594d0e3bd86a037c63e281147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09333d96cac4f5730bcb4a57a14026148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c65c2cd9b410fdb1e85a1f3afa61a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3d711490b223f5b16833598a1c6c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72c729edbdf8cfe40012c6fb67827c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e72d7a42d1cd5da325fdca33321f71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3e4efd81065dfbe73639656f3409c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b663cd8ead23cb7ba73ba4fd821b142154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b25a55acafb621c6d0f7be5cb7ebf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda0175ba335cd17f3e8ae4fe75c739156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537caad9839e0fdc6cdc2cb3ec527467157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc429adc37207b22e3184b220dceda2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdca5e58265f62268c077302fa55e1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3219cc60681c87a29e75d01450157fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b44f8351586b62915ad8e35b2ca475161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52741bac38c761c11385acd33d047395162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be2bb98a63679cf09db9c5e409b6d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffd9ab6f5cdc2e040fba200ca2460b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126f151de01551170eef4b2797221c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71334f560ad071ea0a0920a6a028f39a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e697486c6a8849367dffd28df43bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53490d423e4828b389ced6d5372edd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf433a40cdbcab9201b8b4128fddf50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c1db2d222c989bcd4ee2a21d569d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1a7c423c7b2a8dc8fcfbc1f0cbfc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef0bb3d2f0947dc46b426146cbdea5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c9714f69d174819adc124190dab57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d13b9ce86c38d312f279926588731174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c37c0528deb41b53ea3e865382191e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a8cf93263d5eb8d2e7362576bfd97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cf5aab86b866169aa685e6af862f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4054ba12a9a7ec7c2d52bf35830aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fea8250368d289bc8167d43f36ff44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f7c64204ae39483adca2c7a648bd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e9d75ba30a967bac30dbdf5fb2494181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57be2581b6c4322d426854120f71808182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ec3c189c2eed760a4bf642049c5a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfad5166078bc7c649b0598314e6b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa39e69d892b3ce8a679698615ce4f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40abc441c113f63acbfeac12315f1d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0245bec70e5ad885954a537e613c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c84d29b307c76429100a336176810188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8a584550d429f9ac237f15ff64c69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75be017a637769e2a7e80dd72d58df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b83942b8a7c33d9b2c677204f3f2fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b299a879c9652de2b3bbc8fabd287192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a17443e72e560e9d083ab17a2e445193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b132c77ad0814c2a36b24e1a3ad11c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751de41648ab1450d50619a880cfeff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db54638d344afea3d8b453fd97b7777196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b068dec63c3906864411b9c7d3c1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73005ebaa9948f44b489ad0be41bfb78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29ff6474b001b5dcb350a68dbc5e3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ed947c8d79101cc6703aabe2ad0b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041701c34727b889ffd6c6fc67e93386201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e70187086debf1f664f64073d8ca1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bed8358e4a213eec5914197d474ad0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faed9bdf67a3a038cac2123fd87253204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d53b34f96a4df0a6cc9fad1050393205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b800900c3f52de0bbe81b78e3261206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699bc7289bbecfa1c40b8307a48161e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223b12088d9556a42ce93b831495e75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697535371b26648c894732f51dde4fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8638f5ef9a69bdc8546e3b6d6aad00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66b806850894429457d82b6972fdbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9abd12a4b6f0f708b5e46afba411d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811236b8e57365cf519c7eea37dda0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0032d7a40efceea7b4b9944566367a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b4918e8bae89259f089697bce60ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b963d69febccf6835b374ee4ae452da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9258d278bc8cf9e32d935469e1b7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e365e11038526bc904afb73bdb2b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57449e1bc79b8a04bcd161db175fc67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba587e21d2e881d11fca9485e63649220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fd7c2b26e5300dbbaea6f3d988023221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a49cb9cdf1d2c9e89d1599b2bed829222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4d7cbe9ae5e6ba4ffe179fd81c19d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db72363f4972881f0825c79a684ee7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5635d29cbe3ad43cf5e1b9080e743c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8cbfa548dcf8b62e4219f53aa0f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b0dd836c875e2810569c354946d44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b66eec9a906aa7f2ef9684871118af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972f2e8c1cb374489e1b44bcbd260dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fce5ec8ec5a671837633946a03f1fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051aed9851332ee4bcc5f5acab6dcc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd28c5fc6bd48d0407ef38099f82905232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066dccf437a40a2b91fbba4e2548ee6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193cee81237c8822eb40d1e536d34c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8672205b5bb56c152283e9fb51c43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccb9f29dfc333ba2704162f85c5504236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bda3050c4b3cbce0ac7610048e4ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c2f7b89f183b9e7b70269a0f7d400238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c785e19821042dcaae182bf8b887294239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cc7e2a24f1f83e5b949e1a4993076240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f501b8d28a80a31985ae24d8150de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e490694d005fe27bebb847d32651e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f7bf57e7b6038f8621d3962db5a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1eb7e795d1418f55b8636d9f64643244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea5e79c89a43451436faf6908a66c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49bf0d152b9e459f79e2b301fba775246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bd57e0b2700d1da68678159666063247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec6d89b8bb3e5929860e4096121702248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a76cdf8b3f578923ec13ea644dc77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5e02ecc69adcab3225bc98b7d11dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dff32a17608612a4fa8c10829631c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab01499ed72c27b45c44cbe6479c63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf25da6a37085879952611306946ee0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a755e564b0104b531d7c41ccbbfec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6677d0f009425a938cd549f5c8aca6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424205db12b28bf7cabf6ef8194885b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f425ce5f8f2fe12ddd13b0c90cd69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63631400c98adf32aad5305d187db9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558873f9b6b4df57cf5700041165e00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe98b9d0af4f75846f1ed0e6bbe93fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ae139faa38c577d06f1d033f2df75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f258ac9fcf5d74617a094cd678992e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e2fc8bab5832c3f216653b5349d60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee95f3051b591d00fdcb0a029c7b663264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9023debab1654812a44fc7a1987da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2898657495a813fbeb26d5dde2d516266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921611d3b31481037ec279452a378438267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa6ff1dcf14163f58bd4e9b4fc872d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5d7a6168836ca9a7cdb5749dca8ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23af7ea0b4b8b01b4a2ac133e356df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248f4081c732893a95680d08a5abf61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb7486f7c789e4b977d5d07205ddc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63e916734abfea9e94f16659fc7a8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f4501423cf387a3eb23d33f1a3a0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbaa88dd0645c1d9b8dab3e33f041c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73370f74b95f4320935eefe92a075b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc496e0958b0342688de661b7c13bd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb6248bfa2acff86db3da1376c6e5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba500c8163fbab9b76eec200ee4b6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ec61cfe16d52712f88ab23d8ae0f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb175225d3ff742775a64412bd6173281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b2406c8f3b34b996f20f5470e9249282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871a6e1be4e10ca5f1685167cc65993283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c6f55c5d6135dbb107c51f5927b78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbd310ef0483a67990ab678fdad53f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512362232cb6c207e43e1ec9e6f071b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60d942b0ed463314de6116254bdc81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a971c449b907e6e033ab35eb3e521288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec59e02d90add57bcd9c42a183c6f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ee3e0d46a58a91a98e11f705d53d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc7995253066e06cadeba083e29e3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d3c5ddbf8a4c6df52993fedae1100292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1bd4b15eb605dabea0f8df99bddfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a342f7c8973587de419494261ac31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213602878906c49e5f829d27ba0fd27c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f662d928a7c932916fe167a6609274296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d753a314bc423574b4e42816e92275d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7352f20261c93be718b5aec232a3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2fe076bba38d7aeb62b8196cd36d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263553ab4224d89c52f2f19f8de8168e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c73a679038ca9f7513c276e0407e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddad410ffc3b4d881fdf840967e8de8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff14c8d1f0d7a184d22e724dc632806303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eca5a7ed6953484018a9df34b434dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb095cb7ade17051cc71b5fd4e184f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf86598dac23c4ade5024525f25196306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd245b36db1ea50ffc824fbebd3573b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2d7b7787eedd235904ae7a672a83a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4efc35808467c6c8cbe493abe3f36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43e126c09e8bfccb4a80b924a3fafd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e085d3f7f272858f50c107b6bb4f676311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59958d19344fe883257a4bcf1e957a4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509cbaf849c6ee3e71b771e532f57ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca95a5ac0529300f9dfca9854be3df7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb859385192611fc8cc06c587fa011d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac5ad9d91c9ae720ae304961464e3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aceee633d3f5729ee6f3ad2679e79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a586dd8497487aaeafdee4a6f4c26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefaa8ce8868b549936bd8da22f3620319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91276c20b6dd54421b22dfada597765c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb98819562d51ca8f040323b7ec3ed7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b4cbb904b1beff3dab7b2740ac818322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb73a92f9f7defe9452228551e77c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50382ebd2af2465b2b0f41eddd8e4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18600afbab1a110c8fa428d16a23390d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1862766f0b01c23a57177ea38661d85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d325efdc12b7e3e5943e112302fcc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4413fcebb414bfff64881f69ad297328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eb89688bac1e80f4e1954bcbd7e05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d0944bd9f967e945156c2b20c504330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebd6f488e6d05bfbf2e9bf464cf4b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fd30ded37b8a23f3fe501a2b2ef93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc115a26ca5772381881996bcaf91c40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108780018845f9306a07f1bec8a7677334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe869d8521f2713adc4d77c8c8c78b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d8a9558c9638a74ad5b0359d53dc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456f08ccf234ab857997a21dedf08e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed85780e1770e615885e62df1deadea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90cfa337cdfbd88ddeb09e32c13e53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996fb9a2691a72627d0d9dcd794094340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956ff6eb5a752d72d8b64daa3780cb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eb530168335c6dcdd1613d1512399342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67908c4f535ccc5bbca811a8b1208343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352745cbfd8dd686e44b9b65e38fe71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da95f32e42b4ab88358b6f3a01f4dbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470791fa3be1bd7fd59c63e1bcb6861346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8dc76d61e109a1d077d8c73fe3501347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18e892f1d48415d45367c09a40096f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c425817eda4465a0970c372a1b4c14d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98e69086c154c03fb3d76ce8369b55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d49a243c46bd9af6e3b2460ea6eed6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba05ad57a7da5d32ac7810bdc4d885352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3fab48efe6775f11fa7e8a4e7cda9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0207b3d70e2e94a105a7f1fd87cd9b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84156a27cdbbdce5d6a3e9a1a39c920e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691c16356bd087c644b73db86104dad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e82aca2a81fe316876530dabcab90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3fed995caf6e892f8705d8885497c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770ed58c75c985b11ff6e383fdbc91a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9dfe9ab88b75b22e3e8ae93635d0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad3b3ce3ec43c356973d28b8f12c7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1fc0724dca9e8dd5117ff5ae3c096362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605e3fe84450d826176aedcb26d3a43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d300c9cc1c20980bab76998fc968e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd21fc62ccdd55987b69fbf15828994365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd756a880a21c9d2fb84901c751fea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d3f85c23b085d65637d2530573f7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce15ef2ab7fc7af62b9efac6cd05d81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f8039973fbee77c31df18c2e20b0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1700ac1d23131c5b328841b4bf08a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f641d2c1cede05f0de0be530be6763371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32420ccee629e238ba97f2b0969dd6db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf450e3cb0af8fb86775d48c1c2b08c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fede2fc0c339df85e8378c41aa01a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d71bb5fddf5193c9360429c49a61c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017c42a8d5bc1a1c4b232c54837de5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be632fac13c0959f44a79de666e148377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a3eeae10eb7c13dff315264671767378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75ff3b118376396674fc9d73ac54b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbb3e9b1466bf74488303e029de784380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59821101d8ed74c69190c25f47b292381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173e1259531c0d0384318a9cdfce911382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e012b520d795ab7e369d3712a2e5af6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d70f7f7eb2d439a8a669c38da798b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d598da56ed58c9690b0c9ed01907381385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b9b71d1cd0facaa5696f180b945ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859c3da19c9725e6779324c6db04fca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca545600c354fcf21a39d792463134388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba9fcfd3020d7a3e5c371138b90ab5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179965a34e3ddde58979ffe527e0f60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72571f71131ac469d61be5cbffbce50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194244e3521df2491d0db2b971cecf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c1c11bef09d38a2e25a85bebd9b59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61003d00cb3dfbade6967e8ae66bc9a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba016fd2830f32da83687c7d8128c66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb981309e41149368b72f83f7450ddb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93a6b6feb1fc4380bc96a98516049c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e375dccfaf61ee9c524415065e5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae88e49b1b43b605e742356648f6d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc442906c6d221d38c520e86810e4bc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877112a26d1784c0ee601daecd13f5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14d1b07ac2a3aef544ea32bcddece402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac607e0daedcc856e4659921a796ee04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ff88713d6ceb7ec519f334a0acc4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f665ba3d205d6bf9134db999cdd10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5349171f16b496ae3e5eae21ba4870406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ff45a0801355c2624d72a1f6072ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c717f1f86bc87acb720ed031ad68a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da938da49cdae3b918d4396325c0e572409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a96e8c7b899f5588b2c2f46b63d02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a04f5ba9fb8fc88a26dd1052634c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba995de764f458b48a456b4fb80801412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb19fe6e8412beec505c2613270d6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df28701a3ea47d987d2133f2e9ec502414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf896c5f21612cdf8ef4bf305b14339415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f3c0172bb4fefbf7980facf7507ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc323d3efbf6c5b011c86401574204cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6f885a14cf9f969f2cc5425430dd2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66f89547f168664bea725bca386f4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc21322d86f5e70b0051fb7600816f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167139f57dc9ba8737e540b8aa177061421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a972840dd0d84a354b1be398ae832c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1450c926abf59cb38ccbb0efc1922423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2d995040233b992460f1114b3e7c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4ac0efb85d9038c4d69a886ca0cfe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d321fe19b283b4df168efa2652f367426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f464961ca3adf05b4cd2b76e0d5616e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c87c76cc02154513126babc2839fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95e66854853bdd45998d764b597ff8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75324fbe7306bb514629012afbc66d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b690887bc79f424aae32f89d4244634431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1c03922a11f83c74d5d4a529d07ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c465d210b213aa67c060c7e388f682433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca85b850886e746b4030bf9d11ff42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57d23f2b088f69dd7cc57a7bce1577435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec76663baaeeea38fa1aeb93f823c74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f54935b208a69707f4f1526dd5d9f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6540bd38f5297e836532ca866f8f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f0fc21deb5013f7d100a4bfe2d883439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94037e229651defa558d28f8d4b1ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340461be6337353fd9d0501f741dc9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e307f00c5684f44c6daa924dd49ceec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ba74a25933cfb54421aad1934e38f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7907e3fcf1a7c9159b8c9a483e8407e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b897ce57e9261f382be7b438239cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68e6f1fd58b55fe4b25eddf33a582d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741badb04789abced944b17f0e4fd099447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63433254dc74c73e385871872c42fb10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76522941aaa32be97264ca8b734cfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96839ef7aed0e4c644d353ff857aad61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5992e866ce81dda0fe31e85eb6ef2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1432f0d0d1da2667a37f5045e515f4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d5464064b7d0e7a806a5bfe2cbdae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5ae8d53f389d846ff6d0484dbcf32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf41bac75c6732ca1e5b538c4c303e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a94e0443ca730071e1ab6e6b813d95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d333e7021a6c5d88ae9e520bdae0175457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046547da4e037a52d253187ac65bb8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e2ca05d50b5211821748ae3617be3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ae8479278995681b3a4d789bce01e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fd7bdea265949ac33420db3d488ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ab111e0a4d292cb628af101001082462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc79c009228eb7ad9012ff060e2bb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fde3a18a9dd67f7eaf04ad33fde06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dbcb1a00c8deb30c94a7ae5c78987465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc237aec57dea5c97495cc27d5fddac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42770d97cd0402935ca5ebb4ae281b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bbb7fb2a42bd0646c9dcee92073f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e677098831245427aca9e3dc72a8e59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6360ac75af4d73533112293a26d86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da506df28628e43c2c534f46618efd36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed54c4c1c553a9ea325a89e88692674472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f18cc03764ec3105797fde41e9f9e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d768f558ce36fa09ec747af3f4e1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478355412fe287290f7fc5b73243cbbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28ec72144001ce8de1ddef878a214e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ac449647f7b1cd1a33dce7f232f47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580e366de0fbfdcc7fb5e0c8e5efdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66112f5f1f08fe455cca55f2685bd7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf73bb392baedfbd918a80babfb140480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037e81f0086b45bd979878468440bad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a728c36f874cc1de43eb7fff26d63e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b94f28dbf71680ed3d19fc3b8248a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e4c855c76ccfde61a95993f471f7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70b3dfc315ec3df86fd1dfacfb5a08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd77e3df45f64c91f34e3540df21132486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b9cfcb0e0498a0516f00f99d9ab0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19636952909feabe873914e4744a06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67731358a714a6a1635fc5f8fcaafea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035807f4b5c42879a2aa7b753549363490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e560210eadf135a3874d62d79d9e8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5abeb8db7cb2858b9b0fb443577ba8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b8671a98bd59535d6abe39ddb37ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4758406ea40c04820a24b659715e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c441437bbdd3876069a86c20a46e54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6160d4107276b687096da01e91a7373496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862ebdcbadb4e9bf55b7382aad342ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f27d5a4caf3bd1a94b462114121456498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cc2b35746aaec46330f41e88302b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d8630a4f8efd3a0918c8b666f98c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f49e603712000efebca21a55b768ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05532872d044ad283dbaae7f3c98cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6cc059d5857a30eba47fb8d9bede3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286af8285fd731c896381c716f8741e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4187a17366476f8a3c5bce5c7f6b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ce9f040bd2a3862deb6c5a888377506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908218614c1a636f31aed07e29d96932507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabd6db69a739ea286198a8c9e1045f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65652d49f1936ff2c2c4e60d053279c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e87da86ec8759d2997898cec5ec467510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5593d087dfdbc79036300db647934d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab9542905764a5ce5a705734106e6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3983de32f63b92771de094c8b1dc30b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf52c788c96bf7ebe7375c92338de4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b238bdbc6fb9a2ac5f3b179b21d4c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e62f2bd852d71cb31ea41753bf1b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40190c5c1c16fa793ec42c1063f3d4bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14504e5de92dfe8abd03b180777e09a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ab182436a05253d931fdc89a65c4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f66d77fa481f10ad2a922ad3bee88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7974879f9b12fa1907b6004e1ac68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11640fdefe0a275466e279d8d86bbb26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ac918ce6a399b6fe30bd8a07d1ccb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac2c04aa6e55a7aa143ca6c6245659524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e24d6d5e4c28753e6dfa3f38bf4c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b2ce2fc2800ed662eee7b54d962bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8dd2ba8d9b9b37e0828882e9d734e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040713579dc2f6f3a34685121b51e8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acddadbc8d169b19de723fb27bad58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833052031e6ea43783c8584076e36be6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae8f96d3e19d608ea60eeda2265eb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56509d36dd9e0f05e86b9b50a7c072c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50814899f2b66e141da2c449daa04514533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a292013ca5365ee2e1b9b1e768d52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f7b5ffc2ec4adaeb8a42162d35e0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367453cb8ba1cbe64c136fef4b10b527536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47594d91d67508de784bcf71c6732c8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0909879a3a67c8a353e6a359772a7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294accf3b2795d0f9a93667e123dc5d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf757a59163cbc6b1a76de9e7d2a50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966438ecdb748230e1ca1636905a5a2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a904cf98d18a5eb9859829db8ad89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baf1362cf6c0c935bd8918a0a8ad96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb580be32100ceda091fbd3345ac19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d26dabf12d5a6b457310bb22866cb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5916e90254ee6a4e98e0438ebea5494546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce55742f6407804787e79c674787f19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e5774968f1d515794d2648b1b3527548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30eea19d3c8adfee3016624308585f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee600be5e97ac9989cbce0b944f7a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f9df3a0f7139b65f7510a1b9d94fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c916b5cee697f98d7d2456f1816929552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533acd2f9ffeb96299cf60ae99b74297553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f2c68c58ea889eb31e95e86ad2880554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bbd583c66d9d1c677509c345993ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35fc10b1ce4c4bb6ebd62bdd424f53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14389b09fa4adb2acf45d627598eb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf954cb18ba092a77f5d50d2e083c679558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa011e3df96a1f4b4a09428a415d20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d288f181a066a27e41810510ba655560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94899606fa213e55892a481b310540f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae38bcf0bf1e8acfaef354a50d30d1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a38cfd0b32aa21476b3e8dddd1c0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb3188fbe38fff2ae941c943c5f4c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c28327c11cbc86223c561c6e9b25b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f58c73eb052cf773837fbe18b7b2a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f15fb087e74979af0f14829942fdf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f94b9adfc650999c69cc3573fc9fde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd69d131a6719749094fbe79219d4a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d5a98c6f25811fdf23bc6f7edb1bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b3eec38d055e7997168b2d5adfb85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a65906a28b148c33b2904672e315d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cde442ac71371c3168db94b3a177b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4260ea767e36b17d687fe634938552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b56b1d274ee367f452b3d16d7bf0f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260ba813067bb5bd90c1633715272d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029c7e721305172c1cf2b90cf142eff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c96286ec9e0b6e47d774ddf08b007c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5a0b90d0a9426fe58c490d84831e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de7aabfc08766af62155b2f2ce37608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9e0b524b3b1fdbdc0af80fd7c471b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09b8f4a3fcd406b8e54d1cc79dae9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975746481fe6be31f8b0852b2c31e2a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a9c1837d4d54355e0c332a444fd8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbca9c45228236c95a313016875fb6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ef7df3b26bee14876d4f501f65cc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3c81f1b0619a4b572a6c443dba5ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f62036dd13ef7c3c95fe82b45b6c7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04735b38fa87558500ad5f2e0583b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa5abb4b2e330e1ac28df0bb8468c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900083103d39596de4d28ad1673bf4ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eb728563bf7ccb598d82f37fccbd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388846a7ed1e8e499eb5c8f0f892f2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de187374c229c18e1dc775d31d26b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82c28369584a62e42eb4825c5bc21e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23eafa2eca458fc9594e9dedee424c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66527e89927631b7f60d5efb8a30e6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de209db16dd06220680ac2e7c0cdb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335e7ab2f5312104125b47afd26313227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967ef6d2f35b7407b94a534ea212ee328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453c8114b9f089be3e8839dacf444c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a42551e1beb7bcdc4adb57a281c88430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e42b34a513c1f5387094390558f9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d78322801092887c3d87655f2c8f9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6335ba7b418427e0eed07d67b6249333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7c390d0377796034382e6768e035f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adf56f170d82a2f21befa9f93e08e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33df6b31039f9b791ed66caee001bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a7ba2fed2c3df5ab660a2f37fe30537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0e3ce713db35a28e0b6dd3df682a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab320cd9bc73cb1e9dff22863d5e4a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219f8570a094e25c3fe1eb811b97c9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4fcd3550fd747671a7ac7b8aeed2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc9ea0d01460b00b8994bb5958fa3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d50dbb645b1307f5ec8f8233c7389943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2328e1551650028cb04af7c8d04fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1384148109f13fba50660144504c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24499e371c22bbddb6672759e401a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3503b68e4be7fb404ebf38e68c4a4fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764139a67b01ac307e3697e5e28cb2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581def2430f79d94f258f800e4e1cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1c098d9039e02807941541dbd8ba350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d4288d1a3f31342f78ff13fc3a4b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cbe5a4b524a64c952724b7f123e5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f916aa70958bef43473b19d723ef72a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77940ea320803ab920c6fc87140e9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0c503f58622b1415f00a24db2994955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb73d0c2c50eb28bad82b52e2e5ed256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebc077a7f54223d159fd2545b4bef657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e0de797a8149bf1210daeb537f44358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088ec7fc895c0e764be84726385432f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b6425f99a55c7ab2895bdd21be5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23540f6a2166149e9e59e1bb55be0ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb38154a89dde903ef6ed2ed52df8f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021e8d5d09422060c190792ce76059463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f000f7eee57c0af059e654fbbb34aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be6519c5806359b5ac9c8891fae8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36856acd23e93dcc9344dfa6794e6e5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fedef28ed3dabb3e6464dadeee75c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2642840ccc38806c5d951ecee17e58168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c603d376386d0b2d71fa842f771be169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130b04330791b069125c87cde417b5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90a2899003a5639908990ffca772f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aac9fea6b6f4097f02578ec6740e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedb420cf7efa802045d3f8fbec217873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7a073eb00b3a432fdc81ba4a4fae074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662497e95032a07359a1247ecf65b7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da2495097dc7a0f242cac6ef00ab6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e431cb99126e485299c42fb75ce0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1c6e69ef05cd86441d391fcfe16b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387a84dcd5cb845dca91f57021ba3ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b074ad61e697d554ab66de60a58c94680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599573c9d2a435af4c639423e607bd5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57f65079976a6074b16552ae5dccc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38396fb6be873ac76d9df91011ae16683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d3e57dfd2d761589f292cddd0f7d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ebeae71088a75ca91e6efbe9300cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843b9ce2dd05b9da860cf300f0b12b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af06f1d50dbe0a66f525e39fd4843d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf93217fde381f8fe367e6c0326d87c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05bfba5157ef4f82a9ddd17281313589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2809b07e2254924fc78130cd9c32590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f5b8c0365bae01f44d1a23d88bc1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0d130621531786d87373d16fa676892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e100b2b620f11a7a5517940ba793793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ab321cf7daeafac25574f026f11c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96bd7d7d1f4fbe230198ab0c459d2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905329541c216cba559ac663b5c51a4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92199d9c5fb960e29b0e07f20c94902897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a828ac87c61cd4388a52d70c09768898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa8272a5c676d49c24ce4864912bce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1c7327de2be5b39881673ff13f2d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de967dc4dd0d50a2d270f9e3cdb5e06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3eca188a37f3257e2e19643ab7c91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c90a1747148c911e5449d157cdb68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28fc0dc4f99b8e53eddbaec43d17c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae15921221bf242fd9b2cc51868697105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3a94e8b8b51cd741f971f1c962566106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2367d3422b55bb0cb2e346dabe3311e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348612dae00e0a53ca9a1a0b1659a1c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f1b37b14c5d72c8a964f524479f93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4500471f1c56cf1016395fd07152df2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3e3c3738b063fa05695f9b2a8b418111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd941f635d539aca0bb4b05595a083112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8edce4141707941c09a9b48d86a94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7889dfdb49ab8793ea8db2ecb53a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9e66496059b22f62df33249ee6d61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642097b7e3aa37507bab318949f8704116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b8725dac209190de31cbd1c1a3a79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1ce02ecdccd6c453761fe2aeae604118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470029f098b5f09aef5e44125c326b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a3dfa3ada6d507fd0eaea1b104ad1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9106de8bbcb325f3abbe13c6007ab55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85a58115408a7b2f4d4f0c56f643c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a174b830cdfd129ac3417055d51973f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874fc25a92833ff41ebb0e37dc715b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13ac68fc20afda54fa91753519aca8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9315ba3bfe5952b6ca5e0824ef47f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217e1c626944f485693f442105c0d71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dccfa65fe26066ed299c82c4c1b6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c1cd0c2ec4a6e54db6e2f22a9131d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647777423a6bcdd3546b0f17e4331a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dc0b677abe145b2f3633e73c7d10e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3afc4ef6ed057b60c63fc3e70d648132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede688c913aa29a18a83842a2e47397133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9b75508b870e84bc1fa52e447429a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55999f876fe9012a73a98c919ddca90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bc63ea5e85055db1e8db14a91744a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50462bbbf89707af118cffdfeae7b1ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f01c60bfe039b715b76183ccd822d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114da56b334a4e834699e6fc00eb9cc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477b1a67dd377abf5934c61df1319da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742ab72ee64d862e816c835776d3e91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa335c163ad262849add3cd02c03f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a98c32db83d2bdb28fcbc29fd80353143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1787a6e1fa18c4f7e52b9fdf8daca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52eec2c372512350fcab27742e7294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fd35c068a64b0e7261e53ee607489146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e5083056cd01567a6158fb44522dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f02984f5a5fbcedc421ddd57121c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000e3025e1f5c7819ea42470a0b199149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de220c47812d86bab61cf43f84db5d6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922eda84707eb9e9fafd84a411d74af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab4e119b272256eb5bcf7b806ef543152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49201ac8c5bf69fafedabc2337ee87fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff854c7f319bbfb1aef1f45cdf6440db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30377c6eba33ebceae78344f08aa0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc6747abe87347b1f28754f1b2d77f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc7bebbb36c47980ef5fd6ddbff14e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194354a028aa8f2169eee6cac630db86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05a69d8548944baf429858e45ff3d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec52baadaf18fb665ae9cf5a4e47f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2645e130867a6b48d78b637c4e33e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca1e596acd95c05610e60239ecac91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ead69635d4105ed68a1e580462c90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501d2e920598857e3e325bf4310228d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21fdc5a326bd312456e4396d836599165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f6736da0e9130ee37118ba11912c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166ec9974f5e11fbec555e9b3863f6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06435fca377e2580fd8fd0c6740cd53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef42a5c40b47cdd97b8b894279d9439169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25333d194fced1573ec03538c20e18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d2f86e9f3ce0f5a9ccfb7a5974b18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf14b0ebc3ab2bc3c10dd2092004a3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18196706526008f5fb49d1d6b6494735173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7cc046113abff367bbcd8d21ba6eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61f5f2e7ec16fc35cab1e3bd42477e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b9adfa0af282e02966b533857017c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed44d285088392bbe0f94149ab546cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aef77af4f11e5bf133f1d393008a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff69509bca629287bc634608e667a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf97b8c8c35b7d09fadd1742eda799c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefbc46f0006f320182d82bfe2960fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d16fa9b00b9571724b45b534019432182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f54b9e70d5e419f027ffceed26aa07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80942e29a1cedc46ed457c16725dca5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27c2c80450318d03a18761b7b40c3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b398f125f7d754eeaea716d954cb06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725e1c85ff6075602560cc7862cad9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0157221d22c9c0539c5cea1f7e128188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6c8ddeda2d805fd04e119726fe712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9673a7402c9a93217cd654aed40bc6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f157ac0fee7efc12b5b50436167edcc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6269a8192a59a23c8d0b10b879ad2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e04ed9226a738152679f88411609a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829274c9bea2e6b8df173c293f9b2e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cefb9e1cbe13aab0ad070787ea7e3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82630c8b7e456c7a68f899329989f2ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e48f3efb30707ac91e01299908da4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ae4c2004c950686bedef88d56408198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e5fb6042add616cd12da9e9300e77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307253be677dbaa2b7f7a368edeb5cd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b0e0754e269c27272396494edaf3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0999548ff3056221980688bd0b619202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e329ef85cee8b3b05f12d3075416e72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450f7378beae464c74ad0104ad363d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c82bf809b6c37bdec8dfe4dfd9e90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcbb28446e2e9351fc6717b27ec7aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee5d040c29b93529aa9f5b6fea0095207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dca21a581ac3f156cfffa63a130ef6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94702a342e1802038b026bada6ae8df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b32c6d4ec740dc3d2bcc85763d64c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc10074d415283f500b98fd4096f1a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435e94503682135f0c8a109268c9e3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3ba6aeada55c740a6eb108c3448cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c12566fb8fef3b42266573d0ef507214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd665c61e0e683cd5583df59fc26e30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b96c92bfbbda54eb389cabbee38a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764d11b98059f1462b042b11a73c32b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0113ba0bfeaf851aae513f09ef296a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90bf85eb67fa526f15dd5ecbd8d652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e483908564c0eb1a39e18caee60b97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71ceaf80bbcf4b2693d6e3e50896fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28380f03913663767668b9e30bd10be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b77907708569e65865c6f9b912d3e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307e7e883452f002433e497f44160d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f6ce091903f5de6534e50421c2712225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a958e2c35ee7f12b7c78ea51ad7dae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d704ce03415abf6abc0f4bcc4321f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156521b753afdd03b90518334e00146228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec9fb07bfb81bf27cee4bf6cc48586229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c961db974c8668a79b1a58c64db0a97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68301ad6cceb518851a5a5ebd75799c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0c4fb40040e7ec08961c337938724232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910bb942c849040cb13a4bac379ddfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cd0e24b5dbc75a31689c1b1f46b3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298251deac07344640de004e73833bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc645a78b4874185a582bf1dcc3dc5b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8f0d75f2fab33c930fbd9b0e8fa2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ad9686b7f7310d955ee8a96c2b0d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10567914b57b8628506c797eef761bde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b20d8f52f65fcedb8aa9d094b9fe5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376d31ed4180c319fae864d4ad60e32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140f15bea1fb199e768f656f7302549242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200a6152ab017acc460e17dbdd23f00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f64d90f0b647928c22574459a4388244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c4ca0b8148f5ced72b8cfb21b13f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b95c5074cbb3e8a45c164ea32a2cc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97702c83760c81835c8c83ceca9a75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61070501f306d82fe1715dd23a092df3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074dfa9a78580e7f5dea5656fd8b1ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d8979a82d1c840c43ce6d841eb125250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf17c7c79cde74523f56ce68462ac4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778119d2f59f74b1ea5e5be77c351af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5396cbf7762ea07850799fc3ecddc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8b85cd00fefb66c8764764e61798c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06851d96d7e1aef06798f7a22bc8dc59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd593c299932db5cecaeb70a55b9a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1baa66995c9a8444f2196af7044bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7635e90209d18d803e7edf3f1f2d8d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ec49f310902bfbc97608b6b4259ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77011898d717d4236776a02896cd1150260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66d82abaa8d8231b876ab5a22dee42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd4a95e8f9fc9e96283e9fcf5c38d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cd06e4c39f5d1e0c116f51cf85e9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad62437d97b1db9e9277e54c2fdcd0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c6d1963bfa80eaa598b384c2abcaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a19146add967cb291e4b736fba5ed5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae712255c8513c67daa9334759cbfe26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d50c5c068a746cd3d90d224c8e1ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd39bae0fda9f862166cd50abc53599269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99af379021adc9954e870092b5fb8a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e5453a6628a4f51877d64ec34d8e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b150959323415109b8a73fdbbaa6f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261349c0d09260150360677d1b16f502273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331c97442fc0866914518db4a7198e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eb1a526d317c255d077587e065a52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeecc87040f7605507a977afc84110276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233195c4c5f8ea4db9af12300078909277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2e8f9b4b85da261297c6ef7d70e29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7979ebac926d240ef1c7c5b3ec07742279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fc8b878e815b00c536ce589887352280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794f84700400c27b905728eb1961642281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30484707b7a54a6b6925f85937ec494b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8841e62cba43eece79aa03306627df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5595c2dbe6e6894423ddbe0cd185fa5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6d6e50b41e0a65c66ab4c3a0eaed2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8717f4eb2e0b210b2e4e275602e1ac4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891b01bb8a0b138da624780ebd4a841287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11456eaef8a0aa482da44576bce190ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca92b333a6d9c6d43de572b61bf072289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a31f3de98e56e68de9d1d9b377c2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106d19c784e22c1fb0648493ade2e45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043961aeb8f406e41dcef4bb03d7bc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5cf3a8d6a8692d4eee31dbc0752bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05c25dfd146c5b1d01f57a01c4170c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaca99ef2d3ce71950a607ae3fe8ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da2aa974feba16ab360c0b4d82910d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754a278263e1055adb38c5902563f1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d3f0018d920d12e67b4110d2a09f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe64ed2fa5671fc6fa5e5e301bd1a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff14a46e52dc6a78c575d27fc67104f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0a780c79b63df882d2192b3b43576301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab844e367e020f4c75398bb511aba62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a30d4b2517b3d3c4a3f7879f9c6dc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57e43daa7f9f5bc265ede085561973304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d0b7bc1a9f8559dbe722ff19171bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b4ecd932768290bf3be380067de4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8373a2c7c0ac8ab18e5b13894467e23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61484e6fbead8a50c6b9c99a1e8b5b8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774dd4c1a1cef72447d34b58238130e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbeace5510f8aedf781409f8daa882310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc10587c72ebef64639bec5be5f9586311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33bf5f875da45832f16fe0063f8e0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e165d8283e44adda8b28848e06b58f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e2d7d74dd8967c2087bae28b78682314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff644fc85b2ae581b75081252478efc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c00c83b0d8c4a67ed1a5713757bdbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c658cc4fd1547ef0984f93b79955b49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b71c7b0740c25c7dba80acfe13772318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71b8cb8cd17600c4da310b731621e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599f4e0f222b30f567053fd1d38401e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b450d1f036b1f07aae9814746525d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502e5f86bb1c69f09c274f31c1063b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2598647191fc89a6bf1f8304d72a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ea3be19ae61f85080b8c8a0dfd1db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382fc09680b4bf877e642199297b42e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d0369721eedadd708889dadd78be3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49915f4a73edcfed78f3de7a66bbe5ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba16379ce47e2c4f64bab66462fdca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f43b42654b0adcbbb57106b4f53ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31136590561fdff8a9cb4c7d31466f06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6654c9d625110f0ef9104206487e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6d53f1f6da0aba170670721fbf96a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8f8015f4081748a8e000cac51dbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6f75b33551e5c9dfc63266c1985da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bbe4b5d90c74619be27d4cc1214b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cfd0975e64b01a5a7a8f424d72776336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d485ad5ea69e256da21b03c1c61cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba491cb13b432f90f6624798f44f59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378681fb23fab83eb8f32264d87dbf7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e00147cc6809636dd2648e10f5d036340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed755e95e725982732fe9b724c00ce82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe8ce9cb99149800a3559f51f49d98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344208f37c645afb60358b1bdce400f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bac969e416c9274af27deeb6b423c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341056da588c8a4640192bb60fe7a3dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325340e5ba265c7b303e4ec05a13e9d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45afb0080f312c4f0b125634e6728b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b46169a4f3dfc4cccacfbf233367ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22ad338c0af99421fa27b83f2fbbfb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd59a8e5c5a0030c8134a7a262a7364350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e85ee24fddae2d592b88f7f31f7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bdb8fcdb29c6f00016744f38bfa9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b502fb782764e870a1b7117f8ab4c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbf27c08e20a788bce82bc6772b42b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cbad0de665f21112624f493868ae8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860933dea4f1d2270238f10947cf7688356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af660d7121bc23abe36c7a5520f8a1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd15f33cd3b215a051e26a2aee58770358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e727451a9a433810ef4975423e0cdf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a933c51e38977131bbef824a3342f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29370b24e2a88dc9db9a7c739ec94e34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce885448c90ff9555f505fb75cb1df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce208a978589779c25c574c80452959363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f3dfc4b7e4ceeffe76c8aea11f3b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75350caa696f88449211a1434574d61b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6223b6d23e9f2a79d927c52f223b0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9334c83c74b993a7461762d005673e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb504a9d6f1fbd7d57e046b2abb780368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4f91e44e96150c0f8f2dc793a9c68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c87d6a9efb503b9a65f7d4983ff61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e2e6979c5ed0278769420e25dc318371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b83c3d655f84310a705a15d2feaf4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbde353653236d0352612f9f7157a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8969220218f15885d359f944d3979374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9990983b453ecf4eee471d2f07bd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205c197efebb697620e0e4256135782376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8fdf94a9b806a72f1b4b5584a67ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5151a7414effd684963c67b68fb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a4ff1938f0a4199e68af6991eb45f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e217d565f48969960bf8d986bb73ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0e77ae4e36cc7ff682d9858673151381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974007c63147dd70895b00c3b0ab63f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74e824a3b127d75d85cd05c9f5ee4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097211618895d80dee141f61e16af68d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e9623f7fb4c1efbcc320a0749f132385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aede26f9f5f832ae724f58f68165d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac75e70090e8cbb65f834ef46477fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfa60fd6373cba0aea3ba528275451388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a59ed733bbcd153ecdfad18f253025389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec381ec361f83e0314bb75a5ef21d47c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d69fcac46949c88ec39697ce2d325391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac06c0e222bd0ecd6d4f7dcf9f1149392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894be8b2dcc7a4394750ed1d9cc67ac5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d8852a8e15795e47f7eafae6d2bb7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db612378aeb0316ea9ec21a35c282395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8097797cbc4c73792222e6825257d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802c1f1a69887e653d1052d8fb75ac3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def88ae19185961a894d95f87c76c6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6715c7bd45e3f280c84f07c8eaef6b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd804140c58cd388ad3a14ac87089f80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e2b3dbf17633c0c700b47bb4efb85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ba6d394e3223e6588fcd7dc154d5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b7e8ef0d801b6488ef2ef41eb19b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6e3c32f5f3605fac13b79f1107071404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e767cd492e340e42ded8f0db6c54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b674f679a7f2c90301cb8f87ff049e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168adc8294219a9ae8f794011519579407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4a4c1f4c22587acedc86eafbc5993408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8def37e6690aa3cebbea5e1bf722ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f396038c34fcd3e5645c1f559cbf25e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2a42d3b1bc2d69c7c242e37d85edb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f964c46b0758e9b4eb38abce07ef1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6babee844ea1bdccb4b2468895ee4b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2a4a085a9ce5613ac58999e3a6b9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38311964004d0a04b88d47bdde1ab1c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462d30c70f2ae4c96333cf27bd0fa47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86dbe4a37f9bc7c81129013dd1bea6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718ac8d18416a2f47f2f4b068959b8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70ea3c6afcf3246e5da658a315d56b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492722e3aade6addd1f77f171db0153420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6dc11599e7446d0db93278062c96f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16b4b683838e0d6aa31886e1a6e29b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6430f2ff8ff7041031ababe6bd4f4fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d70e6811f0f7b62e78830090ea6db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6de9849b11fe07dd7a62289f81607b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926af0b57eb3bdaf3756a5d185b0029426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f44010fc1ab2c6c7373fa39e822586427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb34caa11adfa49fb2ed949374fb85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d263cbf8a1374c273431a1a83aec0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de62045868219a80e8731874d954162430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c862823cfee54452c097744b9b588a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8950d3c9675d107628c5cc74a1f7b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434267d3aec10fad363680b23cc127a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca29d113badec01c4bb36fa918301434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382914cba2de273b2f0fbae686eeff8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa18e7a15d84074c2bd4554a0d73c17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da164f1eb07b1440a38be5c7139e10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a4e052edfe25303e6d0f75e4000c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e05a101e961fc6e87d0cdf4e25b38b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a3828c3eada23ec54bba3dfa21b0b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef465115eb7cfe3fc7f80795a40fc07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfaeb6cdf402fdc16627d0edddc33e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe71143b94c9e4feb1216f7dd52c50b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c4287444875f1cd5d0e84bcf16be1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ef74c307179051c47dbcec490cf4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b42a00f3dcc79d1092ca329a9c0c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f8204082a388112e3f17f909a5f7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba869008bbd7a790d46b9e0c3a9987448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa99923f32a1d04a594cc860f40c29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c2de26e54bc1ed53005b152f51e09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be410baea13c663abd5de9c5aa990e7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e00cd3c237bf70139e182ec2e3a989452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ee74c4f0673c1ad1ac2f29d2a0edd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eeb90cbab45125cd6ff85bbed12c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf45ea2960e03876e3aeb40e37fc22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02738ba0beb79a0e5b00b1ea4c5a0e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0f68a4f7790bb9620a0d8e66e712f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98abe6408d59fac36cb918b8d09c5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a919fff07862e7958cc665082917e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366966c816370bfb834990b2313cc45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3becb2178e765c35b9342d5a0e8d18b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82636fb9c33c0b2464b17d854f6c50a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3924dd399612a47990523ce04953f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a1cc861541efca07389b898abdac8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2676db1f0371c1255d9e8ba4d6d7d12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4b004544a93947184bf45453510ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370ceab0acb287986cf540fd4fe35dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce9b9f7bfe34a3a50fe18bc6f9e85f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0d81cf841e17e1dd57c34bb236d03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b287e71d143125da1df86e8238c42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae197e4f5facdb1987ec60ca8f53d9ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6e959335988f91afe3d3ced80cf20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19550bb8cd5b919d9f2bd812863b93c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867503943fbea692bcb1fb3436905101474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74039a9134d6b05da9bdc0f84d94e9c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bde563203e68b6ef505192689acae6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2520af4e7884a1a07767ee112a4e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b515c0b1c702bc78f62fc8bffd69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d20ca0c310260b9a7fef8ee41c1cb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52d666f414a4176d17a1fd7f5857d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa103ae96509e16cc0f4389516790e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe25a68ad96c927e199f6ebdb0f854482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9d7cb3af9251873f31c9b6e442f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2ac99e859f3403e23bfe73c4ae7ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6c8201f8c12268ad678e96c304114485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3d7e6f74cec024cdfeb4c358b02ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa3c1c2d7681571b275c577eef6344487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacee390ab60016ba46c86a5b0e9ba7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34642cebb6b80d4340b6244d035b3e46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05c48753ff6c48c9b7304ae71f4edc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e6ccd8588fda9cbefd23c11a9cd30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60aed40860446dcb1fc6b416811286492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3b971f060eee39a26a0b57726cc78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24b4391d1d22ac99f0daf2519d65ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a479e0b0845f9388b549cd06c370f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b26317447d62303e485fc2bf0a865496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca04f9febf5028ad608212e207d075497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cef91348fd6c025db24f1aabfa5e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea06ddc531b12403d896861278e071499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afe0fa3ba3b3d24d95bb2890531670500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceffc2c51f33dabeb08a48e81cd522f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695d6ba9c0b08856409401376eb87b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12c6be2726466f48beb6460db6b216503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162374ed7b3506125ffca7bfc1e640ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa7cb21caae6e9ebba7d21afd43aea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9beb84160ef619f386575b7a413073506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dc42b38890f168473cbf9362c07ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec36f203c2e888503da815f91a0c8b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60237adf77bd89a12034a782b9cf7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226ccf27f6a53f6e3b4371d0bf20694510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bf0870a3441dd0ee94664d412203d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84865ad589105b9aac77056cb5a5731512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc78cbace5f35e4b4b17b78086e597513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99adf2f2065123d9b27f1033f503d74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1bbdb3a876ac7acd1d5b13880fd00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8905bc1b03f1985ff64e9fd67acc2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d5588ff34a383b00bdce4be059003517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900deef4b5942e1313ea4ecf020d01c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47366a16d349c3f39fe93fabf9703687519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba71a7d5c89cb51babc4dfe555af92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27109a1e9e35a2f8f56ba006780100521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba64462bd48c7a7f4584e3e0aa1d0ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccb5024bf2d64644cddc01952c8319523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f2281a5494b2b400b45a22cb0542c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829b965e9ba0a0bf4e54436efd1b4b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfb24dd3f81ac4d5f0ee4d73a64b1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5b8c677b1764836b63dca04e4418c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7573bc8304a45149b8de1def782b50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02abf3ab9cf1370dedbea8dd93f1e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e57c786fce5bdb4719ca69adaa0ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2686dcd50f33a316825f08ba8c18d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78872c24779425e650325ace2869ba5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48efd90f9d147904ff16cb1073fa64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dfc5765487f07a69ef1a1390bce8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf53c0cc8511f2241d0e6729f6334b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43912e71654fb6c99bab88c363730f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191ceb6dee640e9469930dfaa7ccdf3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88cddebb8b31a3a7a74e8d7157d287538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6370c774da115efd71d250d18bf1a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49e2835c9bc2115485976deca29878540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac788cfaa6f83090b1244ee7cd9b0953541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea15a9402fb5cda2439c48d75802f52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a3df5376c7aa8d0c300b54912469e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e078173a36f757edd7396bc26de3642544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de837552bde947e3c1947049c46c551545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98227594a750828c24c0097c72164412546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee16eb136b8d2a37c6226de8975f143547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94bf3f38ba354d6801c015e8977b09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf135dce990e797925061ce33e424c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1e58c6f624513901d56495cc248a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7ad8f92d99a708812e70565303eec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9432404fbbd27e3ec03ff402c3e2943552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a41fd9712e4e7e573861f3bcb5ee0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29909ef9684747ae1e04428db5ff4ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6bb0de0d0b42c359a9fb48ecfbf67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9f8a0510f638ea2a5bbd28c2431da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1836af1facf15dddb9b2626ee95e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294284c786c0dd1a6b33993750c6ba2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc65f035412f4749635845b1ec663d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3661296fd37e3c8c39c548b28a9115560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574eec24e00ad20966bfedfcf9fc238561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc09a583d12b3d191f24192a140de9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96402cdb11e71f5e3436ab4145446efc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a06139ad5cc16fc711fae4ba2a588a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651ac3f20e989c575c827c13e1223ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc556e5b5b501e26348f3b51ff003c08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d371780b26fbbed14cfd5bee79e9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80eafbc2b8289cede106a7013e1aad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e29da2d1a235884cc931b2e231de0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedc2c4219b451906315cfd18f8df71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ee3af6825bd33b9bf683fff8830b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76e8f0ec00e9918a102f46eec76657572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>