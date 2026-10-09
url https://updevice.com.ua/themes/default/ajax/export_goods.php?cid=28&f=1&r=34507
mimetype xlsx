--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fb7937334f8fd75b040da5c7805431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b26e3c905180648e68c369054a74a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61638d6cd67bb1c55589c8f7cff86d6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cafcfb8194b1e79000bfcb1e711984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db672e1167aa8bb101ae12425f24c54f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45180d4d6fba47e04ec1122de0f1ed596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0edd18d0edbadae0f556bef6e98d417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdc527579657ee7da0ef85bad681018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2bf6b8e1fe6a2472a3885e8bdb2ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dd2d088c72a478ff5a9cc64f58b8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8243807c1746eb25fd07d43b35c5c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c7ec79c6f679f1be71ae71ac29e7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f41da56d9264d19f8e2f468a4284b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334c287a337abf5c68cc2961889faed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bf3378431f10dd429ee72f38b50a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afbc7bd4c3cf01037abc8e03795e6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c616bc8d60808dab850c65a99178d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e42732fe6f66f576fc2467da2a3c7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17785bb76d115ac3aee6df20d5350ca619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fdaec68413263fc9c0e2f73285a7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ce9672c70fff1edbc386e0871e11621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c180ad8be3628f697ca66d04e376e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5858c0bfd959d9a92170a61f8d15ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77e259af89da2ea97673f724f5065224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c669aad0dc4bd12d73e4036499119825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56d98d6407378d1118701f8aea53b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec86e71fc25dc196ceea579db7770827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56880d613660324d1689b09ac1d59aa728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1535d2569a1001203382834d41f1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148a04f62d5aa5872b8fc8828248ac830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cea0001848869867b8a182b056133b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49acf780d6c2766020766a058d5692832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcc3146291e1892c345bacb9a0b19433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b42de2798912d4b095d9de93581e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e92a008cdbf9135ba35dc6b16b98635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd26639780acde8134282e6eee4722b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93779c2bea4a70bc8513896e81d98d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc979e345a7a0788180a78fa283353d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333b622e7fd246071425ebbbc92f81b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acb499484d5b9d72066c613fc2828040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b938dd30c32e36f5a5b1751491397041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3feef894da0ac21e58ea8b537d3ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cf418da18fa82c943ed74eb8a53c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3332548aef24fdbd6b81ba73ae469ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90994ac96aa78e226db092d5eafec645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc94c7df131f258cc0af100348ee2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b7ab4ef88c37da5835f20df22914d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba304feebfb877419bdf401651d9e7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5813a3c45799cb5d9dfd9f76cf9ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9f1767082ce8d83dd9fb9266cedef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6096bc6c4576b11f2b683f3b690cf051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2247347b5920bc22278b01389a4f9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4803e2ce94a8ea8937692faa68275153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff3db9fbe31db38b3611bf06408f8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c6372568510928ac454602437df8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfc1be7cb5b5b8bca8eda6d86b6db056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc62837132bf21560ba26949b07e34257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9bfc9cffc38b75171bf5b6c6eb38258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6080d56136196b4b359b22513d7190f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91899f8bed82216c204de0034085f4bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ae17e1eac74072125606667e1c25e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62da2e8e836274a59f620d6f07d93d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36da748bb7f8fa5e0a5c24a17348f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710620716f596233d207e4ab2f4b2af864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70333e31ae55ad0ba59215384ec1dfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de788d60d1969f19d5187a184b32b33866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc444d9ca98f8c587f3c1b67e5fcf7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a8052759a0c10b59393afb403f5c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a3d4defaeaabe6c3fedb3c816a16869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fe37d996a4ad9dee1e34d07279eeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95667297b1921e87d177b8422d62fc5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fd2466ccd20eda40b77909c19462472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfa7baacc033b6a6cef334965ddf2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6d5471ba141a15e1a81b52e482de374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc384badf43e2c88a9e44727b7a5acf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd2e21d93a63e21a6f924cc57da8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d2551cca3ebbff80093a9d69cb08177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f10ef02803538bb81c2ab40df454178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc602fd5d206aae7068a76aa83a6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197d481ba54ea0e6e0ad2f19e20c96180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a68616a052e3c00df862acd9e5af2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb37d0afe7cadd59e47a3c001c223c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f099d8e8c5ca970b68f05c3789b2f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f371985bd42fcded6957751232e8e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffebe22778c97251f4edd99764e33e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405ed22d9295e97a0510527b81f86d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e92c1ccf8d5626e650e660b55d3fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d5cc0aa5c33b5ba8cedf458a326ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b325e6699f196289dba4a2966c93a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dafb52ec09e9da9abba1f76afc038590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4b56ff065057244f766598bbbe5a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9776e287a90db641621c82b947fde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef6c5fb0a83b0c732080340de376ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7d0f324c41cdb14fd068cfe2083a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05732e986736dbd99e8bb40b11532e2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d189fba6e8adde7e5e66f1ec036860d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88c0fdfe222474b271b0cfa8001d2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4a4b0998b57bd03b5069791b1d18798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796feef7a5e2550cb7f3c2f566856f9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dff176d7e33c5db744e0278cf3c4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea31346b5aaccd4c9e46e5e22d74ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd60675d7a930bcd8d3e4ed32171bf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534091cdf63860eb5baf4891794b26fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de2f9a96e6976b222b397e64f4522e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c26e360c168e2cc884eb6c1f32200105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8b2c41309e5891d1a8e128204b804106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c054244d27c91fb455d39838b9687107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c930d34727271cb687204713ecb7d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c125c46accece3e25371d73cf89a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885c615ca5939dcf3309e2f317f1a53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b176f381d1a9305aa60186396b4d0b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d74be98f5182510f2b3cc52de4a78d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134936677d99d87ad4cbc977ee7c671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286935360d2608500d5d5f3937807bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8841b30e65927eb99bcffecb47296115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86d7faadbbb511ea968a615fa9759a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd86b6666044afb76224c404277308117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736c3d8df3fc225c4b03d913570e642118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f487be309c309086f77357b898b9e4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd0ffa1669f5718d5f4f41b543c2eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf105c4948af14176193e63d40e7bb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8481fa7c58de611fa4b07e6b8082f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc839b58dc70a707eafb1068b9331ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54935d5de90e109ffa78f2d042c6ab7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5caa6d790a798a9812548f90068984125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ef591493764162ebb38a2c4cf665126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4b798257d3053ee8679832f185099127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfdc9d81f20752c827b523ba103fc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5652a22c194afbce3bc1c4592187d4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193976ffab30377800b06d522f39a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511bc19250e2dca0fd515de99d639a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020d721faa43373b6aaa8f576ab6f3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889cd88c7f825965d9dd645bcdaba2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b1ca3c04d5d9f7d521416f630493f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d2cf6a2fd35db5204838812e7ae04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c75fa9de442ab147cc0d80d841ab82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15ba5f430b9ba48963e3ab0e90759d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c207e289c897581efee0c280904509138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe963212cf51b9baaebbcce8d502afb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080df068dc73ef98f1521910be406395140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71958b4c38d80629f4160e070d41228141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714119d80f90ac17e0c9e1e60bc1577f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5d0324a8d271d9c8ad19a539b08aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab90a20010d12b5c04c2daa471106b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2cbe7ceeb8beac62672ebec2c0768145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5ed68144a18b5fcf02203f6b7b40e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964357548195955f8eed6adef388f585147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf9dfb15485c27b8ec2062422433b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df38bab8857245c0f8d4bda13e8436149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bfbe055c775932603ee866c4eaddf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d595d367754ecee1456940ab68fc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de9a1c74809e92e35fe9d256e251d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3832264da749dfed31cde4c856961153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ec44b9ad2c1e52abb29fce6abe2f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38e628a4f95b86f5655d3523e86e27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbab3796c401103af27c407c14cdc46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ede117247943c8c8d41a6a1e29171157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2555a2f8582865e8ccb7d2dd0a762158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a14a33aaf09dc40ea2ed69113c7d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4cdcd1b3b6bd67a8e38d236a67473160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdc8a30fb6afe88be4a87394ffe728161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50d68b3897a24cf62986e2d8759ce3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d719571bb6f6eb63d187e3b9d843b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90efd9067e36e6bf5d2e23d749610e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0088e110f84efd2675a9dc54efabf4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d686a6db5da86debc225934d6062c0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8df5a681d2602ffb35dc74fbad642167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356a88c296d540df21d8c5ebc29202d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96278997466573b5d23615ac469e76b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1841cec893585f135eda17743b128d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5f86c770fc182e147515e0bcf9ee4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fa8da94add2a21a708c0f58e4d959172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ca3085fd9045060f7301c2fa04a15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f06d173762f59eb5f7941e194e7a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce0c9067e0c80bde74506d9b66955c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf6e9a1c45337d7119979842e16e65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975423579583cb0d5ae8b2c96e451ddf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace817eaf94ef99dd0fd274eebd2c90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba2c1fddfe514f2a99315346b7efc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132e6d1834cc7a15021ceb528a9dc2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878dfd51d2f67bc28689e978b5a78e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e26d59ecc3b09f180851a228a9da0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ecfe4829c4caa1400249a16b3714183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774531ea67ea9f924eab837edef8948184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9e2306ab927ef52e619d31cb78bc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40a94452317167c02ec7f1d593a089186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389b8f7587450dc5d610b8bd06045c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad3fa85ff3705c4acd46fabb32078f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e1cbf68b84d1a69148b77f59e5940189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2fe9f361cb4ff951d57da66368ad9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38ba0a96a34929030f4c9e2460bdab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429286dd65665faaf26a30f180829ce7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1f5dd7c7520026556627fb5f067d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d94341962fe4ed3714a8447637b045194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6ae5f594324837d4f9b9f6c8283eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df8f9e619720353ded7d433ebd3907196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdfbb7c6592f817600fd553dd6d07b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9acc73d10d825081fa8ec15e249777198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8847d8667fbee05ac5285216ad49d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a87dabb6c6f783a02895351034521200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517af8a6a0fb3ebca9a2cb4cea44044201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5383a6aeba23d710adc9273752ac20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac5e55a8d203e0f4524a518b6ca8b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518531b7e61119e1cbbef85f11842d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68ecfd9a8423da54d2ec3cfbde3f49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7ea5b4ad69117bc8535fdca8c7adc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a28eeee93f9863628de51e54ab2ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ba8449f4a0da3aec915315e4f5ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad5ffa9f47bcae6ff3f073a129c4b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9bf29ea1b6a64d24ab11820b3523d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1df25238386dd4dbcb798603f19628211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9dedf0580dfe02b2d837f54f0970a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae9976a50a2df0fff7200347fd9b52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f9437649f0d0e9e70313b38fa86fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915a8334906d95240822bf920751c25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1da6165e92ec5dea4a4960a8ed4dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d3e0090683d4d5a113db5cd253148217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa1450b08896633d317fd441682d6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db09978a5a16fbc7bbd4c5661e1f9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773c4b8a4732e3a85b45b44de3fbfb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554a6f186d44b8ec349e7e8e6179719221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f305ed3d4bf6fe7566b8c46bd39434a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b77ad8e436a3fefcc60764df3a7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d387d0c7c4d2a43ddfb50c891894d8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ec8e887bb15f69d7e84d3f0b2efd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b289ef03ee1b6169bc93cf969309fbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f5677a8e9f754907d3201d6efba7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9d191bcc09070f72487fe2d1c46cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ca84b0018e51fa5ea62a8c2ea0576229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898751173c7400df9c31d400a4fdb9b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9cd21429c4194edb4eee484bb802c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac67ec8b4795ba656caa3cc9711081d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253752a63bc6af9d130a640fccc369f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6245f5b2217047b7752e5e5aa7067f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73a1038436e3613ab592f1f98d8f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255ce6abbac8be9afed3f76c81a7ba4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bc85ab95383102cd8f35095d268bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c554940b39d6c1cf97494daad6818238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b323772e42ea0416bab7ddd0178cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283f3e501045b517a83bed8b7346e3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acc7c49c6d9b6a42e410753a1f2e62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59512c37dd3637ac8197859c483486d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da326b83159343a4fe3fa09c39b6ab9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bc7880fc682f69d7eb8d68e224296244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f67ca1906d22a3b0b351952536bafb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4f75285a8f6cb12326f403f0bba86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed17e9f6dc09a192ed19a29ce46877247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911f59b5a9c109344151819ab65ae44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95029ada866f00b143a998bc09959f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2867a8548b1d1860cefeae0a6044d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f160eb05d9edf5a40fe1a4c686ac5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec72ee19827fffdc953111393d3366252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85ea9754217425e31e68a3fff88664253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d290abb92cb03907961214aff9be1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15714012d80bb5e69e76bb1fa016db1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33deeab2aed618d8e02e74db800000256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d264ddb54152846a91ee55f0c13a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda864ea12fc214b758f9527df2b9c12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29f5cfb31700925b5585c7d2917bf9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d9879e92a1cc9609d60ef25290371260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bc95cc563a7aded15bf265f082576261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362b80bdd62d63dd02084f9c2d0e3fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1582615b677c385b870a23fa276d0f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860416dcf8f3ab3daa626166187b7cdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd601df5575650e7b96db0126e094d01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c935b6ef42ab09005bbbec6dd3a5ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf917c7cdc31e47302ba4e961501c07e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18554ccfbe954d01efaf6992006c0893268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b97a353ebc9b407f6d0eea8c8602d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c8e3437f2446fd8c595b9d80dd1c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868577df35008d45ddcc6152563962e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651ab892f5b14fa675b9dba99f09d26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d882a25038306132b9e132860036fe4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ac0fbd0777c8024137b2a69307fb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d03159fd175c1c24a66e6bc815f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f554a9c80cd37d2e23d3678a4c92924276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec0fbfd24004a9003651bab2aecf02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35707050f3cd860b9cbe09681969c34f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591cc36757e4be20b3b3bdaa6444770279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f0d92c131eda0cfbeb70b1b1dcafe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7210287fb83888b0d83f604676622281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386f8b754c22226b3f1acfe61ab6647282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c8f5236a03e3ea4c2af69b55189e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e54894beedb3cf34d51f1283f0fdd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80494c367ead1385de3bc051a7e47b27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0f412b98548d989a0776ad28cdee3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b12ba4c5fad526c734c071a7e8adb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d647df18c60a92d7330a2eca1d83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd6ba8a314e2d54fa3ccdb9d555f7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90797253cc76e1846df58a2c5be6c614290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bf820de35761f3a3c824780a4e20a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639f5b3a06117910ae842a4af2ee600292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe09497f5c271608533652f6605d8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b6a602f9d5220d7e828ef53effcf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895c4ef5fea1474e84612aaf38c4c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028657ebf5c03830fb6d3f3f1b5a81b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9aed8f1dfdf1b660a11043763104b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2e6d5bc4f5677f5f55c1adf44e29e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f047095bfecc1c8206eae0e2e223a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d7c5b0c0e1a51f9e0c0275cf65e56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc1e2d55fff89cb4249ac402c8f80c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dac01c9731d20b3030db291a245983302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72387c5b2dffdf874dabe6a8fa5dffa6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cca37ca800b36170eeed25df25e34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb61456c881a03bc098728faed6174305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f0cc0c4c608ca2b42ed02751ae76f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37569548ca3aa1afa382f68f8824af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf82efe4e2850a81b9d7ab98dd06aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23da0396cfb4ee0876c88aebdf58511309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8c4d0516bac2bf8e3519024f7543b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697939e761fd4521e37883d443a67ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b208c676c10de259512fb5ce2925a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e233c8228b4a6e1b816a2446a6074c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114c9e22554eecca3bea9bac4e985f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7eb2d379d1398ff6f3fb0e7a18581315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa019654b8203c0ce630041ba97327316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2234d0ddc9815121e2db56ce9901d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a23642b8a3dfe76633d2801d2b5e0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731513617b429f2ca32a4f7c8ff4387f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd1de02a316f690d75736365aef2e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3fbb9d8a9ee000c2b6e43e9b7ee71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43814c6dba7dae100170dd7034a319322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe90546f836584b7b5062bb281ca78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5759474d49704bff5ce60752788986d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0be0d4715c528ab2630be0adc3ee9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860529e9bbcf53f2a87cb67af71a621326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe85bd45d2e1f6f6501e2003574df6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127ad33590110f3c8c22dec1b4e0a4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f3e9bf7593d7f9ba9123513b11012329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98962a539cad2e641f2b51c24b0cf01a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962020cae1066f794ba55a070335f41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e3fcbea22516832a82a4cea1fcbbf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f90a47126a466e7d2ef473dd31c4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f08e4cae68ce4de4a6689f7d619238334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9329d665723c527e0b5689e02e3293335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16393e498692cbf186c07808d122ba0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ecf6e86287d290d1ad5680378e5ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb54da288bb721e31d585d265ecd32c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded073b85285d57c5bff5c9452028b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf064a3d1ace1cb7c5ccf2c03effff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b7e1dbfe101f5547c60b1457ada74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a725240cda9931fd5bf4c484a74abc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f36761a9489d9c10a4d7c6511a0c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243163e56c45f7a9d565cc9a43bf93a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3ec19ef59fad2f9ecae2d2ab2bb32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ba91af7549f88b435b43d50b59a3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d306f1fbc222c3eac6addfc42ea673347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefbc69e41a7b8e568fe20ad2177cf2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52668b8fff2f2f47dd827a6cfa3b5e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cf9f123dcfb2797779bfa316f640b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e561d214baa925be513d737349f5724351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2980a356a47cfbac2d5ab66bc3d5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c032f52aa84dc47e3623504dcf6011353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122135155dea3322046812e8cf5db8da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfbc3d04294261ace397034e2d1c30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06c31417de2eca0fb0ef162a0715b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bcb483de0b2367882f5e33954ea8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0f25ef1d4783451a2c99114ef65e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032970527634c3e5ebb727c8009b951359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543cfe8560e1d6424346db5579a8373360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57ba78417a3e747dd2153008de9783361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a962fb8d090914b2247a0f76843f3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478e947e99b53dc63407a12326b8997363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984941ab2b388352bcf12980e02595ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36270cfceafe944223327def077f72aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbdee9fe98ffa53546fe2220a6e826366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e0d780eb2050c5470838a4fde01ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d54d208f7a7bb06279aa647ef2047368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd77c5cdd14642402c8d948c0d88cef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b940ae8615ccd8955ede87a3a0aaa9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8c105afae3d8979d27fc3914dedf4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85e4f7be2520a928e403bb89e04564372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc0409351b74a9367dc3e344a65c11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cc5b04c4c36fbab265e4f19822deb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df27143000b021dacbb3ae008ac6f43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398d1014560e5efc58e6cfc19b76877376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a28d87ba9a659fd74a2fa92186899e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89a776e6c589cc5e276167ef562b73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4373a4619859b2e72ba03ad2c3e73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb41ec0c36d13f83b57f79ce594c9b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45576f3d7f3a6e9e187c88eacb1df2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347d85daedb85029ae3765ac151d811382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fa8e1fcab8583f6ce8d634f687c97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a17b5d22a6ea0224e52ebf8c036a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5c9a0360c58f1449a49bc84d0c6d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c8279b92795e7e82bc281c3276f16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bd33297152a1bdf094fd05acd9346387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4bad836cb3cfb640d02b7909226d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808aedd45a021eab216fb24613da12f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd27dbc25f8c51aac3f98773a355b0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758053bfa2fbf906d12c41ba7b4398ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272f9eb11d1cbdb1ac1b19bccb7297a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc12ee690e3a04de7f32669e462de81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d0a5394335be88b1712ee73c2d16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba46a73f5282b7c55f54ce4211f81e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4f6c07c74184d6243927473f79090396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dbaff715614419424effe9b7a093e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd4190302548f91d43859daeb08935398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30774e35e61b23cdae59df92ee09786399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e7df8b422e40991446cf1b49f3afb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09987070de91256efd65e40af27f5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544139687d591efa5df17d23517b9b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1abfe281263f8e34379a33b89dc2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4507d45bc8570f2fbf8bf08be63d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b119f577c0910b5cca020be87ae50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d1bfe5a8209c3ac251f7f8750be2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d51fde40f6a43270db9d92f8bd769407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd890efd3325a05b85fe2a4cfdab03f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cecbd97304860d193e68644e12527409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d458997db590a840d1302f5007b3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b57ec014621d74e950296583a261d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dc60c16f5442bf6121705ac4dbbe7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aaff0b243ff58b40c4f07dee2f4f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e4ff01ffd4174722b53eed16d9e91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650453b52b6929182889fd4a08ff104c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d484a74b433a660d055d143ce6360416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703bfb88da1439b76394036eed37819417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b48cecb720aefc41185163194b070418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9824688100314ff0627987434efc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd824639eef6f90216d5a7c518447d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc01fa73ba20b53951924c693cc1e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972bf0da80f73f705d73e6836a512a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da59081edc053c350c1196473cb9e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380662816d781ae980ad881046a443e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dfac8308ae4ade76335db4972b852425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299b9935e62115475f14942982c7230426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2ee0796f357790e37c5682fde1c6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e94cfbdf6713a4e706a64098017dfa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524ed6d57a2b2009dbd5f1493c87801429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27410f16f4eafb9cf1fdaea03a3139d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5995a992523e2e587668d13a08f29e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e76ff732c7746ae7612a19f82f1c5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15e7fa6cd38cd28ba80b2cc6353004433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39336fdaf43779cd3bb7a1871083950e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58005ab6a09b0ca18844d3545a001b58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577bc587d2c6f41811541ab49d8abfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f75ebd7f607cce2eb726de9e3711a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eedab53ec26581b08384b253e2e0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e395b615e40dc0bf74d0d88af51cb3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794620803914cecf56374edd90bad103440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196668c0588c99a4fd889c15356d1d10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03179041542cb31d326521d826a299442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545aff6587010e27cd991b28f4e4079443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dde971d4c4675160e2bb614f4a431444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a09bc7b7e48fbc53c97db024b9a630445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fe8c3a9a7269aae541cce153e4f00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16bacb34d93f1d7c8fbe7defbb5027447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ae436580fcaa774b493a2e9659908448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cad22a1c94d040c543f61bc144e1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272ee2e0598c53fa48d9be25346a067450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154944bdda22d0c8e899150c5e9e2f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b85fe76413af3574074664f756f20c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc52ad9d436743ef4a6caac25b6ea6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050164a4da9c13fb02bf12eafa3fa8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b35e29ef30dbf9f0b1e306177bb797455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af61f5973e6e6e87a8f904c6aa2438456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78984e3145b0c20494c22a05e437c91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fe372da7a952e366b00af7b4490b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d6f0e92f62686ef15b7a732890a05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa00e160b03a4adf3cf695d57ce143460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5afe888092e38e9dcae882c97423dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285b59f46eec350ac90fe5364c46a0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06866f4de66647f1b3e8bc0a20db24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6d752ea6f318ae88f999316afc9af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6115f729dbc0a8f502a9091f15d1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99352142144ee77f8354644841a542466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc87a38a16c388026986176fffbf187467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35744ea43b8ba8399c92292941395d9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a738dfc3e2b1a17060177cd4279f84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421c449266bf628db197ec315324020470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f1370932b6f053823ed11df70ffaa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614afb94d37227e4ff7bf5db16b5873e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc96eef9595580bf6c5b679e6ff54f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59285efed73739ff94f3c20390fef29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51905b15514a5bf7d6e4630822faae1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d157fa4efd8ec2c87a959589b0f51ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6657840fca6785f5010f8420e1aa4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70ef2be1ecfc100fccdd4897f97ec2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a718333676ce5887525f37f78c7467479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab223d34a0fb81cba98c97d4d8044471480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a060c71c63b402a09b80c71b001d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df386d8360cd30001a125be3718a88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa52391264a4515a27dd2d9e5a57ace483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d64714500f22659778470b6997d059484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3f256201bb0a5928d183b89f4adbe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b811b00cfb42a5666fba18b9d3155b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e92bb166954238a269ef8d21f3e48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db075df3e7692987c06a970728a951f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfa84e153b396bbefecdb67a343e0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaaead82c748a25ff5bb0a80604dd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bce0b8b301f2587675ee0bd0541ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494637e9760ffebd239faa2b748c0153492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de3871784de347f59aa0b8ad59fdf2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81b7e762604bc88ebddb031cc8a3ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5befeedbbb498b13b4640d4510d16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a1cc307134b7ce4ed5c835a1b4b96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35311f70cc161eeb0fe6cd7ee5395a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb64b773310a27a2fa0c2796c219848498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a4b7938c0d2f8b28cbea6b9b59c2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598af8b78ed5aef11a4d6e63eab60adf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad792dbf834efd9e4666f2c30f012e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ffbf5858e0af43194796ae4c849d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933588c814fdec976119cf180cf1d0b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5c0f9d6204a52cdb72eb1c95e98b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c05f23e1a6ef0a67aa93fb11c7083505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68fa68f05692d593f2a75ad982a630506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a37eaceebee23b64ed387d0da72a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692f23cb2eb991804251f0b13a2d59f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852be9c2b12c4fcfe5290f186d49a942509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470524b3cdbe6f77207eff7aab91137b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21867349a1d2f8668676fc39629b85c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b92805537cadad6c10a14bdfed7d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a766f3fbd89c8b225b8d7b13ae7e8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1be0878d87fe3ea0efdb4cc74005a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aee9a0f02d0d9604df58b74633d53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2ba611f5cc446529b8c3e1a651149516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e18f564ee0966a166bb392adfd8a97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bdb10f92739147b225383fc8eb068518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0b966743182e24c0e98597c213b9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19226bc7a2a2eb9d66d53cc84630bb2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a27bc0b7ffc46270f1153249a6f8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49746dab53e100e1497adec7cd951d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5e8bd8c82a9995eb70cb11f3dcbca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0afce23a809f103185ae590e7c1216524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a3fdfbaae026869eff0e300202a56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269f9ca14c692bf94e2d64a552b7f34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0512247a654535701f58d5ea156e4c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f23d861c125bf2b508f2298ab96063528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8d421aa13399dee58286f7314a5e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b1e6434901386fafa61f1c31d887b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46962268232cbbceced4cef4ec13c849531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae19ac1f16def8614b3e75b178d7454532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29176ad7dc8285563f16de45f882620a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567d7889c395df227467e64e0afcd36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787071ef138600198eb630ffcfe2bc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e3ca6cfc7a32ac57d1e97a78c6706536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5547c567718b02f0187f9db6deaf794537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04580dccbe7142bc2a3ff915bf4acf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eb32da4742d8f310e8018ecec5d27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3f67ab93abcdc83080b161153d6a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a21906708a4572f86fce2bd38ee150541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977155b2c3c30c5c7b9267a8b9400fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4b6af444da30bbcf2bb08b2b8ef6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2693c6cfb2866c567dd711da997cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448412b0a85adbb416b8b76d08795bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0341b22f8ac25d6e95d2a7ba3fe24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4569b828910e4d0f440aa6ad00541547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8b3aab0001449e4b3ba1548905bb8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ea942fa86e3436f44ec7ebaadac63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed84f1a1d6beaa9d7b5f57bdb9e440b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b879ae8d83ae3a121217ce5c610f3b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fd7f681f0e9be60313987d58c3917552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca0e30fa5a992018ab057bbfedf19b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944850f5f78df1a5245ccae83268625a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc764ef48710790f52ca26fa95bc899555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e40c41b56830c9f1eb6cd3c68578c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d825fa06077229e633942de77683d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92b17ecdb1b012d98cf551cf576849558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e68c2a55616184e947780af4b35d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff8b9c45b5b6184c040af7bd57112b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf951667b287e6e55969982539165e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724e532c8927bb1bd086975ad8b3825562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1aa1afadee42cf9924f2f000e4903563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b9828ce54f0d9317d4ebad9ac6300564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14779afb002bd6ff0fa862cb1fc42c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333440b5d5c3e26829e1fff1875c370566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a03579792dc922bd26d44cce579777567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d396c1f80876ab38ec56cbd47bfa350568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b2c18b5aab1813cbcb89005232b4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ad7085d957cf58908373e57c6fbe8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec26deefbfbc0bd5806003fc5d2681571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0561928e0d459220e89e8dcc14c39572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07457e6accc647fb5224e95a13911a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fba8dbcb4929a9985c0960a643df312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf96a818a5d30b8663923f3ad83b6773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e21668d4de0a542a01b8df236f9c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7decbd7bad3ef57d5786063673aadaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d080cabb303ceaf35245e32a10c01d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eb2ca685bc07c7eb7dcc9d0f5f3a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaf4cbc7057d91f6e77b1f6b7bc4b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae6dacc2ff999ddc5f67640664513e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b3855e32e4125fc33d2158aba68a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1f40b52218925d3efdedc9003623111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b81c3692483148c2370384ae75737d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56637cd97282b16294a569285c5c6a9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a735cdc593f403f1c9625dc980c624d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e4c9e24c18408212f1725d8c00ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f7599453f0afaa0e2ecee0467c8c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f37f07080e518a9aba470a1dda367417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005d037f80aced4e4e4babebd051b2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ce4e2d76717d005b20725cdf8b49319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6a02d7af0f9a77a990af56981e40020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc23ff35bea5ae97a0322abf0235a1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd918e7d54e2469dd3f5bfb63204c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f494458485b3975bbdbfaccf784ed223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c168be2168532adec63c25ff502f5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b792f5ae640ad93918279e4fb872fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf3fa3ba9a7f995b238f71550dab0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233035bd1bb191bc67ef7b6d573d69e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeea403e35699f6b223e1dfbd8de9a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9385e5d525344832182f7d868cfbdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97bd94cf0bc1032269b9146488281830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d259889be6c083db287419a909ea931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3df1fae0e8fcbabdc22d0b7122b1f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f783cb7ad994c37346c0bf3f742fb5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff765ad4878a9d2ff66a326ff73a55b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568615a4f97363bae3fc8bacab261b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03b72239f8e8de2877ffb58b0b2d7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24ee25b231754bd0c3148cc1399e8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a13cfea2ea45e330cb24de76215b6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23f85867e5fa34d198fce088d63a5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ba0d038f04946d824b67519d6d3f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41a3f930cda0335caaae62d9934c5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba7a0656c20dbdfc8be41b1cf04f4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc41ccc470be948eb1989ffa631f0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61e081b8255ab905f51d6bb5ca103c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a8621ff51eba2d27e0c614d4a39bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0009b7909b25a52970d3757678bc86f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd906f0ab36567f23ab45262f2cc5daa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475eb423a51eadab873f6ab9938ab2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00654d37ce6db07da1602107e9055c0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed27b4b32f73f47cd79461aa768bb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d12f8616f3ac7977236f2e0f4e09951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832314f01760cc899942153a0fd71c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606dc2426e1fcfeb3b7a6bc4ecc38fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04585b5cbcb0eda89812c6ff88683e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6ab34bbde167a19d799d54654351455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5f29247b85ebf491fbcf45f0a203556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9908277aee8fc07e3b612f3de6a511d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2b4a03791bc80bcecb63146887e1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf46279ac5ea9ef82160d22d91e5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc5f424d57bbd2caba1989cc510af960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f9f6d392afe725898033be90e9aa061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17786c75cbb334894ffeb4fd947aaf7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147d6447fe28d3b1ce10aea9db56f0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60854f30c4e5eed100754717f055f57f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ce2da05f1e3a812eb4222952f55b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ade486f1775d916e810aa0fd86a4ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94263d6f2c00fd8865492191eedc1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1fcef3aaff0bbb1f83b4dea6cfa3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7ed2dfe6ebea51b0326b81cb778c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70264afcb188b249bb470ebaee0d2a1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0c884c60bd68ef521a060179bb31171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465c866fe2d5ce4c55d2e661671cdb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb0133acc7c4b77447fbf72f9760a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c119d7e73870dfd2706ac39866c66e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf381c3c701bd26c5783eb6b82707fa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30ce8f990c5bb8f3ae3b8b4cb6f6d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af0505567f8271f8b7de2c2e1f87d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7eb9f6a73e37a329210d7a25b62f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86648277cf5ee7069c7cb261da988679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7d20b8ab0844f133ae015c13f14ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751e25c9ac9259b24ff666f7948be2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7ebb8fbac8cf77983384290d22f7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6016aa84eb2db8b4e682f96179c738383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a29e1644d68b21500c2533967b93084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff11087aaec34b4855097a64473dd3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711541a243dcc461c78e5c52d5526ccd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9b967dc112546493a45e608b4740e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba091c2cd62f7876657f7ffff7aaba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35851472abc4ce6b1dae77d65c6e4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284da5f71c2ad302f217b7656f591c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fef4c3d381814afbeca7b911e121191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494dad7abbb82c282d1efec2048589592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec98d2c9021f2f35b0fed99216b068693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2cb2fae5b04bfa0338d701001bba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de774f2fa553e990faae52c1f3c679695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4f3e0a8fbdd190856d2ce132bfc5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b817f5e8551c8aca96e953289438bf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773ff6fe6c29badb774c9878869337998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a3431a5f4c933131ca423e74784b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cc3c184887ed721e90410687c6a45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca5dda8fb21cc0cb218a00e2a9b211101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602fe343f26cba7c02f24efd4fe7df3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b0f3665acca26dfae61361ce7ba72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b405f46a805651d349be3ec0c01b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e72f31380f845934f0f1dbffab170105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da7d6cbf15ce5901ea03ccbca53300106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c893db9120d4f7a4c69f269065d464107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4404b31818eb41291822615dd833c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703b92ceab0c903230af36a3ac5599f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51c0b8ffc54c9a44fd44f57030d137110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15673c12fff780dd4cac72a9b678c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402a70e37a229226bdd4d29cb784d30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ad0cfcb5ad6a505dccccb777bb87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbac525e1bd624615203b0e137dff4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f611a3c9c74eec65cce4d472f54f079115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98d2b22f3f39238e4393886203b3d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3859698bbd1601fb88014106aea65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2adba6501d24f8cfafe63b6abbf0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441605749b8741922fde15475c7867c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9971a2d649366fbd0b4551ddc6da316120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62de7ec7b825247a30e521215680e73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d03949e9e5c5f7f76861844a2e7ba3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a730f4424da9700be8a0de54551e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90734289f7af15e02768ef6111bbc0de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a8b8bd61c45c1c4a08d4f1bf34f61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52ac41d23d62c6f30c5e72fb1e00e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfc1d45056e31dafae76dbbb242165127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072cc8c2d1880fa0fd04370e0b11ee9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67c8aae1ec0ab8c52089458972b9c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73c6e0bd96c088d9fdbe48105815ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66718cfd194953b29aef9c705d6e49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900e824c2907a11ff9b9c566dd80a72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3beccc7d1368616a5a1d1051ac9f48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940f784b0773e33d7ee959d5b20efe0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e6ba1c5e312725f5bd158face7cfe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b86af47fe8596da8b613fa0edb262c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a5fc4e585cc5593cb62a98b07452e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb321e46d687d84eb10ad71f2e7175138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cb349cb63034cec3537f2a6bd8af9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb8c7625a5490787b6ed1e4e5f1574140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a83816d9f0f48a0237d645fd98fff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086472bfca79445799ac07c3d1591545142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f20de999917bc997c05895ec9993f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dd0102bd438aa8a0a1ee43d4b699a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351fe21403ebc29c00eaec34de11392145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7835163a85f8492cb8b99c05b6ca3ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306c13ee2ab27a6dff61496f0d0c30d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77868d4033213ced199b16d322ee22bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f07574528707fa584173b93c91d060149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17211209bd7d279eb795b57d81587c02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c30b794692b2e5b7444bffd0a318151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe133eaaa0ffe804e741dd6310c46a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e70f36a04f3c9d7e442dfe8890c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80853c350aaa0e598cb1de98685f41f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b597e5fad25ea8826f698570db7e490155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8640b71f04c5c6f9bc2afb22a5c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa6fdcd9877bd2123afa3f13f301c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469d484f5363cd3ad64d1b4f7174bd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4297576def6be39e44ca8ce18a4263159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c8309d5b79aadbc0ec9651959bf71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d051fd3a058b171372c4e2340ccac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346ba75943bf537877f66f11e90c05d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d0c8c53ab50a80291cfde30fba54a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a56419d2d474860b2879913b7c8a95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8881ddc6870ab3bc1b2ea5d487f03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc10bce29798450edd5ee12e032a077166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a070b28a69da18641871d2ca4ff3515167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4bb01605738776f3f15140de09bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c68ee59be2511626858d4a5b9a9124169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38838712dc4bab91d9bfffa7d303a71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c159250f3518b93147f20c6d4a5dc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9f5cf0f628d68464dade04be5366b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2a64402300b9f2587ce2fb3328796173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f786b5c116b77a703141c52d77d2db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac592a21920b2a0af8564786236e416175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c534f3d609a473b1e83a90b895d68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cece3d4bd742bb3f0ac6886879373177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec6238683a5d2e35dec4637f4f9a41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be050676dd13985a862404dacf3586179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529bc865408ed778bf0fa05596e550180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090de1f3df5c361bccdf52b76777dad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20928256ed49d016cda4d12189d5fc45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581033b645d893e3e0b8ad8272e7f529183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12435c258a85db41545c53c9cb4ac33a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e8b77cab37e1a5bee2ce3fa813992185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8311dc7137337bb4aa1974e682ef4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12d9990173476337fc2192b63c5d36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88bb4b3dff74f3f086a227d29a14d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dc699267be5af4deff1a77823e45e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86db5bdb3139a5106589e20947b4cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f41048b760b74257ff5755635c7c89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2379c1240e30d3ec1da483242484db5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d925a27a94a8ac1904b44628727c27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1081c0d96c798928dd35f0d002c18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27590721fc254bd0af5c62b5f9f2f60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c1ec2a513dd0a7d13d33745f78574196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ee8fcc4dba53fb2c91c5c793dc3d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e459446c7883a842333b278476cf4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d054d3780e9d06d84ec106937e442e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e9542005972423c0c37c89e2fb571200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc0e50d163faee6017aa29545d83bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde21233e643e55341122ed37c61aafe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574493eab0e39c6ddfeae3428fd3676b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c201911b3e5ff2675a5df6ad0abe0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b120f7a6d402a451da2a4c4d57cf0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cff10778f7d244e3d665d2fc825d7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399b65e95e76dbad58f549253fa5e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a6a899a3eaf4bf60c5e89cd2434cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc9c8e8c2db0ef6a45df099f4109f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65784d5a4e0e2dc309209906f1b2e0f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9688c724dbe553ee5126cd7e52b6411211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e0932b2442ae6eb8bf68dea64918d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9c08911b05f899dcd3538722f1b74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b891f9e0fa1f580ff29b1472c5685c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd9bf6ecb0ab1aadb254891779ded1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac41b40274416f7cf100c5f009521f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21339fb20564deddca2b9ad680670903217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54afc758b58eda5a39f6496a70c0fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193a42cd8535cabca0cb7581f80c459219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14e971b7efa798a45b9abaf3c9d2a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e9d8770bec160c40988281af5505e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af50b3146074ecd8ae434dde87e9219222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc6a4ff2841c3cfb7b1ba708a300cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfcba90f32db5190f634a5110308b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83d67c3431bba14be1ba577c758af0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc84d2596a5b80c0a2dc9f16160e9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b9db08bbcd2eb8306e41ae50f2a80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c36485b5f9beeb40bfb8e917c8756228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857ebec37285034ec4f3378bbd7e021229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dd88ac76caa780063b6770e60df27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604c6d08dcd93a8c4de6dc63eefdfb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cebc0de8ce6ab27055ccd5b83ad26a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb18a4e642e053120adc4206bd000233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac7b9646082e5b8d111af9693de9fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa430dd38e75194fbcfdac656bd44a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f82d122a769df312ca1208800aa4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add00412766d0a5182d193e118482eca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6e605947161e95eb460ad8082b33c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbad97795eb3fa0426a40f2430bd8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8594473c8cf51d4dc3822f3c0fdbbfd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2e989164fc9a7144b770f17dc282d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36d6bd23c713777e9563923e523729242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a113da22162f2a70bd8c25fe7af88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3ffa670e3547c8a6ea7423e275010244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5514676e46820a84edc3eda597568245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac688b5df2f88b93966e47bccb67311246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a80e034e99c1ffdc9e0c1a68352707247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c7d9e40718e68651c526ee53f1d8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e792bf942cae3d32ac910cc613299a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38e0b9da8a3ce74d9119dfc2bdadfc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cff9749f9201d186d78c9efdc27ff5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ee9185084462c70a9a9cbe5431ed5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67994bd08787c5d00fdd416fd18b1be5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa54c39e5d4dcc92b7e041b1c885dfb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e943ee330229eaa54061806d50727b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17860ad0bf8c029a72f8648a7b7b60c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b8a73252d5dc965de2f32eb5831ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d047590acfb15473d89e6c0ab60cfd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b6fe66d527942dbfb6e25aa7b0fd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7b628c9f845b8264a68fa6adbe58e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b07c96eaac037cbcbe7c4f3a4598e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe4b87e28e3b60282d90d590b82f88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a118965433f4ae7c08542e1b3605d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb3a7dbe83db1a2656a97cc939957264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baffd371104a30f890374728f03310265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a82da55d290ab17df84a4bd4d3de01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf76aa997944069154b76e50e4b01b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9408df8b1ee097b3e75b467764d8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e647c6a4af581da76776d09fe235d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bd9dc7cfb937ea3eb03708953b6c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153b78e6f8c5ad5ec351aaa8e1fc610271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487961d71e83657967880a7bbec7eb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135cbdf16bdd23da505bf4d02f0e9ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4da69d2468858c41745d3ba67ecd63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3e99edc0f9101c87495aa096c2b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c06e3f382692404fce8d7ab406e58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe40ee1442ac05263b76caec976b50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8211705d2142707bbddeda3241b1a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d491c3a0d9bd7030240ca8ad803495279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03301867852dfd147d3681f75f6a44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f415f6617cd94ffb1a3daee89187019281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942308085c371109fc863d033463f934282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cce4c093d381fab4823408b203e822283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca031d0bbf4a4a1ebc83ef33885d7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7904b5d295183d55ea4b47bff9058285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d95e893ee9544898df61bbd1e0fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd811f82c890096c2b8d4eb8b1a3898e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b8a890ab3615cb524bc2393a05a58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715af4fa2df5c7587a05296136705f1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefcfd76157783c9553c88fa984ee4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff89b9bff968c6b023faf19ee21439291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c3ea20943b236ee6e8936bc0e2c73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536defff04de8a7dda26c098f2be911293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6632298f852a636c7dea978d0735a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebf05ff34dc72db6d07384a15413a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3989355ac532cd65a158cdef34a3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a90a740726fcba4a17a9b048d67240297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea2c262fdefb57a4a6660bce9b7c72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485be3176460c9317a11d3b1c54d706299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502af5e9db394a2202b49a9ac70865b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f177a36650de749f144490fb9df366c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe372d605e3478ca0076796562184d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88954800f0427fe52bf612de66097927303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca954c3f45e827c1ad283958391d60f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b0e0732f2c07a8a80d6b85df0cb87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938e7036792a1a10a3dfe587516f786306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002604a0d8851eddf861e8c2895c2576307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b8ff21fb2e03d9a6645073881925a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00b2d77972e1507b9d0c0a09f6b045309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ca1ac8d2c28830a69037b5878ce1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfbbb462bad41b72a7634e1d160af9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64685ff2ffa76e8bd6734073feff26c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcbaeca6fa63832094940a38df0ba8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a9158073a699e21b77e4f843fe9ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77b5d582e20fb337ac94ced5ace392315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9bf9b73850d0b96128ce428150e24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cc38b66b22b89cbc80d38593cf627317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b02e1e5d396c071f3a24eab894b63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8d6c5bc8b19fec9bfe1035c63c72f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47dd5f708a68fb540bf1219ffcbd07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17007e4e6fbe0f2e05f34fe563b23ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e996a3a3b28ca15c36e02a1981e20c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8d74a55f303c2da9058d68395c293323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599457321fe74627c94fb44d656323dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4695b7027724068fa89b67d9f33f36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4107ad88125359537792ccdc87a1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e046695fccc251c95e6247a947e013327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3b8dc8809992ee3d02ff1cf042327328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a364ac0d8d4d468f78208f095726922329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106a5245fe59f8a5f9bc7a59b692946330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aec3dc2396c48a6980f8a9c9ed2346331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bd37390b84de1b31805be16befb61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fc11ad195d39776be13940bf5a8b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65eb2cc4bfd205b9aed28e415bfc65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa0e428b1a88f2f2440a93aca0e631335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd28c99dcc3e55afe389d8d96b4eb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0b4205ab0219236c1f30eaaf51826337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8631884a2b11297c96c411ea844cf65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e9b55a7fa25911f3ca1c7cc7c2967339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900489a4225664302935c60977bc9f90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5934e54e8f1ac7ec7ebf3aae974833341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec838cb12203d58ef72207f78b79c77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d21562f4f5a8e8f675ecc580e21773343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f982e87ee0be0c56f403c94d5e0eadd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287a64bec91a81ab8e6d4eb27c5a8bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0f0cfa92bb348c17cdac686c8a11a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078f45d4678c52e51d8ef84b10af739347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c2874d0811eff9b024df1b2325e4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3a0cf74e0c147a15e2881230c4243349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c9db533a5c50956c69980a663fbbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df2cabae63ff828c686268114fbb78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13647dc618b8daa2308c486f2c8025a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa522fecce25468c8e70bd2f920b25f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a79d1662150e67eef94b1e746a252d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07ead49ba5f77735c04af1e24d81e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5928647e3a8628b3e8e3a6af492cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e84a58e036497c4f10810f0afd253357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142d20a008611da1dcfc9b64971d4b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70076305f94aec574260c90d3c2e3dce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66582e67ad3f0687c235ff34c75f93a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b2c5034a5746dd7ebaccb1c1850e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776e366a4566440dbf1784cc4f0d2ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb524a0d5549f9f3fcb7ac48c8b07fc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542183b2da13b4a9755cf9253d9207b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd72a65dc25dc2993b19c9791c42c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a07ab68b68b94db9f00d2397cead4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866473a1f741ff121a7d274b9551168367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8f0b8867bddc54e48676933510dc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70208a9551888ba9407183dd22f89e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb800b58fa8d2873e7613e08bdfc2717370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee8bb0c921258b7f59702bdd34285b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1037283c5b6dadfc0a9c554cc170558372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46660c5dcba09d99dbaf145d3c76ea95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7a1e8190001dc24942fc71c481c6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce23989b29fadde6dd9516067214328375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3635662503680161fe2011dd0f34c48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffbcf5ceaae826853c5286b7cc3517377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ae68da3e2798a3eaf8ec83974afeb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53f057c2543eefad5cbcd3153653f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f7c4a095fe75a037fba5dfeab99ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c188ec1485e97055aae9b6c044b8384381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d669031b55af4a57a0077100f59d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cacfda3ea41cef50944d9c67c2bbcf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64eddc73f7c3d3a8dbf3743e780a92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4105038ca29736ec99fd5427f4c22a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a294ad487dcf56e68747be2ce8185c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc2685d85b3dc1a724c16af3ce43fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435dbdf5c314c91766d808a4dbe67e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b11422148d6d992d7abbe2d0be89c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c1447654c2c63ba93995986cb2f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a75380c6543abce45b4d467377350b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf6672b8e77db187e81a6199ffcd94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76af41b3f630d8ca921858bc82dd3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b5fc3b16fcd6515166977904d8ef8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d1b2f9a90bce464db802d5ef43620395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaef3ab5839fb53e8b511fae17e8bbe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cad0e1a95e325a20e52b6b5483b38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13ff818d8f905c8921b0765f64c60e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ba72ab088b4643dedce0de2793a52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683519c80ec0be5bb11a9b9da6651573400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee039ddd0d4983eb16ac8d3875751af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e793f03d029b8515b1c2600158ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ba9330f22ab17b734c25c75ef20d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482ec8c223b37b738db4074f56ea23a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c73e25b6d2ff9ac017bb7b34b39bff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f38844a10d37e1174a867cb7c0ba8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77594376289abd07616d655dc71e574407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb541c2e58b35110e0be98ba290a8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243ab66fee9eecf636a1277be058acc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b785a879c693e62072e44ec0358ca7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfccd16ed93aa3af30380ea21da9fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be09cab8c30d14bce49204d01501d18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e57b70dd1cc5efdedbadf630dfd743413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc08609a68f45bd78ebd179ef061f4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590cb620841c984c042e52b38bbf77b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530536ab509d9809a67341ec2409182d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb2d463f98bf724896a7261991fc08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43414d6e26133ee4fc75239a5e8a1a3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675d9b7698c595335c9525b259f1577419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb13e5c6809db114b394114749f1ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d422a39e1aaecea3dc13c995884dbc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716987ac26105a656cf8acde47e283fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e4cd8166359986607ea89c0a1b4e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869347d82b13301f7414c86a2362ee70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03360fa6edba16c44870fdbb0f67d1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f6416facfad9c6894d0b3d3770726426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86c8cd7dc7fdbe8c83ba3a8dd6d8b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95c4b2441348e88448570a7ae284ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a47b5985f2ee9a4f3a757b7e33bb6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b1b7b580431b1e1ce14e0eb4b4d83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c686669b0ac22f046ad12783620309431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc579b9196d51733b98628477c22de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6759667a4410894ecba783345eb6f51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8b60a8db6e7aae532f6dea91bd494434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea76a471b8b04c94632ec165b7e6b00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adafe67fb85c332da765cd3ab85b36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c85e976939c1292fed929d2da4407437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933b46e68a57ae9fdecb0c465cc4d76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4315696588cf5f82aea6cf4cfccd1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b96b7599d7f3f4011c937cb419d904440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f827527db12c6020152bec2a1c344b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6168d38677e981867a1e2c0ff1661bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02c73b02bfc2976e4506efaa38c0f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c5c07fd4ae305b148130a06b03d11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd249c70a56eb9ff05c93aa7205f91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d0c8c46d2891ced7955d9edd8ef32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d0b0cb94c3e0410c79177fafe24dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460717231e7deb81cda501a3b741276a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae202563361385aed69beef9111969e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6ab77dc73f53776a28f983e16833c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6c0b9fe6b81554a077e18a0937e37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f859ee5248102c18fbe75db0735556452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3e81f20e8762e7ef19e44774d9eb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01cf508620b8ef348634b49d5a3bc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21de2ce63aa77ff8c45e0e0e132d3d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda5b64422cbfb9a90c5450c83a9c1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c43b1c6851c38c9a925119b9b50194457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5a0013f41f236bd5f4ff3f90892f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd400b6cb62d339bd8a179a857873c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd140a8cdb48a842702df2913b99228460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f322f20c575e9d30469a8168105c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5f23e23e40bd8d4996d4e626fa6ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2c97e7a3d559e0222ecd9ce9ca56c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86791356064d2e947215c2617cf6fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b017aa41c46ad8631827c5a6ed68a03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa255fa2adc5f538fc3bde895d31dd2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2d0e40156343e239811445a6ce91467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690819405172dc8ebb2e650f35eea97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e4005478b3e2b7408e6fc84003d0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff345bfd335fb7b3c23a47a4690f9f4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe8f558e4aeee27e5eecbbd05c304471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a687137d3c909cf1cc50c13d6703052472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7653c6913022b97ea00c828a1d225473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f49060ff92216dd3a8795cad21724c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec145709897d2def81531367004e4bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49542a7a48e1758f46cbbb3506a9ff73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f7af03baf1e2222f0f71dea50b43a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914834390f381f1f4f845d8139448fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e18c149425e440acd9596542d79e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1ef81837ce8783b2c4bfafce9e76f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db6c287521f9f95f36ed3081af43c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfe5b6386c088dee5d94e89c327ad4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1105e84099007987ac5b37f31ed7d78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f87394bd450c6c717fab3defb7a889484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79b2533a6229b336d3517183fe272f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c981e23a8aa32ba5dd96101e55304486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c07276f5ba7b6cc766ccbb1f76bbb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24334c260f85d549f8d62def22adb20e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9216916244bd8b23c20573887d26be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea625a96ce6b66a81ed0d1abc1d34490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f701f05c37ab757e9ef0d5a108c7fb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b87ce5cc68fc78b001d1610be62bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d619372edbe1fb2fae950e74aa6a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd944a6060d6e8835823349aab58f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8c586d8037a4eee08778f6a86cd0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd009d4c64742c6a48443fc254906bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684601acee8d4e6c6fbc3bc5047dd920497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b12f98f202cc0f5926a5de3bfe6a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a890f1ce94ea8b9d22c39d5b819b5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6756177515a94e11c217d029d62b1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0faace6faf7271fb6a02eff7f17c8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e39168fe7bf26d807fae8fd4f1ee72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6be8dd14bc7cf03644754a74c49a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef93335a22e435dcc061490a56df11b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109819979a90119d906f0ac0a5ae0ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdbee2dd38182b4d1dc0bf562f98ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba419084cbf86c8982dea87d57915a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767377b98ce4503571ad13ef5c554e30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fac9257395f97a1b3bd3a289e667d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6b287d3afd99b17f1670b7bcb000a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c64c71f1b392084f418cc7590ad954511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c778b698132db8cfeefad9b01d233512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170b99b4798f86ad4804663b5494153513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ff9fec8d47596a76481748a79dbfd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3278aec6d78bdad19711dbaed8b5520515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fcb42d9f3a56dbee5d36ac2813557516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f36b53c4d31c6a1902aadbaa6c86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b99b84269349dbdef7545f8e899c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65d4370ad4240ff3cdc313cde31cdc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833ccf02aa1eaa8f390fd4c4d87491520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb3ed7d49c4ef8af587c7fb4ef49e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2ca980bd5e39d5a2ac3b705e41733522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dc42a96c737b2f5c7888f988e2cb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942360ed50df40f6cf630f6ee922b913524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1d99706901e04847cffcf8b6a149525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9518597b068131dba38840ed2f6c02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e072c55afcc5047178f9600a1dd488527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b7b81d83868c68bb76af7cbc03d96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d993586723e53b263ae1a9c6a5561529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe44ea9ff3071837caeaf9410a5459530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136ecada80315a0d9ef4b163aeac4c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c9b349846596b97620e8f9f83ee1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc62011c3e1d6e0f0b5064446364935533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f98f2aa7d3233566ca9d3b08f760d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ee3fe6f0d138d25fd2ff4e2373716535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6564a7dd6f3fc86173a464890a5c32e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a033953ce849285f42642d03d33c66b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451844745d0d0dd1930f958c331efde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8db2dd18c50e3a8060aacc557ce199539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c826bb5b45b4d1d75b80b7482988500540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe11a4857aaad8fde4a3a6505b1dac3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed960cb471b6cdf95df866666a81c7bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb8d31f4245dd49cc949c742d8b773543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0c7438fb44e036121e7b07dbb9c29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895587ca7a4457e445acfec5371520b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad12ab36d09f919ee95b20aaaef04d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83a6858bc7e50a35fe504c09bb016f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6737b8953af2a839811630615d0882548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6360693dee9dc6a459e30525772ed34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b8eac77828b5a091dad424fa55d2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c08d705c0c5395d6a53e6f3a6e3cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3694f8993a4ceb07c9f9bd77adeb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6310c32e4dfe877c86e303be0f70de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3044d0f3cd1a4e9db570dd729c667554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8fe1d6baeeab8d27d17f9b01803c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b76bd14a5dca3bcbce8dad432112c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb5c59e80fcbed051df732630dc325557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27494aec3481731bde3f51ee189e7d9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee25e6d7bc72fd5fedf25fee758670559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd9ad024ade1e3249fed432af82e87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10268d5f4b18615b445fe973d2e7ca12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c4c7ee0cd4845421775d2512e1063562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dc398039e0e2c4be5fa0a0ad728f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503b89cfaf7feb5b02777fbfcf287e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a9a9dc3c7f34146c706c758d0c9d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4e2938400815ca990cfc0f282a623566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134859399c8bfbe0cdbe9cdfbc827521567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210349752b5309a4576833575f7a7148568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96486aabf023f56e37e7224c399f1601569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43dfe05705d3ede5ca2a6795f292ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b139016fbcc660606c7ea0646392c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6b817c7f41bb32a4570619ed5a2d4572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>