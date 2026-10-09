--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da094f422c50d08ee708d6f31cc9ce9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095f5af62eb0e5725c593bcebbe34582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685965863dea76f5161fc80f085fb383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdaa7ce9e0ad1e0d4b1ecd11dc93f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b17d29d173a6b9b3388a2c81616ed95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a09f78465bd527be0cb44346c1ae36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed02ff87fa7bc1e445a34605d1aaf257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171a06d26073a282ba8acd04c7ef4398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371258092eeab11b8ee362f902158a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2310d53c13ea118238c9fa97b7650e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae9fdbcbfbe1600e6c6faa220a1d5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47811d49ca18f9fc26f630164250e3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9571b5380bccdffadb01bba6a5c62813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acea828b6516d6b20d59f1e29b97bf014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac7c45849bbc463bb3d011a54a7d2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c23a55ef562d66aaacac126c01f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1e1ef4a7c9825d7a6d47ca710b78517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9aa2ca96e35402dfa504c06b4dc0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33eca7ef29efad7a82688ff8ea17fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269792f46c25f55bed01c4aaabed0b2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5b82f35e6e4d5d85c99ca97ccee9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a7f9fc52f18d249873b0e8de2dd0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf0a3ac4ef70b4712c013fd5a421d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b285251ac9086f1345bdbfbd1948124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cfc4543c4d2d8f5fb818490722d9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397dd5719aee4c2feb15ec48130cb4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8518f98c0e9fde3162b005076ed5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e954bebe16667bb426ab6e737680e7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3c4c70205b4c4ec8768ef741b634a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7697c6cdafadd44d383c15ba89cfc8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a2febc440d43da916885fd171ff8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfbbb5da256d17a3fa507edf4ccbd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e2b1b50e37cf64d3625e8e3b46cfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa566434ebfbdddd63f4732ca06a1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9db36e897f7fc5bbcfa8307e347f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d0be1cdf79effa2157811d98505b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70808d084a20a3792a8790f1dd264d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66e265a6a83665fd2c1ad80610c2be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352d40c776baf7a7035b78bab679f5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25f664396eba43503890784811ce3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b592eb714d78a99a96fed310435a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd5d54240531f49d53160d4ca57c4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcff100f25d5d61ac200afddb1474d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867530a7ec64e9d292ec7b18ce10496144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5b5a8b9e116152083669876b02e3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c816f8df7c3a907503ff1c02e89c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd5636943c08d02e6090d9551969ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a7e214cebd654c32d67d28cabfb1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0d81e4c77c7fecece733c0598e31949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622bcf5d105c9e1ff7d89a4fe07f21150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71b468edc7c2a992b29319f65c77051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9877828405c834b24a59ac0a9860ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035090665f9d7bfc46b9dc5f7c20ed553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ba7ba69ae6ebb6b1861897bd37c7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb0d2c5a844a6ddb4b63b8ed38fbda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f986f72e60774f1c7ae3f9fb8df2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383729338ec7664fdc9d1f68b41d06c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038c3d2f9b6aced06fc527c765719f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584479c20b3bb38fa89342f757d865f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b91844741459d61d4f4f391611dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314b031e27e24e7f4037979dbbc891061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd82050043c26deb22f5367af99d0ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb01fdb4dfba7188f46b6a824bd85063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a37497f161124a4c026b10d4480d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cb8613d6b93196a535222d8f4a31865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47da1b10fb6f470beb7ee0cb44667766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ee2d9e37795dd045891f9d83397ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcf82e3e54e358d9823ce1db06f34c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff865920e355e4029aff58315024ba0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395e4f9ecd295c4c068ab166bfdcf1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c096f1a50e7b50f8cf5cdca2cafc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d76d7d3eac65101c3e486088f2d9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce800c80a8104b84e7d2ce687ff487673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c3f6fec03417fa3fe7616054b145074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d8f205d89a6c6b1aeefefc1b5e4de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5d84969dc65bf32091f972ad3824476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81caee0ee20ae20e7f90a239cfbe1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e9a8af5f9445076af1005982929cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e4faea7656e2fe902dafdfa37623079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aab6bd43b202698466e18667844a4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c19a7429ceae0b17743ddebe15f25481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad9d8d34469665762fec81d0f5476982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a8fd8a55d79aa7131b9ebb5ee9c1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99c8ea4fdf0d6d40877a052c07f47084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40194d72a561226f05d1b7b30905350f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1fa588e7b478bd965b60a4300f70f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e341bfeb714063eba6d77e251abf1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a239f3d7c2aa585876cd8c5e056a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064120feb39b76e422b0fb1e0b82ead889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874b58745f9b61056c85561b3a2e36a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8728c53b0f0298f3c3442dc2580f0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997501038cd322e4d974226cd0f85a5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb56ba56c75bcb0f92b2865661438093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6a626e6f5f5c3d39d0360fe26aa3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c54e4f5d5bd77b8a1160d89222205995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63e9601cd816f8ce35d6b4f232375d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e89e86aed25f98e298d8a7c34f6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7732c23578be3aaabb14859b9c34a2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcbb7971a42e29755d18b429ff6d6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f17e42fa0021d1c90f649ec38b04d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03095e3f120e577a868ae3b43e19f17b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa6d4984c48aa82f0efaac36c6fd90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7814896daf27e65674a04e91bd4fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc821d58c9793ce3cbc327d4ab59022b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f713a1a1f4ea1b80357dd18ceaee19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b12e504fc15dec4233e0a00597efbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62bc1e61cd08fc52db0e133b94379e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a74af42bd7785c4082cc101f9db14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b11a6f34c7d9ea3a614023e22764109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25137afb0a0426fe4d79853b3c587c09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a596e41603ccbd2998bbaac606a5001111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eea0f2603d0a5b961c75dd04b3e6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eaae7e0529e34726109cfc309b713113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7aa7ece48f9372454ce3558e7ecba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c790f113f1ba93df46a6044ac17bc87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20802e24822a14327f663bbdd9b9ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fc83d379fd6239389d57ad1a92eb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1c2fd1d9a91c49ee3aa308b9650f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1188347800278814b97542f2d53cfc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bf5d7d7db31be60f2046260fe1275120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf75470d996ecf28bc733b2f07dbb17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6380f25fd24ff03e0f53c6de5eeba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea6637ac206760af4378952f7cd402123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64574657cb636c75f0d790055e1c692124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d506557513a7dbd557b1401f979e50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fa249a256bd96e5d71667e2aa130c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c3d0917edc3bbc211e484226ea64e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf073070efdafb7a1a4f4d3c7427b5a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c3a4fe5b41928cc72b9a404c881f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbff42c96db0198243e10ff4f0d94c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74cf587f5350efa0e69f38d1b38e02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2018bd82e19779a58fd1655f9d156132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2779d12a64f9d2c26ca0450544656133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3907b9fcedcd0abc80bad41be99ec9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f90519dad6a13b2fa941ed29e899a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9865441dfd8a26efce76e8957023ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1a7bc77e0339b21d1cc1891c1fbf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1610fd56e8c91d4370149efe07bc983138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa35a633e12d4daff1bfc7ba58b1c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09d4649839ce92e47f3c19b5a68a3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19414864e2d5906f1c02a0a17f59ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246cbb3df1fa7606f6235e0a76005dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b64cb7464962bd2e76fe2e844ed88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282c2b6f9907ded496d6b0c06009fef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d188941633a1ca516e3a2c0fac888145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ffddc8d1b3da480a7b53252178d64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b944777bddb664db2bce05c46cd088c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2ab68afc91523f0ce5b4b5936fcbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80b0120726cf92566a8a6596f924c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a269e989016612cc26562fa3eabf56e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4602c4057cc06b0c91e581be58aa3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6de6dd9c11f8c48b1d0ad64f96534152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923a0381de5cf9694719195bbb789de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d502c673358239272505464b1e55d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab94bcb0262b4a762e8e9bcc48e7ff7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3762949b2ab4f67476dab8ad39d453156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bf9e0ca249e488bab6d89ba12788e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebcab549de344704f9b83b2b3c16b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3212a34f5f5b497dc9292a7b02ce9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f71d6698623f38b837b2858d7d7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ee5b7238e69a7fcddb836ea961391161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc31dcef366403bd9ae226f5c1a55c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c59e072cc66fae737f3f8b992b71b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600077f8180a44888365999cdee047a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faedc221ad09ecd2c3d4dcb99d53e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44429dde48ce68ab312b4da3998716166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b76e29d073e9fb6718f31b6f3be14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b13dceb89aa2528ecbd55d46a6f952168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e067c1b2a61d14b0469355a87dc2687169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697741ef708cd912c8d6b582ca06e15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0e5ca9c551ffac8dda25ecf408b5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe3e2ab08604805892a2cc5d1a17f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212191f73de0450feb18912b6e11b35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df151cfd66d1f3d167c541e65126606174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad406a361484fa8130bca79f40072767175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeb9f8634d9cd3cc7017136da75742176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832d9729cae4e5538d89a1c6600479a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd6a8cc057e961472e6fda5ec461f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32566845fa3019a8a8f1ffeb69cf6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c02801ddca2218baf95b43badaf60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d6db0957e24ed0d9c158ff6443ddd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededeff8f3df96eeaf0712013ec1326e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f631ec594f71a593b0ae1cd363593183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fef547870c26358454e9048938763184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4e52889839408c07eeed3ed55ba92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff873f8a005bbb4989e90644888abb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303c445dc6ce59d983425dde7d0ead187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076a5b542c69fdb0016092b39187d8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98774de00e1346ee86974db7d59a6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34a311048e454ebd59210747c90be3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283c39f022ae0808581564f995a1ee6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d672663fe20b2bea380a594e3ed1fd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c8b17adcb57db710d8324eef99c12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51683c06a6056e61b2a1ab8b02a73e37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926f69f3545afd3105acd044e0cbe31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd973876b24e04c8f87506253729255196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdcced477526b1f29bd4325e072cd4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b49c4b02d5990b0aa78c3f003abb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71365f5b0fb18b4db48c453ce479a567199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d3c643f1395b045b6d596d785ae70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08751484d8b7b38f530d90e30d3a7d2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2210e7cee8d48ba4eec0d0359a2ab0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89291f7509b6f7e18da1dab85b3eef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e1cd704725f30742c5645b69220b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe7f92da095258b8773a1bd5e2057a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85748accca648bd840424c316ab57e72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c919a612340bcff4462a9b91a813402207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27936e2770eaf95d6d45d1bfdb23aa3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7c96f9c52575daba1dda4b627b7c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dfaedc0a790f595e19e8b5027d486210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999f2f4c78d9f8d45393fa7edeee349211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c584f197b9fd4fbcb3a6bfb0f15a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74edab1296da25223f4df281443d05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f917f7ae7f9989566129cc152327ab5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d774453332904243451e370d6a83696215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410bd7a9ee9a7334569b96174f3b1f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53cf1081113dd414386f025b56e6d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732ffed54ef55a0994e7502fb83b0ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30374591a09629c8e27dc89c1e82019c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ca85eb2e9924cf30e19d2137ac4a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38336c33db56450ffc58e533a4bc5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560522a553edccbeb5a5e0f1c850d753222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaacd345f78e8bb0aa97b52fc4d97a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ecb3556b0af4e8142c3caa51f1619224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771482329f300ac4329107da7ed4590225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6f4db0d5539a9bd9ad14493f1b23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf91d0f8356210a673f1ab123d3f1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7565eef949285862906c7d9c6dbe5d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4033591be7f3e1fa4908fe57b531e88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83410f7779caf0c404fe5c70f3a20c1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f45ccf29b8b8fc31bfdea45b06672f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab2324567a920aff98033b24f3447232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361645515fae5f389b2dd6203d296287233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70150a3b4e0041fcefcd1afa2e4293234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385c63e340abe7fac5f3e871332812d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40a9de103e900b327f04b11ec27991236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41f33651ae13546ce07a484fe345da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30736561378902e7f2a418cfab244ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaa01eeb66521be64769bfe93599ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c44c2695b709b6f387440c3276b82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd39bb138be536f513fa46729669fcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55531bebd717054a2a3531aa47c3a70e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aa20ad82940fa667e9b24c01f2747243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f8494b8752fe6e64b68ed81914e09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a2d4b5a7feef0c0f23189d663dc57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8519ded4f51ab52696c383ab54ee00b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade28179361e0381a97bd436956d256247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0ee5c428e7e348cf9fe7755b27c9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f351a6db2aadf323e0be11f99e5664249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029562259a778946f957f192d705ecec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92457f97e46469b5e4a7f050c708ee4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836859064c468e7a829a1348c204f9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e980f6da4e334d49afc75cb7dcc99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bf90e72ffb180ea4b324c1502978a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f9ee6593078efa3f3b3f366d884e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64648f3f5f58c2a3d78475ea2dbda8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b91c8a8f1986c463249fe9d5acdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb91c641957a99c654c9b7bf4df2c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eead2f5a5a4ca3376ae3663a6ace5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dedf0473953258aed1e09d4b51381260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0df2a8ea7a445204247ad83c82e7da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6c26deeba8654e7400236f122db5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecff8f838946b80be673134cba87a7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b703793f7ba779ef2b4d7def3de616d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd739d65528bfd2f8d3f09cb9b0351265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25c55c2356580f754842fcf2f2d543266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c917acad79c6e60902e21705a830e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cc7c5e30840c9449aabccec9ca670268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da014f11af667b4679ea2ebbe1b5a61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22c36cbe16d5c6d0b836455d4a947e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d34592413ce98bf21eb40c2daeca2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d208fa45b234af2563110e4d2d370272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88082425a1d2284c57493e35bba9cb26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb723f31e787e046846a90ee2ced4aba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d29bbced9a94d2084e55672fe3b9bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a90dc6e13b270fd199a8980c00e5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fafc961ca3e3cab6909f6ca4b5179277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5925ccd99ea7942408470a83325fc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220cc3d32043b59e0ed3c6f3731033b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84693bc4761d32ed5d3edc58cc33c150280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257856f70c2d75ffe48b90636a07280281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633fbec22e4b603907b8441ce468004282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9056ccd9c42f69f400ee01ba0b725283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aab8dc3af83086c3890b917dcd049284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c299e6d60dcb988fa46bd31772f71c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73c26c942bb00aa932fd072c59a68d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc62a828083e8b93a90f002c864e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4c13a5275db6d25d987ee06093844288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a36bb276510cc403f87f26592ac81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd04290663f216d36aea9e8be4cea0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e33805b0100464e052813dddb8ef7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e71696128473291948fbf0bc93b22b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167be094e86cee124a5167ebb1c4b55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999495b29610a5f35017b17caf7c8fce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bf42be627c772dcc2061e60b68af8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c30eee5b8f96d4bed97f889570551d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41563c547820b7b743a9760c823e88ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee2d9542b6be2e3a1ef2262b368331298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a616d9e427aae269f784bbd89a865299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfa3d2cda6861e96d58a18230c1160300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce3345fd6ca58b668e1ec066c88fe7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78137694834ee60aa67680ad13bc9d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67222d5e1a77e78d5f094d6f4d10d785303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6f4cc7eeb9b0ca375e288c28959df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59925e8b87a67b4bb94e5f6053da72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e573e474167054b359039bebf0391306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ae27e1271a45beecb1ba95fd203b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945468b66dc7fb9087659db1d525d087308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4724b019b1ee176eb68cc6cf1da677c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46d85117ebebb21144d88ac73453ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9584f266d5cc2f24fee73db2107c1b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f33cc2f5b478ab833b568782485dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9068c5173fceb9448fb4c72270bb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92fa43248b97d27657edb552c7d691314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c1b43804541db0f874c2b29a007a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537ead7eadf709d3b2afd8f064a9b13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e620c502e50cc0c1a6fa72b30679a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b48d135283d0293f00aed98ae82c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca72c08a760688659718655ff3faecc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a661e876185c9e038730b4d600db421320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2536224087c165d63cc351ca6bf97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b59cd5dc9f720e95c4d9d082d2abc4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b462d0028f0871ff1720fa0eff06c18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bc699a272ab62fd67a1948f96d9a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b33c08391d5135c823fb2a0add07c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915384cb9ffdde322e81ff942515c22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef93d51d8e3dafed656377ce132aa6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fe30a18e653aa0a2c53a14f3bdb3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987e273caf91c456590474e5ab4df09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158cce97891b0e31e5fa73a0cad89ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3532ecfee6c7990832e7c99876c665c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652506cd7ba11f488aca2c7482309a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1246c1fc88ed121fc079151c51eb3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1f7a5f371e3e564d554deea54bf10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d6cf23bad3ac1bd576ad74036a771335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20e5b6840034a391a645ea787cb731336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d7d395dd5ae3171f92e70d49f7d1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70d736583793d54e4f6ab39c59671e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6fbd0f26971f2ce8d0ab54a99de45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7d41c169973da79392b12296a1079340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be16211813f2d8602e2e13a1a97814341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bbe2556a6cca973ef7e8fe6c3c83a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4b986e772c2eb22e69a2ae8db1db2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632ed96ed53df19b689652b1cdbd28f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d829c1798df8b26acb0a3eb7fffb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3f8f4e516dbc354f1908c724f91e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503f02f3395068be592280253bbaacd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57047a0bcbd433ae033e73cedcb47a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbc7d9f239ee543be3c1f0b805be38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e6798cfe3c59d63f8af42be89df45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce68603ec2e8c5e89289672e6bb364351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67012b4b92db3b463caf279e16c0e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47da40aa796af9cebb740b46eecd78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01586f368434e3ec4d62e5f3efa062354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef16ae6185f89d19c3eccdf62a9b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d50166a72d183f730c8f3be2a6cdf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc39df6dcf3cf8d9cfcfbb32f1837c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05de07ed6df9ba10b83f13e074c74ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785f7f91f94f8777ac6456fb58b4e85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df1450975f9802ed3991330bd7e714360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ae897775cca4afa8b64e5c2a82353361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2c2a7b49e006fcb180b74275c20ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ac544b99b1beefce15dfb0f2ca687363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53814d55976f1dd5f8d2ee286eb407364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4e163f37df2ca559cfaa55c2e9c82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f1eba453d98b8a050cc0fe4b9b113366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d9646212723e941a84a3d7bc68a49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe36bfa4b2c02f62c470d5f0885e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691883fc44e6177d8a35c42ad88ec506369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7c64ce56fac2be8db357fc3a66635370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c30cc480c1557359a05af6ed998697371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee2e1493d09a608bf42e20e28b2b36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f95063ae0d02994c7f7086f59dd55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405cc8b53500cc0cac140ddcf1f1845374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1431675afcf7c3c7d8cb30fe817a488375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d2682a013a7dbb6ba0d7eb98181da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0a2628c9845cf1a0d344870da9083377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce358b362e9f702925576224e8e6ce1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a5caf5f7bcc76b2a54fefb0ad5046379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e01f89be32384e83db4c4aea75ea9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae0c9862f897c854ac91d494894611381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ddf2545eab288333300cf3b237eed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa9f9e986af034747615df39ab754d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbffa67256f22523f7d4ba5c67e6a4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e22034d09c4680b8829cb5d760567e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ba37d77eedf8884989a5cd8777e6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021901839d98d8ebfc4b0b54b75bdb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547ac1a954e9096e9e5a0a38146ffd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fe9eda2330339339ebe434e08e220389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39856df758b1fc4cd06beb8077556e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a21c9ab9600a5c36d120deda00145391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64b86bb657011ea2571f8a791399a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdd4ab5b7f55911ca90f06941545e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cf7fda00cd8cabe7f4259d1bbdd7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5152b43a432eca80fc02388fca7ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd02825bf6786ea69cbc3748e78d3f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c45ebeb893f31e03db17708890ec08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75993080b54ea6da889c1b19275969398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f57f7464f86c1e44ca3af448472f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6da3d8d7fd8b96efb993f18dd911c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46e39b0212ab4f93c030c4fe8a5d22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b34242f88240eece7e73130dd727402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445231cb5fd4a3a9a1e32e55a31b660403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134f925ddc6bf588a23e4452e89477a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c6644b3d1223e270c9053926ce584405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71ca699f0da6501acf520d2cda2136406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cfe148d81a6bf6402cc7bcb223829407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09fef16eb8a4554b99929d1edd94b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e07823ac27358313b234b2219f7071409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62464dbf372b99145627d5fbd303be69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810178823ebfd375e261ce44a57fb9e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6316419d09cb1fffca567a80bd57e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6878147319eb85d6e3814ffd039e50b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a9247cfa9fcc5e1f6a434ade4371c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193f276e3025ab15a51719df60f76e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abab4e834eafbe770680d00ffa06f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fc7455bbeb344c328384c3261b4b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098400a6a5c69654a2e71d1b3b39385418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d509054fc379961d9d258842c09b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1a0f9c09384a92d255e1411281543420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c20180b769852ebc41e879926587a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bca1c3326650056ac192c57b0142e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8863386d6527332f83490517dc9567423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283df98d40b438dcd1a406a895638ce2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873f57fab1818f17d71a5ca5d4d92b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036cf6250934ac0175f49f6558be94f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292852fe3dcd25a0f0c58dbb23d0155427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e43d47b086e4a9e8b302abd73b678428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79bb8609901e6af258538df188cf31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2fc8550d5f9f90b82c6d9e278a96e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b123fd6a5e524c0b732a509c513d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dcf3bc8623582960c7314c2409c7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6c1a23c872ac352461667d167e31a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb486b160e85aff218dfb7393a83f92c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef323e597b74517e99c1f936fce0111a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422a766d16ecc00b0afff27a401a208436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd617b560a49c628609fc02ea57fc456437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bddb7c1d639501e5c0a9451cf3f40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f01fd72295e308c30685b62e7a606439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22327e0ead7c3b7c93da3ab7142381b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df8755514266d24348b189362873f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec033242283e472d1d5c1b964102507a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94f82be0bdd268bbe85e08c7fc0525443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a2f2d7569739945275cbcdc6dba71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289fdc8e6f7fb50e4d8bae534ddb042445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b074aa162d5e48f575f316aecfd1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69326d4b7fc8caf7deb56f25f212db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f75717cce46883ce3db26ea82da906448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d317bd57f06302fc5188d7f73ab219449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226df2f146ceb1ab187455949963320450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d15604f49d7032e988fe171c2e69a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57ac499bbaa8333ffee333d23e9b3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec091097b233a6bcec87d6807dbca192453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19df53c49080feb938446b127b0f6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b175ea327e278dc855e1726210c0581455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4994e38bc4fe6ab7fe7054404aaab34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3dcf27f6a783d65b9fd16d9facbf2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c505648fb63d82380402728d3381a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34090b0be56a734d7b918372eb46db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbcaf7b9fb34e1a7716d63f2d33c49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4ac4fa0dca2465a42ca649dc50d36461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71276e7d91d2c51c307f1f50ccda4a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454887fd3ec45035c2575140d9469db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea2b73ef248abb59bedcb61b2ddd70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519409a11c91c9071a7407fb190f3b7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d7a0e75acd9b7fbda2aacd95a1761466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1be20e93511498430e45c9918f7cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1efebcb6c4c6859f5b888d0bdca7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9e1b140757433e964d73bdafe006c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa28df996c0f01ab2a0f223cea233d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f71a3c52184ce2908cb2f0b5e671ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ee2c24592d06b9d0dbaa0c1795288472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17651cf4f512f25b85ee7f0d6adb1d5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b7a00e754fb5845e2c300a07776ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896664ffe483126c515d5e637aeac8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd294dd9fc7068362d0f6b0db07d0a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d653845e7ae1c2b844d91c55f2e4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1cd2e6d6098a51a87bf2f38bfe04c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc19c50bea3654bde152ada3c04aa8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c311d53bb249e45b464d096ca19b73d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3317cd611ac0e780cd7777b5a014c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11e7484c3eac7cdd89e5f35824fe61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e57366ed1722fb84c6b69bd6093a89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a402aed4b6ea03d1e2e9e91b664cd8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032640dcacc3ca98c745eed98c326026485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f808d3fc3d63779b909d6f6e40f03a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dac1bc5e23100787193680c85d12c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7507075ac2d0ababb0270def998c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d49255b34610b479860de1ed9b4bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46cf68727755716cf122eb00be1273490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729793200538e7659d32bdd44159882c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a297542b4defb6d395a99cb015cc942492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d8a8c242ec0b05b24e8df999ff65f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43058f0e003ee4accb16cb7be545d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ba03b2878a24b8ab6956aa16c7131495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50623ead8df8ee5d833171ead67fc492496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b8a56a9b3608fc0088767cef1f075497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ba35a0b1c5420c3e122270ba83001498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d850497337ffaef37adf1850a21fe26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a49341e84798e8e74fd2310771a6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef010bf71a62491e1b7d471f7236960501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2774545b18b599caa84e8f4ad8a1ae0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ce91d0cf5d955cca8e7c2e1bfee14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5e2ed9d1efc8d838a4d654b350529504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c8ec750ef1850b8448f68b928c9a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2a193062188302a6ca6c668f822c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b57af8070fe3c5da561fa6572fdc35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e9246d892f8d4940ed20d6491e2e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb7b9529b69513485ef331995f8f2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f090b2c123af0e900f33a573c060e95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a40a0e6e39d19f2e108052f0846d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87833ce742ceffa2efbe2f3a3c288934512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b77f6cfa044ae90f1cf8b1f38732513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adba41652419ede06bb27bbb4f70f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a9058a26d10239337a328a0ec03a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9212105081541425d7cfa6bffbda03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86944dcf4d973f642c5529f7e02a70b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4596bbcbf0cd63776f75aa6d547ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abc5882671b264dd291f60cdd01997519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b276287b4f645694dfaef23be692e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dee8f000fcda2495e67dc60093d4f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3959e6520e424217b6a14a53c9623d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70980710189d2d30743968293fd9ccc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ee356971b529ff0ddd060313834cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0617556054014b753cb00a9d2ee2f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1543f5db9ff45130649ff99365707526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d9c415f2e2cf1932603612c1c9ddf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05da77d638f0ae42b1eff5554cad9ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428ee6966a5aed774d53cd751dce488529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128b7c6c9b11189e6c3c81efd196065530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1bd0c5a134b5b401d9bf0b296e395531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d7e6812e7b48477ca66638a384280532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf61429ea75675e1bef9094166433533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d603308d2da985917c1c4436af0aa76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eeee1f10c874b335003fc71bafb5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba683cd727cf70ab296aad61d744c35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99086f77debe5393b2b5589fdd3638537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de1096698a2f726180077023ac639e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5da59decfcd3ddab95b2ff3df5a9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e3bf2121744015231fd0f4728abc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104e381ad30f7d319c8296db0c5cbd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751c330a3afddcc599a3df9de810ddd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cb23e998db0cf932cce7c26ed8fa4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c303ca2e13e3cc1cff13192a5cea53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aead30c7f661fb554c12eacc44598545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba08e31d44dd96f69708d74c44d0be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e31a77976d12ed18040d43956c02ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfeda4917deed913e637e2221d769b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe73b264314ebeb14eff91807011e36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418887d1a5f8daea6a0c90bf4029708f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3e982c05e28a0d947a8610a49c25b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3a20b70e046c0fe687461c0ba266c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa96157326073b8bdb88c1a5d78c192553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0661209f1613ef92eae5100578298554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467fd8c5d261b3db73b3866374f89c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705aef0a720943319855a7fa70ef7a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd6c400df9dcd02a680823931f7dda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389af99d1c8454c4359decbe16b7845558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5828f2ad4b3f316dbcee1f57cc891559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a021b6f2e777da47c689f60f3a03a9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09db26604e142a3c7c3cbc558d01530561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256133b9743ec5867847a3e3f1fa97e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cea785eb5da23f8d7dc293085e557563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710985ef2983e5066d8d571de02aadf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e72b9fd8d6c342b2021dc495946acf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52debc28bb381ab6ee5011526500f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3504241e02fd52b52420a16896628567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d24fa29535f4c3d883b759cbefa6b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78540ee0345e6bb1b0ef447f7bca7d20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015bdd47de8b94b3e79f7470377a076570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b7b5dac874ba3de74b2ec7aa27df2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaea02b3f3088f093fe74654482ec93572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c786b6d665b6d720343dc6b540a35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f053135272fb969d0b80ca28eed3dab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83135b6e0cd50add4aad11caa8414d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b1005299b3cb3c8e7b18238fc806c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eafc3b1232c42e00e98af112d7a6065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1387a70e94c49893b930fa512e95e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af17243f8b30e6c0cf3f2fe68293f6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84a124977ef989036f9928f3e5ac7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5cd5f7bd98aa06e6216ee33b337f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5a2860c065cfb05dbf54b1fb9f1a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272fbe193d8e182d5358015fccefb9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1168fbde338b4472a884e754aa2f19312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1102520febf27be6f6ce7f25fc5e66b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a49a8d79e59fb72f079f9c16bdf11b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc1fd78111634b0ae33ad0e6c39f7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5f678f72263ffe054d59c7b08e5e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aa66296b963af97576301bcf436f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d085617ffb11c458b6a4008fdd7c2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d55a48ddbf1424827d4548539bc0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaad8ef77a58751ea112463ab7ca4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dad14b93468c1f2fb40722167336921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fec64e8f6d8d0c841e89a80cf45e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8743ea01097b70c270df7c3a8a06d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fec6a17047e528bcdf635f04ed7bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9b06710eee32a4a2403e94de5d41c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822176a3ae05b950b1017365a0ef5bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668245e4c043286b3b55d73f008fb5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419706c4deb9044f3d5906c71bf5a6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be485a436e1c88bbbc9d5a43ec3dff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec14d3a7973f45879b388eb9314e3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd0a2402a5e6ffa5a37da873f2265231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bde402467bd6fae60b9e65fb9121632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f7c5415d21699149c003a8b302b8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08eaf1ab857da2617260f50337aa9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdddabb4ae8f7f4ac62196bb8e31d7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d6690993e02afd93aee00216be52436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de645522f9e735f4c98cf5c6a39deff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0da84a7ea41df01a0ad5823b0ba6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a7afc25213d728ccd9492f7e8a61e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc210599fcec260a44f433741c39d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c69433bb28914f1a94823d6df9901841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a75f2a70b9f3c8e1b1a0f288a1c3d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35cd0b885e69556e8e8b89b84e82a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a26ebcb0706201922c4c8d771ca9a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd607f7333a265f817f0569d3ab29945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9846b66a9787f1a6d1354d339cc7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a3e9eb029a75c100bd9b3194b7a4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790f344c0bdeb39768ed96bf68275a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf8bae81b8b75e5dbc74696638d44749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193dd1b6a008dca05894c7ea0d36f6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b17057115af904f34609701b7bd3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edf79916af20322fc140cce1e2267552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87698a479c687e849f084d614b319953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b5dd4d1fffa11391a0ab46be025af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10713a0e2127110b751980dce735429d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b340a11b31bb5acda0731dabbac7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3575c7aad0c09d73ec685e5164c7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07842d8b9ad7c294cefd820dc5e08e0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34cdf897cc4019792eece2855f477259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88974e44604b955ca2b6ba0d6fc26eb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc8cecd015616cfaae2416f84016e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0c721ae5bc337ed253e7bc94703bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b76163a41897bf4a605057f5c3ec563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53a8d11adb48f5373b8dfd9497accb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72214c9354e343a9b7e1728d7dde215465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69bb0f306542f40a53a5b8a906e0d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e949efaf818a47c472239004382067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb399320ff11028b6b01619f5881a1b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd2faff0a5ee02efbe4d51185226dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745351fb728ccfeb497c49e39e401f4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b3aa916f3c6013f50cf3578b4264371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0811fb68bedd3406801bf24fbb75972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea0688ed05428fe8db378e3acf803a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e9004abffe368b7b859eb2131499574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f67764effff436d5683d1cd87ab7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155bc14811e8b55f8c84f47b76195f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5449e9d136a380e7fe50a5abd560fd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207cc91e87787d799bcd087a7ffc99378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08323e245fed8eaa1466898df0e8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a2d8e99419127d7d05e1ded985dca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b41d53ea2be34f89637434c61dc6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a166042b2e0d51d809e4d0640f519b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e4c9fe92cd49290bd82390e3a0b2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce64f9ebe0f53fcf2a9390ca1fef9eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e247282c29e90decba1d4eae8cbcd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa746c4ea9cb740ae0a644771c44db686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac7802ddbde5e492987e133c6c854987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721bae48979b5ed2d4b394c3e6f69c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4cbac1a0232a71e6c07aca6cab42189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9a1cd973b1609de2f0ff9a57a679590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719843f879966d3a40a5f37086fc6fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34245043eb3a9a3e18c8ec0a6fdebc4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8d7aa44b4eb3af262a694d660aa5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230990df20730259116553f247b2c6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8dfc1ba767860325e83b72cf26a5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ccc3f131e908006d7f0cdf2cfa86a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c005ac7178839a742940fa2f0a8540a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85001aa88e7b7591d1bdf3cf2dca105c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea64ca9122dfc84d96ce6b8a0b544eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30281a5ccf0a39c7e4abb02ea12e716d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73272ff331c5fee613d92350d5a1be45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f079e822983e279fad52bc339a7ea0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f62eb33de612c333f78ab9a334b5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1159bbe9f13ad217d38f5257bb869fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79187b1f7b5206de7cf77822e4ef96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12b8b8f0eeb7c0f760d927208e5375106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b77c691372ce221bbc39297006409107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30d891580a67c682df41581c0aaf04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ad6ffc3296abba41e5b9c35a1361b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba55e16dae3cee3789786b4a4d3471110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391d3a3893c25e6d8f1ae98a9d7abdb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1bf70ef522d5946b6ac33dce58177112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a27b797fbe29c6d6bc77a3f1dc5304113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7feccbe2ab4a9a37b37a1bc443bb27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807efb8bd7012e1415584da9f657bac2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b13e2c47b68f4cc4c8fca7d24d4d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d665331303895254b09d8ddcb092b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0c2efe54d3bf050186e3f35ebc9e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8a94f6b481ff2925f995e78b760f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7f33319e5d00115f146127ff70ef9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3ec57225874e2b2f50ca3493abfdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc964023178be95e20742db5f00fd61e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d34d29c773c6c15c4af390adf8497c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df11faf49c6ea20d689ac9568d9731124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8396726cf597a4892afa56e2eb323bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e1c98fd92b0a1562ace3eb30e146d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948dc89cd37a4b4d49a9e845e5ec185127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e6d07b697a46835c631f0fe923a90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe630dd8256e9a56b5f171a055b518129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1f9f5bd5aa230ecc9e881d65b2ffc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc886c259c7904ab21d3358f31e46ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950eac922de5f59a835e8dc0f6099eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b539bb7df6e1554f31ab7bcf15a0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81f2a7e7129539bed021912b065e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f4fbfd35c1cdacc356c3c7ba15df6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bcee7116aa7e92378b96cc0027ada136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e637b9b105fcac865be3c81ab7013c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25915982734035ed1707a86d512c49c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de461085527577866ead981be0832069139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee466ef997924d011e0bbb93bd8b31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c307cf12520618c9838ddefc3703d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eea1694a2d4592e87a1b8768cc6745142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ee429b5be6ba5d0bc0b9bb364affc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba565aa2a80fb35db7530517b7f69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911070a8508f5db0319282598144c20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7fed6ff099dbbd93fa2b546cb26e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952ed39656b16b8882f5e1fcdd4bae3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9f3b752489e7ffc3b6d57ebcb1ce5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60def14341b9727686cc4cd5d324cba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c84a4cf1bf95ad72efd138a252e6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b642820a82a684335ebdd782cdd4f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03b99b335598872223ca515c86fcf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29fcd67c46f280dad33b2e456df3b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2b19be9763a353d94c4312c01401f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2086b029a68d4d3a2b9f2c34958232a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edc68afc31be2c3a2b451cc0bffdb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0981b8c814fc29b52ed662165d5ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80887abf6f5fa1cc79e0b65b540f5804158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79356ed57ac7862a1e2076b19b5bd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d37e4d696f98dcb19eb8e8e87f59a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf195445948ebd455d6e5ff24b3410d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f955af44e09d75d842f2c86e57ee2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfbcbe19f55d8d2f3d5d853f2df515163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908580bef2c00a4e01314d3d7516bb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640716e00a71b1065362894d1312d1f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93621538a92bd9dc951b61f50afe293166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fac757fee9c17465aaf136108db09f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043b662921b13b0ec6368e402256e2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c86baf91daa014605d011a2203290169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392c0c6e5db2075d673059d36d5ee39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500755b0a9c71b1f827b61b4aea1902171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c35922739bc730a40e7300fc3962fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d69977c3005f685353310a3040984a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0c254170c7d6bb6b666083d366295174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc6b7096303d0e4e99fb44cc80d236175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee1ddbcc2bd2f981457e57149754f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd39878c9a29c1f2f605de78ac145da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd44fc381ce3032602506dca3f756d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7497aec3aa27d9c54f5a65e1e9db7ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d68e3067e2d340c3bd67a87eeb9e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d411843a1cde1dd67c609eec266c512181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1e4c48d7985a177474d1b375355a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10a5a4b81e6b79d9379f40c11c9c4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a80b153728d97ccb99418019e41b08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878c3384f785441d07369a765703bac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97673de6a12057176a7f1ae341e6b152186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572efd62e44bd08825167301a30481df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71305f059d6e6e71af46c07741a422188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477b734ff8671b3b936a31c0aec4aca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373f8d30de658b33a4eec930674ed81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4c40cc48df9887c96fd7e13689394191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbe6888addc5a53038eef57f0fa5f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6f41b200dcc8452afaa0596bd6573193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11aa03dca1d48e15f65ca3251953e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843311b6a4bef81f6fd3a5f93359295195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54ce4cfc6e0fd6303a5ff3292d6427196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f35f068bbb08c04a187ef65349107c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7199a01abe80037e5777c3d41880e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947d343ab36c88f78343232057f9558199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c05edf3d88045481d44308f5b8fa16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6e161984c0f272acd49025f83d235201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0140a73cbcbbd604b0c9748789d551d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faad6d8c67d165ebf27476cca6d4af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c160a5e45eb0492d10bba7ada1240204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7750870d78274db2b0be97a446052a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b50ce2ea9f94e3a48627d62e576d62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b280df554bba975d61b0a76e1300a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f627abeb3d34859a721a8f0ac31cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304813b9e6771cdbc1d65bb2854da3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91410ed4ea879a9dbb9e34258b364a73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b78d254d95f7c0203bca63c189f59d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca18e72311a6709909ebb682152dc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20ef15d82ffc9cedafa7f70cb25907213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc04f2a13f1e6b849f4f36a8207e96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916d5f002e723576cd59142e1710f29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506077ecd7e8634b66492848897790d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b7a476cc0cac84a894208a1d217a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0cb72820f357ddb24dca03a425ca4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf79b38955a72e8455e936a982932c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b23145f7abc8b8560f976125d77803220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbc2eba8a7d9b57e04df1a06db8966221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913089c2909511596bbff2ad3757777222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b81c1d272c2d13c2fef39494293628223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e552f7851cecb9fc86087cfa5c92af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3fcaf815092dd4b80ba15aa8d7c53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de34c5436cc0f7ee21bf72430d1143226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65efbf29c7f84132bd709350bc7989227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc23939041ce1658315ce2338cd89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f1c78dfe904cc75ae17accd7723c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1aa430d2600819d0888c2d296b3db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95db90b45a2e800041607c2bbabe5fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbe6d2f37cdd4645d34bcb59155dfc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf883e4ce7488686e959fc99088688dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd5576a5eda4385acf01af60a2df7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e8ed48c278e696d30c69ad5e36ad7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ac5e678f34fafd54e2f7fc6486d7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb32cc9f428eaf0729daf4a43de002237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ae2bcd2b7a344c76ee2f00015e553238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf2487961cbe0977024a01b46052d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bb4849662de13120394004eaf3937240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0db9f7ebb0a21b3a9a1329f71b6fa0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732af165b5e71b68f2038f0823e759f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196175284a2415c3b93297aa626eba8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e69d3fe9049a62918f63321bfd62c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca3cf1c44ea0d6778488240947f0ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab68d919da8a19b367e8cb7ca90951246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087561b253e5bc193ac8ba967a8b417247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97fbb31dff9c094e2f9db96b3657ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcaa4895834c79302ff1ae0528d07d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf132c3cb3e740e8dc2d74a80a20ec9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99983214447c38309f3fb4db80033b37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f819432a78821ba84595cdd4913055252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94831d71428c7dc6788c08589c055dac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fa0e7d5111ed4eb9e8e07ebae5150254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6582f5d82a656375cf7318dbcb6cdc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256e7dce7eeef677677a6ffb100fa13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0388d81a3683eae409dd00037c5df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1c8157d7abe5278236c61e8d4fe6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddd4e80c010580ca05f2c7b9771e4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2869711789e220d40e9f9c9bc5af92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6518f1e4f275d60ff93b37d32474af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9691ab9c2c0fe0b247e6767d8fa845262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a174b179237a93289579f1337d68f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc012f61e4db4e5b1183ad8a6bce79e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5619cf73617e97b841a6b169f747494265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d56d34faaa205d6ce76d53b87d4350266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f369610ba3089fcf322b578f33398c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69406df4fb3e994015a66282cd21dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e289bf24839dac1a53b755502c374269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2344ab510e328c727312df5a8c57f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834de0d0b2ab8a9e208bdf110ca07aa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80505547ff684859c9d8ee55834cc678272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170df9b1c9aa5b78c3980dcdb2f8e003273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbfff10ea13b5d4047ef61f6014255274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428eea3e772ba62e59ba7fdfd12d7a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32208e462644491b97dcf5ec8c960356276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4e48f14278fb99e91b56c7c319d36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f8e1e27e562047d17d86f6291c018278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26b3eb7e6dfa1c3b168eab389014a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e6a615bd1197b37108b7ebdb3979e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c94eba2a7adc3e1ae5f303d92b177281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e773bdf34b6d185ffd494f5d4cb2857282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fda89fd77165a20a064948fb661e88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573713c3ae6775b63882da93c533a1c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7238cf5478ac6f7caf7487bd78443285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62fb88a8be57312bbafda34328fc9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40ceb13cae3be3a8b481be3313659c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a19abda9e4fd22af5b691cddf937ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef509745d1a7f9e64861de2989b859289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0800d329beba0b628d73968fb0e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529f1f1de2671c3c04cca285a4370b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d4aef3ee2071923ba27a6d8099b8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65b89b4c7026b11297bed5a40837f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7e0491d0e4bf2443509b324adef4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e37de84b65d6168e86e779ccdef3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e6ce7e3f189506a993d2ca9cba7b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e311e300f030e27026c74682af3706297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd77a65928754d6e6d23fe33bea7e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e326b6c448ec699a93e28b3dab187299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfd2e8ceba52ba8d6d8a0d0a398455300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb22710847c46279331d5c674e2712301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8e31b8afd9b33a0c9aaff04bc4a49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5355f14d56b8665f938636dcd993a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039a85a5b2d93d04f79d768de16eb1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979bbe820e5720f940c2526b79fb413305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a6b23ace3d1b11f5da38ee83ce495306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57202c1d1e0ed33b4f092eb22956ab7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400f0ab52e3d7746d80ebfc81c4ef10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c770c27f0ec046590b4f0f962210b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0fa934029791cba07c0a3ad4ab55c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db532a2b5fc15f734a0c730a493df29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa3b678d5c81e5f8639699c9bff3bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2b24861a4db8899097380fde16ceb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bbd0e31fe462d629bd625675bf106314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397c1bc754334a43ae9e3d625be95a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209be5fa5eb2399285582ec535d92e8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8dcd09bd5f05442a8dd7521e3009f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fd1aa0b0378f93def2902d12b345d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bf78ed4558b65545555fcbf71e781319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75b3d539b36567bec857ce5479b913320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff9f42a08414d475c6dc622068045f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb72c11495fe18c492b3682e755da02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fb18a05d0104bbcaa4b62d5b9a48c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76e6610d5b700a3015c30c349703a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb8211736ebe50cd67b36a3c422d35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fc578421eb54a22ed2f3c063e7c47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef2497133571e9924f525167edf054327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82871185800ee959f645b12b44a4209328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10117f45bb4b655ce6759dafb29fe09f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87392a14015128b601cecdc0c9da638330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dbeb692cd8af320938f87e8728764331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbdf85c0beee9e73f5a8bae1960ae1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100a0ecc39b3b61cc5e853a700fee39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd51479a8966d194af7b9cb6c80b48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d1d7d8853149b328c28024539412335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef85a0ec996091411e1d2dfe8ba394d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec3333f95fab09363d8e3eb1553979337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468e592ccf11f9721cda103ffc96b04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70046024216d9f15db6ad333b2cae7e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d7ccc5872d0c6198a461f9f54c6c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75a890425b71073b7bfbd9bb589cfa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8c41035d4c17258956a240288926d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414d684cb5faec62cc48db609cbb82b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddced7116c884d1de4f920434a67a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009775a70f70563b3e773cc19cda65c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899376b608e31d4fcb34638485f99737346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54585636b4400a55eff20ad333f2a7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba02965f00e9d07be7ef627a9f410d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7b995d3ed0d73f4b65d36d866ef8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152d2a0825e667d29311024a3c6a0b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530cdaa5f01fa21d35c5cd77209d547351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dffb7a9fed7ed1e28ac623970e58f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c112c74c03a77b6a75d08d451bddd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579d6e1cba3db1f2aba9c59f6e6559e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aa68ab9cb1a1e1c51ed8cc5e28b18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8d0dc6fdd251b90ffc80d0abddb81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648f2e56fd182ee09311450a577c6ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258a7519ba7cb7d784221b2bd1a8a6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d5b5ff11eee08375abdb156d8dccb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec72e818ed810ccc0de90f38ebe3d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff576511cedaa9bf62ed153078395c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32703c6a60e73d63e8abdcbea778b316362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af271e56567a157d7d6f08b91ceb5f06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151fe2d9d1558d19dd7733ee18036e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3347bca6789b165eef90cbdd6701f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6296e99583c681d11809de6da569f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f99fa5856c80e55b415ffb57adc215367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c7cf0852bac28e0ced91b49d02f08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd66c72268b8c35fa6a3e49b5539b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9ba5c7e987423c208e3ca55b6df10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e906799ba1ec65f89951cfd527f8ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e42625323533b3b4afc89df35e3ae8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf9a81d0e2176d5cb4816933d9b156373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62a7e0a7d011805ff3769f7d38a955374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566304f7e8a4b347dd1807ef6ca646e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee344483f8292945406d99a847ddd53d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756456d00e31b00b47857803c4037ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa458c660b6f2f3f9ac3974e947b95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596d74020851354fc8e4ece3bed680d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca42535fa18f72a332498ce8dfd6b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b040113c72bd03b8be0e3440fe0be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9043c89e628fb100cd5d5f9c50657382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8417083c9250e3005a834f62c86429383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94edb32cbc2cacee5f8cc759e6526f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf1ff6682b08a77a96ca79c6ff5a14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0270a3cbcaa7272416adc2b069d5c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7b92d66cae57361db2ebde0539d83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662f4b5c6b06f7906ae72df1add717b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e26b8da561aa825a0f4933ed4d7ed1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449fc6caefed5960397eae6da09b601390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50ba91e62945fb9089c146b648c854391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f445e2daa35d347dafd02badae68d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1326fb74475621403492129c98877393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ead470f50242afbcebec1683438c81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cadcd740de2aebb0805b30925d8fc4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc982ce3ec795cb7059978f24b30851396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bdf7dcc67cd8121d8b9550f81a1cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406350f99cea6ac5d90251787ce16f2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f0ddca6e340649adf27711ca7c045399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c5dfb4c92640fcc07b78c29c97bc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d021d589dce2f803dbabd9d1ecab65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c0edf0c034ed9ae344e88c9ae8415402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8264e9acaf1da09e13faca67e5445403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e07a6767075bad6849bb224cba3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f689638046aee410d3e7ab47ef773c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272dd1335f1a5baa7376cebfd05fcbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169044aeae396166d8ed632b6777d13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5723a94d2c3812d1c3e2739740a2f49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8869faf7e71cd1b5ee947f40b13dc52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8c159d22fab9501876a9cd5621eff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799704b39241edfa0c62b227cbf8fb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668348dae747c84765d5f63dcc99b70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372092451530051ff4f154829ca3566413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad44bc36f650d4800a1260010eb625414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddfa409f4e38f9f1e7850600bc3a7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6247d93d94e990e1f7e01085d20f44d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414544e56b9d3d6496bc52e766d7ed1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331efc22299841577a1ff3cbcc3122cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16311c7c249e09c878b3dd86c6777b2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a948a69f348efb85e3a6b0700fc98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ca623f1cfa77e0f02aae99ebb492a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104e9eab5e246b97d4c7814e5394125422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ccab68a60691f49780b0f0a1270fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9f0b827415d8314097ac2d6a741c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68328ccc4384b711f5057df33ce474ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1f3ed6558d28fdac0d002eb4697b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66da1d37b6566ce788e5425dedf254427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee968cb256cac11ef1f536faadba7bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb737f79ec7a130e8e8a769841d7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1664ea2aa23e3724e9975c9c72208430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b87f7c75cb6462567bff24c69cef52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c16fbb394822d1c8fd0eacb55f1e21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491d48fd9a43d8d0fbea923a82cbd5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c12debe7631b8240f64e911cc1ccf0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d13564169dbfab4357f29b1ec3c1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63c74883854b16dbc8fa1af65350d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae360d5425d50a93b9a97f0a3e27f3a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4af967adc575d1ece9cf8334ffe78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8898ab6040e200e8d0193d443d2fb7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd1443b85e25ee3d81fd1ecb428084440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7807618b687fff4824c9af6ab4034441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95245e04079762b95dab8967981bfa07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f0b71958ab1fdbd15535909d75bc2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99ac9294423873f782f4f6f7063cfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff28b9aa6b9b02ca17976b6b71eff5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad37d8401e0a8dab84c0396c216592446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78c35019655065330d7d2b38c14c85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67344e9f8c108d4ddc0db8f4965bed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04abb69e10742c3c2f3293fbd1aade449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029ae96efbcbb1e57e6e93514ad2224450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd4295726a1291380f153725ecb975451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148478589be1abc69dd3736fb857dff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae9ddadb315edd6bb5df85d718e093453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca198dab12ddf7d1c2b9a14624a9a76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f2bac5553fee9852f720616751c14455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1cf9465c114312e65cd91119f7be3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a3f5c638dcc79416daeb92ca1b6c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ad615a35952c3e7f97a34f68bd001458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410fd858816aeaef438928c731bb37f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b45245b508f4fccd1e9c39bf559b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951aaeff9fc4417c60bbefa2d5233555461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ffe8e2ed0b36af11bee8d54a07525462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3982127bb1cf9e6157ccf48d53a0b57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75e4a300c928d97226005b8448db8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d306a6874784ff48e31befe25e3f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5c4c29317a19f31bff1e124cd5bf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041dc5e5edae567826f92f32a42a9a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062e2ff1c37cfd554e49c7736a9022a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a954e799f9f63aa1636e729a93ffe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690761ca39e355e7f729cd0c857e008470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f43775e6c402a2f9ddf72c4f2f056471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5601f40ac2fed00f10b3b263b9d68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e7d7ed9623f61e74a6254e7f8e030473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531842d13a67084895640a3e9cc9013474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4219b8f003df02a9733643a7a36f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572a28c7515f55de8fd48c10580cacc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef376ec46b848f701a4e21f3fca80a7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460d7284f3d878b588d8eb7346b7b7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffbe30dad2c5da20c74df432920857479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925f2c4c5d1e317dcf19f56242cc01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53310ad91b8f6b2b604587cea38a7254481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4f1f6469f60fa4b3af70b56093bf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84eb3598654fe9094868401083d172483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b9116ba7999819ed7f538f05d12d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab37456bfdb042b8945cbf567333d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04349992139dccc76083a4f0642158a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7e1743ca50fda4ca44660db25f2e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a47716b966a4f1e6051019316be53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545df0d374e7c08e0a070ca85bd197d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b0928001c69ecfb75bc39ee040020490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c473ee1f8a38c16641eacdc7c1d0d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4924edb888b6f2e444feb84f98fc04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd27966cae75a0d2521f5b332af87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94459bc25a3321f81489090745be88a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bb0be9be72b7ae728206b1ea9f11c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677613ccddeedeb6c083708f16d11229496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f8b9d6f1d0d44557b90b24aa6cf44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0e1184701f1438690097c8539760e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c1b53792a9c6ff309fed96bc42a9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa5d0423817f01653158e17535d64c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814869014858f6a451872dfec38fa05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a5fdda7082b32e5397622664567dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816b05a8a5e921b81afc0d58ddfe5e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bcb07f7424e6aaa023646cb72b031504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0d2f283bf3c324906f5306243f644505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef8c0a97ee904fdc6d0bd723a8139506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11219712a78c0291563e0e13c80afde7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e035cb36e721343dd5b3c373e9cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55c3313f7ff94342ded804e0330a52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fab6cc67210ac1c43100634c08ae5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c3bc5f5403697c602734a887b2627511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf45eddb3aeb2aee47047616f8a889512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d43aff8c310104f3da3605da6decb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea1ced9e5118a2eb819d06e08fd8bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c4b71c3af77947f024142eb9552a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b640696abdddfb07e67d0b2572b2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088aab643554e6d675e248b34b9e52f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1205d5e3b7156a346cc21eb50fbc15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f9d39982ba5c00a6d7c437edf3e95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725815b9e47ed72ea5cbab093c2f09a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e5f91d23f536c65ff63fa7e785582521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa8145ab1157515a93b7d9f2cb6b26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde80914fc6266627b31e31a25b7cf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ad4d3af59d7e202561da6dc0b4036524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be3855e52acf545addb3b21482633e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e7227b426d0422f9d9d310f2137ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5d18fa2cd1f9084e066b3027d402d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f9e27b1128082368ace5baa15778b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cef7fbe9893be0149d5a2739c682de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f3e1fab43576b7d28f21980e24c36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfba47b2cc9e805a5fe95b98135f6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1204b0b06d1866dff053257186776d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386f36db0dac68a505851f0ce8a753f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f013cfeda8b6c1df20c3dfaaa43f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b3937aa03798117de760881847b90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351281f5b60096387bf000f40d3a25c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a691009f05ed8f91d7b04fe865270cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fcfe8fa1e4377344911b605755481538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e265f269891e2ccade34993d6c2f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f9cf564115de1aeefdd8cf7e93534540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2d3ab1e5b08381605649bb14ed76a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03313524b27c8ffd265109e3a86aa1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09df63fb4a7d21ee3e6c8e06b31097543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0c34a4d12e9d0111f95f94bb81c88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eea41a6ca05d282a34408cca397f45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d63dbad6dbdf7af82c1b819f7e1eef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1ebea235c4e81f981a6623317327547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a060cbc2ee557bfb1012fca73c10b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f2e5dbfefd18859582e8ea7ffdf3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02251914eaa5eb3bb6065a31c4be48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c13241760c8f0f8ba6605379227bb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50040880785e561b8fab64f2704ee466552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea6a182752f8fd00a0d4d5065ac3c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189c1f6f0942677e4707540b978d30b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d53ad8302c703bc30a2d78375e4e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951f82056e289f5a5680dba16be7919556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2e0dc16e49af7586067d6f53fb418557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86cbb7b2c2a286eeb06970e03147f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e44f805c7bce0d8f9402a56c6a6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6aa3a00d5c0f703dd9d6693ef3331560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60fa0d8bfc4afdde4427adcd5dbd86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502bbd0afdec8b1fc1b874897a056b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03925fdf81ddcfcca7ea9749c1d24970563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938511f3aa851364607e98a58145773564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9374b838da34fe7ecdb6e9d3cde83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1d8c250b02a921ce8e475cd2f8603566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc18e31f52f6367fb6c9f2dc9a7eab6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ce4406e71f7249ea999c48b4eb0c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81804c264df1b8184676d265269147b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7544d3cffdef2203d5d5f730f7e89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec195b474e6dcce0c903f8cf4d4cebd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da18b01e6e340b8091faa3a21016d0a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>