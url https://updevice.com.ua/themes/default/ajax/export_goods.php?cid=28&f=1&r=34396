--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426ea8f76c78bfd7cc38da230fc921c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678938b20b2c7706aab46fba184fa9412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4ffd4940783b4e872d60d3f41d4d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c04f896c3dc903f41748bae3ebd9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4503c20eb4209684f53334cde5aed65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302021b02f67148b525ba4baef975e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552add9077b65179666fee32cd665497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b34e2230562de0c7c97cdf672f79d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586292b798b0304e6d777f6eda66b6069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eb68d96d0e7f91a7de2d60ae8c63210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eca7d6810bb7e60b4ab52236d56cff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f20790d8ae166cf521402f6c785e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d0d14c952f32c91e0e79e19d215f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2177642a7aeb03f5c45a6f2e81b358e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60d2f67f7d6ebc9320a4f7943ab0e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754ce3a0da8ee146f4601217ec5c67b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3607a11573b68f4aa412a91af213817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c26173fa3bd78d268619b3d528605c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93971ca2a734d11273e0766ee0c4fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2be8397a39047232a6b3768fb797320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501e5b0fb510bd6e358c043431eaa1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403468bf895efc886a069d3d96a5d0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b76f390a3c01a259ad2fc89b5f4d2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe54fc125f306b1d7591f3c4a7de0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a489828889b6d8df0502e6baa0ebb5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e4ac05c9af99a08521a4d4356c2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ce3e67c07d2af159da3affa1d877c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b162bef98b87735bbca881e53d83328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03595e6d9afced0b98dadadc2e9aece29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac7ebef045230d19d5b652b4766db730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbac5c26f95d269490a80b9e442c0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8fc6cfb6bfc0fe708da8204b5284632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df8661325dd69c786d72f61eb5de8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bb077b0c9d69882e711f5daa2aafa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c90ea0581e91c8240f8b03c23ce6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddd93c0983a6d75092eceac75e39bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd82be5e85d1eba22b69f4836ebb12f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1927a8b3cb570d01f834dabcc091fb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765400c85dc7c3e13977996b756bf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b656e21ad4cd0aadab597f8c7b9ae5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedfbb484a8b1637d421ab60e39651741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5a92209e78c2fe79f354bf8d13e8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa29580a5a288ee3ae2c8b874dc2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e29187d649cdcf5d3085d0ad1b1a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1685e2ef9df779bd2f3e2dfa5fb50e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1ee51a35af247dddf317fdf27dfc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11b4c962b5bef1d1b516d9455a59e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03331542e2de017faa9d5220ba8962e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22e264593113bb248d6731ed85ef3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd7921edc0a8524836aad5f414dd0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa28c2455720fc996028a0406772a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131023a154e78f8d24a33ff95ce45fb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d32f11707e194c9de76e507ae5a1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066200f977db44684ae43826dfbf73a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899632fc4ae384f97c3c5144afbfb6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6ff4ee1a65e9567a98d085a7f715856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7be6fb7647b50c3695fc3cfd4aeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16652ece0e3bfd045124cb85a568bf2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbf5bd96eb18102895a318b3eb715359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2aba41b62fc4b19d2bc34477516cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96bf1fcefb300f648a7e55891b237061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef190546ae9a6b70ce23db44b57f8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f456aa4411f42916d9476b5eadaa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e72f40d718bd1d3770e0e8800efe464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891ec803539d25694c1835144998fe465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bdae0fc483071125f55b39f1846fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090f7752be14873d465f731e8d7c6d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d7564eccdaa7649ef256bbfc5647968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecb3b2639a765d657f59b77fa817a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ab22103619526f99d5a1e6f9380bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d1248a1c2d355ff6e7107495228b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14adfbce836fd61983893268c6515672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31bff6aa4b1f56e183a5ca99e2368273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cb28d26b65f667590835e52bbafea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f61a6d8771df2ddb860e0876c59e1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e05b361f2f61f3a975f97929ea779876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ccfe47a7ec6e12a0834b5604c73477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ffe617b284c6fb7c7c6851f810f9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916477dd67622d8302d5665c8d0d9f4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682232102477a968506f12693ec386780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eedc87c9600c6b4bbfe6cf0cd9783d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c24f4bae8424ad365b57db7de528b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62467c356e104b0aeb3ca1bec61a4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea614b3a6538fdf4c212faa0226d87c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf049d072e7dff256030c9273f05f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72b1bb61da57ece883554a4011fba386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd9f98ee6f07dfadcd32e0716d366787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefce4fef56b98f21e69683b0fd484cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda67a33111767af5598f0e7c53965e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911338ba403a853ff2b4ce4103eb312190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179c3cde009e47dcdec87e1b3163d1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7a58674c521a5e701621e68d34e8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c657e7119318ead714194987c0c1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc449b3972a7fbe6abc6e983bdb29a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb9e63d133f65ee278c9217648699595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d60bb2027bccf9fedfafb5ca9faba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02087aa301ef8d5009e51f50700ce9d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066cb90660a60e4bf79eb0ad61245cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40973e3f10fd5d32cadf2f153494b00f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7786aaa7e5ccef3e4207594fdfe5308100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef23a127f1f58ccf460ac48d46cf08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb3d6bffeafbf2d69fa7781442a17c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cd341eba2661d30ea09a0c784f72a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db57826202a9b9c54ecff2f5143136e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5f67f4c260646a6f86c89f431a76f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cee20786970e9b0cb3340817b91a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546958e5af78d30e42c8aac6f753ada107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774058b1e4f34f456a97e8f0b6617872108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28979222060bb38e84417ebbfd511de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56cafa65c190b62cf12d359175f70d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf10d538a274b5a75af724851607e83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9fcc785734561d91e6c2311f43b72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bed7d1e18ca6ac7f2cf99a0bdf84d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cb7c763ffa349e50815ca445f9ca3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13036f7a12ed0802683e9d7598ac7656115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa36458821c2a71c4f6f9736d339b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2da474c73c0bc2a0322174e62ef87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1cdf7e31f43f057312659eb25d42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358b19f172741ba6d2543b120da3273119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79789529b646fcb87c61110bde77687120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e7b793326ce9d3d3741bd9a6f920f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c252fa3e711199b9d5d9c4b11d19dd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d5fc1353dc4d03a3e548d054e7a92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ea9a5ec5cff4e8dda02bf2e14bda0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e090c008ffe89b6faab0c3c05adf5a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0b2f9c90aa1b05e0a6f8020c3497a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567129ba164076e9a5f7047cf9ee60c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be0cdfc3a9825ac2a511d166df36ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50710f30c6a696054f51399302013320129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676229968dd2ad57169eed2966d2a4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f48c304090254c6de45d5012a332b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8b34d9450416059aeb0f1de003ecd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d301f4cdc02edd2aedf240594f9ccf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85409df0b46fa3fdfc9ae71521e0eb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578f21ac0a0174f187b25d4ede874ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d41a48a3982700f456907aba980d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bba3b98a4c90ae4f5fec827f18fe2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5328468eee2e9e3ac3057c3ee2fc2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f78d56a639aa1f82755f5c67e1cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1752f0cf9a13df14af42b6a96e653e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e2f97f26af47a51dde953a29296ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee362caf6a6d40ac9aab6aec9553d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1691bdad9f144ac840ba4f94915e374143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da70daa3fca9a31a420c4f6e3176a41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252561846198103ce2b66c09815f527145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aae6b09acac4057172cb8dd01790b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f959f4ecc59ef4e9edb22d29c405b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b0523b101770154065602b0d73213148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4ae74c55a4372030645f1bcb6f7e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acc5f7dac6780ad1b879e6a8c1033b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f79bafef66020b01d545329d23592e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c627d5c468d5beb6125550568536152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dfa129921f45bcce0caac37c505c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa052a1edacc29713d5a220440a5d374154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf00a27fbbc93e3ce093753d391ed8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634465598434f8094f4bae252b2c7ea9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d7f35a57737e552eaee5c5c7c7c60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be936be98313672841a3e27eefced0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a680265f6c7d250de96367c05c4118159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59498160dde981eee3243f1974affc90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e165cfa63806d7c3a510b6e3d523d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd982649958e386177273cba422e3d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d589a1765a3e05d07105e2a7dc37a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe1657de59d23ee34f1628d7ba6f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153754454894af29be1256bdcc6ca55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808f0d47bbfea21947a6adb51cbddf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d9dd18bc0bf6ce213818e8299a5db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1178a397848559bae501a2016193be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2478cba960a78530535e1c33b280d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c7aefac20d7130ea92c0c2b482600170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b65a98f2e800068ff2ebb2402dee33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad5683d0752b7efd7682d3b096e2ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd456a9fdf2dfa714b017fda3e3e219e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d91713e165bf87daa74056cefb74f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623af17bf93af12841771f6621b7f9c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2ff0ae46f97c39cb7300319dad9ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e3503d6b90e2c88309a293a7c6a7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e92212cfc26c3f940526e94b1e497178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125b26d909674cf8da87688459e2e77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc97805c9f2ebbe9fac0489555ff680180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346a6e6ffa1f6df72e762d9b0ee734a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a43364a49db77ec0358f6fa6968d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c97e9fe67febf10c15ebdcf8075fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222f6a6d3495ee88066c1eb41f5e2f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec1e1cf2299621f6665b56ed90616a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c30c4f1ca23702178acebab010fd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0afe25b8c6f026e1d0ea6e6661e739187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2536c7d244a1d2a5510f47c2311883188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4dad893919e5d128dc37a943538c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb25c8ee26787955757c751820fb53f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8698c3c2a17f49432c076b731a70e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62cf77749ddfe9593c42ad6b6d6557192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453c1db4e12f35d5dd7e56682e11464193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd58dafc88ad3d744e62ff86f09bd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3587ecde251cd107f72d7998f412d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bc8873130bd9008f0d8b934aa613b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25907ad8cd22e3f9d37ee69bc152e885197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0290ccf0cc386ad8c60a840475659a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20373ad6ee5cf0e25d9228438d733153199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d029ffb6ef44b4df6e8e0962ea96c79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c05e825fbf465a6509577aff61f5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeca85468f30ccc94445559c7fa6b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432b97a18277ced7a11eb586720d9e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbc110979b9abcb9425e9c6cdb158b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80baf46c912408b06dded9e750f69da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593c6ff3a8eadeb457516d21a422b03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc754f7397a2ce9d86fe67aa6ffc48b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e80d49d24e403e3c1f89890932f07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74708f10b6d0457e1b5a8397989772209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b168cd878a46ab274ea2da7778c2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf65fb2b6721a7910943938d1dc4df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d63404e71a9b3bbc50b6969a47ae80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c091283c713daad78d66b5d04c7c35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb744b0c5c2029548bef3a29700cbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969811dff21e6975a829c77aeeead998215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ac002b788610c14c9921c302a96bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65218ec1f8c112dff2fda3099d048089217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71f87552f02db3edcc1ba53594028e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5a98d5f78c98863fb3d65b7c5f376219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d537b32a29a3d5c8e58f189aa4458220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b43e64c464cb33717ce3313d87198221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ca6f5ca8fb3409ca33e7187593990222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c15baf92ea4075f1ac312e078dfe0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25db429abee75605785b7d750cd6a79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63485ecd5306293698d1e571f3a7503c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6ea57537909f80071b0cc3cf4484f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1ace06117eaba9bd2687985be766f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fba5712f47077cbe375410ae08488228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959aedfb0c0d1b27cb6b0b365c3e65b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368cf1f3087307d94dbbe000f44afbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce826dbd6cee75bf19bc4214dd1a7c83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ba93dc570a009d69b130743f96a23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e7b1b0687cea7f6ff9a2a6addbf0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335e64ade8352f788280db8926384aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339aa88b9a3b3c5365f7525ba3ebc4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e0f1d72a520cc02a81567ecdfb2cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d55bbacbc02ef53f336df71974324237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb33112d41f15dffde688f67cd8bfb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a43d869afec0c98ce0b903b53ee48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28b631d4bd18bff18babefd16dd565240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402b81eef6d48bde2b2be0a372fe715241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2121bee172eda54fcfea2394af949242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4daf6719b8857f1e2e0c5fe05109243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0a8d877939dd7dce3326de1290264244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284bc0f3ca122a1ac709cda96b294c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb4921c27369c60bab66c2d8a9c31b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c0216fb29902eaa3ec84190d843b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef7d7207042043efc7d5b23f536299248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0e13a574a75602e23501b129064bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bf558016f263486f5715d5e03f636250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dbb4f8c8d748a325f4f5cdbf27c70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18379a57893d7e70d32960b7a4d3f159252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10d7b41dbe319c9401c87c663242ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa221f427117a3027a8720efdcdd6a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f41623947dd01b27bc8f21fa2f5caa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076faf482dc58c37e5b02e63383d9be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930877d40ee1818ddd981c28dc393156257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66544ca92b9b827828a97d618ae6d014258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43be8a5748190e165de15bd5288b49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e69077ecf0ab561b732f21c786b8f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4d401c0d9855f09a4f79e197af61e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907a505941ff5f8808ca0b32ebbce27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b2a1444f49bb148cb8bdd0dde5027263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2e5323c256720e47478d83d5148d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69183851d64ae6188f4b797d678c4f26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2adeca5956849a141b31919d575f6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93225722ed666d9c6c501fb86fa15e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c93a62f677ecd7bf6ab42e32a39d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6911768cc6cbe652cbd2431599d24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d8d67162a5cd5391f786e6927d92e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fc318b5681d8b4c157a984ab1a32d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bd54d20b8d65bec5d2b47c0da9def272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e86036a69d8dfce0a9f32775db63f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc7bed323f978af0e641bb34de203e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce6c668e1d38e40178fea19fcbab60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748ebe7996a7ff6d5bce6a03afb9b4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f8ba18307a9e3a727b0f3197025ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f43a715dfa33848593813b0869ad15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da9367c38ccb18b29b82e26c1d8da3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd211c605652d63305731910ee450282280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04c28397c96be4cbb0552a4494aef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2721562536b599e77b8b0d5afe21c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbc2194b9689cf32d04868738bdf68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5caef52de55f1a7dde42a753d61dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ee636608baa5b8561366d6142338c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23151622d0a80701aa748beb79b021e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c50ced1b67639e7814a1430298741287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89ab04715d635040f67fea50ee7744288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3e2eb513d5791133363c8cc942a98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec4bb1c4de09e1988ae2cf6d1f8f92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2dcb7ab85b4f4d6426044979c77f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3218e70b43035773b18ec71531df93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6776d9483c8e60b5cb727e790ea35f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9550d69a2abc9cd712feee5722359294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a30df03d0d37bf1f63ceeeec646080295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3fac3745cb2a06f83556bb426383a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80585c52f3f2174b440c507edc757a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ad7d572cf622cfe73bec65009b276298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746cf130651bcb9c0fe8554eb6ac91c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ba374ae0dd7f260f76929487b0d2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bde8421e678fe971983f85d9a1e6a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cea73e7e1fd3db6242766deef8ae8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d1037f0df9fc7484fd06e628dc716303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c08dfdef4c06404d25d67c36144861304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4de07a658993f3e5be466ebf903c4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815443e70a02adec00514575d30d7bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030176476e7cf7a2911b2ab810eb638307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1d39710e52e0a10ff53585b74fe49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bc9b2c5e9784477cbd3630e823672309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2c896a4d6ef9820c19b5b65cc51ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d1be1826b09038f1c8078210a662b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74c905030e6e52b48190c004595325312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf1e47a59add83a2ebd8db4814430f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749032f165457811abde05b9c5e5252f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb94ecd7d531510a21c9779c35a7f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4d1713879d1d5d767b5b69f6b9ab5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17678d9f259b96f907d6ae17219557c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9f14c265e0d0193067d68f15a08ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e0c675f0289ec119247956a410bae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d76d39c2937e11b8b1d8109e44542320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa0540e93e577024ece1d3d280595321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918282bef78243001e75e4d975ac7b99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa910620cbb5a0e5f55d050765cd0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e7fe7aa9d5d7c059c49259f522804324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053896cf26afff1010545054e0e8da5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3bdd2931feb7899009fbf03acad25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44922520437d4289d25f7b48ac10c655327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eaad864587058272d11b8813a1676328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b094a77cca6bad11af5a29c40f05642329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af86fc0cecddabc682ca6f4c256848330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec24e7a3635ea03cb0fab07dc7b6f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf73d4e2a8efa9eb9f13ce1770b9f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8361b2ef14fed5384d936d016943a13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc8f5c5d8de848a98b9333a5d94aa8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7302d485bd4aea3951072bae24385335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e4e8aa2094d2bbd16f6909b54a3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ff66fae6ba54f13096cbf7752515337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782cbab05f68ba6e909a988f3a93645338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa09b24d7843ff61fdb5aa0ec773054339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7321439cde288ad90a07a314644eee1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b966cee25b54f337cfda546425e2003341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adbb5cde16c5a69b936f83c0811dfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6506207e84c0672d3bbfd15c6b0ad9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b86afa18aca061b575b0e95c8d32f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae298dd5aac3476756e5424fac2f05c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade012f48ce70eaa18f73d42de840ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e42f8275d07c929eede0055aec6013347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fba3a810e31b902d088cb89de0af5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7ed8a5f746ecba48ec37f48c0e7db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407548342e840adc7b01473615de04b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97081e67160b6c62748dacdbf04a0ce3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f50ffc0cd0f14bf345484ac244d304352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d3ef798faddd7511370224a889f26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60329949933006d0844cbf95c478e5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d62ac05f2a5a5c2b4a7494a909228355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f2dde8fee153294fc15c4112dbea9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549f711ebdb7434b6f57ff83c09c6c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d71d87bdf99445fe5dd2aad4f839358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62289744bf2e98d3deb600ed4e9667359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1da8cbfd22daca853a1c16c4b71c18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7733d4339073cd3573683fc8102b97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81c88ffe2ef50b5c18a320c97c745f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0ef6ba742f64e58316f28eab8af65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb23be74976134047aa83847649903364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e70e08688fb2fd32028cc8c722f696365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187799fcf8a1c6c87589628796de48f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3f19ebc893fb02cabdc578c2e0689367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bbce0f5adcc9e3dd0e527b68acf30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d6f5025ac10d0cd2fc3c326df6601369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2688918131128ba52422e2ad520da0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c451a91f2224a1cc1cfff27ea6b2e6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cdb998e645ef7e128b934e723f01a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b490320e34712939b9029d540028ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4c7657868358cb70b1b30bd9569d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf42724dd30a4724366864abf8fd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058e3faa2d0b99dc7cda5be49dde3cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b7fc7c00d35f898eb2fb7b5a1f01c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f3791d104fff51c539637f151e61d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e064e1ca4f335060f48706bb65af2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d03023e0814b0903fc1b791fd7356380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4daecd87a386c89931ca761162a3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b29f424e4ba600fddc3c30a95c062382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63147f6695d37e829b259d779c948797383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8bc9481e9ee8ffb3a785df434c5eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee0985f51c918265b9d013bd14f2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47391ec37f7764bb0d9215d56895894386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa75e2576eb9d4328340fdddca8cab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41479af87189e500e1d03e6b8e772c96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3d279ddac8da1b9f58ae9743e833d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d93d7595822e56480fe9c1f2eb151390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f74ed754a1c74ce4578507e18b5baf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc016d494cf1d849b8a69d3accad544392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cf4662fc67764f732c5ca55749722393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f23fd7fcc4c042795a5f956e6605c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b898f65838a90142aa878f337256395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a16b4e584b7ca1e53a3b03899b98b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da87b79f79a868f70fd619e14f13127397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eb157507b857fe912122841a9d4ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e34bdb5db7a5a8af779460f3df0633399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23386a9fd88c9648a384560e22322679400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660fb315e41d49b7c3430b21e22dd95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5fb7a54402a2b42f6a328f7d36a81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18153611baf4b4d887f748eb02f55d55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ede49c763a2bbf544c7401dcf86b25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f675a761d2e17846914f381cdfea8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141edc3034f212dcd9e3a7d6b416124406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2949f3dc4bc1129ec0d6ad1e6d843d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba370790b69b2842c78e34d8b7ba5fb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988003ae2ad94151bb27fc0e9c482691409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102cf5a933a1a5778788e48db3bb450410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826d3cb7ee4aab608f176a40bce329411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1167cef85cb468f0a344192c37721412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216814e5ea5bb98dd206f4badd49aca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae0a09ef441a3e85963a0fecc47209414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ac8aed1f3273d9d7942138d2a8098415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec35e6e247c3916072aadfa6e1f8d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3bdf8dab8f3fb767b6cea3ab1a8bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814189b50e1d7e8032c7e15ba3439f0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb408a90e69c96c10166fab91b6f49a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7eec98977ab9273683725008f4b68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8467efaaa6eae793adf40e55f3a341421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005a1c6e138bef2f5b8cb67b1bcc81e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c5d0bb702d63ff56079a20d98c406423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9793e1542aa2ba5920bba86704d00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf59412612d29e6491e3708e5d9f15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e557656df402112b12b76e0e31aeaa3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b1864a2a2a362a3da8653c9c038c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9fadb83e59adaa4b23e7a16922c49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cdd1310bc36344d80c19dbe3c5972429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a145adbd1f45c7a2ef3a62e5155ba78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de773145a28b56a8a258cd9e68b063431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745604923724471a9b03133dc4bf5ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14fef5a63d7b3b925a4f95eae7e7ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba08a9783a57fa3fc342c5f47b288434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79188b7fb94b55729fee551efe60240f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b98eaa107b93dd8c71966d824cc48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8d22015cea64eacbc20cf34fc3076437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b5d65a66b738d7499aa9559eb5568438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b8d59db58fb1812d6c85319f9e42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77492c165f1fd05ad3d74deaa979c06d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791590e352dea3aafe4b095dc03e4e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ac0f4fafd755b93fca41402eead80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afffba35438f7ac89779f777019000443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ffa007fb1ce5ad7da3cb998d1c87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4a44ba6eed38c69b1bbe0d0d243a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dd6d09e6d181badf86e7a196657fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c4145bd12d41a1cb9c03203d50cf2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb43c429b4c32c77e74d26c1667402448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006512cff06853a236901a812cee3f78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d560fe16ab34dfc46fc092258152b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3358989c82f71617446fa27d50fa7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa6604163bc83682bb3896404284e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62c7c3720132b708311bf55fe6b41e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059199ee4aa34f6e5907681278c1883454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8488cad39de2b5af312b7589b96c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e8282566150dcb3da78293eb8e336456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79f43b5ebf173ecad7f639b50de974457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1d2e2d807eb1b5a9812534bed8894458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1306ef9698a91ce099a95ab366e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4db3d046ff3fcab6f635662e8bef8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4284488865478254644c3da430008461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e9ab382fa3709993bb935b2144569462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac95e273de99c398113897b918bcdc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c54bc4a5fc15c367a26086192233c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d281daa5642658c5b87dac54f5610465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58700aea160ecbfaa805be1841468e38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da420854d553c1e289bde07d13b704467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e76a822630a39fa88fb242b27bc0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ef45d913a8eb5b64b29da1ffceb4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9e2ae1400cf0857fe30474e7ebb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1485e63291ef52b6bb8c5014327ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490f6be23f14c6379f8dd3f4e5b0229472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b797047f784c426bc08c392db10983473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5f0606e61c42fa2925a0df1a81b36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba0c009562ba8886cbcfa3b5fb55f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae9bda8ac6e2cba4b9c97e935a8cc9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40498e9f27e9203c51190634f65ddab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387026a1e94939e0f5b62a0cd9aa2cfe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257b1e9e35d9da63ab5ebae6f5c7809479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179cf829b1eb3c2c1d9ac86c4e18803480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3290bfb8a1ed66faa7b4bd86922044481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30eac369e7fd358fb485e80eb9a98e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f35d6cc506b274656c4121676155483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a30081a0107218e7de684d807d47bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37749c393a47cf0b1ad29330deb9aaef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d9c2e821310dff508bca2ddb7ebff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba07f71af08e5de852d381c55e589e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff83b25242c9fbb427446d9bf522559488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c206a59275e5e32ffd9e09d50d8c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad809dfe69063a38f15ba1087c4099c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ab1e187d8eebe6103e16b9045d7bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b99c978ecfe0aed67e9e66072d9df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f48bada87698885d1595068b5f6ef0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07745296385efd1449d44a665542933b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d11ef8bae34e8dbe073f71ecb79bac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7cd8e4618397f65c183be08b09d8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8322debb1a9e17eab6f6073ca35e1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f973c919ecd7ca7db096eb87e271c99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c1f2b69b0f7c05c8e0f9f8c6a1828499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a675ae0eef864fea1d5bd996ad5d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae1729273d8b0e8058ad054b766651501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7684c52e9b562677e6dfd299cf62c8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d284e70c6489e4609d5ab0d04d1956503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4918dd9c18bc0e61ac1cc88abd494504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137be3b04ec203ce3f5c0749c488c6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86908c22b20c968dc1221819b8c998cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb4dc7f824bd5d9c038acaf2f1af00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f479acda9e01ee61d99b6856f0bb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91771c4d1d89df69b358391bbf8cc790509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e616e7ff4243224f828dc37ec0e0ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98cd3a7d3cb878ee5abada0133f39b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15430c19b7a9591c6ec2ebb41f5f0d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f7762048d146cdccc32cd7ef5b7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fd622e9db8cb9c4ec1f2e674abf17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f82fdc0395686170eb440e3096e0de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1345611e915ed79cff2d1f0dfdd34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8be1511e0670f7f431c247be375aec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8da3f032f687be76b613bd4834bf3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62b319ddff427642b1b967fabbcaa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6ecfcfc7a8dc8de42fcf714c293b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58ace3679efe99c59f6598e27392cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8d4c0c21c90ca60b39c28f5ec1129522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ed6a1ad900b2b4963beb713f9c7e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade258cf2194b27b972f8af68c0a88b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89630181c80b10cee3e69c4fe7ca08f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a122627b2177eb216085559da7396526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a6ec811322a8e01a896c4c5f68c27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece09b5100adb0414f2c6d2e18f0debb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee95f0b1a7c7e317576beabc679f4ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44eb801e43883da3d1666f2892e65f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158a916ccf292ae3a0fd3e6c23d2035531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360533b0bbd66b12f0e560548c825ea9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3d0faa57c3da9c77052855e9f3ffe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896d2341bc59963afeaf30e0991ee3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7369cc1f5addfebd946722cf2630a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f462b0e49b6d57b6295e399326e5ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48438cff8e64ed4c5c5cc245e0611da1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8610346c33106906f8b9cc3e3ed527538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc1eb9711975c3de55e9bbe0b52d2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134db1752a09993e0f21facd0c66238a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfc78f516c60c9ea5f06f62c5eecf5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ca937289b5415f9120af7b8048397542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f147426edbdce5611d18b79f4ac50a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79c4f9d4ff7657969344515835651f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b0d46eb2dda976e1c2a2eae4627cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a027a92b14de56344eaf19b433d6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ce43592478dbb5b9bc3e4573e6767547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bde71bfcc9d8d38231a12931a85df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c08072f57fc9072551cfc7eea7937c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795702f64ed1c410920c3e3305de3f73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d16c5531271e0c60ebf8fbca55a18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bb23cfeefc5fe2fe9f518059a5a28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b32d4ca7d1641c17b72e449b0986c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc47724e57ec0e6bde16a3352dff161554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e134e8f5d63cb965baf3d1a4c05950555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ae7d359d56b44efcd0bb588cd1880556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f85210719e7628c5badb200d067bde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88052cab37585734c1bd2f845c4b9cda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88282a86cb76195b40d8e891869ce818559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09d896fa6b8b194938cd92f6f14ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfa8b6fdf1906b9bdd673e263f2f94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ddb21a97fc6aa9927636c81681fbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eccbd72f1c675e259720640da1490563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505e0ad92b790c7b6b6ded514c06248564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f3931ffb813ec4730106c303190da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f4f322f6716f4e4dd385711275b18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57f1bbdee6eb55a505d95e56ec56a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9634702ee8034b1f3e6ba91d76aabfa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa240c749437af9a547a057a0c300c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dbb7d22dbe354fc9ead44e5b01c54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09af89ae0aa8e5ccaa1554ca2f9bbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcf8614c6ff1fc795c1cf30d991175572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32351b51767123040784dc5caa56d1d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e4b238db6bb9b366faa7b703b068a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb2842866df4c6722295e2c7ae33033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fdcc53cf89691d0f410562f2505e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b97f31bb4c0ac8952931d1aa881fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd55f8deb5a9e2563ca3cb8d7cef036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3129f732e31444e963e9147ee0141777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a917d36e6f94a5ef368781cc8b9ad9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74855d812691958c5e0421581ff9399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc98fc37c2f987de2aa684ea00a179910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203f48b58eb905e0d6b566216a69ad111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058558f5dc44659845536663a6574cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1634aa5d9ba1ddeb36be0b9c9f79fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf6873655511295e4ee9079dfac91014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb0a50df979ef2bd4400f224f807d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebab5c50c4b5c757cf00b270afb178116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae7d71397f990d9e164b33a903fd1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d3683626680d31dde9561bfd7a4a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11e75295422defcb83582f444ed60f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82363eb0335b7767ab3f3ed710b31aed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e00352d98a9b9262301bfcc38f1dc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800b138e28ccb452e19c015b0e0315a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478fd0eb5d5c280148b9921f5853aae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff9a63d30938ca21ce17f5816a873a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9946c614afab86c69b85ab4eb2c67b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c642b5d9974db2a7e23f529a3fa9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8fc56d1de57d9d1c200cd41c1c8bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c06766d0a528e17845ae872f9280c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05873d9de9e892323a89d9e65c2551d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40440a873f9c050602af19cadbb895930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad3bdab77c001d2d5ebf50694b183831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09aaa9a86c720f4586554669b35a9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b27e55a35a3be1fe9e4dc58aec7d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de663428e277036065bafc7b30c2af9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1181a95d82b7a9e9f71652f2f1a66035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cefb03da30cdcf9cefa54635a076636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688c203ff9a51b7525a7b6db72decdf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf275c35a223293930b91628c8ac8ff238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bda7f967d67d3e4d655a13deabc2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1c05b01251e67d50e2ba3d01ba13f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225f8fc3e7d245e2f0c63c308dccd0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d0f03865cff2b678e0da26dee092042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fcb39c8ce6a50754314d1b965c7fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1a605891ca9419e70018e465ca30344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5c0921b2b28fb90f895c6af14ff5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8d006de37e282dd88fd41b9698c3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408bccf05be9e347348828f7ca7f1d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93240cf6afb20ee804caf6710eca7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770144854c311652371b7b6dab83db5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9062d1ce477bc38dd36423dc092b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772169869a3736fda71783d00e5828cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965153c9d915cd748ae0b3489ae7fd6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b800b6d20241717f2ab0e63b137f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1f1b1e6488898a6319b204b46379154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a549c15d12c46d0fe4f5570136884155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410399c265f9a510bfa831d1a1f7cc3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf57682fd976c85c0b902c070c011e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94af785baac8e13e82890611ab9b2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb0ba5295830982b7a0b22bcfdcef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3515626b6b0154c814cec2c58b8dcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aea759caa51c8d71dd7ef9d020c85f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf7ad9d14c2dc13f6f66df6ce9359d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3875fac0d345af2c80b4e2bd86c5b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b06c0c6a20ea617e62fa22f0d8590f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653e3210ed63f99710159dc06b2c85d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508abb8ce1acf06e147221224d7b56566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48fd6c677f775920f6517d693131f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07626d55554b5b537dd886dd48ea07bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722b65c6a804fd316ca0d1a3986631169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cbc28eca979bccab75d079a30ce2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856160763b05de48be6d436e5bf697771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94501e31d7d063e2a6f39b38930e7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f707832e9f007169a3603c3db6cd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bfd041e76683f6f71f63a1f6e938a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca5f3f7489387230843a80c2b4e4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef78f7230d455027ba43174a3e4a3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab6187320db34616fb2cc36837ce1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ab5f92b56a491a570e86a228156aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0241a278e1f52f625537e74439857179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763d294911828043ed49eeb7917c74980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be513b215e311f683dbcded0c64fd1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e78b3ff657204813fdfe51d991af782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89309196068368901e7b15f2051b198f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd82b2d9586a57ca2617adaeb675ad384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fadb6c357cf5a3390163d7befa407485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d157f87d5cb07c85412d4f68990ae986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f1fbef7f94d13d0cff8f7a823c16e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad796aa77bdbd7ba7906579c115dcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a224b8922728a9cf8c3a340de6a6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de1ea61abec5d9141db4058aa812d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b93df88d4f9e757ad85a8937fc32891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ed8eeee3e8e9a1fbc44f010cafdec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98404e5fe05d92b3cce9b2e76689275e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70f873bde25101de0add030d43f0c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6f1c8d16a6adc2ef4a1e5f1b0a31a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2861ab38453b4bd898aecd5f1e3d1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4130addede80370b259095eb4b9ff197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421c52b72dd30ea271c067d7318afe498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9638b0f08d7d7f5ac129b2d4e9f17f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7550e6fd01088391c6588beb1415eca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab88e820443809e6a167a2452115b4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335a75c923ff5935714d69241177c1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3c54e96e4449bdafc75433ea12425103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc90c1c8cbc8c4ced0766ab137d22a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62b34ab07d566eb0419fd52e2e6d61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f4500cb13c274cfc4aea4ca11c9da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c57468562a50a468cfbcecb2fc46ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a009a3fa3df07a4ad76b00ea9a8aa02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07338941f5841b2348d0a56beab2edd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79ad1abe58a5904d7a81d0a13f7b0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d0fb166b82ebbe0450d21c1e986a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f562d18c63821c56066c3858bb12e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fefa42c6778f6d2fe9f2685696abd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e94747fe2f53dd30e78f4fca47eb55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712c5fa380ce9851a1d36b5e96aa186115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756687536b2012df9cee21bb350e83e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc94b0d61328a1d22d6b56636dd2406117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef719316915019da7d1f29d389ab46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277828b3e6302232a9f6e6849cd90ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ca250c683c379f4a3bf5cdf835a09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df54c1a1a019feb91b411d1a7f13664121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da168f10c8f9bd53302136dee5df17d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92ce362178bba8eac058634cab94b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4ad414d44f2deed675cd20a47265124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03372f11535dc8607fa25ecf6b2e43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bac68af3863a71328595c24ce06056126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aafd03c401f0da598a9bdd1c9884c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f2c753605f698ee7dcc2707735103128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f4cbe1f30bf01ae4d4e7aa699c6c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac664c9d0d3a628864546a5c2badbba4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4c862f1bc2756b4a06d56ebc3dcfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1c42cbd57ff75bfa01a315ff2e1fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3add8c4b5a2c93fcba1e57bfcf9fbd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250052471b6bf72bb91e0461f78edac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c77b404db6bcb72c2754bf924f3e5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de58aff56eebe5f44556c035c9787d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e88b6ff951ad2be76d86b606a26e00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0f794adefa7a138403b702e0cdfcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cce29c204235a2b1bdf7a1c8ab49c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb4d060d47f884b254bdbedfb0151a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a9febcbf03dd06e527fdc273928d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd737547405ce8f515bc350e65d638142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e650892017b96ed1cec1140cb6f4dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994436efb7044238aab625190ebddf2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f55c943d0c95474bb37decf038be6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6bc16648af5c454baed09247fc56b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f223e40bb6ce9d5921caceafb3500147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2706f60c5444793f300e5ed6219b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77396e2931b0c5e3f84ea5a9a6a6e047149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be244b39c1c35e57bd307e0a13353447150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c5f990a16661c6971c495c22e92e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549269b49b852e91d7ecb667bf2efa07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d631b90bb99ae8433d024956516ce1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf953ca2f833b3faf5447305b142b65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ed1475f14703209bdfda022fec0f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81209d5d82a742e40be893fe3b5d2c25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458540c6d6853f7552beaa4160c5ed28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b1f8f2cd09291b6bcc32ff849e98f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff760756de01700c73cec6991d6cef94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec269aa219b6d818c4847e69485fa835160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4ea1922ca4308783fc504328ba23b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd610b38b0e1e487bf5c1b23955911f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa2b7628f1e377fed94e61e253f79e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42be8c199062a8405813a5adabf1d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1329e47cebab37836350cef0be799165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572d2b2268f158ff218f383dfcbd391166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c882eae5d8b9c228da9eebde8607167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b239ed5d6a8b3a00a2564ab6e074831168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f2f5e8492d6016667db5d49163afa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec4168d0c8ee20d8234d2d7776d8e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8b61479d601d361249c31749fabb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe59dc34c99e675eeb4b536d08ab34d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1f64bc39ef4df471945d31454085a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5f871b3ab67fd0a7034400cd72504174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038e7eaa2cdaeb8f2ed7182067abcef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eebd5c885691d3b3940eb6d47fe59d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a78e767b2a6b49c092adfb54534aec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209297c001cdc476921fe33de9f5d40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f2d9ccaadb3d6d1f468b0728ccc22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80395c6d657df8e3af71f0c2c5c6a170180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3878f0098cb95aa34c2888cc26acbb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdad7fbe14ec703df87144d5de2f4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbb53038278b5d520661c08e58c9c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad64c77abe311536b3b71ebe276ef36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd2c681aa8862ec100426ee6cf1e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fa5a86fb32336f7af5e5e1814b07d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c470fc9f8ac18fc328f24afc5b41e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b629f16d5ab412d3376712a0a3ae8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f240ec502e00e6cc815c7269fd3f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784213094bf55e4ef29bd95cb379b553190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af906570a2355362f6bc7904f39f33d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b5b5d1e04ce48edcd0d8cfd140b77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d420e22ad5fe165782ffae2e24475c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998245820cdc11342941274c659614bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a56d9acc35db335afd3087a4d74f0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdbef7621d7f49585273c6cdbedbc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb7323c1ede32eb07d955f15a0e56f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff890579633e331d4c904917a1a224198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6adffb9b6d6a2e11069f337d20fe9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986a157c6a57bd98a94d448f8078dfe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab90672de804da5c1d0cdbc11060c82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f9259071d58c3064ea57bf03f03ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60155e3d1ddbe9ef42b71a305af0f489203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcade0c18617f42ca5757f5ebe084b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd70b5a07f473fa01bc52068e737114205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ca14ac04f6e28e8e597370987e4d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf8a4bf8d6b22decaf20aa617661fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67907fc127bc517169732fe9a8b78dfa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f72ed682124fbd083509a2d4b1d099209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c5f1b98a7a1aa031c20e69564c3f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c13291c4530bc51aa2bd3a7ce5882211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42848e93f4bf47d513a762fb266699212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81a948778b7e5e498055f51f2486ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d01e14dcb1aa1e990ad4230db60a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f8c94f6a2199a2dd5d8f82ced7c49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a31838a984aac9ed8786856b61b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281668a9682977f78ead0c083c10d253217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909c97ab0b9da4d304ad2b8f54e654a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e130f74d168470a975f406e9f8f09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157a0e59e83de9cd1b319af30ec8c12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021e8baaad12c8789dbaea952a73acd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f94c2c376959037cbf3a59d3b1205222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f950e0bce83013a42e41c26149a95d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7069a02e3a70f32c174d14a84c550a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c98ded407a3f85bb2c2b14f2942ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69421953594a2fa8c6b9ed6b5bfdf8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4f8cd48b2962ea487b2f4f59cd5ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c0ace8d48a6af170b7ec02a58a02b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4b5f63bd7e069829305f0a3f73d3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb2b6f5de285bfba79f83f0e9c17b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dbe06f66b28f6fdcdffb2ba18887a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d8b424011183a19e01387901e071a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a8cb6df68a4593a9da97d49d109d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3842a87537572215f1ea71c5032e1c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a38474611db205e816fc403063be85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830fd9006a9d62b0cff1a9043219275236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bff81f265586785c7ba88edcbf9bed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db78cec1c69b18807fed7fb33f2e01b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e68e6e0d9cc012bb17104a51b40bad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9d7cd5404a551eae1d5957faa7797240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4c65e493575d558308a4b33123ba6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fe8f159a662668395ef71fdb2b2d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87f71395075e95e9ee2247d0cf4188243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3a62bbc6082aa19a54ddb6ddde93a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732ce49fff15f5536425b50236bb04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46725e859e592de7adfdde131071b744246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f008c7f145a91460d5878efa07e8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09368f24e51d3a95840517cecd0edb31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13594696966ce3f52b64ae48b0db6f85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a95b82845a2701e14b71f4a7d6db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbefacf849de5d59f59c049d514547e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5959d89364070fd322110aba303f70c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad7a5704ca278ccf0e08c7e7e19b3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9eeb48ae88a4cc3438b6cb1b0c10fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29610dfd3467f016e489c0e5eda0f3f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d126ab698ec9916e13b157111b8a1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bc3f073f0a62eb87755700b73c12e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559af58c880d5175e7c8ee37bb82258258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4bfffad9c6ae0de74d6c3cdb14f06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae0fb984884416ef0f4dabc805756e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeac458d78380b72c38a23e925aadef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a86f21c107eb825bccc609a6f16b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71a7e755ea4a247baf41e90976630e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f13363f783b392fec8ba6fb5673b22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb4677f4f8851034652f726f77a895265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04214df88d6ef65b7ac6dccb1ff867a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d844a415968804f86fdb83de74f523267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813a23eb8b10b04109c62f9a756037c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db4946bb25b21b150c3f914436cc12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08556feeea2e5eea09cfa018a608c65c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439fd939d31ad324ccd796bf236792a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e244499a7e42d6508362fda427c5b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350db8f131cdb95db5a58dc8c0591c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c57eac619fa95a4983fe3531f47cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efd3e68a5ae67aa160df1f0603551b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91ac5de6834d78499c607be7183329276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e281494b57ea04b8fdbc125dce33f62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c84c08584af03c3890189a649eea2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf971ff9b8fdf5d80d2de6cd4572f99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37843c8bcab5619d24d0b8740020c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523ec718810c1d13bdb42244d2b24f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f5b00ab69c4f52fd182927606bfe3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55079dc192179f89ec7ccbaa7ecba99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c64472bedcd0944d1cf9266a5b6148284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de54283e19fa00ae2a1ec709eb8251285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a363bb1aba0ac9c6354cdb398d9dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3eee4d25ba8c1a2bd7ba8e3bdc6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83450e54b629300c5bacfc1f265ea202288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a3fc1bbc0e29d6245d4b16fad7815289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680538bf801fd7af6df140a5e46223e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd17922454d68efc4944eae2446ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd85fb5911297c4f04cde72c7ad772292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bf8fb9ae69ef9bd07a173d33c97d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c7953d4aa093a76a2dbe9b70cda6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e00f6b1c757c7c9d7a87e47ca5a30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b84e7d1bc4ce0d95e284b44b5541f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd0c926788226f176d26445f6a5af7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d01e37132e47dec31e588cd4b9aaca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e04e8a9ffb130e6e834a7b786b295299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84e78302088d5fa14c86dc801b4eee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44837f3d9323f1846a43a8debfa71ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493084500e9fc0f1c9e174d890aa213f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfef263a87db50af1c395695b42c25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7014f8d10f59afc4a7a51560d248999304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630f2ba6c49a44e0108d4b62391d1cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b311987f1bbd102d40715d9b647c29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b230d5a5203b8b0f03c6768b0b7ca3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea554a4e74a717c2877ef7deaf51f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637c23945cdfa81f38a9dd73c657721309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c73152c5b7f96f86d99e84367c0669310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c00a385a7a1d85dcae73e34a94f74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b21270d090e52165d11a82e8420a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44516d93297d2094517cbd5cf79e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c41c7de28fe2f89e9b362ac189ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a61c43cac7fbf137f33f756b0aa84b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7150390e0b438968c9eb9a856a897b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16dae8cf262e365e446364850e9442317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ecaa16b174596a8c9b2e3b534a7b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83a11b351ea92c3ab668bf9870fde3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dfaaf74f18dd09b23ffea3af1fc96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581e06425ebd9d91dd6007a2ff94f4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c0bc1256b71a8a9a2673c626ce0a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843454681db2e6d3ffd1f9633e096d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8377a94d06c8fcbd9849ed399637a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825d0965f158c7eb9d4ff3a1289ec82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167274429d670a2453981d5695f2aa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636a17729723db62f4afb7613ef479b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2cbf1e2f81af07183ab659aea7795328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1fbc70d083ec3d17956ba92f7e899329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7468f62b9019d89b8c052592270613330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1089f3218d41c5f1439768e59ef7410331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a252a9156b43c98a6993101b59b88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df157cb9c473d31b26d4ae143e13fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586b12c933aba40fed4195fedb6217d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5acd5b8945344406bb648c58def5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5537d59a3a3589145d874d498ede0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043061a38702bd045d75555a4ff92e30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110b381f5abfe98201881f561be8299338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f0bca06e90fa091eb4a403fb5e443339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df129ff5e888f8743adabf3adda686340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccfc743161c385835e50cd33c81fbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bca62f8cda3876425a1461f1dde28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598b26a5cd7b014d3d3e4fbef782533343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dd20308129734afbe4d9d9906600f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2250fad0e7ff7fce761a52c573019c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd610dd33d99cbdde9cf0a17fe772e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febcf3332a14cbbfd30c636f83375c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1b239f7386b5ca517de204bd56579348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417db9512d85ae45a687d15f36c1659349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf12fcab69111f5f972a82e07b5f78d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adf48586a42b88aa6aae4f45410cdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f133fde22de8be2adc81c2f4e0616352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ef2c2042661132e81fabf05740933353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641253941b071827389bbea77024dfc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0263a570a178346cf0c8a5b76dad1bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466caf32942b2fe5720ff3db006675f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e35c8c8764c19074789d932c8c2a39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0142fd14183b46ebcf98fe4fef417a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe15d7f490f6b218da7f1788a95a7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aec6d13a714ed3adb7097d6258c1aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b897d6fcf7cc1be670889c549ce63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2872fae474e4f818c957bed9cc1dbf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88881a0230ab1951f0aeb543a7c77c89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b907d435bb70a3aee81cea9e4899329364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d19dc36eca8f01d926e8c49493896365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c7f02cfd29fbaccf59287c9684da5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c3f30912dd38e5e1bc0d261e8179f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138381d587b25ddf9bfed1a5064f50a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb31ed26c0fad31c59eeeb406cfa4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d34bd8aed5d1d399128176d6c57e89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f52a84fbc243953ba081f096f283d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a7f11e4b8823be94a940861e2f5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3d2186ed96cd3cdfd679bfe89a16e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39348f58e26b893b30fee269bd9cb9a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1851658b81afd6a17a389e887ef9d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b19f13d08a52468f38d99862cb1ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a4b8771b178452e31787932a910d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0852b0252b55469ac1c2ba71abc2a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b257f2580d3f1fe009a20d71186eeca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493af7e9c18912486a8133549318198380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957733ebe1a0d9444880176d7a0ffd9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc154ac5a01b3cd4172678057e976317382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e379795506b723e84d9714c5c6fd9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8213e893cae2735656539856643bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d509ecad95f3b2781d2c3242ee6e8e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f34c4c49fda4e5b4124cef7fc88c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a10f8639b8e0e7d7b61ad8fa1e7c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edff3844ef7ca762ddedecd52ac09eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cb74c25bb19eb4b3351d466455e01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29150eab37448358c4ff19334116396e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fc5367aa9f4efe5635b5ee172f12a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a007318b22f8d600c4f6f29c70a646392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd5e7df7819746becee47f13f1d6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471d12dcbe6cf8b90334fca50f7c6f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedc084471523810ca41944d8c4ba50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c178f23a34a9aed1f98a2f99a7fcbb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f287b4c78d3acb9e91931c04401a123397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c132148b06ceaa4edebcc879adc78a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cb6fa1b584db38221737a70b0bf35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a18a7021c3736d3af1af2ace252b34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de1b650829d5c375f75e26b87b447401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4827f3fd47a9c6ca2b260295928d082402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9f2f1ba4f9545308d5f51854baf9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046028e88b5805925a7267021f2109f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4f40ddc6cb1c3ba01d4f5197f3c20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d688d636bca5a5b0c7f989913c3c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a917fec015173cd205adc09cb2d5d8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872d224596e572d71e948ca51b4274b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748097d889b74d9492766181ef28fa8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c1be7bd392394ddabf55269f67df8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fbfba84ebbbcb9f38d166319be354411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a3ccd0b121a6b774fea84034be662412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a8862852d61173f89903ecf2d1113413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97f398989a97d81ad827bf3eb9cf13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033be303b0389d943b75978f8eb0cc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050925503e275f6fe5c2844a5afb778d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf3b2ca7ee483764583be1cc05f4f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83adc8e2135277f178e3c02d1ab9d38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a0860d2a82bf3ddc9d4c1f228d182419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e46f7a629daeb49201693903193b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38742017904130ca77f5e63e0eaf9424421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553937f5bba000f17fe4a3d9ba2a1d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13802e1f57613b17756e0768cae3a663423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a654c17f9c6d1b0ddb154ef40d921a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091acdb87bd119d936e9d52118f149ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1c0252229acfc6a2eacfd238d0687426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518b0a75e1dc9141b7b9ed13c4512e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a3e89a6503a9347cf03708f0959bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dc1d0a666c0d03e99dd68a4efc2ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995be4a49b19e63e56f47617f700aef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012b764350bcb1790b28a3eb16e1504431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ba309ffff51ca8a73c9a0ef3b79b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536155853f222bb723f244c394072a6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66379fb5efdb92e4ac1cb17ec0d85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84963f09e118e21d7647451a9a131e9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89855c86926fdee417251d56f09c89a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ccd5e7e5ed44e8a2f78b8387b91a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900b1c46e2ac807406a50084642473a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a4dd792101d3d4bce37fa1dbe8beb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29bf1a70f70fd3c9e1e2384f1ff803440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfc6f39afb1e0f2c2fd58b11edae1a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98c8facb714d02bc5a2bfbc53209a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf82beedfc99abb17d49253774fe6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebd1d601ce05f75b41489c9b741f3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59064e926395dc3fb71d2a2a42cf4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a633782700ca26a5bc791d8dc1d5bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5ba5be69ca3798bca8716cb743fc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad095aca2a40ecc36cb3435a6dc18e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba01b8492413fa8bd177b4f2a63615a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7088dafcca45f7977990e2875ee31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486f0e750c5d7c1924c4b95bba03c3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6247cf1deb250262623103acec1008452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeabc3486fec18ef54abc0445454f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b1a50d3b4b4155412b6a5dc12bc2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034bc03be7e18456874ed75a061dae7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56148c8749986dd2787dd23f523bf1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49aa4f139307d42d06a9a13d74e512457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c46255a17f8da15e7d32d4e7e3730458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3d4c44a6532cb1609e3c1de6f0a4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df837d99effd1aff180380eea83355460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e60e9936253919fd68968bdd4b6363461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0ca15eb88387dd2c42c281b35021a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f368117852e093a24184230cdf2b85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c175f930a2f2aa7bab67008886bce35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96145f3cc7147eac58c095c39f794e6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d548bce7e49b2543b5f5307f259363466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5b59c8d5e0a1fdaae1841b79564d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f41e8c2ee607b9bc9cdd3490cba5e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e882e9ef5e61d296a6640f8e1dbf2e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0c35e9320ef84edee77878f236905470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27a48437233fdd4981e1d240392d00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8696708307c88d24656dd5ef578f98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cd5c25c153b2587373b44760b2d0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eaa35a148bab383ce003d2812c11d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e145c079bc02b2b19a70bed0c7646c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4da9164d723c1c08dc95e92b4fdfc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf7e9d4c141b8e53d04e00b02e8997477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbe28b96dda01e0d7a8ade7ad9f8d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41449f87ecef6776237549fe14cf13d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fc7c93f6868c4272c0723e133c940480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110f93dcc7bd3b55431b06d193256c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7d881a0ed1e3435fc281be93ef1a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f4f895771cae54ded2678702adde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b40ee2b1082fcf45f538c6162d0c46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82158deb545b4802fc32f9fa299b58f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2b5c6f8de5bda464c47e09174593486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12929afb5a929a1745b982bf0774838487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e176a8f090190fdf87a699b15fb3bb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622f36caeb583522c7cb57cb5725321489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ee627ad34ce548945bf363df82a70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d8a25acd61c9de25c0182710c7ea6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde0a848c26a2a406ee4f46486c205f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673b7f356e5eb274893f6090360ed05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9c2745bdbbff691a08003358ac82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860cd2a0bacdfd9b7b8d39d6f1d2d73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dbee79a8f5dd1da234cc0da79fcb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88b7661f581c28dc7e2c45006e5185497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aca9b117a8334f147a9632cdd11c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c922f8d367b3837e29afee20ca751a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32cd8b9ed5dd41b627023f2b13ccbd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9c182109edf8ec11d0c284bc9ffd4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a78e31866ff024f69f9efc13c73ba7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164a2f06d0d2ffbcfd320b18c99a7d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf234767e369149672c615faaa47d39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb75dfb76744cf534b97d3525dae7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e6689b6ae0e8619c97d135cce07ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317285ac6fc9e0a3ba212c7d6b999af3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e690897425e22e148207c59ce4c834508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bedee143681cc345ce1a3c79905b29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cadefaf78eda3a4f6dc6741724c676510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be0327770da7dbbae82d3c64763c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f232620bd6565bf1007d17acd6a1e50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f084154a29f021f832b65e32b6c01b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603767299a19febab264b484d919ca92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e08585890a810ff27707a70325a97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2f10422e23dec06d191a91ebef9f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec6aa6ae0d4febab41793126896384517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabd7efbf6796b106366ee5f8e5eace518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b42e7316ec1bfb7528dc0d69a6564519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b587c452ba164700f7a8cdaed2756a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad632d1710d88c4a118b8453b34d9cc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2b7a04f0da95868e5d2276991106a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57352accaccfb91806a27018aab2f3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e0e1faedc56fb324c189daf5c8c5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632234119d1adaf139d13a294baab4a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de8045a9eea7e36a94a7ca6ca54716526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda17fe35f526e4f3a7168ea43a54003527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263ff5df61132db27a29f875e01ba5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bb272d9f335e4c445b498ca7d9081529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a31814e6d6b171d6b38b5a1e16b053530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6822e8a9559ddc3aa677cce51a4f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6282f70f6955a50434b2c52a89c3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452391601632f6381724d499eba5503b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca25d0a4289a8e600930b290f956646534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda22b188828fa7edcfadd1dee904eaa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcb4f2aaf01ace854ff60591c54ce7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e99590312ea4618df360711472e138537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63784c55c2fea9d3cfbff0eabe2eab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587304f8f40bbdcd8fb36ff161b314fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e3f8344a3a67be305c136653730bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ea258636b4f98aaa131d9485e776c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b491216e030c3663d3ee5c9acdc569542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7734c14a13274ff8151f21bb9b0ff1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1f008322a3b97a42dfb19a40dddc9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1984ba90b90f268557688ca8da683c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7325958c0d1f8417046623f0dd68336546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254174cc85f86d3db6a5cf829e38f041547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc841a5c082dba07c27c07d4c72d3afd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcedd3d69ee66ab7b0bcaf7169b6fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01f3f52304f33dbf3ad2236f41020e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917d2689908ad98940c369ba8f78233551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fbb78e768d2abaea3a11648e50c1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bb66c9c87dab4fed9dbe3978c1fbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba89d847bc31a8df68e4819982f9fa2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dffe331a2b19278aa0cd46a72e5efa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dc61c633c449635295feb989745a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d780b33fecaacb4f1656b3787afc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7589746262709de9505fe6b589e96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67b93204f10e327f056b5fd0f28b81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209cb54a66b42d0c8f86931e01e068d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238314430311e9cb531d257c2cd3b128561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b8886a9abf75e84f121b2c754f9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7174d451de2757d28a30e15bd75b4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd538d7cca553c95a2c30a6be8a0d4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c9ab62acf7064ed485b1091d62cdf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf6cc3788cea9765514d483b3a6793566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581da05e844602ee1f243abf34e6487f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b98568ad57616bdb92080bf685a2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67109e25a5936d91fb5dcaf6f1532354569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ef2896c6bd7f9c1164df40d9c5e21570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4007507db6c7da3469e20feb73fc8ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56898c0a077dac63b4c60ee34be68122572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>