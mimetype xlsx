--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38febfa8295668fcc595c9bb4cc2b9381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98429853068e5e3b28c904ee3ea70f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be430954b08f20d493c13c5160726573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895edcd837d6f1a33b12d3ad33441104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9fdcc224a2fce4f122a20874fbb635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055697ece8086eba8fec5743eeb255f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19f2de6212d9c78d20f914b24efbaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0102613c2927ec2234b8592c4a5d6288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e7de5fdcf64e752e802b7fa1defb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de078bffb86db5fa60b8e17140c91a5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2067120661fab09e94ae69d14ff0ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59962cb9d407567a9fc3336331ab1fe312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cb90301ddc706b70be34f4938647413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700dbbf369664a90b13916bfa870bd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17a551b2fbaf1454786b0345e2cd7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93562ca404c11c9cf63153ca6364bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb6b4d2ea6fa01e89a8c3e7b0923af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0cc43df00cb7a991ffd8bf10c92b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342863d84ab9afa3c9e54810c19fd39119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9544767f7f57e7306617680f2148d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa22c0aa67c6e198c5065032738395f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd74f05d4003f711e03eaf8736772022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1441140ac1f133267a2c7e2d0c96a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b1b0a8800b68eb892a82125fac2e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebbb5b41028d858468c6b2fc56721625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f10aef66f4278966e20f7f025b6c6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec1ade9da73fab13803ea7546a63ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c08eb684da031937a37b8880f074a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db2b37a7587cbe3b356da46bac104a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66df4ed21db99aef9101754f87b70b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234f66c6d879f34c90e12550cdfa15131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cad560e35b83227b05af9d4048aac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93ef3522d09f42a0abca0883eadfcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952086908e2ad41fa65945b884c3e34934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ab64af506e00123b68655f15edcc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12169d386d38fbbfaec1724dc451bc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2d80d86398599802585508482850637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb1aeb948467a21f9a98187036ff9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a38a3d628120197b86b166748e33439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a478b364b9faabf4d64cab187a831740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7619a9ae30810a4a1c0f6edbb6ff46f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd781b52edbdfbca04704f6e31ed3d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c269378b8898586310b0c1acdddcaad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d8123d6a2b26886c61aff903c014844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79632c4ecb5cb17344e8bc567cd1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977647976c337d5b18c2168055b3c09b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfe9a3b7c9b32f17104a3bd55f2d1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af632dbd00658576b53dd69c0eec3a3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05417f1d01ecf6c913b9ce78110257b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d6e0de46fc8080318a15da1e0893750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3556497cfc6c39c1bbf5af94729f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44597b550a0f78e7b91819d726974a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45dd368e0bb5470348f20fcfa65be953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af851a21665b775374cabbd9bcc924e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016fcdafeac207bb8a6eefc2ccb99e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01655144498a8c27020242602b684c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01350a5d36e9708f32cc52be70e56a9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd65b728cfe4ba442bdf493f2714d9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0a68115999b3fa58f21976aae24aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3a877565878d9d9765df0b83185a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45a7e18d6171119c8f79f2b716f70161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b4dd6d1073c381ff981c2384da65962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ef169f56df758fe1a292470a9fb7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d977c40f1a46e05dbd2dee77296348864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad567f6c41a745cafc44194df3975f4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cc712a217442f4773e50b6bcdcc1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93304da6e7f91d6c41d07bd61a8c175167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016029660cc873e052e8d4e03869a7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f7f7f0da1cb2a90265175c000a2fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338255640c58f4dc67a07e7b003633da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980d28f3368b14e1b7cbed6dd19a34471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750655ce277e5fafa77d043784b7e1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4e89ee2bc2ad45f935e6b5d2b98b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146c9a22dec863589eac043133acd1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf84f98dc3b6e5ca5ac24b00b8a200b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2785cce40f1f9a2f4b1474eafaf5ac176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fddc3a80ee133c3071f73a3a3e368e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb420b38d87e2b615350f2c753cdba478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a897330f6cd61f5c4f38451cc2c6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baddbb62ab18034bd5d545b96ae86c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2fda451b738c0c91f90c4a740fb4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c712280c787824951a7c5cf60579cea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2dcbd1f6206fc4279160e9a14cb0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42290afad99bc34bcaaab15a91c1252784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5ec37b68413acb359d5ae95524a7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a57dfcdddf3cd27524631cd4497d3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc2f46ac248bed2978fc6bf5ff028687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ac8989f7bf1af68fa4e9373a305af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005eef081817d66d35d62590e8b3e3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001936fed1596c697316962fb03bfed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe324ebbb0acc9d8b04d781c1336491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466822be257e1166f83f305f4deb10692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d57bc49fae533baf3c38b970f127993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf9cbcbf33095909abc0b551c9cc0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2adece61a5fa530c4cb028352ee2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2d9f3f35beee5f937b282b563171a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e45adb84aee88c77734bd2035ca3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d30bae80fc91445403dad503642798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7634787a741b54798ded0a15e006f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3bee82417b3ec992cd2a81f32caf4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48321d832217dc6574052c55d8f3e4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905bc341736a41b86e08b0f54d11e5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e72adcc2ecbc5ab1176a889c19ea2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c859662ccc2cdd61ea9c36250d36e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cc8746ede8f7ffc25e4c95ef6ce29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43197ecac248bca43cd1047a529d004106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548d72dcb4609bf90508c276754b41d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1ce658c720a6ba9c02c20d26d2077108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd9ae27b463f7955f55a66b071bd57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b993711c41fb749c94c381801a3fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e5d34690c0f46727cc978cda1548f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34dd1006d6b951d0a27b274e0dd5a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe3551b350bf1efc52a1bcf9165b89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f786315777b6ed4c6f551c34fd76086114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d11e2c6f469fedbd98a56a848d168e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea935cb41aa2bb17c0c6b18a94d798116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de6e9e048abef21b24fe72679f10b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad018f813103e577cc6962d681476b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51771fc05c35dfab00515b3e96164c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549420b8258d81f97b0f1ab1579fa8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60497c4391abf23908a0f0e7bdd582121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751cc9401f565f51fb254c4bc2bdccc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32676d0c7a73b22b0b229def276fc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c382299e1b0b28a2762bfe295a7b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30447d14f4c10694b178a0f5c1992125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeb1f29d760a8bb250bf9ddbe40933126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f849bd8b4157b841a85e6f8de658c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649049883ca62470ef4d88adb4631d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4850631dcf3dc841b63c51f4b1b994129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6840d8e2fbfe955cac5f5e342e7825130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fa1f8086c436918448c384d10b1c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0955246ad3d831f4124ab979c151d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0cbf904cab8678651f1225ed7678b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46458bb616558d138c4b804a4cd9270e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017b870cd7bdbbdcdefecba4c9369f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b25f0fbc911ed600ac00ac5aa90af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302a74ca31e208d966ecc65ecc5a61b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971d8f89fa8b70b5961117c70e0ab40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055acd2914830d76c819546ee102ca67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d15f4b8dd16e5d5f9b1b3dab4aacf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c1e2aaaecb124753c2929e8d2a83b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f376793d0d5e9f4a22504e8f27774dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba09cd67f95b828ec60d6c2a96e9b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60621106dc74bf209ef1e3af147e7127144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248399f19d0f787f452c3c885379a147145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6919131ebbdd3408ee3dbb2792cbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76711e0f83b1f2d606a629c5a760bc97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d6065fd102fa7e5b4154a4fe35f3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18060083059998def25c688970937629149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c132464de0e57f0a2e1b495533ced96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288a0b9ffedf15c3dea05a2624d0db4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79157678399f5c8466e117e248157c6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab80de98a1093b5dbc52dfc4681766153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec18a0f4b187a8f56adafc1753c897a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd56e1fcd931b94aed1da30558fc25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d406c66e9104e2cfe4443cd8596761156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34343935c0a1e0fa6e4a9f05c35425b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b84d4ae28b1a22e2194a69165a51b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b0fcfbfe9ee7545f1ae018b9aa8f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b36c7702f2c116b88dde1a3591b7a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c894edf3e528aa06c34d6e429ebb630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d85f0e3bab7b27f7ca9baa3625973162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6b14e76c3b73fe3730f6188c19b89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041012af3b6d948637f7dceb7c5f4bb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea19a8e28d5172e95897104e3dd56b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc015056a292eb1aa144cba756081805166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7c90780d0f920d3a77759b4f14d58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6d3faf078144affd61742f05b8430168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fbb5ad67a335a2a4a7d76dfea0d86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5ef8c1a8f2cf8da7586cb51509db7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0978916f55e8a81b01c63a471e642171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51700bcdb02e5ee56b61d37d17e26cd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd3659fce41c8db980cc4ddbe7d1ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236afa7a6064554d52cf06f98bb3b3ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b47bda8778cbdebb51b945f4ca2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddbd304c93099c9f9d692862711a8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d834165ba362e7f85b7cf499e3ad990177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d4df4077fd7bd066a6c25709969fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6d5c28ba9bc208b8248146e87b49c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8afd9728845ca530a0bccc1198297a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59d8e330f85979f9b7aeb99547ab27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80d87104c5ff1c4de1785c3f126094182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7464e2829b0177c6b583fd2fad9fea5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d872cbc15765cda858e7cf151a0666184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdca6986dc7002f82a7f073c621803185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81026790ae535778c67e204f1d6b555186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5530fe82651524cf14d25da429ae179187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23d7c167cf995dd6495b378a20a90f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65882c69180dd89806eb9112a5cc2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744423dd5f0c5ef8ba1332d35ada0871190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee0020b0f9c476a658a6ef95ab4052191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af4cf0d44423241616fa3690005857192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30026baba5f97c3e15f531e3f146d54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685ca22162561afb34e988117f19af5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbf16f174280bd9f046b315227c8f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673d632888b83e9c7cb4ffc71d5e498196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384284ae0d557e5e7ec2dab406c0472197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c405da5eb8a9e0f677a104bce1c171198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6771f95d6f7e829d17e8f9bda25bd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88e440468e070a64d907ebc7b5e2b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cbe13236810c540ced4f6940fc19b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3880c797a424e04a069b9a2c30b07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b592f8dd38fd46cdd7b7c5dd237c99b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f87d4c1165a506a5742afe52ecaea3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f096f167d8441b7a3808ab661f273205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee82b4627ab8628234aac2458bd116206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea72c062d60e4bc7bc1979a88bc3335207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebda5a10c96365c4224d5ae6802da37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34480b88676bf840f42585ecbcab4083209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157c6d4318897d65f7b93a8d24535ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132bcd526e3ab77e69c8f7049f39a51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caad71902ee97f8fe2d6c726b886391212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b7c29c353b6444e27b2c2b8b4c276213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d44495eb3143a58ade1b7ed4466a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435314628fd09fa92bc5f241c80e9417215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba003b67dabc51a0a830a1a6870ab3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366497a10d177c95b18947cc874d11cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c436a529b32fef46b3759ab41f1cc4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c050e6f7b7cf6f632248c0b0932201219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7578f3cbfa4d2bc1c23b1848d0915220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45816cfbea480beabadc6f267a9ee53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05cd820af5c5604f9be788136e687b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf55b9dd67fe0bf6c225c24500aec1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62eabc9f9c6558387266f7406f2fe6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0e528e45c4296868de457358d27bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae559b4694aaf7a5b4d77adad7a16af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20ed92627800f8d11c7f5811ab7f2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885ba4f232017e9deb7009b9336213e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eb3b65e3dd0e46073e50c2641baa9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04828ec7bdb9540527867130bb1ca8f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d321546abae2504cdf971e48f14fbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6b3599c696ff4f6269549531192dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eba4ce45e1f32d21265b460c7f441233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f140ddb4c78341fbc6564ccda0fca0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca38b1e912766c6a8a703a74865f99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b109097219dfbba99458d0b6ad6c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd94db0769a3271d3c8fc4ef7bf71f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693fdefb202ea3b15920a395f92f825238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6422a1517e71948c620a48064e9edf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44d9675e28dc0c78a66e901d083cd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670943f52875ce0aeb79950a5c95d8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f045824f9bd73c28f561261d95cb92c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44a79a953a343b651668e219c9ddf4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbba580b630481ac0a19333bc04302f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faac590f79b5b0a1c91e96c3bfc0d71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f715a80d9ac78fa93464e778fd8f026246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec4c559161c3778b51de007c670f0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c47b4b6e0a8fff49ef3d3663fa310248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea9f25a14f5221a091c7f1da5e4d25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f003372bc81834e361d0b3bb31ce0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e960643f2ab5701aad8e984d3d6d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781495abd273044de9644957638f5027252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d331582d41a8bc4d25b9e94b5eae6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c7e49870a6b935352ae5c4ace270e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ebc14152d0a357d312ee2e9980bee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7976a95cdbf53c4b81ea9d4bfb31c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a4c924adc3cd1386e8e4b125dbf6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa88c9cd1486ee5c7f4db9cd9e33e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1739d3fdc2209b527c86311510e6a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01c4c382433e5adab56cc1a7ac2bb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6838c05768b6696d4c46961078da065261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d629ff7ef2a8cf8871eff22efa91d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352a7ddc5c12b6d3ed7c66e7f21b438263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73851c71f50af83b06cfc4b429cb4271264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f29c889b5559fc75c11f5cb8649fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0322a88131d18da910a902b641ae4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e3816f9ad6df8b17136f450106bae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb5b4391ef2c8b80fba5ef87dd8cfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96fb7eb7b1bf3d101a34838119cd6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341db4d2718c5a0b99747a630d7e41a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20aa29a29b2e9e415304f8664eba24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b0f1b78367baa36911e994f58dff0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960199a8ec9afa2f8cd27e26b45e71ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a71e79e4ac6ed7761ba672104910f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a668be2c90895738f71cfaaed2764b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd684ea0389fcd68f0baf4d3b6742a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0ce76a770b1e620446139a8a6d0a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff6b8f78ce22f7b209fa4555d87fe4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b967f1f63976bf9885d97f8d5eed1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effa94c5974a3b09d9ca388e1a8a1f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c750af43bd0fd7ea461c17b722d46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127a6d95f59b2a6c1a12fbe122a7c9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f20162be5f94370a7634dbb01487c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29676793c5c514fd57954e312df5fc2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9a9e4738206d7b7d6a3b79df61b1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c54477efcc59c085eb8e61e03bdce3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea45154a0cab43dcb37b1b3b3061b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4265678357caaa755f9c307a8baabb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8abbcfda3d1feb21c12a4f64ea38d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b440a3551c5857432cd4776f7cfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745498abbcd440f12319534ccbec5ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7969ac11b96edf4db829e5e28cdd75d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9893f37179df543e1690a4ab000014d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de8c4dfc6aaa71c38240680856439b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51497eb34384b379c7a2077edca5b67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f147f2578c96f4bb4e770e0680323296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccb74f28c02e950def1e1ed14000c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae0177bc601e34810cfa6814432863298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cda6ef272bad12b1697fde792c3f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fb37ffb24d7a686b28501a826401c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6393ca0fa026e963de39d652a51235301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7d977e076a773b88f4d374e3219a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f142a430c5ae0944ccbebc09685ed0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22713c735b721098c044349b08ea267a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c4e3955150a1f3f8f7f5f388c87ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2f9eb26c6d0d2d6c0579878791b2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3231f66eebf861c1568d743f6a7c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7023d08df0535835cb0ebf9af283d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8bef521855bb54486ee29a9445a64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311d11086434f92809ff213eaecb009310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48e256e37bd7cc6b6bbe7dc49b0f75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b2a7674e22baab96949a7d1786dc7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e1020c458c1bc1a90d7c83b4a371d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728f37b84cb918bd36eeca7aeddd34f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee26fb6c86ca53192063e2f3ff92775315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb9b653fb273f7e71d6ec9048d43a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411e1cbf9a17148eff0a5c3dada529d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892d0f98fbec478013c4f44465da3c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8baea8e16764ec0519f36597a4394319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97a845281e1e57c7e015e7f05843b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3e566504e6cdb6b16663d4ba1c824321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5b6d0c8235470797755d361693d53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711db28dfac9e6813e7f53db2906d725323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c822f1289d1bb793a034ffaef0b61d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e827187168a52837188675e835fa07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88653084d249b97447ec7f3c7bd85fcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518945d39c94d07103bc7b569ca41f34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbbd49b0ed8246cf380b65eaf18d21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a57a29b39b17c9d91b9e7aa2415688329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83510b0aa1cf45cff7dfdaf948a3b3ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8c47830b1b50b7bff4061b2646cda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e2d6b260c67b2c505c4c1c55060b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476c4a97bd53b067300e040d4858637333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88801bc09bc54e3645a626f6c724255334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0488ab3f302ba90688a74cee3a6f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928c0e79e7896e0ada8af2f6703eb4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675ebfa2dae2ac56c51bee05d5f24da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720ce086933494fc6bf1a5afa21dc16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31ea5b7a6830699ca22fc952df028d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965be8091b90941b6693f33b1fbd870c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb562a419d46be1823809e87c7d6f471341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7babdea7ca0dbb69fe454a3db5768342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e05f3f8a25ead651d356099009369343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279363ce5cfca9a5e2ab4e474cfc602344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cda51d4f0a083fcbc1a082eb52f07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516770ac0c10869c36d6c31a09903e1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a043d27144970212770d836260aa31f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a8b64730fd33f31698ba1fedd120b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faac628c1cdf3718ebae554f093c53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a56d50aba024e4d03d5e43696d32f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1980a0baac6c8c51ba202072254e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ea587e3530db3f489d81083675c93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b691fef67d8e570a41b815b45d7b4de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19352f824147708addb52716d231e36d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e27854337eb91ae8cfeba3f4c2231355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d28bab34a66a807507021bcfd9524356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5837441f15ed124bf0aeadf76c20e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3b70ce85ecd25e3219f87d28524e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40911afb25a7451ba3a03cec0117fdb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e5c1023a9dbc27fc7766d440ab612360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eccd1dc2def2af9274e839ff9329f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175037fcfc23df693868ca8594f14d19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240be1d36999ffd22aad369f9de40104363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b61160e6938f2f2bce7e12f222e503364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b16c7c680f92f20b6914f7fb6bd8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31358e925fcb4aff3790b0ad1aca9951366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a215c812380b4aba137a0c95e280367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00c3ac78a4707b6780ff57f5774c33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c05ea9775659db6ed12493c02f065369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05e2e689ff3f40314c6d860dba02cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2d95fce18f477b3e2ff9ae6b064e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce888a43f124c9a1b2affa65e38a78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f105ad98f66fbb4234f1746f6f54092373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5250278015e28f7d71671c0fd937f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3cec7e0782cc6af85c3d036a8e50b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3924c2b8a7670de006a19c24c088f43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d68d0e2a6569a5aa28dc1346255f9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f92269c0e0fa696429b9fe4307e26b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d074eed725ec40d70d8725f31f913379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400c92f07137872321388a9e4a4f3b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2d02050db49d4dda0a0997442fc21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e50708a3888b0f3f2313ae60847f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc80f3f5d9c4dcafbec4720f65b614d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053a8588acb2227b733a503893307e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe002855f21059de35e0d3b2dd5b3c62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d9385c44ac6273d0b85da1a1168cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece0704b75c099901f9a8be7c0ddf78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a377a946cd6aadfdbfe4adf57b3024388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da97136fe77e77f647ae3c91b59fa7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad8b194348b56bc5061496880ccaf4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caba6d3ea8e9490686ba25233fec28e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6c6b0b90e68f4a717dd98bdd7fe83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f84682372916bfe230a6a069b59c36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8258634f1c8c1178b859c3456700c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215874dfbd5037e8ef07c1a29866a712395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cf84fe203790d8f6661f3d7f98858396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda73132ae800258b4f66083f19ed6b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cf2d433208ea7dc75bbfca2bef778398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4014d4a62569f1a2dd1cd3c3f7b3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ac2827c18aabb655f165a2c4b12ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc2f0af40822339cfc46201d7aadcd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3e53f25156b352e9c0b4a73f84d40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67c8f3cfb9d79c0462ac4ec618a79a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5010e29977b0ea9a7e721018906b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a590085e6f2d0e4667c42ad134947c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5aa6a8332ab73d98caeab7e217033406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d19365f83b283d19a5eca92698970b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f521def959b18e856faa2dd15b297408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de608cf542fbfb06ac0478149d931b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672d66439a2a23d0aba86051847fcc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8e1e79e5b541e89e30cd5ff402398411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bed6864f9491b1a80f91c13b64b03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c6250361cfad8fdfc76387a28398a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5da4d2d3c6a129e0d44a3c2a37c71a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78122b2e694aed185e9abed8ec34d472415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcc4ea109732305a583732dc09e77a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88067892b035a720fadc29825a554394417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9db22482a7c3b2b5e1183f45bb3e9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24630b7811778f8193b44b3fc159a4ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30164b76fdeaee170b543aeffb1c7d06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9163e6517e025f49954c831bf18b92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828f0dfcffa3afc87e29f5e592f32da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc6870ee6cefd3fa5531fd0420127e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc7bdb72d371bcfa5379ee5ea76fcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32467e03bddb1aeff1b6375e75c2a048425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0203d506242bbd1fa9e5dbfdc9247426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2335e4869d2f78c9fcfe146ce90c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428237cdcd11b279f1bb0721ab983d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228e51f27105cb9c428f76ce6508836429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6b69cd68a74adc21d108d3c9c4c8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b2c981da030f06af62ec8e47f3ae3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a456d0778f896d65a18399ced1bd89d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68029bbdbadaf13b5561f5b872cc09c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11593e74702e16a3f8f2fbfa227146434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e95feef6ddd244df0366105bae70f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77513b090f7b318a589ae20effbcc52b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a668d64ce110071d5ca7703e3993da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba2a0296f6134dbc825b6adfee814438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319579892290769cbfbf06b911f7489f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769daabadc027345da6cb71ff97cdad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f09a6ee5acca447469d0b20ef8d8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faa9996b2eb0d7ca81f2d7cdb520cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016682ae6ebb779fc8780a4b94abf35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0ae69ed8cc24568b4d2b47b893cd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d44bc849af40e31b253e9ab750149f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8babcf7600f2d9d58005555138551446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0934352d5d02be9e90f3f0cc94dbce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db32fb3be62b9c1b9863596d851e026448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91683458d14fab181e068ac3efd0b640449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e519d0267317343b43fc46d2756a1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb984b7500564333cd5c0c20b6a026d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddfba63c03246186ad0d4067a4ef5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac74c4f7eb1e25cea2e12b55e5f694a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7235e030fd35e46e03b08f95b9effc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e065114088750a123e4d506a1dd33c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d03d266df29ca98972af85c54f1eb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4d094209c33ea59cf84f3a6b7cd52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9f6cd525a902960e7cacdd5c3a54f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e0a6d612bebfeb5dfb2af72a2a3fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023718c5f04545786b26a95e773f28e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4999fc44eea905c54980d1a7c4af89f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f181afdaa166440af4ed64b1f3d6a81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca5c766d4834ea0e3f73bc23daa8e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb920b0dd4be4318ba62573702c64b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e6c80e93a94aa539a64f934bdd70f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ddc5360bf669024150df6618617b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28725739b2660b8ed029a6be60a6b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a1b354c90819df35c684d4593df41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60befd1309149ffdfcfe09fe6e4cbb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee6dce3e9514d9b7aa9fd881795a7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c570055c1d93a6b2923ef6dfb39a96c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282f0bce749c6f034780721fb310c6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8980cc0f3cad5bf63449ebc4b9a082473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f28dfcd9f2d5cd6d5513cfe2e9b87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa1bdae55d251d25fdba22de61ebe7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eed995ffb65e68f02caf7e5ee170d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b78451761d7e52beefe27510f1d12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8d1344f0d16a21e67345196e6f451478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdd7e537c96f94f37ec6bcb38f5584479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9411068e2bc4c1624872c6ac14c09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32387cd660364bf6fe62c5ade7005538481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e3a94575f5bc2df9e877fdd4bf320482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbdb49df666e8c8f9fca44661a8649483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533b5d4140010496cb0eabae1439bae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89810d6804871ffdd692876bd37ba12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17698750147e60543c145a92b5daf39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2050947f75b224c84d21898810be1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62911e742768065f1efe952b689b8d81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafca503ef32c20ac9dfcdafbf9c894489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942a5c0e8cc6b248654cfb9435bcf5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0d4684de3ddf91cd7dc8b248ac2a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644389f15564045ba6d8be6a9c82f30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1896e8b97ef388b4e653c86c07bc4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adc480f8f984aafb4e1bc3ecd0cd14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef4ca42ead22c142335156085fade9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a634db9177ec351487a7718c6953e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa6d52a66a9ec1cce57ecdd7e09221497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fabc8387a70f7df25e8b5065d4f12d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87598e1152ae11f58d04cfd606e422499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d59d357ba2ae698881d281af94c996500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae74ac5ff67691248d49809db746ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abb6134e1adc241bae78726f1962d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd53aa55f393d4a0926104a7e3d7981503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710fda7eff559857b868210d707f976504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422089bf6592069461e201c5a7ec2fce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9ee5f21df9e155cb5d2d9fe77ceca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f9073d59a7f829ddb383a2c091bd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293d38fd46eef259befec501bd23ad0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed785b5d37c184b8161a00019b4ca5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef51a64f27412a91aa773a102fb908c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce208169f3dc93ba6f6c5e5cc4517eba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c57d1d35d0efcfdc76e1854a5468f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505039c9d36bef66253c0fbd54615d16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6c51e1412d03611a301d30b950321514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41056d5397d85b39b520bef4f571efa7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b0f799c9259c987e79232f19d4eff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593503b786834bc642f0bf88b1d51e37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61562c2ba3c0fe71b585c26bf7c3f933518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6225a3df628638dabdb0ad513a4e4dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b629702c65710756944359a4276e7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36049189c735a3c5829945bbdf3905521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af5eebe122113b51d3149078229034522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fde560191e14313b9cc2e461c149b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e84df9d0b343ef81e7440d8e651c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd1a8f9bcd32d3b208c7fd68944ee5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaefb2ec0e53d4987a92a8f9ae2c15c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8dd672ac0737bd72484f91130443f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a65b901bc8f4e52f5663f71b79edc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5a56c8b2207ec8f25e5887caf6933529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db68523b338bf3ac75ffe10f16893bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80a4599c4d36a562de4f8e7ca9910f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a76a697cc4b31290ad1a0489e6bc57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699bda442906aee90962ec26cff281c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4c6a96853ec3203b78c09f2e8e737534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8cd17eb46913e296b1c130e638b8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43f81091cb8cfbb1cc360ffcd6cd4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9b56ad4fc4d4329d58dba1d7c965b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73903bd2b512815b9d5d986da8783098538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb359dc95120b37474d157eb2e48b48c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c19ac9bff870ba925e99780f9ec76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3f57e8a2f2b804259cbb59ab272c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f24eb71ac2771c6aef5b0d1e47351542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330f8c5eedf87bc50fb8177b80493d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a8052a076e7bf2f00d04c8e07af74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b192dfdb4e9b2075a1574e4297d9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d39c6e7b530182b01215273416d960546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef6dce5487f63331a3a8f623e10b94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fba27ca395a03abaaa81d5c5f00ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dc54256b7d1be776d75f32c0a92ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781266b50aa171934ac0b246490b0a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efd71443cc553c813815936927bb06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b85ec1e2823861aef69380ec8e9cea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd55d0dfef4cd2a1b715ae2acb966f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a2d1f56c1958de877cf1c46091db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f5d594c0ad95b9b6e0a1fd9ef8b32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7fbe8dd2e974f922efb823eceb677556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0331d18430422b1007c0c9cd0e09c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdb689954121ba7e2084e3fe174768558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89591513d6480ceda641da4983537d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b749c419842f9034a6dc50fcbe68a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02672b294f7ddc36ec207ea498df3376561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f75cb19375815b9a784d705e5a703f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f785bea4b164ec37e9390f144e55739563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dfb18843601627d1715aacd62e2d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575c4d70d2dceae95801808da646500565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841da98ea89619732834b1f924b3e8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dbceab8f7ac30852592275605ca59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f143548fadd5255aead18c76e1091d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799db58ef2f3853fe3adc01da1707655569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207ef53cf20536855e020859843a25f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b07c2bd42f2f61b4b9211b0c8ce93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4a13a797ef42bf624bb93114a0eb0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00fcf9310eb922a0032992e59b6f5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a23453a3ed7c11b904bcf7f84ca0552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe9a4de294ec60f0846c7b45e4f1173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfe4c770d31978ff2dc0ca2d7aec9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5381a4192b0cda7cdf814b96482ff725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e20269dbce8a811f55af7f73205d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9af1dfc5bbd05130576ee06400f3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b1ba851d8f3b839809d3ebef0330b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b02ccc5087a723ea4bd546755ae909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf6640382f3dbe64f5d3e6d2a1e6de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481e42624aa1c28bc0929a98ab16d0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0aa11f7fe1e4665999808dbd2ec0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a671f83cb419bcdc471e31b59978eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3828919087b8d2645c2dcdd345a1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc539130d8b32ed1385c8e3138425715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fadb3ff17afc8d9b2728f7b236fe816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7c4022278fb423513d47d2ccb6d9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb712a87c51af1f8bb7f085684bdc8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eb0054d8defedd016ea595c8342f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9d91acf6dc7a438d7f11f438ad3f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ad8eafec798d47e1a8ef2a2f7576921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c1fa6612bcfe5d8a70fdf57fe74fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df93903e7ce4d5906f36cc9e9d6cd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d9af84b0236467c1af81b2ba05cb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d02e8196f727ea7be26c3a613993425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe45e44dc9b2af68c6d8974d1fe9ed226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154b8f2237eb49ea32687cf2979bf2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c8fa416d17fac5ef6c8e35ac2313428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b1e9ad5d86dc926496982d7d0864629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7c1bac539645518819df70aa3d26f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc51e54e49595deb5bc675e4016fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4251e73f6a86d71606cc72819c2b6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb24892da91784aa551ec5bdee8b86733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbd27ca2e0ff79529428a388484dad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176aa3f172c9a9d07bf7974e8c07c8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02ea98d75167d2c441c049a91eb3b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0fe1d411f4da1203fa06f1042714f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadd29079e10fbc889baec6b35992c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65913b6beefa45ca9fa8419f084046639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a78d269976fe4d0ec77b55cb01b3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50d7da7906ca44a069e81beac4894b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7377f7aeedd5b1c3761a27a9185ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a498bf642e266c60ab30814b2d08743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad027d6c1053c1e4cf8d5ba5fdc1b97944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc88b522925009870cf9e93fb59b54445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1977fe842c4f57eff059d13de744cad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5cb92a170781b60762ffa4e2d397547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79299514dff080eb1afb1253cb9c55c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f882c6bbb7b274d42be2e31a390061049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e569bcf82d87ce912726af151d2c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c466caabb9158ef5ad7b63af2a3b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df289e376847a12112e484e7bcce52d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fcdabdd737d6d8199fdb666cc2b6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fba4fadf3c9ee2f51e55ee4c0d776c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc166af8cd937aee7bce265b5032b15c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb16430f3ebd86e64f5a9246743f3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984edaf5dd028dc8e245d7817acc030d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464adb6d2ddd874f1fdcefee898a892458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53206374cd309d6ca3186d22bab6ac1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de375fa6b16c1c4affbc75d1dcb68860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb6ee2d630178c504c2a491818379161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94910481d954ecfc0eb413c6dab8dbe662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb715e50b71d76725d56d7c4ad2cfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b11b4ce4d71e0d043ea6647b4507e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacbe7c5a54c566a8350cb1c3c1a27865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c3bc8abf6f26e04752d7eb5f9b3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6082066c21b3aa08969f84cba979e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb7a04bf71d17dae511d530152844268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1196f4ed1bfe7a2a998c1d5d26ae6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d86adfaa9c01a4f9852a97641e47270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c6cff6fa6447addc49900dcbb9ce271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bfc058d684c2f7cd2d11f024f205672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9921ba9ac4ccbba68577e0c277608d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd33db411d98d9b095fc522aab740a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570786739d9e6ba0be07216600fd986b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb873eae89b23d957abd6a1fdb54c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93967b0228ccdf48795753af6e6748877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500a8efab154de281f00de8b742448378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63956178decf8876009cbb60eb1070379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661efa28957d5e2e3a673dd3e0e4b0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9f6331952b9a049018c9221d363c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619fcbcd4d3b82d6426a4118c4c7ff882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bee0163e106bbc41e05b209d901de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2817a1921ad020d68d66dd79969b13d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a1286c964926efd194f0b0752694585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc1db38a5f0b58626cd5e090672ee986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b212bf2027679b322ad5bf228f496c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c56f0ccbb7026f6ebf8be14fc40c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d73ed3311d1920c5f77c91eb4697789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a751a4e418d6166e295e6e7e4416a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdc0da61db39560a15c2d01ba4100e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c209dee9ec30118883e86b1f85cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf1c324c09d2884337637e9dd511bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67e578c19120ef23d3b1b5a05df81694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2a11315c20a9e0ffc98ca559ffb1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4855d45f8180e5776449166d3771ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb9baf99ed8b223b1b2551ffe0d39b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e8dceb71b9db121931d5bf2b3c84898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9848076530393188bb892f144b161d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3035a07a5b0cffae47716500de85f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8a2212abe55f76b80127a9d70df7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682ddec57db0ed4c16ad669a594b125102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf20180a3daa182e46c822bb4984ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34d44591cc9f42f768d385ea30cef5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322467d4720ce926ad6befa961c2d47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc28c3404b3916eee97189e70d9774c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfee76f0ec3328b1e3a7879fc066ade107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078163a2f79d22570198e0321f1935e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43af93d4fa187fc32b7654ae814bb18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13350ab5238dcf19da3595f8678fd37f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4a202d558515fec45d8c5f113ed4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f706802ea9359f3372f1505651a6711112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e44c50951e0adb0e9b4e58a120738b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b797582ef998f2d1e0242ae1c14e30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54980264dc05e2821da85438689ecb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d16596ad507040d96c363971dbeee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece51bcf0e48206af4a0a0342e95d7e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0badba8a74205de9686d376c886bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743c6f04735efe5fb898acd9ec7b3ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108a4845344a3ec55a4225e39a065f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e90e3ec2a4127cf6c14526162a1d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d96b3566e8727ce67f549caa8433bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432aaf615cd3c6da0cb576503972eb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52111abda1e5b1ef53a1f88c67ebdc4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead42277b2acdafd6ad6102368087211125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59346fd8b41722bfb85ca315568fc03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753c09747e9b7f89c7f91c88b2ff8c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc55408e4db0a3bfe138064c996688128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a596532e765ffe650db053a7ff0c5e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68e8e44a3a34cd21ed31cdd89b4a2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a084dd3850290c0cfc6a421aa1c1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16be48abdd17cf0e3b1ef5f3f71853d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5dceab3ba2acbbfdbae2afb9f5814133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7650a7c379991e3d28173eb42749b23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3050c01a982683e5fc31b2762cd639135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b9c26a37505ecb908ebac87a4aa4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e468464603a31f455bd485de403fa44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5f526e8b102a683db12fb50567b40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b139f88652ddf16041d352ed07408a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4db832a7fc3529815a02eaff0c945140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94c058fabd949d00d61724a8d3b6b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f920212c5a417cc704ee9abe2834ac3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac28a060ba4447125aa0adc4b813615143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c12851c70bc986e0979f6996c26a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf0cf3557f763cc932dab8a5b4269a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb1b824ef574d65a43522c54792d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf6d7a4b3a785841fda6f5f9355a95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1c3a66bb7ec6a631a1b680ec3a965148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5a8ab82f556dac4a14bffdb560a98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f976d82585d530f6b8caedf7f50e32f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a469addbcc617f95716ab1608d4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321dd5dea8ca5028c3af1d2afee3de6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d2a3b20c37cd29cf15e6d100343a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffef7d5fbfacf24a55f60d8643e1541154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96868b7d0b9a9a499e53320214da89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb288723d2a7ac09545c6c85c588f0bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9650db0f465e527c32591cadb712982157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30c2c84305af06456963cbccf67a79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbadd28e9594a924c82ef90b3dcc728159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa443495b6ccc8d8ec77c65c1af1729160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400d4a1db79163384a5ad5983d65dfd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0fcea6a702680caa56af9e18867b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeea31cc8e89b615aacf6f2d798816163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902b8a0efc3c62758ee00e36f774866164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380499c4b7f8967c6eda1f57c88b8d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aebf7a8a2dcc689ebf842278906f53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd513222e2196d5a719d837f671daf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79739775a87f7b10b7ac588345bce23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703f9da182ab1c6d2038b955d33703d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00112c89b5044c96d827b35eab7e2dd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f125eec062ac26051cb37310130ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc60970c832c9a988c36c7afe7f8a74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8212e1ceef70ae5bd79b2097b0c1ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239e068eb5f91e2da175142c206926e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe99edffacf692b3cd28bdf5fb5e7b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12a960182f3c7bb87fb805fa325911176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412cb3dd1be0710f8036bf57562a051177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae239bd9a8e372cf8bdb812c6808ba4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe047fd605c32aa3c85a5d77fca8f95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fdbddaa8ec9309df37ea239915225180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4647f1c765738918fad55f7c9d692e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ea9f35bd9764ef7c39e05c36c8095182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399667aefc9726ce2ce56641cdaf87cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d399fe8502e0ef107f1fb0b9b59ec8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365abe076f6ce1b6d54dd4d80060567185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfca774fc27c8973cda402e4d3539b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363e78ba912d522f72b6afd054f9dc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ec9197a327087ce426c6c663a40a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc915884884455e4a797ab8be66a38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c1d111bb408b31f2f5e66101cd6b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4c783c01dc0db586769847d4b03c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f5163adfeb25efe5d453ff0c4f48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be714c6472170c762915bf7ae223be0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378085816ee028508c6691e95d82491194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53728243156aeb804f0055c2042056195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2371314d7c81932687a12cb0ddead196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa426b1ac170aaa79662861f406a2d57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064df2724c72610e1815c9cbb1ff480198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d3f32d98323a9cce5ece7d2ded1e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e757c071714159337c316704cddbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6b20774d49bc370617e760fd855b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c42a6da71f8e7303da4938ef17b8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38791d930d415a52a2b0dcbfa0302274203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b458b4aa6b8952e088b529290a1ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed252326d0800a6aedf8b259fba22e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17762ce581a7a84087725ee1986e9849206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a002ce2bfc0d98bf441428eb8e405207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7452c7b16e365e1c56ccb5ef6c0e24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d847404fb59eb0f62a1e8c5adfe4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604afbf119960386ed1df3913a5a9db3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d618fb908adf66989b7ba9e008a3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e2cc9d418c51dd66bce7ac73f6354212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ea9b77789b9615c99d01af66a1268213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61fea5eb610c8e69b6a7dfcf90bdaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ad6adba2152f12de757b3d3701efe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc80f764e1ff7f01e76ae5364dbc58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc1512790734cea23119165564e8b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a012e0131768277c1e2469cf8f0305218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47802e51ed9427abdca2305292da7ce6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7c6e7a3d5cc1b2b1ff32deb04def6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91e090a8e6f7fd398992ff2b4b00ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891581b703b32396a90d4d9e3aaad05c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad810a4fc9d8f4fd8365b3e2852d7b61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814df77e1690990b56fb603550b541a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8359543ac14a0f385719aa0c495f36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b972dfca8fd63b88a78eac48739d8d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f64f627958aa51dc1f11dce007b08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f842b3dcc218a048a19e8164fb18c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a992ffd8131adb542420e2731d625229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeb78c79d2c227b387c8eef8493c68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d60ca3724deaa258233a19d20569b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b04fdd63a951cb1e1245575442718232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8e05606f3c3f1324cf6c75ecf4770233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f7729280c62cadd8d91f4759f8a9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff494727ba6513d0d4817f77dcc499235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3aa5b6010f0b233df824b8d751281236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046499767924bfbeafdeb009ccc35fb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55e5ad265fef6bb20cdadb198eb7c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9dabfcff2afdfc09faac254c1434c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd5030d23b32619fea2a6f28d268c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755df22759ac2dcd211714f6ffe3197241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a6bccec27705a4d38124024681541242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75414a55b5e96b0ef613b1e95023eef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeab55df052dcd36d7fabc29b7cc637244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eb36b84eee5550628f94193cf9920245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290fc070df99adcb18d62d2a65a5401246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b8b566a2874bfdb82b0923a5d8513247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545402a9f35c41ef4dc5b886fa20d99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc9a9568c15478fa5bfb8a4142745249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d4e47936c4f03e0a15e5664cadfc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8103961b9f392f746a5c594eb92a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0a416f46795268ddc7fd758f47fdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460281657853b1cccdaec4ca548b69b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33246721beaeb675d1081db8ff2d19a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f809f1184f3341eb54246be1bd96be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa62244f0c84e9fdd1a45570dd95fe9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dc7f056e02e821fb66cb1d58fee35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ddd6b3736095adb44ad3418dea782258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027618c7ea4ba2e9cb42ff6b8636d18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc092d624c25d5ace83dd618a10433f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623aeefe22587fa90e1b79bfadce41c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a253d98470a0b195fbc39c225e04c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a459dd2a11c213e7cafaed0eee4bdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf94f2bafb244a1276bfadc1a27a0f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa1f52f8704dfbf90076b3ed7ef67e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ae5e59a0043cb1d4d68d899b2d67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5d00c748f8c82ff70d073f6db3ee9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd09a946d57c3ae88716d70e6968aa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b057b96598b8f1d4978db696153bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a827cad1cddcbabd977edf578fe0d45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdecc79ba261c37973fc1ff15fdab1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceec5fc23402e902dcd924166d76f4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592511be3d7dd997e5f15c7c11bc9a1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d9b1d3f0f38e73bd6715f8889182b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944a22e10c17e97de37337ffe285b9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a1dc5986a2d7341add0218c671633276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91e79665480d001219774826286063277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800c70785eaf8bb664d939cf62e2688278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e0e6be7283bcb14ca3a2ea10badc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beb73cbf6154e4b70d8e36656df939280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa009aa793bb73e1290c38f855075ef1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175572182837f02fc09e41c24e977010282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb2cd3e4f76bae2e61603cadd6f75f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af40b210b3bd7f490d642323c8a512284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151345990c7cbad1dd9b7ab2d0c2e44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f747e1c61a6e45efa7f568ebe4aa8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6395445d44fb5270a85fccf13c14d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61cf10a552d20dac974e58a8a13e81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b5fc6121921bae9589f7cfcd92ac7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7026d67dc1fa99f4e7b495ecb599d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0126351b973231d4d37d2eee3ef4e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7999b8a550a6565eef0413d66cfd0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157f0f8a7522f766ee02546ac124f00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a707da365cb51b5d398200431050a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fa2677c1907ad8c775f5ac5a9e438295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587605c5680cf5ef0765bf40b18ed895296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff74acff4801ca436f56dad3727ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3453a19127dc2a550491435f651939c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e1b87874987c8ab1192768179612e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207735eee510299ee0b69f4cb129fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f56b59d7fd9ee71f6895f1c56f7f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6110e1d9dc01ffe442afab1c91edd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfa68bd609d70ac9e19a0e87acc301303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e568d7d0520299276affb8696fd5489304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562fe8f839f65a95fc79e6f3f7c0d18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71878809d078494b62ecefe6be3f7266306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db9a95f1396ccdc9d6ca5a0f6d5cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e20ff9bced41c4136f18a39c3cee5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be21b2c09ad99a66f7c09407f88f88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef92ed3c2e7d85ed29a41aba7628787310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c5a2a50f7cee9195a4804cf0687d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc118b4a77d837105984b6291f2db3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3971e36c0aff4e370b1af7a0c1066313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e4ed2806626fc6050c361e71e8a90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b205129ee2e628c25e812f8948bd94c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d12e93abacc3062797f65df6d48a3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35185f9d02817a340accc2f996d0784317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad7a95f1e47a22989c04a85642d23c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b62a3b504c5657111e3b7b934d09a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774847546d8a4a12ee59ce4026c4f1ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f15c437407070a9023ac266cd0dc63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1b2c6b7998b8beeebdeca87416d46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aaee8d04110797a097a73fba24e00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475a3c2354d0d8908bb5d37001eec2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78c20c900de9316a4e2ee7b84660a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b2bf157f871f8b5dac5dc112139f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596105d4b3c73c2f1347cb5154b9f994327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04c66f6f17b5bad3dfe0ea7d5dcccd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdd13cdd4dfc8a5c29e15fbe044bc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcfd4ea04dc6765c3a70da0b4583a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fffd079ccf4d720a733a5a11c0daac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171ea38e4d59dd8a8bec2fb34613177332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4455cd06a7e516313f9ab2ae46488333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc5297d1723fb52a56df4564cf5191334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a485d28a170b59936b0b3d79e10114335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd63899c1dea86149f47158a1e04356336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5da3832ecc2461faeba808bb613583337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3529e40547d0d868287bb7e64f16f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa1cfaa9ab270e7b7ab479546835da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dc1fea716b875daa596fd1a7f8b24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01606a0bc60e0fe296f16cbe419350d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e9168a53db683eb1cd381b8dacdfd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f741c3ae8b1ef17becd74d19b3a95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa41ddbe58148c2f62f928a532e329344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96524cb1e7ea06f213c0204218047f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141ca36280d2c122718954726b54bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aaf349ec9f2761b4020230ca1649f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27490a11e651b7e1fec0f539acd207348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7229522b2abda70e293e19b33a606349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6363afe3cbdfd8cb41bed7924adb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491e9dda058d0b6f05e2a140eed929b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8c35f9886b950db0d8d35a39be9ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772bb6097155cfcff400136ebdb85cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce8720182f228def0396f27e365dde354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0decf4f17c6166805f20471b8151cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121593b46c77f250768f015af25d1d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c87cea88d8f05c53b50ff3dd118a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b426c084c1e224ef997e22a325ab35d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb3d8b111dde255fa00710ea5e4baa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7b6ee111de9bd3058932dca5037a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbddddb47518e2b27a2f7b00bff761361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3355d5cbfd389724916392ede4964a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2c928b2a9a89e65c63a230af5fc7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47342dceb1d8d1bfac310785ab0816364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd99ad8781750bf016ec97350795ffb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e30f504d42b7b9f54ea064cb9f31c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3163a39df4b5bde5e0722a525de28e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342add23ea16db9c281d8c924f5b890368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeb76a1dd3ecebf7519292751c4978369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a585d66afe3a1e1c353b11d1b8743fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033870d9ffdaf5bad13d902b674c173e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6cfaea67dc79f062d29b7485ef9e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e018380052a8e8ebd027ee3b5d31f4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8733c015a160936088974cc76b457c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95696abb1a4dc6c2995cfc311b5cdb1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770650ddabfdcf9b9389adc16a6cddf9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363645858122b4be222fe301407f242377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d81a1e291ecef926c85ef6bc24d07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b09a413dbec2513a92503c3a910deb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6c5b5668766880cddcd21c41482a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b26f12d7aa536707484c09c601ea0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa6afdff7785c8a3ea70ea5482d396382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f513e6d9b1b95a5b308b0408ed34f67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909d451059170c8d19edd66619dc1ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6315e68ca53b58aed78431a35538f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43747692e1665ec21bff340f72c472c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b0394b8541b06cc2cf50d663a6b2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ec72977dd94ffe0a221101410e3f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821403cdec5f9709f2368ea6bf38639389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271dd202534a9eaab24fe073194e9eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba265f3ed04cb7b23648ff2269d1ea2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5435a12dda24808402fdddd885998a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cece734cbc76c19533acc8039c9cca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9838a7239cd00bb722f6d000b499a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd08d17edcfda323502e6a662381cb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b16d53c94a9f9f5126c390003ea788396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26389c932cfdf57a5e845f1a1298c6c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b20026a5d4cc979eaab93843470f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c079ffe9c1f049f4ae65d51c7c1a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39391e31b3e19c96d54132c62961650400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3634528a3fe20b0f35917516cd1d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845b2700b7aa3fb42feec83d04fe41c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3464d67f631c685e260bb6d964e20e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77dc6cfe93adb20ba0ad8769201d77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b593690c6a467d5a37f76d02654a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d430ca6ca2da70393bbe7a8c66bf6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967104273b2e2ba22009edc24d61e0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279f45ea6967b5aac631f14b0b2e0e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd788990c2d3cdd8b313e2ee26a1e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e137ac5b60e5a0262e13d4d7de9717410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee104c5875ac555d2067c0b30cc839411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914d37cbb75d7c6165e06d5ef0c24fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea47cc31f892e724874cf1f9ed6f392413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d3c495cd3b2dce24a33ab63e53a3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee681341fa61575e7997372271c45327415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfa0bf0c573b89c01d3656363f9ffa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaf335d1fdb522c3f500ecd961223a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d42f9a8ba87b7f8ec12d1bb7522680418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55465cb4bcf00c9afdd2805867deab0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c40a5a60e2507e5bee61d64861b786420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd8dcb230829f256214cf68f933599421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5fcc0b4327c2cd210d085d39a96d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd8d77036898ee6eb2877523638e64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de0a241f4764841e61e4d05a402a90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f81236eadaade7709be1eb97a76951425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af87c96a3306690bc9ba8d0f4c18b06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4dfbf1bad9f50b3deb3c412a87c61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48f8ec9a48f8ea0cfb1ab4c2f24522428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47c049d9c85aa43aaa0d07c84518f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d7f033b0b6fcc02bf50c184a547dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37a138fa68e63780a4d0c3b280712e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2a49244e0157f4817c56317dbdff1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064644f9843f259dab9cb4ed70b39aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be67f18f3cc5a65d9e4ec4c9e1fe839434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151960afd3afbde81436e0432590cfc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe006fdbd5e23766d102b901870c0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eda2dd3649a2bfe44fc5b870f87d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4911434d8b83364a33c84967ea9bd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e8c1541ac82837e423c5367cad3f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aed077637e12ca0856009d07e3c485440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d15fed9e2ba86a2b568107f432590441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119af19363fa28d58094d88c247c1d89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f04c1a8305c1802a4bb9aa7efaeb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef867849f68b0f5d2620dde8348e3d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0cadc65cb590b944fcc8109b32bb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866976581c9090ddf5a044dbf94323df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a172261e062e5d4ed52376b6e827e0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f59a95bb7abc6616f8aec6a95ce49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3196a30cdd88f312e6abb0b0755cab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e12213950921546def89429d23804450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d26a78a538f41fa5e9e194ab42130d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ee2cc592b8225d5a19b5cf587b7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8c1c31b132b9106fdd998c8a45cfa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f300c730cc8b31ed04871d8fa402e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed0ba863c302d94b8f89db721d62b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650fd33bce9e42b9a38515c2471e5f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53411fc1edc148d266ccd22566873e69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e33f51b093276963d68e9319979427458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2ab35b74f8f49b84fe3c8b2bece19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ca9bbb62ee5628f2f40887bc8e89d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0810ac9bd7d19611e92507ea422608461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74da1604c2c4eda4a88129ce5b13f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c03740df785090f58118c6770b9ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83039f7c68cb304765221d7bb18240b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c6e639609ee8fec7c7e34ed57d086465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e9d7c3d1e50a07eb28995f5ee07ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f87f3a6a501a3e0a55464d27c3689467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38050212a6b15d7b1d92ff739195dcc3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21634371690ae33bbd3537631682fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bda3b9edae2827f28b53ed19446ba0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b46df9c443dcc444a010b2d66ad45d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435ec9496de5f741d19cfe05c9b1fdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cc4cd7069fc7f79b341675713e2a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c310270c192e43af5bce87732dd83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d20959f61ff7da399f41f84d83966475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eab247e53a0fd9b5d044bffbf71a04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71681cb63d17a445b79a667af7d30a70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020211d6214667bb3a05fd134ab833f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27fcec3028de5d06d573c1fcd43455479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815f82adf036081cf443bc2731ff0dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3cec492b8e9d78efd21c36fedb98c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291e2eec4cb51a23cb4abd34a7e7f06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e27977d16e38aaa9a8bd474b7d6f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6157a33b94c4f8acae2ca20f2011887484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d3d4d85434dd4955ee91f6bc6415b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635661e72a4dde3e95c28aa1225c56f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2cce56568483d2bf98d7910f37bd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef43538c86a026af0b66a5d4df0d178488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359639b27a263c365c79f9b9cf5feee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b95a369635ea3e685315a7636316b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1e41010bd334411fc7927e8b67d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9727b942405cd3d5b1af5ca1546e13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ec9172881dd934c4d33e6781b699d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9639d106d33b755e2be7ff19d6f1a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04b86dcfd20a5e40eed622049846f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc7cd8513b564c786fa3dfee657f87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2998cf26c60ba91b48327613bf4c47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63ab6a47a8f72d8fc5853585381639498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334070b221b2b03e146abf34ac39f822499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad5c0dd52e4ecfc65494fbd4102616500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d3e678e751c6482e148b0ac4ec6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bceb89079341e63b1318b736e558ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df907375362342e99de7232d8089a5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa49ac4cc31cd7a7ad5bbdac4fa2eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b49bfe0266f22cf5111dc18c364fc0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eb4760d30283942c9eebd5b5aa507506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a49046f7f58a9f8a63953a540461f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd32d7a5444b0507b6f76d1c0794d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f736a391557c41f4a66d8919335a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451c720d34ffbde24fd4084f741122c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbdbeef85b1b9d556d5297b97b9fe4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e862430a4136b946290072d498167f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc9b15927d7ea4d97c4070190a4640513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddee411c238a232dad8b030c400e995514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4e40f8c860821a13272109f2b5be4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa15f6c41317ce9a166a430276a14c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf90535e2a358aca7f0cc92a186caa1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d912c3d45d374b4ac519e886d8b58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c35eba485446dcfa72a8783d1bb9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f9be96c9cfe35c4a651b843893f26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61be420a5962c379c62f1b274f06c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe6f99b1770b43ebfba60608646125522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4ff70caa8ec06fd770a96af12c7b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796757f512cd1e2a614d501be9acfba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fc1b44eaa4e8303943468e09275cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abb65255cddb8e7554a1eb8d73073a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc873ecc63e34a68cd6bb06180728f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c6c920aa96deca3ed29187d942aba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d326d5f111c3ff84d2ac85b4679ff5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440b7a58db2fe369b69a7cf921aed3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26548cfe38b19f0f32fb37ed815cc76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e897b50a50e273014352c7f7aed61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ffc18d9e5d9a956b9fbdb97d98835533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bb3022675f74e331248245b96b1d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722db9404483c722df06ceaf6528edee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4e95a087840c13623cf875496442b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ee2fb01ba67efb47c507232bfb24f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ab240a7b5ec8b8942b81492770ddf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c3c17bd884a7e512d74947b02f2bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390da89a76321dd1a2ea75d0addc8c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028282a4d29cd3222747b1de7454fee5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c23ec9cd8d7732592d8a5adb0f958f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e526b5dd99f4d07c47bf6dda7eb4f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e17427c2ba23b4ac74992b8b6ec25d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f339dbcbe25e1cbf6c0279f8579b758545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b75094a262fa51d0b5d9abcd55bb64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3ea8f073fc86c8585abebe1ae794f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4463bb101c5ca90092f22ce29ff1778548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7bd25991fdf1bf42219cfe28e7072549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95672a2d0190c5d34eed75f3eceedc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa005e5b823781ee001be2f82623d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba90c3a65f12e141f3611addc17403552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a381f1854206ba7806ce1cbbca31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c219f7fedb1e6c6c51968e67ff35203554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664d20bbb39de5afe5f7e08f66c0fe6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e38a0eb41fec6c4e161585d31e10c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc767e1dee1ff407fc2cbdc7d90d37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95803cd29226c0e1a4849a23359db4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff2c3a766fb593e4913c9b6e4d0699559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57824b6c132e8371abfd80be367779eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b0fd1921ad6c2959a5c1533cb1d6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d009af3a62d7bcd39cbf51578e4b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0b3c209bb5f37ed541eca03ae10fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd81b51917b271f3eba135a072417564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f104929f56e0e99c48ecdaa0f42e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25000d3c35f8b87658a442d3d0be918566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2d38bf513cd10eec1ea75cc19cb04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063625fcc2bb0f9b05f13a6d64b28ae7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec700a3d30932fe8ae9934325a8436f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37b1687d9562b03bdf3ae0ad101216570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b03dcdf167febb257b7e8ab57f481571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3babb090701962e201cc019f45ae7572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>