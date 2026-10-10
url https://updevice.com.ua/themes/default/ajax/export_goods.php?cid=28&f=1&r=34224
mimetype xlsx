--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e16d911e2ba614dcd62bad6beb7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0945e05dec6d925865c2e3ed1fc90552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac226ba5c63b350c00ccc9fe34ed773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8813b365a66e7b59789eb92af389b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fba0ab1a57a661409cdabefbcf0cb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716af79817ba22200783e422d51d50046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e184f8a7607f7f7ed3e0db4414049e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c7a05d6ff65db8a76835189938f708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f04c7ee03ef4363eebff54a4c0e309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7083c96bcf76fb56793e3b7c410627a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b11d3159ec432c6400889c543073311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfc7ddb6f55a6f687e36ea5639113312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8a6f402ade00cee66486aff3a66ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261b047cbca4a8e2dfd6c1cf6d3606c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d66913a36f8676a8e3b83dc0a1ef815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907d6e11c4f69a1f9b63d17a83e691616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680a1ffaae2e8bfce626d148f0ea45917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577483957672e91ccb45d11e1d4b196818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb17ccd69f91bb6018a7775a8a3f30a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ccaf853c16136fb79d88498b57c3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cf0ab2811cd0cb3bf309e26442e8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66ef36df1c3e5dec85714342f3839822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6085a8a70c0a40f4c4ce641005459523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca138294933df706cd66924328e22d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d7b72553493950e0ace4101a0445a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba91b087fdfec09d0050516517441426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c858873f4448d1453a5b4fdc857a9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abce07454c568118329b0d9d4c435b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa27db5fd664b26bfa5954bd29aaeb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d37d7149d1065d98d2c1294e00206b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025e0b4162c6ae5cdbf86208272a3fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827f706e28e469390aec1348a8060fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e2edafba56f67b500666f90c1390233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3705f14e0284565b14b1670ffdaac8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6013ce608ffe1121e750dfeb7592c6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f613eed5cbb8d2a219759c0a4bbb0a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa0c86ee3339483ea76d1d86f1144437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337b7bf25a6aaa92209d42a025e92e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987423fd320029d8bd8d55a6f42911339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331709bf0a23df12112745866df8219b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7375376f23b8c3dbfbf27bb3f772b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b9055804c17e8de9b64eb80e4a1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99108ceb0a1f8d9f090c04a9f7910443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11831b96e86aca1cda3ef93003c3bcb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386d0ae3d97eb2bde08b1db0bde38c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14923d093fe46f55141684110804be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e99700e479071da1785ea1e2145d2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aab28fc5bbb400ef17211941a3f1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b69d23d0b7c559f3220273698b27c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5a45a0cdf4b15cd0ab27b0a3de04950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518aa4558b044c189d48d465524b1d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30233f4bb8518e0c324b0e2b31352d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b6212ede99de1c7f9a1e83f247b0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12b0728aadbd8d32bc02c41fe75b6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0f326123ff0fbe9178bff068c561b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11d31b547681cae6a06c9be0e6d8dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d57794eb205745952e0d8d7fa2df8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc79bc9d89bc41258e6e31c527365258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73cab267aeadd1dc492aea479fb43a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad551891c4b2b8a69f91c8e240b7ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a488ee14c885fcccd764c9f9c25b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8e6bfefc55ab83750f9f620744f1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae1c43096f048ab1f35338183a039363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4a55bb071b94770bafe35edb327d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4b40561ea3ba78d47457b8ceed99965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43899e5916af61e68d8babcee53663cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626833d34b40ebab8533a10eb17d98a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d125f0a85cb205c5d648de274cc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372315395934bb9ddcd93b48f9e5b56a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d43a71f285fba632007bf1e7accad170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3edea8256dfce896cac6cb23d9054471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16678195f4fe0284631715900c5a2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5587907441ea327fea1e0ea5d2a30073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ad5e4fd59819a658645a7b884de7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ccaf1a09b965e42fce27f49444ab575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b163621a169dce49af1d8b0ce897efe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a306ebcf65a8fe87f46fcc066d30a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb4d4c66e5c03e6d26db3f6b33940a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0afca247b94ab7c556f2f6ed72a51079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ef0a22ee1e0ac4d234071da38689180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8542e98c823d078f01ae0f12547e2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7312bffd089396fcdb12d36013400bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f13b6a81bbc555b5ab7802b5c9aed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0c33ff9613a5aeedf00b29c378cd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c661f567cf1d3c1933fbf5f4afb7fce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871d32b1fb874998329cbc1f096266a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d715fd9c37634a4e7d259980a835b9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9072121f04d2dac565c0c2db6da28188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec1c6a0ab095d33d60dbc204b51bfe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f264a61cf3701e86542eb67aad8ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2befd013b4f13a3c70624f72faecf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f8eb467a76df0570255d2061cbe0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f6bc5b08bbf53e9705328451a50de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd32a699d7a5fd14687285173149de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faeed316025285ec3c077bc526cec895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f59e5cf85eb30bcf875338b086b7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beda6b7dd441a27e6b29503678ae6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a23b2f22eb33cca9dba83cf01e10c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aed6b55fe50ccef9d784974fc7c18599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355ba7fe7d384578ee9b1851242c561100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282fca05402c0e7c2299bdf98ccdd56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebcb5431771fecbd0ca6d81811d63f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042ae882a2d77bd995c28a0a6d6f72e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af693921f2fc837923315ed0f3f3d78d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2b27043fa6ea6a768448b7ab6ae2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e9f298589c7e5e8bcd820bfe32f52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec4e0b7b8e27723c759f78ae021672107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107820988ec06ad9e31dda91b1a8e938108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c01165c1aa26ed99b460a2c5f57a89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dc5c937c82f2748d6694c2eb03e43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff37ef6c3dc8e61b21084b1e13982aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3f483cb0e20fbd6ec01e3d32bd693112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdf6672f149e88fc46f686a307929b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786cc78fd3f0bb2c23044e814b8f71c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c420625b1e302700ed097356fc2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7017120a8dfcbd6a26bbe5fe610ed3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fe0a917a1888fa78abe621fb763b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee3b4ee48d18fd8a7031f812fb1639118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42d847cd157288d6cfda223dd3705f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c26a40769e9c3cfb642a4af781cfc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe128b08bdcdab9fde31cb2c3524b75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90ee0e8b350865fd943731ca5b108b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb54fabd885b2c47feffbc1c6639f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1909281740b79f5463c5281515de8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341af17c0539c2245e97f3d935c7e37b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e787e456055e59f0bb9322350e150126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd58dc25b9e4f0bcb30d9ac783f89b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f734304d74f7b2ceaf0b2b25598a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b511ba83a1504abae2b6a33c5967129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c7747d5a17a59aeafc2db74a1c5b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3995fdd1783eb522592923e9c15d6de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5023b940feb54ea94e097f43e0595c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e182a47055241e1062c71dffce1ec96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1630690f5c386eacb93fc7cc6025c18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4b4baca635222bee6e7e36d88c93f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34917e2138c522c2f7133329f6489451136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a3d25a70a2500ac72a45ca7367045137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b112da6d1491ce5922b82b5786375138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593dbd34ef339901a96b552d50941d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897521312e649a03aa9704ad36692eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216de8ae0e7781d31707ff87261b4e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b029b9945b831aef19f2f059835d2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20179414d42b14c0790d573bbefb32fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5b00ce447fab2602da0f819e24357144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3644b27d3885c04c14bcf5be78c46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c72af1a30355c48531001c300faf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da049507a6ed2ed9cd1efc71f9d55261147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ed986db2fadfad757d2cff1311083148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7790573a23c9b115c30c7b85a71ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75207348d81dcf08862ae0123ab300e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b66b8823c77009e17f01b9bbc0dc0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4fd3c6e44fe893973418f5dfc91b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4a65e356c8d372674056fa9c3e9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752ca89b15fe094a4ae8b2b69f53fb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a219185df51dd96e83a90dcdf16f05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5c086927dad80f1a77a1a3ca76279156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82269dc5fc1f6ceb8ae67e3f86e1fce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b1e69b0d83c94d838fc3645810d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6639bc74b574301c691077add8ec4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fe48abfc9f66bbf4ddfba95c7830f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d429917df110ddbca4cf862b6254650161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160a2d412bdf996e27bc0714df0990d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e7e5da824eb3d6cc13d1dd19f4a39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb36a644454bba606f716b54e5556b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e971a0d71ac98d88d2af32f1d3b6157165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c37770cad1a8c168f894aa500891a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594da5ebe9810a95e2d114adb93918c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144bd44a40625ac108567c1809072fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef18c3db64ddf2450d35ea8d763d4da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8a74136207532b9a53dbcf6630e5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29074d82cf4a4156c0a1f908e61fd55a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a403c24d1720ff3453a1d8dfa00ca7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d374edf22095401e67674701f5ace173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765a0a4f01d24de48678541505bc9cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bc53021f557525f32ed1d2af02e76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9c9680a26be6383cfaeacad412cf1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93623596e0d54f56e8e0c362d9a43a85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63657705e53ebc3c76528bbb288e9a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee5e98c7d033856cac5f76940ea4b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796207e69d16beae737be6075555211180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba9c7f3777e82841c6797bce247d0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6725bd134d2e7548811d1064e270830182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e53c022235ac7d46f31a5c2e0aa558183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5977c1b9601d0d468001e33e814b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd892adca43a7c663632f66069dfb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b439e258e0882b61fa2b573cae7fc9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cea094f6501d9bad1a32abd85592cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb05b7f1bdca912c0857e35f2abc73e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4a79a87ef078badffc76d2ba53ba2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a3bf59afed665591297f7e5bb1971190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403d482d1cd3edafa591f1fac23288d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afeec561e431139af5f6eff098ee11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a0c33f7190761877bec6c84532e75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b6ab6ef8fc358afede53cfd84a60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ca6f7a7c352698b370df8d9fda84a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f838f0f15cd7fa35d54b792f622483196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ddb09c7f3137613a32d575d0b6082197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a5e18a7ff65f5082551975f05471198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf81806ce77421b8687b2e65b2c8ff2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9707bb598baf8abb2edbb13ab5658200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0631218d8669394832182de5cf5e5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb2174f31d26f28b0c544fc0fac34e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52fb01396867ee77121733d90df3d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f3246e4b60dedb8b67e919a2a1f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2ce11639123129045159aa6a87516205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0a42c83b8d21151d3a0305108d02a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df7b4b952e845af8b174926b34b491207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0ed0a34866df0b2b13e6f9d2206e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad37477f5d1f033de90a17d42279108209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8536fcd63203d80c07dab1419b0a345210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43fe34c6d8674405026d0bbc53dd0a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a84de44c74c89d457b9723597fbdc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be5e73f96202956e33d05ecd08cce1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827303576b4d9f26d07b88fd028d12f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1afe062c222a8d4d2dfafcbd38d6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014b5fd2889339f885c607a0dc7e73d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869a250ee75db5712a1060b3bd3e696217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0b64855f20473b9b95143400bbb73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d777f5d8fb0bdb39b7cd5ae0be231219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404297c4340d2715a707823bb376aac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addb45e2164727dccd9aa6e66d8af4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528948229dabf8beb5fcef98b1cf8550222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394475b1d59583677d0a5996d91c6e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd31d3a989ccb77de9fcb2b476816a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8132a8baf5a6268b16be6899838176225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1adc8e5737c228acc0f3b090c23b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7d7b8b3c3f9042018c42a8f0b4407227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b696b8e413232c3a069213a539949f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c1e0ee2be3cbe22d43a7d5130d5b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f930ee1a088a913fd536b4dd4f9f7d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf725776d51e350d0a8354b0e776c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8a09895f25665b2d45cff6873073f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2629a70deec37fc109656b084389f60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f05e3072f880d5680e2b7200bbfaaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6f059dba64fe70619e25834c75e31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8550e825215d1956cf670cd526ba6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619a269bafb66a8486dd19683c8cc3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798547232ad3ef9cfecf09026aa3f34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391953f600c46f9350444e056c8175b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5a14cf41e5c1aed9f9dd4904a9727240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7354ea7a923e3b241d30cb7648db61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61cc6e3a7aa4370dbe86905540652242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6f93cf7c229d88d7e2cbf2afe966d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff047b77704e407288bd832db7ccc1b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e67f6a0ef325b5b2a6ed96b294bbec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947e92b69b1a628a333772cb7c2b2ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3389e34fffdbf300d45cec9415967247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677a4b494bf079b74c13ccc5bf91c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e3e779844fcc98951ec400569090c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c448b3afc8188ffbef0713f2979e32e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf20a637bf4e0763675e3843770b3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f22e49fc883b29296d4b5f7ecd6ff6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d286552e95bccf994a49135e686249253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856064cd678b1c8dd51e00b4d6430d30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ad143f32f0ac819a30b9e8cb6f581255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb3ff7b3dd2015a1338d943e499110256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70756a23f6b6a918eb5dcd125dd6df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929616cacc268f177861131e737fc41b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208809e6dd2af8a581d429205c7e9b07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469caf452086a5743cb1bd412032b4a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1689feb68a3055d22058cc41dbbde8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d01a7592d1907888c385346adc5e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d06818a4b32429662a6c4215a95628263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b13acef0e5ad85dade19d3551ce56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ecfd95eefd90b9c6152914b76d8df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2363ece2cecee579a1157bb1f021ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7919e529d3a2bf45b1a97fffcb373267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd958f6c669cb029ade348c8703cbdae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cb54ff4f5cf04f2655b9aa30949d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c85af90bb3e6341d29bed0dfb64f85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480ef87ef7c41a5cf1d6aeb181512be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d33654fe9c24251686c39d444ea33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d962679b8f12fd8e9a9ccf148c7983d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72edd2b235fb9e496fabf23dec65567274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e99c6234efa56adaa48afeaa711ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f7d40d5a0edfe28ab68aaa49ada4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be2bd77862b23fed9cd5df89993c50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdcc3d3e0a26c18985dbfc966d0f8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53973ca1389d75777c5b080422b40481279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ef5c7c094c56bab70f5f22c7ee3bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d6a58ece67ac6bd5755bece631d50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a9f22e4f4e45a71d3747fa4e3f8b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e11bc2beff04d748b17ae60ad0dd72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399b112da47918ad87c6ad1339f3dee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d2d469503bd70d7b5de1b0ce044c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec70c084b95b4080fa120dd91c227af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aba0540aba7439daae33399c056392287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380191896e165116f4490b7b8afe826288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc58896c8d408171003b51c00ee835f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78697a4f0e1e85f7d81e7e65e56639290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4259ccbacd1c11d5d5338fc07ce7de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be493e58efa1d667f14e8e5afbb223292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cd509d9cc18793f8c42cb4a3cbddb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34223d293605612a2abe9e7284228d71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780933de225b981fc07c41b1e8fc2a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970184a8f3a08d53c291f80cb5ddb4bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6470e060a9190782a85e6c24b53da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7c38209e496cd6488f009c0a5377f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0541b5beea5d0018b64d3c1a406189299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699bccf815e02896671a94a8cca2d33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cfcce1d6b37a94cfc85bbc2a4b698301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f200db0fa28e98743cbd691de6751e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139c59d21b562da7e17f2f2d4e7e92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb269793e6eb3c4007a653fa56c623304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1321fc1c88ee6ffca6b24d743e9cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a93c606aaadca34cd9e0e55e25b2b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6346f2658ce31027e080705d07930307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a14454f269a6f8d85832992460e9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaa66f7c5764ab6ae4c77610d25d03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5262f8e2973dff4b089dfc243453a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ba6d8a306206328c0c3096ef899c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a79ed08d3afa1fa17111fd08fca08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2f7a1ffa628a04b462f1fe6e60557313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0fac5790a6552fa35937765324d39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fdf9e6b985b0d7e49652fb1cd81ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abddc43ec383ab6bd6d579e514a16d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7725f848ab0f3d673b283cc5e6f3df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb4f645f79c5d6a120eaf50b99d1f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0758ab1c66b89497e7c55983ce3344319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056280bb7afb78bdb795e0a675a64c70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851c8bf69cdce040083692f39850cde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e933fb1365e7ff7565fa0ddfc066da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0537d0f1d9838f5ed925ff8cca9339323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f417034e4853c78c3c662e9226f73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec016d566e1c0192bfd93dc314c3c8f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a36f73c8ca62cdf0a27a67a63468ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d89504a40f0bc96eedbf48b1fdae4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65314aee56deb91a4d218716593be153328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a51090ac228e40933c71d97b0d64b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91febed4010f0fa98b532751d8497857330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af9dd93d736f0869e67a509664f03f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5f944ce3c0abfcb869354ac848802332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513802b2b3059c8b42d5dd33a73bb22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a035ef8373795aad75885ef6c985ebe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b88d8ad867e7bcbb1ca42ac01ca9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dafdf3f9716fe3ddc6190ef8ba60e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a611c17831daf61083561c0ccd25c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652c686ef6e8d8391d898758452f161338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc3e98d44da3006eaed032d84f5c45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d938d981a87c4bf1c11debd3226abe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e762c326d12d0e1c59771ac8dda5b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2741d1301fde1f5062efddcf37854d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5510c08181b179a4f7916273ac459343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b2501be6780365df4fb063b591f22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae808a2d8d7f724ef08b9e4ffd2f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943838aa4806d0ee58b2569e78428b63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e5e0c1598ae9642e6bfde47e97b37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406d875f195a6349382b37832627600348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23731f949e2a1b19cb2d9aadb0003a01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a94eb20411b2a65148ff428dbddd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18384987f325b90b9f4e585909eacc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c3401458736af125557e99d31684d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afb5dea7db7050e0953378fdc47ba6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceef9316ef7d0a5bbe28c33222ab405354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd3878e4acc1af3b32b38db64714ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427168e69a94f59e7a2967eac6ba85c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bce3334f2a867f01691d70ec565b56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54897095e1d15630f951e9b1878f1a24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6208921ee0a67cdaac77f90314ebb29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785bb1a1c3bec76fae401ed026cd432360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc9288ad8b0328eb381dab6f8d8dea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdfe258939be8381ae9c93183d8878362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536b9a5d937de790a76f6b74f5d9329363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e7ee38e19972d0118d28853522856364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a4df29bf69ff1b1cce982a1095bdc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2802bd4ed1f970f77387dfb1d0da97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f2b78c86ff55b50f3350be95b9800367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720a461462394ec8d1b51bea3dcc193368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa3f993a4a185f89e208d0f3151584369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e8f25e90dd2aceea7b9537f26edb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16037ac49ce0f583d71178861f2e4cb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd97a343cfa365f87429ab44be79e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e8daf5b3fc127e77952f31218f526373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98b0ec00a9915187ef7ac7c5978f25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487280f5c220d2f6aa5e4cf9ef1c9f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e316e3b4f8d0f910d3149d87e99b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04020838e4dda7bde31f300ef473b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b462639854f65c17ae71790a18f5da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eb8b14262178a95bf18115b2a0dba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24efe28cf5afd3761a5364c7bf050ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f713f8310afdabee6bee47ad33b97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b20aa08d4d6b3bc98581bedf16bf7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a6a1940edd4083c86a48e6e392bb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68d8175850ccd2e9f01ee8b41c4182384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850aec8f8c2081be008773623daba18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f318afc1984d64206aceb7e0639a9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f283bec455de6f03e004fa17b75f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952f553ea0184986168769883bcfec1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636518466a41ce81d6e98423defccdb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff16d0b787772527170be40040c0ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae30cc849b3c4e3a3fb8064ca5f897391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5024073f411b95873bbb3dbd03d0573392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8475975147625e5b62cbe8159f0df1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d035fbcf0c12832631575b0894203f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8816bf63ff53174169c9e001a04354a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c63a004b94b679986565f6b6a56dfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa1cfb14cfd5f62c9fda970300f590397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fda464e24415025f7eeb5d323c5bce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c3c2b8b3e9421f04021fa8685609399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be40012d0ec9918cc2596abf5d66550400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cfd66189e46a1aeabc89970bd4693401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d09d997993b4c7733a1a1e8ce362b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5274c3d8dcfa358fec272e94aceaeae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49f400fbabdc1f9a0dcd4d5a6a2335404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca83bb5336ac706fac544f9cb2c01a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcafb6abd19dd04cbfc909aeaa921da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48093c0fe58f88c1265b6aa7acf9097407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f66084fb3f438b968050b4549e17b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0177e2b0804dbc67eedbbecd701c622409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb371ccee98ababcf44e5048b559d01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b866ee6ad73bf8a3507a723ddf23986411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee83e275ad48c6c2a29bf097543980412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e022c15c1d00dbf96ad6c837100251413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fae7b3970f684abb2eaff2f7fc8bd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aa884a8ae59de34385d2916a4aad5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cedfb0083167a39142cd9464a9999c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56263e8db097d712f769c3a3f5302ea0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4fd8e209f7daec588c14488c14439418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a1ba593f80e5107e8346eeffea43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b318e104b7c845062a26bfa044bdb37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d366c74c9a2adb88f2345872b3788421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3883003b6d8a514ebb302347ff9879422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b99993cfb4e2581dcd714dcfb82f0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ed8634d73eeec95d2a0bc8609b57f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593cb296f0e577a24c8618d2843de0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a80ef3ccf6ee3426980c88f04d51be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6b98898791bbf8789b009d65c450c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437b6988d46dc99f86fd88f38a69f14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a616f9905516f40434173157dd2d69d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180b42c3623a4309530b7deaf9822dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33a91cd01b66418b7c7c88ad4d9f13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598c8c97b8b39d20b4e6df9431a3d81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7806fe5cc6e32d5a2bbd7960dd87e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b20f69224a2535427da4c59742f18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023abfd94bb4949e25006707189ea46e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1923664c66b5223d121ddd6ce05178436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45222e084c448e11d20d67f5914618b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d13694742d07759772e75518a9d22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd52df41667c4d4e0ae6c118974667439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593fa0736a7a6f7702f164197c6900c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd2e2a717d8f20c06f02c5239af384441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f526d8a43b977f655cb2ec39f4c71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bbdf54ed9eebd9541184e9307cfec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73dfdac7c2cf8a6e50e91af9dc2d9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d3cbc5e9bab8f435a22bc3d455662445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65d3a3521f30f4150362fa128a6650446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaf5b9c5c7d08d7cdf7ace48a8a985447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb45d70505e0c7bc036eb775e01058c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9b6d31a4b17232095a9de649b8152449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83b682162fec6b1784f60acbe7ea5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47852711f260df9005707d0f0cb41d48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255c477025bb6cd1f54f6cadde4b911452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72135bb591411334e6643d098c555689453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43a93a68cefd8def77b55abe3b0be8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db81965c3a527f8de493cfe9933190455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43239c2407cf0545d8bb923a7485463456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108ed1b7c60c760effaf9bb13c3ca80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3c2ea0042c74c5caed13900876db2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302c507d10cc0598b3ffc1dca410704459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277e2fad5c0a12f877659969fa839c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d51add033827f694e8c8542bb64a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb61767f9edb27aefce8bdf8db8d2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d090f804e8b1028aaaa146d6c036c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54848b478b81ebe87ab41118309a2b71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947578fa66f33b4b17b1d474a41ebdf7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c104f27a270cc68b9b38fda8cf1ba5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e7756c61f6aca8ddb7243186b7257467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a719fd9a74000c69eef6fffd81ee2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32f89fa529fb4657ab1d28f0cd46cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf15bc2fadf482200eb55e16e20818470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7db6c0a02a15af0b0ff1163f6f103471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297a4b12116680460f29325b61316d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23343e422420f8bf00ea7425051e1a6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879dba90d73d023492dfd281bf9e887474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d41776d9e533b62ec591280ff38f28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d4fde2511916b19eb6392e56f6ff4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410eb29f1bd7c4d63dccd4d903cfff0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5c7dc6cafc2287d32ffeab22d7816478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38442656125af5a0791c145f12fd38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e485c0a07b2d628e9dab477d6fc4a0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078c3c24ed7ae0f4ee31d26cec0db0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fef7c42a1f13465fff9a52de19cc93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b18babebb49c1612d00a9bdd3dceb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1684b55b1ee01d35963e9cf49197b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d063a2f58adc3e72907ab685469ff8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5113b63664448605ac67057aec780ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b8ef23294f0d0b65feddca6f0bbf3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c69a1a89294aaebaab8240c433dba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d0f11c81bce0bd3b33d201efd48ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4827130aff70ab8c4409d81a770b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9956d313aeddda42431b646a6cf3b8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780a26dfd7de1c97be1e96ae054abbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba72a52c29d6ad8afdc28b49c0ec81b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30d1743cc9195c0552353e6ca202db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e7795ef5b48505e33b90fd6827044495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d4b4ae2265cb7cf3f7338a392095a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154828056b7bbeefefa2fdb13aa697b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5c020a2360c3de7ac363959f4fee0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e987c11df5a2371ad405cb0e63e4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754008b25e5416d36ba4ebece898ef5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3eae0514eab45cb32dcdf411d4f44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb37f5da4cacd96fcda6149b152c3b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a25166d11703aff107afdb70b1d4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d51d2a5f8f70a5820001582c50db0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52895ef76d5b444529ca5124d92cdfc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c2549fe4429632b8ac2d6138a4dc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813dc96d0a1884312f24f0e21c4b834507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a227cc74e33ff7e3fe78b2e00fcb8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4a8704babaf28f2d1493aa973a711509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919db303ce3f4b9dbf9f4a8066148972510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023388ba2de75ce5546b2abd14f32f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a417f362811899c506368fc925c2a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce646e06df23daff28a8db97d5844f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44ea647a4c013700f2428280a9b3c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49d0e529980c75e57ccca6a81b2da4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5490f4f908e8fcc4e87bfb22919919f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b769536eae0e50a66f5b2f5374aea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988b03b8088e86ade80c4a4ea482a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb3a5057860f08cff15caf7d0815fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77081d73cdfac2bdc778647cc008a639520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8a1da92d591517c0f7dd717d27186521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf5b5a1dce7921fe38049c1115928a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9f757c2d78de486ae6b9238839106523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e8e68ba875fc49712539c77eafd10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65148bafbdddd85444baa37d235c4342525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413de96413e1df6f2533d1b51db4fee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992f0e734f665de4d1829414513b590527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ccee4cc86977f86552e499997cbcd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71679082d862889fafafd49c33ba9a66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824239893247c4075cb547b06da4b19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63ddde0dcc168f80febf9832b840e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd8443109d1ae6f076886234ce7a10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab93c868940558a21d477132a2d0d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd8a9ac030e9b85fabcf86c4c23d9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d49237f5ff6ff00a0e4a8f426deed2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc851119097655f3904eb0412da3a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a997b6408cfd03c692d5faf27f4eaca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b711d11c50cc84355bcd2e236caa956538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fc09346958f1776a060255ef095aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a2b025b60a4246eb0b4ccbb712ecf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43480f7f18ce888b4d4b0cef45a011f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eab08bfef9121ba8e095f5aa8bbfac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3909b0b6a6e7bf3136eba4fa4929a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe16418eeba39198e68d4e0b5d57fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e42c6813f422341de12a33adf1697545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eb4ae9d6a84c6f41e25b58603071e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30219479e23484f1954894f8c37def3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac0fca01aa70bb0db7f2323067201f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953d3b1bc2284fe7fa8fb8a08e594af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b6edce825d300ca038faef669bd35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5353745b5ae8ff9d75e87b8596294a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147bf2a6685dfda67a0a7c9ab597172552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fcdd9af39f344fe3a27e9ad9a2aa6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b507b9fefcfbbed5d05beb5177bfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf826adcaa5a9a3f53c5a24621b765555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10ab50b7f63d0cc956f0dd4f8e2b13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40d3444df2430b132ef51eaed25a48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4596296cec042618cf46d62057789558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76de4d7f6b12a0bcc53d3da55f4622559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a60508c2bfc28753a1620285bf927c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9130243f84c1819949e00a2dea6d6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e107e8d50f40bd4f92d47bca24f20ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc91f23c9e93cafe71991627913f51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b560c5ae0ddb4b0dd641587e2b2f7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6694e854739274a98d296d3393ffb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc80332a3235fab744e639719a6fda6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67875239a7443ea424c8380b36918f09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967828218e0bfe40082150ed38ffb19f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed1a327beb7ba6647d6d7a950c08c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03694cee1471184b3f6909c754a9994e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6a2033cb0e4c7fc91b6a1e80c874571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78e91fa432174728e4f0a769d0836f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f021d11933d8583012cb4573bc6e7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb98697ff24e35a4146f5c0ce79fba52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b18f507926f7f167d11da6428540f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88a23f06c315bf61fcd281e802f2ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b057ef1c565b6f77da5810030b3ed655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e9a39e62cc473b7212419e4bf5286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c92addfeb3c9d513b4054759f90877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5848b6746a39a269ab10b0d9daab58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199b82b7f0edc8b0e578034813c60689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeedce5419932c88285f3f904c367b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce6687ec675ac1ed2c0c82bd8b40fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31978d427f1a703d3044f23f6b768ca012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fc518b3f84286a806b9704dd4420913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c047efcb51cdcafce018522e4213b3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed626374596f4415dc9ffdf641ff2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800c6b686645a5900fd73b71f7d2a1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7f853eb8d53fa6d1806cc3b06936717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ab332b3f05c5ea027f41792b861fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf293a116f91676b0f2da67592cedf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f92eec756d4252b5b94ea593eab08a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0b1e8733791d2580b0a32ca50ca3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0b98093a7ae98b9b865abb9418e0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162a8ee59537b3b5283d0365516627c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f38b0c8a09065a01b311d56e7a221e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe99f258a5d63ee512c1fd234dec8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f378cd107cbaf1a0de7ae00f346bae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c257ced99c8bbba6dd0b2cf21cd4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5d38550018bea675a3f25875bade228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a5083670d0be6a36054d2d12e1a2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6958b82ccd456953ef264d350dbe2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed81a9b2c8d6f3d967b34a00bb7175a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6293b62e8058e21298c5f8b35972bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b227e72335286729e8b7474babfaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146a18f2898b4770bf3b27442eafc0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77dee0266b230eb553a8806f68f3bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659673291398f8732acd10e84a8cfc8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb35a05ffc9dec95cbd9c3a07adee1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202cf1cd8f5120082f4c38909c3800338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445b79e1fb7a2d06ad022dc42f87a4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053033084c3e3bc45d3c327fea574c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea13ef371293506e07bdc99660785fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e378881e63d68b525b66979b7711a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2163790d90dddc470a194e6f4f13f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fa832627ff5353fba3921b674140644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef18077bafc0697682475428637d2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d2f698e803e4bd6e1438f49cc34a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7d35b8b64f2761efb8677a0e3c48747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734ab7d2b3af8520a69fe557f1d2d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd27be119d5fed32c50ec44ddac88a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531d914611326bb1615b41cb90a4e0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb364e58ebc833b778707e8808e03dc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e83e0e18ba000d4c5f1627c46dd4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a7a77fb3662e89fa96d367c77957253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509669b56a017f56112186a792bebc9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a31becb6bb8471ac54cf2e616ee73955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb5979c276c8d58bab7c4680ba8efb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16a7da597beed380b8219b84cb7c2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430da2b9a22cc60bacb4e13b82dcdbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4124d52253cc5998015a8feeba81759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e77a08cdbc95c65f18aa68cab5100260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a099c6588f51e9002c4ae3dd115f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e8faf61c6aac64c39fe117f9c0aed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e415803a72c832355564c09f2496b6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998ab102b8b7eed290bdb9bc72da17164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966334933b12ec80e710ed1769b58b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1003f181878dec40a63eb5b63bbad8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f612513696b02ed8a0eea2b33c860d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037eae43425f7ca5e7e28daacc0120468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a255dfe0629445a330f75743e2d815169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13458918e0d0e37b6c3d6e7f7fdc9b8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd039756f6803a8410fbe29c8e928671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f7eb34bab72caae737586456f689572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fe82e54d8c8771ba986ca27f86bbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c94561cf8d30ac2a5a465d92c9fb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd080cb4b2b4ee955cc2461b2fdb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94012f3747bf184a32ac417382e8e0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd0ccfdfe278b645e97ee121a901cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cf984ab3ba75e4e496d3647143e9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fabcf4644469ec1fd9d70049e888b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3a0c704b0c1f6aa1d3f9c68e8880180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c066793c63803570b4515b9719cf3d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842aa87083dbc4e2c819c65867431a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d37b43579fa426aca7a8d2d1631d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a67231d16ff4105b64c1ed64f99bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b630969e8a78f487294f7f82dde47985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cd0cbf03a00465b1432537b75edd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da6c8b00ed05d7c7cc707acffa6c3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e305aac48e8258fa29e544a1b186ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b53e5e89811a6a16cffc5fd3341e1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c995eebd7eaba18aea4f5850276b2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56acfddf95fcf36663b47c6d8ca098491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d6b563dd59f2aa981c1f5541941b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b49381fe1ce6677d7dcae4e95fa0bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5568ace11ba137e20a345fe0b7085494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a17e98b267dca001e3649bdf0b780895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c07e27b1b1e74c64a5b38c955a838c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf09de388fbc7ecc7d279e610b9f3f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67344f22c78258a403455524c8997a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ced452882175797ed57aae03c9f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75954466a5cef78ff648b7a3854b56e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c711f1c3736f2fd5d477dd7fe1d73c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dcbed8fc642ceeda5bb31ecc483dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca592272711a62fbd6474f3b8368a00e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e1f2e8c848f0468d4c4d16567edb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8978481951c61b439e4dc1bd471cb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daa00753ee5a8e9192e95df6fc99cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa91203c23e73fc96d3053a5f3cfc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fef3b11b60bd2e968b2deb54ce3e52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7683a2b25288a00b413fc0b5af32af6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80a6e1fac1157a1a23eea582d72826110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04162960fe20dfea657c586c6692589f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275722de4ab130ee9d6088e9eae824c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18e71856d86b46903db7fd7f61eb55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8474936626100c385b5685e7dbc23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf5d42306194838b49c87894365bd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfec797218a531522a85e9ef1f9e573116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb91f7d6fd787e896bd1ef5bf2f36d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c702ec910a0ed05d1a57016e3edc413118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bddb9e7fbb18a90813a9702406bf49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a87d0bb84dcfb736aaece28936893f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400779464308fb3af6af3fbb17f145a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2780b9f899249096b91e9fbe5caef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3e67fac76fcdb62bfc93b928b818f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741d3a706907a6585ab8c62822076b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494ac2de8462e81fba45d05dc359b1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142b483ec7425fe380a6c2815474b1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bd43a575a2bbfe7316f6fed4359d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b3afde7b530986f8c92a0202a809d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652234398697656f8cab604107654101129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098cadbf18dd4e847bb792f134fa213130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649c46e1c5173425f65d9163c8d68a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a986967b262583f0782c72656260627132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11302c86aafebc9e5fb9ae683f674035133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54036f5f8d648c174265d69a9931cd92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74fd63121a3ad1cb5c66c0aa32588135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5decd42f059b9fe399674b305a099c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e9768fd5a46d8be3a73b1df39e5f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abbccc85af672db44536f1e32e42ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8513b2547e140f1887961d528cba3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b8db2eabb07ed1ea8eb72259c2a28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68fa0448f1ba4fa6205d0a01697b03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ec6b9e6340a04dceb3bd3c246f07e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267da38ec7d8d4affbcd9f406ad16c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e14e45db5e3dd446a29e8b2f8e8cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c916af65076b3e371a1bd3c9503ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0d2fee14b67f9098f5ecac5198f2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fc8a410683ac53790e1a29c76be15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e25e0d257385ccff40826b03f9c040148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96e81b991f5a2b5742ffe83d3d92dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0114d57628cde7819526677084a6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6ea4061ec1dfeddf146f3833fbd28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab65d2abed7a047c68d07c5ab0be19d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e5e40e615b4640746ed77dba96f8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262197f45d94c3b935c67940c42e586e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b900de34f35176002051cdd0d46e98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1df8312c75736cd44a39f70839fb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c373711573308b6a65c7b6940194d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165f1e067c31c799f7501c83c07b205158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41ad922c3d7d58a3f063556a9f6193159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443902ccad216892b2db43c738e61002160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcdcbfe4f6eeca4948de4b41a5c886161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bed0e9b669329e71fccfa2772ae999162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae2634d6c467972317701abb7e2918163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58c229623d774d250c3d5c589f0b94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8f328218777b0c310f437a5e9077d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961551c987eb22024953892f1e0f0a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf5ede0da2c726466b47c77430d99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f2b90e0667782ec5648a639029d4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b620e5ebecba2dd095989193038ede169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637788355cff7657bf77689659a3b2c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5737aa324c40a565dd1170c73fcd3ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccdda775512ec3b46d2d052331a665172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadbf7fa2d3ce1dc2278bc9389c8a8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4fb125d09d24f2200d8c9e24a0ce6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206aaa90183625f9f9bd7f5e2f5a41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8b830e086f5cada65220e9c2d6378176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967929126b89d68749c320411ac52c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44620ff58156bb37e4c2ddf75f5e0aaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44461375ceb82f4410b67aa4ae9dbfcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab0c8ba52917c26035a1ad1a22b648180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019b2334a54c78958576ca33e3d5fe5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6181781864eaa9bd98d53542e1f24a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36edf5b695fc701f3668c2525273451183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88631e58435b1c331f11356f0a90deb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115274c5a245393a9b574e4f1abf6d20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88150e6723343cd99e0271962877421c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23d94440acb55e2afe0effe5431178187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c561dde8e1d971db1669f9dcd09c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ab6f4d2bc013791e9dd089633f1da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd025dabc95690feb9f9e606fab36649190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01582848fb5fb6bd5cc1c8aec35b3a3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93122f26c8b1f85ab3e1bf23dae0c3c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66ff67b57d05eecf281ac15d2b1c62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6989a4188f1679b0bc9515d2745c4bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8e1682fe55f079da53ef0ad3a2679195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f32936093ebbe77f362f30e0cd658196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da3d342e5f9cc649c60e47dc19454e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d858360e3794a260eef02a64caeb84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f852eccc1c0690566a90cc953bcf96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5af16d074d99a30be3152449927f39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eadd0ccfd2f439adc0017d170b23cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e23b02abfb78215b4bcf0defd1fa63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d9f117ed067fbe6b00e1154e414e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef32dd4150f20eb3e12e642a79026f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da175242397c85c3486b7da46a30e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e940be781e2089c43836511740f1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224c1cdf793a5ffe53c15f7392df4a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f84ec6991a0057ba4bb4bbb86c260208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b1586cfd2bda60f2e7e7067a42454209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6498b7885530e652e7ff8dbec58941e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9a4623be44050c8b4a1f0950d8a8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089694019adb69ec95a858102e98bdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f4055e11fb1f75d8cdad94e2ce109213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74432690f4608c2985ade4593bb193f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b9d61f913207b1371c465de70051b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee650e513c50b361d557a7610f2fb20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1283cd193c7710c41f9b6de37011a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b749b9cb94c379d3f717304320190218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279ba45dda8f714f218f78c2db13a0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297ec12f458769cd45ad6a6707c7b68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528eb6495ca0ea0256298cc7b3217f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c6ec01214d20cbb1498ba46b8abc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d080a4ff22873bf1c4f7528e1a61c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444f848c4687614cd26a67a1d714d63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d33c1e42e7a9b3338c86da8099372b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce58c388adcf68f1442adc7f774b032226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b42e7b4576cd0bbc41b9fc6909e31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dc244f01663e4e162467a6dc023aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb6c3ee818caf773d20380be8cca6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b2a57152ed2d56a87deba33fa9d0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8234b013edddd7db46d903e8776c35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa01544635e85544572971abcc90f94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272f5c70d3cfeb8fc74c0315c1c047a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fef9a8d58a8ec117209519f2a61b23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846196a12eb64c25e92190a516f8d7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d9aab4d4fb1bd4258d78c038c9edd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ece23d52db2ca561ef6702a3620c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc05773665b92e8a8137e59e8c7083238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4b269fe02e5fd85274af77a47296d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de99d7ecdf6d408fe498255fb1800bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48720b17caafab551bcd7caf9730e0c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d73ce096f10da74212ea1bc4b4cfff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944e22a084700f879acf9e0cfb20f6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e522a0f8ecc914e07298d50f4fee59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956a0a8f45cc436ea1b59263929dfd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712a9dc268d0d3c169e4a409a26bcb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee63099020508e9b2a220adb649fd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f111397d98ce04fdf6cdc6c599156248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8782874dcf0826c575a72dea369b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b72e73a055763b33cf49c82fcd0a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e0d5ebfe62738f5b77a850b5dd883251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf930ed5b90d450e1e9b26ae2515fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c521e6b609c5b844fd003e5e5c0820253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59bdbfe7c02a3dd6a333070b2d5289254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a44f42b35e7373431a9532f9e898e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419531b1e5e4a9351625de49eca524fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f832ae3684fd16af343e40c1d395e8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511a06e36eeb1b338375f9426de1ae1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4e92c57f9d401ac0a5441c2a462ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b01482a666d7c121bb876b8ae1e91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221fd296e274fbc6ebfe2820cd7d2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926afeb73d11f52bee0c50aa8cbfd54d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625979cb7bd73cc099e8b77260c4696263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb51f518ca12a90c28c744dfa9005de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88cfb4b42ac29432a6ff94c150528a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077aeaaa6a15f9fa2e8bcd8bebf5d91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24b8fe386710d24690604818bcf296267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437893cd0d374d4e2a4965d3217b314268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cc1e5756d37b82196629077ece27a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dfd4b6d8e31f75c04f17435a86c68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0bd98da55c8d8aa13cebc4b96d703271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023234a75e934b5d0c90968d6ffedae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7185c55c8a64fc20920f17e82f275273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3eb9ba83802bf87dd68bf37eec9b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cca5a55ecab08e49e07c14de9a9899275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08233f779d9246437fef7beeeefc34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11461b2ab6d6e6aecd39cc940c9cd0f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b867f153902b0e6bd813fc989f9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee3d94eb1724312542b63593a459ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d99f5a80ef43edd0cf0a7e38914132280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1651d608fe295d72f810c67c9c966d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe420e0679d9cc58299dccf3ee532ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0fbd5c1e30c01c3eb217a63f15f4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14c3b7a4bf5b9583c20ff13dc0593e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f767438f861c12d31982e3b0870d86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e23b06894ee114b1399955ef8ed1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d163ceb0d8f0ac6e4d6ccf82f37f584287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d30ea1a380599db0107f254fea9786288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f013b1fb9b00da674413b320aa0e3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca7683f3faf03bda02d3e321a257ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d07b0a4bbc27886f6868f2c6bd8fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e7dca3a1d740eb46a107c292ca925292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea46b503ad73c3b8e5348b89add7181293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53e38fd58cd59dc649da07beb46917294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e68972236ac94cbdade658abfe80a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994df5f413638254208d21670a235ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da7345a76854c8d1714d495fa3cec0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558a629d0c2d9a3cfa0ed0169dbba2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129da588f3a1536e6462b7e00c7f93d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdb720fb0a118dbd48a80ee9257544300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f710fffa5144c5a1e6abe05673c2d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042710f8bad01ec88a2efa523573c97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b6e4c995768a9c3170869b753f61b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac765d8c79ae5dd2dacb550c4d6334a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9813e23b59b1d94b386e10d5a764f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec437d4e96eacf54e3959ec5f207d00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42358835d9a5f26cfa87648d5e00cd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac7466c66918b6334141c3448394d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5365740aad3cb7f7c8cd0fcfee9700c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c789b523af966d283bebd91d2afb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3f533d924e415a5441a1d4de4a188311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab926a14b65c18b9c28d7ad3b28feb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a5e75a0bc2ab58cb8a58c0003d047313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794da398024f5e5aa978f4a990eb4de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95074db70d2a1817928900dbb022a7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02e7b0158dda605d421504967678d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae621bda667e96a6a06cb7909e7691317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4d2f673a8dc3b1c0134cd8989aa19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895b24ae2332527a1891769bcb233b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d285e73727ca24cf5e411cfb6e84f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4853b811ae438af8b0f5ff93626ebc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3057e6ad97fee94a7bdfa94c263b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940efd9093e9fb5a1bd80a13af692f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26bb225a685a1dbf608da3c9319557324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad824545608a7fd5daccfcdb0b67931325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e7a6ead4a696afaa9678e210d85f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536b3fe23bfc1419d605d44ddeaf113327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44a1806709d001d30390a039f561fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916e953b4a0b8252498fd817b18f82a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622190565873d84e26060eb926c4d8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a6ee7e9f53109263901eeaf23a910331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dc371324dd5029932ac62739cac31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a2c4397bab538184960aa52b7bf82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a591d7607918ad3a4f02d9cda4e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d2240e4bc2277f845734c2de04a9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6802788d5676d95471214dd79fdc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a574ae1375d528cb9c6c9550fb5b5ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeebc518d2befaaac2a40935b3add6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67672113a860bf650b13add1c84443339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d63c947b1fbc762faa1297c145c092340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa761962e9ec81f5af203416d938f236341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c856ff3d05b3deacc55201bf71e531342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d512a0657b81ab25cbbe0f1b0dde375343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f6b794a0346fecf5167ba7f7c0c99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e10bba2ccd0e541e46a470a265c30b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f308e71187d79730893fd858fd91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e53a84fdd9f367ceeb2c961e8a11f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16726411884d71ef6b1a26f144aec5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c905eefc81eee93b5ce82a1ce3d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9692fe055e34f794d6605b4f4be72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598771779332117c538ddae5565eb08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd214e10b75f71f578ddad3fddce2bc5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73e30ad5798c0d5c941d9731276671353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013ce426bf019788b9dac5484b1a9b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddcbeffb9da9b7c10bf7a19552359b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553558f00db2ff8309ca9426298ec305356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28484000d25c837366cef3a96552782c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2aea1d4e5544a170cad29e836364f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa30069c7492bf6ea713e32aa1dade359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4f0501a3f62d585f3949d63517ce6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbfec44303dd684da67602211876a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe61d7d8bf0399063735b669a200a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd49c9090c4b61e7c2307c0391fb440363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3608042486c619969af5ed76b89575364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9e5b7cb813e881e244dab04bb8a66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0cfd459a59bb85c8048efd9fa2857366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fcab8acaebb622ecc39394b5fffbc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727982991c50185265dde2396ae857d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2c5ea8e48167ffc93579976d173c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686e8aedf4336463767f0286c3a9dcf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a2a2669d025f78a75e7e8162e27cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffa750665fe96c4c7a500ba1802691372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea319d90bbffca98c3935a1898baaba2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2be6b9d9d118dfece441bc9de44ffa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247b917f5f93538c573da6e3813fca6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a78deaf918d70d107a54b8014b109a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abf6baa8cf053725e78172caa13d28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64794d6797628da1c5c8eb10574e57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab596ae3c3b483c40e0cc30c8d6eb79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbb7dcc6808be8d16503f65765d4ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7af564ab6d964438e965a160230a92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af522b7e437b4d1c9b96de9d63b627c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2f702b338ec8f4883b2c63a28b18e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089a08baa819f667e3b5b9fc1d14e68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de4ea521838bfc0f015be9db6a224f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c646cf50358ca7801c8ae5fbd8c93d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0a561395a8d19389679a5c6bbeaf2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e84a16624c2feb6c4ea0961d193f9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21fd6058d98fd8244d5dbac42877c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079d4620a6921ada5652e70c87f1acf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5420972f4994b255aa2d43e87e27499391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75508cbcb6f58feb724ca8dccc26d314392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52e672b287be889b8048f5d2d16a34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55585d890be3085940bb7c791ee79f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da547d10262a76cd65ee3b3b7ac3f36c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785128413ceb2c289880b56682b4ea2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33e16808faea49b4b426f500b1bcf8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ff044e58d34b960f837bdfa9c1eea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70959430105374c5f56b8d78eb75459c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87b63131ae639d2b76683522a88892400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629aa47e66c97e1228fa0a5bc3b8cb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944bf354bea005d6fab55fe37e7a128402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ca20c268a26eaacbecc888968aad0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c1982e1784492a88f88a4afcf24d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e6da24a6db7a6a1a016b79a15fc50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dcbb18c96d60062fd8cef54ff6706406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293981a91ea5a9403df9a256b966a5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73503671aa0a31957e8ecb393ad9798408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9d67d10a27ac5521a166cfa71435b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412ccdc038f4994013b4b7a1d06e149410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d1c0cf69e6ad02313c1c4c63c7315411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510181ba4175371c56a9413efa1ee34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685712e8c09df595d982e9f0952634b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9325fc78ecd82c81111e0a4dfcf8a51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a677b5acf27f91af8d3194e522ff89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b09ca3753382cfcd00bced45a1b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d07a791662be6f3ae5c828ed3904a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1e9e3553d84b88c31e2f5439f7b1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3f4d36d5098a8d0a8e33108e2fb7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23c30a9ca0de78331b1ea1148ed684420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e76c8ecbfeecdc1eb5cdc6520b2df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60db1ffa8b4d68dfd546aeb06333a22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe0d0cd770673b5cb91f9e7b18a582423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ec075bf8eb53d497e14e923595098424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6a7dddc4f6fb475b2d2c9fcc69d21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022fbd206be295fee6dc27e9eb63353426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd343d97c1eccaa73a50eafca69623e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852cf014fa3b32d67891ad8ce7d87e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4dad53b7079b6ded2e3f61ac3e8c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d3e46d85b398045fac9b3bb4037b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9a112b430f483ed6fa15897ee606b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157d3f31ff622560ee75b83da813f81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9923984074aa78a5265e5ae62e5d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e414553b7b0f21e1d1f60abab18e59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a604aff80edc2a4bd4ce174750c79c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9c799bc55c3f968fe44b85949029c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1170905cf0b84d80ce3a8d36e720151437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37ea21a02893d1ffd128a2fbb36312438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d82967ad08c8afc5d38baa535c4dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150b855c5a20eba3d8817666413029c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168227c8ad319e7458304acc4f7d009441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d6b36ab97817b79a25bf0dab21050442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e402ff6100ae7f45b7f40960eeaf9bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51972a5df9630f509350c34b27ca37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f35f25159bb86e4126077bd54b75f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bd438b732fff45b7563277967c34c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e27464845094116d996e634f933afe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e13dc7719b7f83d85a3a74d296151448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099f22823d256e5c006a61709f4aef9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dca830e9f65c0914e9c8eeca5589e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b983af9b92cca25f020aa2c0cfa2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a60586aa9dd0114bc2c84fae29de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ee2d07afc1679c9c79cd0aaa9c226453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b66404daecb722f1484ce4dba6dff8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abe433b43ebcb26b1531dd63f5264d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241c4e91d57fefa52fe33e2590f6404456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d25b6d22a85b8686eca71d4a20e93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e3a2342607adfb62fb8074adbadd3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf85761191ba2c7911586028be15692459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239825b02fc6c8ca92d782efb902adf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff220d0ec3de958c50e492b8843e899461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76d1283079afe81ce602a2bdb9d625462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07b1ed6c5e5b88abb9396b42f9b104463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7675e436a2c70d43566bbdef20960464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78717db7f190217ba20674c442608b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d182037e53c2bc3c2590841f92cae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685ccaba1df568ba40b671ffa21a11a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf61aa932101cfbcad9c9dfcfd5257d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dde7ef9cf88e156bfbc8de7c00e0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f3bbc5d689ab8fc1d26ad3ac89ef5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2925f4a318c895bf20f51d7590c25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09122b35c0a435549748107a7b4838dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5046de1dd39263ec025c63564e8032473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560da9c2a48d780f1e2e1f8ab5ea575474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257dd7c6d94ba1ff4d5b1b77a4bfb92475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da401b893a0ae15a44fc7f9974e557476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801f9c1ceb9f564bc48c7dacaa40e0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee32a1696ca0f1a46255c9b07c5b2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20e7bafc7843c80aefade8f5532f34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129ebf1564cfcd87b0bb1a27a7705be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20c30381040a54080940f99b7bd372481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bee70766182739ea625411419f417482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7acd6dbc87aa7cae93c976013b699483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c239d0446f912d45d17ec042d76991484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7940ccb1beaa009a74f536ea04194485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763633e9c451cc7272d57dd2faf88ecf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d782dfdcf819c3a906106f9860e86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704de0f35cd0a8a9a0c3e11496f49a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c30cb304b5cf1c961213764f49743d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452f2d3b4a8b1b19e51ef43a42ee422490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947822add42d28ea85f4abbee432c41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47970ec483daaf99302086e865c0762492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55727ace45e1142e645b52885c53e1d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722756f50f333034f737641572a234a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d74fbbe1205c03e005416a5b28018c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a94a474cae262c016a3e7516a55305496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dd3f283cb08e1dd6f66eb8f2a645c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80318e81787384753b2588277cd9dee3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40ec1c446ec91996a6fbfe53a33242499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f394cbf271efad329a0a4fb89a62712500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fb4ac04918f4c86e7c8fe645188aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0790175ebf1ff15cfbb801643d99f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2e7e87e1da5ed8cbe5191a183bb70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246398ba501b99c502182ea63d04a81e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c43f16d5b8df42b6e97616bd72695505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562d9cdb76fdc1d5af375f50e6ac09a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21db589c5f583592c98de5214a2fc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b35b054a0370f63f7bf85016a7983508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1f15cfae3ec40d111390306b57910509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2715ef28260ebd3d1d50cff683505510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe097f433b3f39f4d1c45dadcd6e09ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f60c79063b8a44243188bbc4daa915512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75004a6edd9028319af7d5785d439f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dad213992b74ed7d7f038ea4109c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99182bf2297b622cf2dbf38092e4e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92493706af2210393ac505c7dddd48a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc806e20c580cd6e8e26460d93bd43e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28017b2f59308251d214fdd7433b4356518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9229dc1d80f41414013e75559578fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb81e47f8f6ba9f838bb3da2ad4010520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54e2dd245189d5c0c1e5ed6e0ba9e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c238a0697f46c996dbc791f5b7153da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712043b688ba3bc68c66031f3e1319e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c601d67e153169262f925a234528e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0bb66774190768122307208b4b832525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52004b67df7f9c7581291ba63145afb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7d680c423c2386488e3d728eb5522527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619962b8bc14226b2f53ded526bd9daf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fe1829fcf245d7ce8d13f258a4dca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ad96cefffd22a0d55dd9ecae0c542530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085f76c09ef4302c13c2f6281d85fb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56dd6e724f20b90a262054dbbe7fce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c64ce529af567f7472e399d738d8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d391d80ecd6f1078cf364babd57801e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d4068bf2da0b7d492f5c5b9076b8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f40f944700b2b101b480e0b3fa8164536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32471ad042b3bf61b9f0b85557ba22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cad0ab3e4dd529aa3d2e43aecc3c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33715c081da1531da3daa03a7092a4bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a04f09c33951b7bdef728179579943540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44eeb8ade519b620e5014cd1c22676541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47dae351e41fb1fd677a169c4b0bd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb36af9f6720faa457532a784edf6b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1137544272eae30a4a036435a7832544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61768ec770abbb694ca031ee9d3636545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18e04272d4e8e442266600d2cc4eb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36735f0531157e5a601b7f1659d9f304547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a704982d0dee8c227b155300daa751548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36b3ed2cd7277421bed08cea1965f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6275651c1f5bec3d8234500d97dbc9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f013cea2dbe9907cc826286a01fc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8195543b103d1e471b03aa6f85934d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81a458c96a43c2895ca1e15352bf66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5178b9dda89a2b4822b164a1a6efc9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d827b2192853dd20a4a574e052c1ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531e4055c38bf4a9314025d865d8b3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d59625a07d5d1773235c9e08fa6e40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c34fbbe0efec244ea96bf5a8b3d2ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1895827545f999ef78381d87fab94a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353dfdf169bead2da7522745706ea4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f29e4de276c75ce6f31205ea466160561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50112821800d1e051156240740763d2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bdb126912eedea716d431fcca2fc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a960e97e1db0a702529b566ce3146d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788113489ed0d66a09211854f3a7e45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4cc32ed9e0d4719859afbcc42fea6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f9e6eadfc3257877a339a7c768fbe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90370f337f93596aea9037a39a1e79a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060ddc02a7f8f6bd2d8d3e334a86875569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ace067e71ce5b00a0534b7c52b0cb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801068d35779a8fb944f6e7c4700388571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e182edfceac87aa052f722faedeea572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>