--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ca59edd590218767c3542b48499c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615805b679d2b1f4d9c2ab49349b38e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad518b3a5991d8570b252ce961c440e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63947f7c6671ef811dbdc4fd68c08c594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbbf45ecb94c5293876ce9231fe9485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecce4d7055ebf9b83cfb046487bbc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c76e12869888bd65d9ec38bc1ac9787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b11887d40807c814defd18298bd2ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc0202c6200c248c7ef03cfe9866d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78317f8e2c4567b43eb70adf3fb7b82510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a289954a17fbe16bdffebad9a2537411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b060174676717d7cc2c3d94a52056ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46410f3769bbc8704c0b4c58e7b74a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea4e5183807112a0e78770ac28da4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52762cb6f49cea586cb011f619485c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd49f1eaf86cd0ff124d7597ab9a1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cec003439a963be79012ab11e8b3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915daee0ddaf925de76b69feebe945b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb92bb3360d3c8b18f252a294919f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c298184960a5ee2b24f27d1c903290a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cbca0436e88804f14edda826d3f1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c276375d332d1eb9022191dfe2d43b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdd7f046e8123d8a223def1ede2f5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ab6b76a7d4c02dd880d757ac4988a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f2b6c0813e958d8f4e0c9e6519f9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dcb01845686f63b82b175371f661c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26a9190175f93dfffec747ff52a46727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be03a30df475f9c32c9fdd4bd57871428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7877c7caf04c7e4601114ac93121f6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af73212ab3daa23f5723f95357d80230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1739f9613210e523c967ed231dd0ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219b02581e32d3cb210fc75254062c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f809f021c3f89958d3749ddcd403633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b76e82c3190cfddfe33961cb63554134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc431b8cb158c65b830238593b89435835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aa0e39284eaa33a5290efc011c97c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360e87d341d8d3ae00695156c46d83f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ec953a060c68fc6a0f3ffd4c32ab838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8cbc067b5984a86fd17cfd5d5da2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1280ef0498fafb2dfbc3aee05cc4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec5e7fd81184d156608f499073fc3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d33d6fdc98a744b56e9bf277845e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dc95891bc264880be0ac935d4ac7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51749e10b941e944cdcd3810f1d0cc3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c95d9aba24de40b143c75ac7ea7c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77310118c69998f45e53ce4ecacd5d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8600491c3e8918cc883388667032ca947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960dd87143cf120f0ce5c2e960de35848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b145884b4e14e24ab2f999a6e7baa8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa90135e1ab23a6e557c36d54fb1cef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b8f96239141122d0822e21eb7d8ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590aea1c6fcda987bc8016ad3b7352e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75853e2ce52badc256e64c9266f6697553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc447192d46b6ba30f4bc5904306cd6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23845ae35865c2be1b28b2d764470655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0095606b62611ca3c78f76ea713bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdff2b7f793d1cd1ce0998207ee88057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afc525df121f5242dae67d57cacaa958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae2b36d291a3dc2ee4b08a5aecdf5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506ea40248359fa7d01fd2c611338dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a00e481368218338c22d4c1672590361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902abf26282a155417774e087b9c547b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f09462bd9b206585fd7c1bb1393d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab953b231965a4b5541dc0dd2234105764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764be877521ecdb897aa822de5ff7d2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18254caa9fafcc2292abd65b07ec67fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ea89e0dce55c5b111466adfbdc90467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab9d278cda0e5d407d444bcf6fbc0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d086ca478798158ca89f7fe8487dec369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfb7a710a59a258774d1936316744470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a8434ebbe0fc3df667f6d6b4a52d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae9372a127003ed9fdd43a01c7183a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32759ac257d1d1d39f670cd75ddec773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95f12569cf34e7bd244eaa982590fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677b8daa01241ee6bb40d55020d1c3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2519a8ed004721dcc15fff2ca0f3d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc76eb9cd0c269d6e350f8003a0e43d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b099fed65cc4fe10f22ce41f82ab2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbfbcc1841121d9ad35b2b5dc2e50979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdb12a87148397d15fbec367e4575880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72bd1671f871459f6de478c9ded7b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67af8b60548bed66e165151ce2053b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35497644af270d8f0a868158750cea1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57f2eaec962929b97611cc88d0dfac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b28424498eb40ee1efd74a5307e1dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bae17499b22de48bdc22672f0d340886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aef3f12c02a922d5761644082f33787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4721fcaaaa8638d7054bad9c952946488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7baf90212354b094bcd040e95676989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e9844e7f0dbd8d72dc1a81ad3387390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dde02a0cac90436a4c140df3841be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45752cab711df8b9aab103b6dc3dca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19528439704e2dbead38f29502e489a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132761f5da97c60dc8b614dd0b0ed6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73199229b074e3caa494fe2560f4ba8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1fe9e12f70e02dcacddd0893b412496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2accbc3325ed7e3c182cbe6fb93f77997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23069516bd1bcaac91502fdc1426ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca811fb0f18f71164392feb729530ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851aac11ac27600d7e5485638838ad1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8cb1ac35c94424177be077c80d75e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7485a8905fe21be03924b3087ff17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454a9c317d96065d2003df1d0af746b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26067862a084699aa6692cea5c8b8e1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acba6db682283f9cc9b49809cfc8ae0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe21027b8c3d486bfd3ed52fee110106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367671bf176218d00ab7616c4a46391b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061ca41d4f312d4ac939c3eb2720005108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ed3aff241292762549579b93d2d3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23418bb88919515604e291611523baa1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bf90bc2f95b68c76d3e7c073119ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee74f2af1aed34a09faec6e9392d26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8acc3086aae1fcac1c1e16e53280b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11e79b88f17d659a6939a0b76a1138114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582c3453e1bf0e469f17dc8bccb1323115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5051b751196b94b807431f8fbb65c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7beff03ceaef636d52097f8a6d446117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a35d2ae018f716e8aaa08494fe5c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f59391b7ad8ab101ba686db489984f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b10f4fff1846c001d0892a7384054120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608afb6182e85f5fb300af2936cafff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20d44c5bb7920769744b233527aeda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16a97b9219311f579699e41322c2dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c875811360cefdf344e19a14a4096d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a61c9938c72361d246b318fbc7077d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345686b564391fd416a60871a1cf96a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f125f757d4613946db8073b3aa62bdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f009ff207353c85adf43fb790a472e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc84c605f1b6446b2c4796b64ab59d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4460ea6980f4c4b3134d39df9bb14f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848270c67c62562e744b0b6add53ea1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d9a67bd40992ecaa1fd2a45fcb23a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a3f2a5e7205211279df2d87ed802a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec4cf37218ffefdbeb07e86d89374b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a0a8692d656583a36f06d1be40b38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440d721198b19391bece0b0181ff05a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b774facde96ce2e7063310a3174616137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07ba02ae26072e6af7cc5514e030e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27133c582b0cc31dfb60398ac26c2b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19504d14b13c22696fb90593cbb870140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c264818984e34c6ceefe711033de94f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3433223f4310dfe946ae540ce51af7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19528ea853dec870eb9eddac18d35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67941d9e7954fc8596cd90dde795befe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65a9ad7b1270065394d82cc305c1ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532153c39b870e275bde6d8452c55e65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c0ffcb20a1c077bdb88b3372b5a40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d5d91eb7779d1676531e5eb52e417148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfa0111cff9a70cb6e36b899db464e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee179c139f20160c8006b7345882c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38be8db0af050b0231502c07d5e034151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473572e676ba45dee380ce9e67d3169152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d260e83c277fce35d5f553962ce22d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0267b2edc24c53175839c5363bafa0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e153174e07cf71bda63b376107312155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1171bcfea06f578ac7402a84e24f337156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d99de0fe210f51da3a4e871ec7540157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892023e8391fe8e904787b170e12020d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811ba7085f51f2b3f4377ceeeb47700159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d515624c109074efed14796afe4d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82b895beddf87cd518940063e82ca5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897bbb1dcd4c1d8c75ea1db1b7dc558162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d18af4e89c7d42758ccc37a912f19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9581b181f01eb4c77cf5512e9f043b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d4387ced5751205247bce15c3970d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b6467192e23c93da845388e30cfc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5806934f879ebbf4ef46bbe9f05dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de89f049ae6e7b8f5398b36c54b2c34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250882838b049e89c6998657d5dd3eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dd65f22454fd282b64805f5321258170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b47b529e4c9c03c71dc1ad8868d34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d3154dc584fc8200e15189c9fdb4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1cf4f5f459d487e9033d6a5ee40b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0781c8ec53c072fd212ff596f0edc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330bbefd819ce8c21905672d8685c0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae44be8e0badb80374e92505a8639ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08c5ab1291e853a218898ff29bc96b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862abae721ed1b482b4a349516ee73bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb437b66e66627b680d6fdf2f39669179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e56a5e9f344c6dec495dade52b0edb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03184e5db6ad7f0100388ce0de037181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373c2fb5ceb717a6d4c5f7162d3ba9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc262bd9b176a7496619d25fb0e2012183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3729dbc621dcc2f66e1142a696ead184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1cf917f45896b58e0bcc8dbb4a6a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dac4a6b77dd6357a0c38a8aa58e2fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f2fac3ab475904a3abfe229886b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b4c0edfa5000e2ac2c70df3970c6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ca5c05032df53129282cb3302d2f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199e93214a8eac9201713578954f6cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab27db90b2f39aa5b555819f1bf5264191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644324b6efc7c341137ac1d1343383ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3599e10bddfb242ef91a6e253f60ad2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7d68e339dbedcc27592ef4538d46b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c774ab5ed4337768120103fdefc75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411bb01fa4f02c117594661492b2ac3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd673efe1cea5784cc6f2a08149dbb7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff55e42deb993da6efb72f0407e6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669222b1fc8f325d970b1f3466484003199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c450ecec355d643d24766af4756c3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5deb69245d9d85984819efa283bc7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e21cb480c89eea657168d43403c65f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04401bfee7420eb38e95e1256b453828203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec585ad3f83cf273086f424ac53f414a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0616ed4c5c840f6140c9b54fb0c5923205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17443501982f82c87f071e4bf3f5d29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42db59fbf3c8cd3b486ae9ab9b40d5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb0dcc1b300fab5e4b070d54fbd7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02c708dd34b3f537e2bef4b82615bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f1adcab4ecb527ba3e3b8205a1cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8e87808df6cc610fb6f047d7d1bfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8785be9d223e1ec5fe66b064cea11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2ce29af3933eb5b19cc74f618882d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f877bae04bc37407f83bea6c753692214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95d28d23ec73862baf9e1f14d33cd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba17e6b5e0a2a7cf56bd109f1df932216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55078577581bfb1a0f01daba69794c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b8cc9035583d724cac7de7229888f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2223cb970579f89ed89206e82d83b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2bc535c76e205e304b6dd1514dfbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b81695379badb2ae0c52bcc551695221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fc52a5a7cf3f0b01104875385e1fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd737c55ee4d15d030f1b6e043a0981223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0969fa1f2dd9f806872453808fc4d10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c2fa841691a940d0884e687b6cd27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cd6f3ab1dab8af9088c716045e295226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13b3146d26918f0bd0d42df3e85bf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf831a498924f6d09b2535c4d0c6770b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c312d3bd395b0996acc08622fcdb87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d67eadd9c64b24c2af4c291ee22ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2143e1a3351088b7875de83870768de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e6a21cdb408b11dc1accfe0ac955232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75235f07c404a76f697bd45dbad02f87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cff11882810c33d26261a0b661d296234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eec37578aea3e8614b9a9dc8c827e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a18d29254b36aec369e9edeb5a1c05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315ce72ef24b8716d8668c2953fe64e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30233401191474f772ed06045637bfb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addbdb10358caded22dba8177dd0329239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52451701b7f2b76093a5861a960389240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0113c9130320a908837725a7cfa21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977a54e96c9e907351d73e01ed93ea0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fd92970e48653d19a1680d9620736243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428aa947612d552a11dd8d0d4dfa9d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8d3aa91f7cc174eebbb6a1fe58ef4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c593275d3b844aa6fd945ede163e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889e7a595f723dc9a41706c1bb82492247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02a7a6b331d4c7fddc1545a291076e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768040b4912660e08d64525c7383f61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e633be34f31946d863dbc25bd1c2dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e3b7c45a10a6ef50927e69467f569251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4028023e21fec982787646777b5e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b110972c538aec15cfe9065cbc2299253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf430b7c7235cf33e4c192bd83136bcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073b0d21ad721bb0980d1af73e10331255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0e9d5f02a0bbc152f984775ed5dd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c2a2d92cd6624eca9dec68e99ebb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe00c29d371b5e5aead33edb69e236d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7844616d0825894ebc8329170ad91e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53ae2ce1265b874c221238e6e0379b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13709281d020dec93e28999e75738d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69644be3c31407559badf85c4a85bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df01dba17027cec05c5c4b66fd473c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8726f968d2f165f0285c5e279c48a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1e4d07456ba4ecbfc8d4787837507265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb2341f361f83a8edaf320a505e690266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6123304b8cfca72d368f965b49080267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b12e1d36eb764f21a3fa96b57be74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a0961bfece91ea3ae69818b5d9ffb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33171df0517d11d15110a6cc9cc12b8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862198905c85960c7f2510112fbbea62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15c9dc9b67cfe82d7bb65a3589421f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafc83285c8e5d431d344b09c9fea9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec8cc3562c59fe4aef23778712d920274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1284fe1fe193a174b9673f94202056275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a528b703d19a6572939cf57a7d721276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8890c8bec48f174b410d5b91671c1e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36119446d16ef5ad71bb810c25a5670278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c2d11f00b1503771b2e4c758375e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c448c1a44fb8b08e53ab418242d625280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e98e455f23767cd4313fcb0f0cb6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aace2152e4c2de1821365ff006d4283282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3d9b6dd9bdc18b846650b0e6957fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faf4dee8e0b859f06a1720f481f64e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5911670044fbf31be238335eea5a9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429bde87de5267581c025010473467e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3da391ea2cb6cd9806f726b856bff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc6deb81ed56cb48553e416ad3ce94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5e2fa4b6dee7c5433bc8826818a11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bcb054855cb2968c2bae428172c03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288696265c85814fcf1b8174f3db00e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa368c344c0a434cd98933ff10e6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d3af1c169e2d9a3e92bf7f83b18d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb383198b4ecdae0dbd8f4967039414294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c071d74693210c362fc1d3e77d24c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596033215adff85ccefb0ebf20ca7391296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c950d4e5a51bf91379c2e4f34244a4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f60d97ff984c031f384b68120fd7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7499bd34b090e7b8175e0a6b26e3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b3bd4402d4107c9009fa94c0e0a62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a8e1b7a3961f37f973557b1c0add8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fbdf12d1dd1a0aa0b0b5704738aaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4dfd4ce6c111eec476915da022fe6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaac5023c28813c180ed2a0c9c615d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1949aeba0d0e018757970348a9585cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a8dde2dd52064cb705d1f086e6c93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108933ea51b7cec16bc33b87f1693ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a639128fa8c415ad206594a1855e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34a00e40aa8192598d6b3eda0d5fc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea9623db88eb6a3e8f4dbeae355554310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28294e141044534664825b4d26add44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab012b8f10ebd427dd44669ebfe3ac06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e018702e3897d294279d17e8a5cd5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0045e565df72cc94a740a5c6e3f8952314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271db1a67931ccbc866a6571eb0c958315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5408087f757e57e3599da54080b3d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acb006cc0629867b3d5907310072ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0c010fcb4cd4452f9bca491699074318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f43f734c3e0cacb6f98eab77c0397a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b46fcfb362ac3b39914fc5bfcc7542320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20dbe6334ae7e9e8ce0a28b66f2d73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5a2cef00452445fc727ca9bf2b771322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62310f1d6c5622d84cb00083b658843323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008368b4b43f67b05f234c5798793867324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4bd75d612713be4917e134c4aa58c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a2307d881a189d23792546110be67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f758e230a2c89516a4e9e739e198c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8230c394cec43091cafbe2607a7da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0288e486eba842fb0635d8664f1b5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68734015fa15c418b7a7c64ed8b423c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c270d9178eb48fa491d408a2262f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b918a2117e8c4926097b818075595fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089f53c0cadffbd2ebb179d0082dfe9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0a484436e8139b878c08e334c794b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56959a9348a3e219801c5fcd82b7755e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0f4e6955c8f4a548bab11caadaf23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f632f6d84d21c469d6926ee1544e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ee162960203d25f5257f480a26aa8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ea1a00091bfafabd63fe0b0c60520339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9df8007800707dbe20531ef3314eb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47a26e214fdc1ea5e6b8c5a4797a37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18cba2ef6db13448f2046a88dadd5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5348eac20245520c9930934f76bba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1f2a4d04720c4adde3f55f119b1df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dfcabfccbe6bdd8b1fe9ba957e088345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e6f451ea098eef1b6c7f08302d000346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc836042091aec9e736cfd8fc029f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fe81d868efdb31b19fe4a6247304d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33746f081dc4f36256201eff0a9d69a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b35f9b86678d0d9cbf6b3f39d78ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc35d6d45f9f3303162f108bc57297351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776d9191bf3536677e9a889dec1ecbe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1eabde3ef4191328ef5d62b27d80b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68d89b527e6b7cdacaa84ff62cc481354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd7daef73b01075322b1293c05826f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165e7c473bdd218cc203bdcea94df1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9609593b30f05b251990f8671a20fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99d66df9925e951ac08e4e242467a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c430346dd518e10db9e73a76275d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71d7f8ccb240960636f75db204ee00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8b6310f359161405d82b18a696277361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371976b9f2373b8407b0723239295348362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898d6c33ea34d0fa7867b46a9c6165a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee9f3e5499a8d66fe37ab24130e6c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51410dabfd3af845a0fadecd179ba03a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a626c3457faa35428f1e0b8ff58058366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59881358b3222a54a46684052821604367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb667ecdededb964a081cd383b2c91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc98d818c67b084f17aeaac1e1aee6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406977df615beeae542ef1d0e7f791be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a98b3018a4460857cb3de686963e73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4066f64ca8ea995ce7e587943c8fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d9c1d4a9155b429e3529db3697145373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b38de3c6291fcabd2ca93803ab71c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183c576d6c37fa775f63036f5954003375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cffa042a1db23c947524dd27ab13c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d462b269a5b7a2065c9f6a3ab6fea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f4f9b026f8c0ad2598b4e57ce5939378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f29d07dea233764e8abc57fe7df233379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809b48b8fd1003cdb1adad687de3769380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4ff9a75dcd9fdd048c0391fb6e5c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b485099c97f9867dd9f834610d785382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c1a693282161e0c8d3d04bfdb65b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da74c0296d187319e6dff8ce88898a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ecc8de6887eb14e325dcb77f481b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45b50f23dc14279aafb62304fe22ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcd1f1c6d622054dfa9a7bbc0090bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea3149573eeb0212f1e34d000dbe6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6144b0ec77168f4836d9db3abb510389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02fe3b2ed5898b06ef00eb74e19d76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9fd0c158cc285d6870491c6bec6ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb00523f78e458e76a56ffcac9cbd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0f9b10c2f23724fa4374cb8564a3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114b7295804594b832aaf6c1d02ca72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb10a1782702835c98c93f3ca346af3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5011dde18c1e3a9c2bc0dc95af1f65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7907c51a38411ef0bdb2b1365d8010397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2937a67a9cb501e10dc6db70ad83b6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175afb1a1c02680c50f78024a683b6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295f629b21b862f92d19ee4c473f62e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7c731d30d7b7ff218afefb4f4bc36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60897311696f0449fb79496f5b433faa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc988f63beef78fcfb11da4675a1a25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1421ad098be4c1f2b248a2d049037404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30679954554bcb3cf0017af27b3138ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898be352fe40ad5056718c61e90c8232406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31254340023649908c309b9507c425b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415256e698370e81c38e1951f7f5065408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0631ce78d9d626e7142503d194fab44409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9bd6b681f49f03d8f8aa0defdf24f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838ed522efd211a54c8e9901f826cfe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8428f6f0a81d678080de03a37b324412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02364c4e60cf199a43ac7e9850f6e285413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40def2dd7b3abd79b73d49187788b80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34508c9c653c495c15a432b8ab0b3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa1631926b009f30d8d763a3517027416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040f83b8d4110ff86003498dd790114417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748abfa024c5a88829c64ba7a29820e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e31df756c1c667c2526e1b233b2df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8fa31e5cadba45fe737b66f6be457420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfdfc9414ed0bc97d76064cc4b35a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af232a96ba7469c82ddadb3b2d213486422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd2c0fb8f9fad8490690b928a8bbd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2adf3966c0fcd1b6983db863ab4ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12e95ed68909590e33a688b45be001425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4808aa20e2ddc2a201edb748efeab1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa986fb84e903ecd6f9553882cb441427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20fc9477e7968475b877a1f2107f0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2923de530591ac7d772890a676ecee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e86c7ced5bee24de51bfe54c5d88a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141409f7da73e3f860ac6c9d106f6e5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b88508ea0f232d1089b4af9c623ff3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26626b5ec2f0026918e142486f19589433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6c9dfc4f26cde42b2811e50c18486434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28a11aa2d728fd326e2e9eb6c1b889435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55ecde234b7bb3540de3963d3a13a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305485ad85a79deb73324a41dd6f6549437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b330c33522581fe1d39fd4f11c8e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a74fc8a1111fc95cbfe757fa2e524439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c010cfdf5be2e7f6fa86ca87c25dbfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744cb867163827e608e39d04918d002441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629084257cebab37f6ecf1858624d19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e04a545a50bf8fa45ee72a1ad019ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142db4ff5b2aefe64c8182998cf47a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e9f6fbdd18b046721149d42fa08b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709925244f03fd91b5c5e3cffc019ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742806720ab2e376c9c545fb90b9a68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c957cee06b656fb81cca1ad9126de7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59426e62462736dee317d6f8587242e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854b09399422d645e359a3374999ab6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c037def05e918a45745d822ded679451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30599b00a8a8cfc7e26fa4fb1554f5e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b17299e9da24091dcf20d565c77775453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73613906089da86279ae215443c6d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccea12a271c9e3090c889d57c57017f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f07dc1874e66b1c87762637600848c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2072e987a5b83b07cc200036dc127df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e00d685eb79c02aec0e75a4aa83d88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36331152db04465a33b28d15536922fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef534ab7551137b873d9963cfc0932460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6619d0e8d3e34b7e8b2f0d0e6d44a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946c408b542a648420a236d700d0466462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e8eadf2fdb5de06ab6a8267354757463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244935ee41c235003c8aba6035850f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596895cc35056d8279fd881c75643b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732baf23560c8c12cd03b83d82a3900d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba741ea7722a3e65828e436a2ab0d41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a2b556da867522015d9a701361a4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a9990e6935ea2645dd68c8f4b757e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fa8a2c23b95991c0a074b56880674470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39079695b6a678767882e51d3d2f702471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801c4efb195f55af68444f9a5a0c60e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c50d5d939b872cecab50ad87d9905473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330085ddd92f44ac6245866b354035e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740ae1b635fabf09271f10793694e90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2f072474baaf66d2e2d460e0ed0d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec065c6f75faef88f3f825c019302a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e02c7fe2389da743146b2837f41dda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bac4c2c18bd4d27690e71fc7f8492479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de0802aaacd33c285b0190ba50c017480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4d670b9d23d51c85e0baedfb8d1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212824eb4069ae04f960d0f05c0308fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8391961d50a409fb1ba208ff872d7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5e37f05731d72f4491bd5fd511ca8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33be1ccc07cf61b9852b74c36d8a34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5aa9d6ae5e5e4b7033e40ab2548de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeab55962f82b1b95361a43f018bf01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1603a89c5727708a68b6b5c055f4364488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972e6f5da73ad2983705942358df447489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24e65cde343b3eb0e803d639a71863490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73aad8937877b7c3f76982c68ef4e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feedd72ea220fa99eaf6bcf69c8b732492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718e7b7915e38e9eab3a331fd1353d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceb94f9b1e30a8d559ec0ee3fe4ef9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd3289ed89729b744561ae0aadb7d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f968209b66051f59961cc69f5e23e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d27ca2d98eaca35e30975ec5e40bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6544aa8352f628f948f93c93b740666498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37357be9bf1d2eaf3be73523a4075899499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988ac91c69e3e935bfa8f83e07622ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f3dc7298c6295a6478174881c128f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf391f45de9d807bf26b9d68a66045502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ffd474a5966e80cc663dad82ebedb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fac98cb948f876afd0adcaeead9c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06efbc9f8f7a5ff3bfc5b481796ad7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62436aba6c3108361a5434496af5416a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2711e2a97bcd42a9e45d8b0b673f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72406f5b115c808004376baed156a7ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559138da2026d021aeac2eb9a32a1e18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e13d5fa9a56b7ed08700c3980806a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068109cbb446cd4b8ea4c85394df52e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074a16caabeae44428b0519e39c84d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b4a1a35dacfb9e80731f1cadd299513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0984162238da45cc29ac4336a4c0de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabbaaed7794a063b22f179fe2be913515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f90d442a5998847463be29d79d09c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274281af509a853ae0f98dcaa8aa7a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c666d4cd92c7ebe274cd7e571d566b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6bf05deffeaf208d953b59d0e4817519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5895eaf0adcd89af8b81c66c8120f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e88c558a0c5d8928152b1a272f440521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d8a9be0d9fdc23c03fd2a025bbfd9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d800fac10633b5f7b3ee8a95c295ee6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cb00d1c3de51ae11decfb860bb286524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc589de4459509428e32688ecd1001c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd05ea1cb4890bfa4d273511009dbb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc53519a39664dcd7a980bf5e26e2de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3d54071820c385e7e9dfdb341c76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67864c518f6611e46cb12da02b953d5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6a52ce1a9a3f049f1224f4fc73693530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283db9968d4a1374fd3e24a18bc1617a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e4f9c0361c6a5cf37395b0bbdcfdb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb4164c0aa128eae2fd485bb2bc600533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5918ec3509f22646651de80bc47e23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f7ff5135ad78af5878e5a6fb4c27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c763fa6490b5b61c7852f6ed75c57f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff5c111ce629f083f0ab59b631b2f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003d7d67e8bec77b9aa59d5f31f0aa7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f075c2525198b58bc9d32cd63c19d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276a47e8dc0b6d032bd1f25f0f32e9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177b374d8fa44cb5b22f23dca7d9042541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89162b2630db0e4d43fb9961daad9672542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b27ebe0f735294dbe5ef8333b86c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568022a90dfc45f08492a6607ae99003544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8297ee8a44a7a38372d3ef0792ecbd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98987e2fc790225e2234d352cc484b25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64f574069482f004107c5d76d70690547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09427ad252a3c5d24d226f326804da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669d946c13facea4189d235e8ad642b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352a68003848af6e25301d480665547550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf69e0308297fae7ccf3299c1bf222e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29fbd56965cbbe6d621ea89b72ffce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50b7f5449c9deca94cbc432efdeba2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8225639ea4e7f0aa7d68592615896554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639063e0b6c006393a5a2d28cda49e7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59a409228f00a76a92c8dd02df7e8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094c565861cecec8ef60605af3cb46e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf0117552c7428f9ce03b3cfc39e5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd749cbe4c07dfd0030459b764a4ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c20911c5f6443ad2c7e41daba6468560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6b1f0ab06bf240138fdd2a8b84303561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800add0c235e0eb25cc9a2396fb8ebb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b683fcebc5b09afce0111ed34608ee2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8f60976a416810b55c4f891452ce2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a479e48e746b82d2e65bf5c5acad60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bc9eb3aed7acc82c5dbb7a44dbc04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177dab39ccad2809080566d8fdf4444567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b412591b29165f28052bc15b36d072568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332df772d967ff09326774758c5ca4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e504a8866d9ee69b37e33078236c3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26209242855584d78322928f555022b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd9ba31949aaddaffe6e7d92177cc4572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae268f996b1d17490ef3a898b0a945df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d30c51413f7dbd760a8ed839d536d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea952bb012ae31e98e2466c240c1bc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71675ce0c66e60f81c5dfdc3db327b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62089476d2ea2b4805a5989edc97455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7f00933c6394a6a63efc7b3c374366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222224066fcb8a65e5996bd9c75b68c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874081d2a46e351a90e5725ba5e24c558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe30ea5af279442ccc8c6559f9b57d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e83648d8d67978a09732513a71c97510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a8a8bbc545832a15f99ad83bd0cbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a273fce25c4c6cf463a267644749d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b690c7a1bf97eb5ba8033bb658ab713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231be2acd4594f3d1ffb3cd7099aae3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aceac16d404abff5c7a5edf1c069a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e95ac80970e76780299f69a2c800516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd119a8408128f87bcd33f3c6970fed617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a374b41360f59ba0737afdf181ca718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cafdfe7186db7ae16d0e61996809719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f549792c3917856da29f8f80a415a7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474ddb1c8e00f03426603cda20d77fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a048f693385b6e7b5297477aebdc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd17914ae21cbd662d2555ed08726e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce99ff313828d39f368cc49449b33bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8203ceb08372c358cd375d3480f71525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc398a9be0de27edcd6e1c000aef578e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81ad9447ff4d1891ba4c91e3a10b7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92558784c0d48f82e98c8a942c68bd3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779221e70be1c4911b78f9c904eec2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70919d7d5b2a41b309edce0579ea2a7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b4c3b4ba5bba28a7cab2b1beede131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cab8d1d8c85c372e7ac518fae6a63832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f3032af9b268313403b9eba9a2b3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261710bdc369359222c46c215c116f5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583c0295b2c2ce331b65355a87c91fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562080c7448b1f59bf0526fe05721c4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06550b3783f8bb1e6440f2a3fccb4b3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3591a1c5eda441b80ef5eb6f01016d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9c0276a80c51fa798c8e8d9f5473439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5abc4a709dbed24b2cf836a1325540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fea0a56badb4d0ce171f2997f5f5f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c04189fcae4fdc1a2dad4d72e7a4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f0b4fb165aa056fd2d388556137ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f0c16a4754717e408a11ad861dda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa453f99ef0797a4c39bf456546820945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e5d0422f123e95b69be937dea73af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d245efeefe143f5fdeb509930db8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b82e14eca06cc446915193eb58c11548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc638483127381f8884c61f5887d85349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f53cbb9b0f3d7937a4753a5219964350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beeb4e15115eb17e3249af878f829051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23db54e0a1ef324edc2f91c098979552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d05949e3fb77bf036ac069c3a9f1eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4be8e24a79d36a43d5b421f17d3ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2c17d5395e4ff1c18f80ca0e62c3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428798f3ec72ce9a84389b38f2e0c7ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d421f9cbaf999cc7ee7ad7b4eed357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5b130433af9a3b2378e48d2e37a6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f943d6be583dcfb84e712bf92286cea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ad86ef1f3b939c5a69ed602be899f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f2489c8f4e6369624b17aef36858161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99742b85c13157139eeeb73a54d15e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58d274bc5043b0f95e7edfba08e8de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156037efe0fdcb2f0fe3f9ab05d984864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1f0416173c167c4efb70ebb33576e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b79a87160ebf1e1b393ee1ec009e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e71019cd89dfdd1be31c9ab03a9f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f07c19ddb540d86238e88973bf45a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8979fc8601eb7f6bc016cd6398a74169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804914eb99fd3b3336cc9db5251e7fb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3472fe285c03068ac03a97f5bc261571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2bbbe70d0b9f0d714bbe65e4868b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236e5138b3e795a4c6bfef137a0421973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364b53651aeb58072448768ca54313c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278bc4fdbcdde8f2535f918f6bcdd8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5c92971ca599f3e254be5da7b67b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2559960e17939a1b80a75981bba68477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e96d85924657c4d146ef761328783c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ee135c1ae4b143fb3505496edc12779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1b1abcd27ef9d542e8b19c9d764f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a0f81073d5a1edc4a07c9bbfe20c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c94f57e55a71792fd56dd70df159582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796a88cdf7324f211e134a186ffa4ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14e349736832fe44050f319656123e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab11cbccf8304f2335a76f7d120b67485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f75f7575b67c3a4c560e6bf157de186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac9235578fb8bad9432b10a3d135a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0acc5c0cccdf71cff3c6a87ee4644488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592643cadfb645b4e799e023b546ea6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d322a3d3bd61c1ebe1e71187ec9155c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4aab98d18915aa4a4aa365e7771f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57333ef8aa14518bf189df8a13401db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddc849d6d2803644aa4a06991405ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdcbc905922d0bd2b509aecb17479e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860d538db9ba0b1903a3fde3791a07495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e5b5d60985660b66458a6e9a94ec496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafe5874a462f0974d6f84f4fd9526b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2741e932ad519a4cff1922bf903ef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588ec7602ef475cd184590d12c672be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c3e5b02c58c6e5be67fa41e69d0cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf7f5e574f2b9f745d0ee01cd8a46c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ef70e6d86757b43db5155f3b8d39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ad229d4f5461a15c4d91d8c441601103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee55472e56cbadacabb9c891cd63ced104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8de9b9a9ad04fffddc3c7668f74c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dcc1745aba58fa65d2813832c9c0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb962c107d61187a4aec82fd3b0d7a9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a8628fda76044f642eac580451787108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b92a253ee38e1381377e172e86adb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5bf44abd5b9c5afad1d2ca6c67101110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b954ec4add355a09b6c5b1293fd812111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4da1f3cae834f9a41798d82d53977112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd635eb67c290c55a17b0c64c6e93531113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7b71d2d995a136f82331e47cab85a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726107282899967952fd914f053e4e7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09b91d0c966e67f87ba7b2020b7743116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5f4fe15da27138c08b11040f93073117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ed8fdfea1e04e50f463504dd31647118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc8e3ceb4f464ea4c8dffc3771ac8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f923384247a45e1be9a4e5722ac51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312e700c09e9651a1a246b7543d4bc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df70adaa3365fd4bc63c856dc746850122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f6da520e6872afa3f7c841ccd94b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed27284f7fad98356e805711d6b7f0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cf6b140e96f316f1e168ec5e5a63a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20173628cf0726eeadb61e91f9fca651126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f2d0209e5533eda20ef3e4caf07cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130f1503c1fc7feec2183a471da34d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb02fd218bc010e6e5b4b452947db4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd1cb099a81ddf6b400a3f4ed18090130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a91602302877d4f951f908b9c60190131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636a714ce212152525d959399226e7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c6f5555ed836684540e7f6b3be814133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c72d4d71a722e54fbdfb05ce939e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a526f44ff63b316e865c4c98d4102ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b0a80ba0c2e441de478ea6341d57d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe3f72b1766a9e8ead04edb63ce7c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24521079f976b6e6f51451107984f84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c3d7bb86de1c16775a5495ce22c39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37e1bd55af18e521adda467624b5ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63155130dd27d414da43211ada501f5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bf67f98087216f6ed83101cb01c68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91948b6208ee8cd578755e1214d8f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6a96002cf9b35713b589715fa815c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eff2a16bd2d60dc17b4967cd873ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609a45bd775256ec989d81410c9df09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778760f9708a91cd1a17f7c8fb21198147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3ce6e8f7cfb910bfec1b6da213973148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2a48810a002047253563bcbda7de5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656596c3d1a8ddb36b8fc842e7300611150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1c4e433bf4cc7f7cbc4823d2fb9fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394ee72b72481a2060e5233965f8d16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ee43819d22d22cd5472d84caf7c29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e471d93aae4267191b068715a69e24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46814a23d6faa9c064f117b0635bfa83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f5f7a918dd34b58333da177f5b120156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33595d952346615d711d20cc998c8bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e2f0e4fc06f0b6f7103ef6faf365e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2b4c9cab86bf4dbf535449fa6691c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986de2a6df860ee6277f30b99ffd55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160395ddf0ea9a074507bb433214b09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c827d0d05cc294e75f5aeaa03e1c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d3edd9ea8a18eddf687aa05cbd9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99ad43a1aa08d8293975cebaf9b99e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77bc9dd03f1972b87d29fe93ae97c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982e9c308a0e5d6dcd5f8c7dcc1fa2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374ea329b19d1d5aecd4a96b6fcf9dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f9b6815abaf7e536b9b262206933f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9e99023811d21019b3625ab79b10e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a1aa417b59732ce3478103c6e2729170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327619c426c4266b05235e789710090171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982ab6f7f324d67690d47b2980db9b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692937d9d5dd86efbc6dd08e2b29b604173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19667a8e8734ed9850e6609c20951f2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940c89b32844435bd102352590aebb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebd0856f4cb1dc87a511d9901b760d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8dc726d57b061b936b9f303ebcd7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710ac78607dc47ad66d23a093c378d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9e19bebf5a1b37a8081f782d27ac0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dba4fd814a5976ab67a4283ed5855d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d4c730cae35cb28a4b57833b0c083181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65abe94798a068da7b6e5f4515d576b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee1459ceed835141ddab897a293549183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c66e5945273ea14bd63353329dc4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c69b01e98ffb30c81060a7c7b18683185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c267d96cc220b32091e7cd8746513186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0da7591feafa78dd1a4c6f76205a23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f195b606c72155e1993d9a19cad47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f11c2ddc9829535663236529b76d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b457755a83a6070603f05a63466922190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5207852baee21e00d94cb88715e49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837aded172349eabf1d8b44bfef22f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a1d874ecd0f92d826d31fd4b1dfe9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccc943496bd2d8f8c4658f2359f69a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770a8db0253577cc60859468a68782d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d1f33c910d09575e2fade5f153a5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddddd0cd0ce4cd800b3b24b37e5158197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ed244b23e84e49449b5bc852b0d5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d374500459dd44271367137b31594c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b986c8575bd211f35dcf0dc8655cdc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a0c980ab297d0922a6cfb37c97367201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e27aae5246898f18df917b5dcd4a08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffca3b6e18b550c28c7140d62d7bcc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d4ab40fbccc65fc343b1a877a259d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9940cbe3618ace6a6b79120ef21a700205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1c134ef83e4470ecdb62d2fd8da95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622fee75e1289a4fec5138a52053afc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4774666de5606c0675b6ba533ef9b5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b1f0c271d77d0ded62d53ee03a8df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2779fa95f422ea75969e8e536d59d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d74f602fedea1b0aad26f52abbf81a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9664d1ec4a3b20ecb4fab815423cbfb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ffc0c5cd9ab6188139ad7ff692a97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7766ab6b5b6d7306dc1a356e51c3f75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03160187d513a6425e8879b364a54f18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9016b345e59d4d41e431dea86b81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f479fca3b50f2fe1b5f2c2027ff0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba29e11330165491ae4af9f6b4cbc00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e40939ef779f458078542d06f0c1b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27daf40aa128f89a7b51aa1dd387fc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558889069361c24a4f750a74a4b73fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53309ddcb91a8aecd5bcb221dbabd16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33968b981d161d496026f34ed8fab3ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f9ea9c16ef849bac088f0b8323fc0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3930756869a13aab873bb9d4b913dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ab3d611277735bbba0b045533eddb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d184ac5ce8c2052c97a03b7d5a443227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b95eeb8aad344741234cc3b1c71ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ec53ec58deeff221e835743335218229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fd4d7296377766527756a6359665b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0068478d5e34d81c860f65a9bd6b99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a1e4436f4c31ac168c0421997a6db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94185d55f45038f74d46eec4ecdaf901233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1356b6fbcf8966ceb8ed80ffecaef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9dd3087f4cf6a89d02a8c9e34663d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf11078ebe51c473a038cb99f93f85c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b628cd39cd85d900de8703b7459ac4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbbf3295da9d343479c91c153abb14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c91c927971e144a676457fc02bf802239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eab72c53290ff235ca59c0c8f01e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d69b361af1047dee18158ad47bb18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643a9fd0e75647975bd53375156d416242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6594792409f133e8fadf99e0eff6915243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb57070ccd5ea041649231b93d010d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755b9687ae82211a839479158e087e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1816dda61beb4501e62e6a7eed870246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50a382ff198b7d0ff4760e5f94365d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c30a2fd07e376df23b1ebcd8875695248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84caba76a9f326e94bc68d4ed1e586f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2c4233b5a921df777714a502f8500250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5facada31da81fcaaab8630bb0696251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c410cf40b2132574559ba4a0a9c027b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a679004cac66342f1e0101816feae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7c1460bb195bbe4160558cdcab95e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5401d12cdcfa71342aa2ffa3b8908c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cad8c34add6cc04d1de654c0019293256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063df5d5af95c9627e04007e49d56da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10074fa493732b948f244a431844d0dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366e2f56d29508d157fab874b756c02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735fded98fb0ccb034299b04609e1be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a8fe822468ec3c2f605e3a45c18f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e57be5bf72afc0727e9bb998a7d9e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0e57c1cd90ee62e1471fc9f5cf7b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d6e36c8ad2fcca2ebb02fff30d303264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b8088806373de7efdcb7a21b8e83e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfb20fe009dceb9ae00c19b731aa35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8baf9761d45ed2ddae878dfa90960e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4d5edd032471d38539b09dde18600268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6af161ad5f4e971d69eb9fc4265ff8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e7cacb18792ad77cb603d049d98ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dbc5672eea4a2fc6ec196905117c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2759eb8504d37763889adfaacb7d5d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686796295ed5024bcda45f6c8b791026273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf0e91b73f1a104bab5dbebb9c5dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8790aac9786e844fd61e6111780f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b347a6ff6e62e092a531c45073e7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a607ca507f5fa134be203c2d12601277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d26f48e39dac171df6bd13c1fe91a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e967224da8220e1bb72d938b573a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f504502570a71d2f4c83ccc26d8dd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fcd4a42d6f64add4997dede85b905281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a3b6c6feb50e34bf0ab05493a2a9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f938a6a5569aee397a722741805b122283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b751f6cd03df30c7a9e639b39942a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb7f2a718dd6dc7a4de811d5894996285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e72936f160bb2a9f25e74cb6d598e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799fc6a0662513161f684ec3bc4796287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83883cf6abc288dc926243f4f5fd5ef4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370e30062ec93d337bfe499c5856d3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e28cb8a6117d754d45ceb1820e2a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15407f6af22ecc52bd07a7233df7580291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796c8c4922780fd9c45ec2eb091c61b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225620b5dbe3007893f51326954ad280293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcf9e628918195e61f9b94a4396dde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a061d7c12f3300baacffdca256afd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1dc676c2c199e510c693cef0d85cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302011daa085f8cc93f02165a6cce953297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78275aca8d112deafe6945ae2d44f1a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b14c1fcef9388939caec21834476bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ee2f6d73982b903677f182aa3ee43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a6b4c47057a44b69a31ad89bedf39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69866d782672038ddcbd33cb4acfca2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f097d94e8af48e6a4fbe138580c8e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c2d4b967b1ecbac04677891bf0b63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a44d3c8e0968142f6de98bfb031320305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae4be0d6626f530c86cef6455a5642306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11402e2889d6b74efa28198b9d264d9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45293c6b6c50c7a5c8f80098d55aed9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0cef2a3421980321ea8bb63cd6597309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b48d22456966f1391cc210744bf49b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d161138e3b31648f23ed0a03e9f9a8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c3a1fc6485b7f212f1f85e93395f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890095936d7e44095ef58e1eb717ad8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b285fbeef69f4ac733714e169f213314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8da528e9035016c73fe8ffab96e10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8347553e1d3bb84950a3ef77d0a9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f948652941a78647b1a11176d8a99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2976187fbc20b1eccbffc86e34e40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f0c17920af57ce984df99b226600d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375faf727df4806bcaca19e08692a5e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa7a7ba47c85c2e11c074b2c9f02e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd2c3d2353a62b9004796286c90434322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723958f7d1c3a65285de2f80bb90e4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9acdef0c5e40e76da8edc82cb9647a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef00a40367643d83d10e831597781f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfc632b280ce15505a5f0d473fb572326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e143ebaaa5242a21332f833673743327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fdcfb32d951c3662ff981016ccbf4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55869206c082dcb770e4173db2a81bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850a878d557a6be9686c7e1d3b09862330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a9be1dba5643cef536970aff37ec8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b1c7a03d096525dfe7b5e096622da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0baaeb5a67256edf6a74c76decbdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a951eaec887d7b43e981c5a9e4fbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5f4cdd583fd96977f4869ae1c033e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda40c4944e816cefeb0f6eb362842f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7b78d02669ed29597bea7213e5b57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617ec8eb75db9de3a9b2a5f397a433b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ec8bfd25878c0b326c25d66c4e91a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc398083f739a35c0a9b53ba4ab3f483340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252abc74d9c23e33f5128678f53688b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9427bcb8e3b7dad0a059df503946e60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91207338392a6c999a4067c1620931d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34875c023bfc8d204713173079944634344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116dff4a55a979e05ab6c8bd480be0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbcd7856d654587c11ed7a6537ccc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc7e4f53102397ddb818a3615aa446347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c8ee00f8ae78de965070598ce1bc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809fdfa75cafdd001e8fdc95f23c8d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e5bf92ef4e874d9ae86af0fb86af1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce4fefcf455d76eaaed96b54bb85ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96e5b7fd36253e61df21895d18fc3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fa8cdbdc8b302775e84bc83d9c6f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96a58f391fec4aa81224650a804646354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2066342ee0450ac1d00b0e88ab2133355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbc4e55cc78dcef64b47302ef057cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d5685fa30afb6656f7f8db573ad8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc264e8178fdaecb91ab8a1fc6e76d8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd947042df2a774cbfaf2e7c25a317c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f402a19a91bbb99ac89eb2907086be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599abc3b45283742ad7e927b2d6e80f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3c7144c30c509cbba193e2a60d22a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea49f43c061118d22f13ce459bc06e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d2aec7fbb68ec4018dcd4e6539f17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd69a18cf4da7965c365e73f6304d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76749888ac8b5b7542d6e2c03cb26aae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a585f8c5a144ede1207a9a9e8f913ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5f1a92fd1ba0df7dccd650774a732368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dd91fd68c55185f58438bb28846cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adf52d5d3d50240a0b56f3e20bed9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a416f45465cf2f286b7d0f53f9e543d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3247fb1c6a0ce68635ebc2a4ff3a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5be25e12c7885163f361b27051af0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5c3a1fc03e3df3f8a6814cab43dd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52d86a25f908616f1fb6279f9d8f35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68870e5cc05f8a363db57f8e0fc9773376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82011616b06fff5fa90d2601ee52e13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16411740b9273948bada3a25f3ff91f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000173c8c011e914a89fafe98ae03b90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8246785454561278ad48eb15ade349380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feebf873785befdada05f00adb5691381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2276a025dbbf0c8824ec63f5bcf330a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ce89ac0c2fa0c35257042adacb3e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c22ccaa6bf5a73be716946fc2f4893384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a03d067c4044c542700bb67f5d999385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c2e169f3bc89d3fc471d0fed5a480386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bd41d739d51c9a5645da259d3c7c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8100b45cfe86bc16867ecf42eea0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007da73ee08d938131c6f26e08b1dff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4041424a592f722eea859725a9083b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5769eed5c577e290d047722af7fb35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b31ae977ba61e9d2d2da2241b1997392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e3bb0d14970d9a77c9b1b84250ded393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3f067d590175247b99d578c79c14b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e80c2b8d13b4f788b5b56d58d1c4fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d457336a8f71dd55214e3eb77ea7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956c718a7af87b6cc1d4d1851870cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeccd3a58ec3fcef61588a65da7fc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d746c49566508a73e71324771568e22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3281f8e63bbd174932a2677de60d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6777a3e228f4659ae460ca5cd97fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34612a3a02e9e0cfa3c99141002502ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a3fc2075310f4debb362f30328fee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d145dcf925da096a3617c6e0cce8aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303467c89260b49d0ea814610cf0226405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99bfad34419a7bc4b8a879fe2c2dcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f63fa6b1d06031b67fab2dc32b41e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b98e4b11e28af0f8d72498ee8dbc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a650ba427fcabc7542fdbfc1f20ab5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5695c4bee6089cd5888003194fb979410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e190b180b55f53e62ed5f078222fd57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bed9d7ee055c8440fb608a4b737a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb486c6ea97b2775abd4b748ea041b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff89d72bdd8561438073f0f7922902414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518a83204f441db90260ecf9a592fac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba3f83ae9e4fc491c3326a41200260416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbbdfffeea554aef0176b4d7e69076417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cde506b1297f5b9042681e4020dd3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ab8bfa2858e93a7bdd1f59b31458419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3040ee7608bcd6a7b4a76d17896bbbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aeaf086efb5a09af54c9fd650545c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d249750ed0992389c2c6b07489ae82a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf8b89415328617323bf9596df7b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93e8298c70eb52e534895df900180a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3187f7585f990370bffc66ae47abf7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc515b35a0af1e48e4359d399416555426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd590b0d6ad4c52c5522c873e397bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc523e21f63a1eceb78b6185c90f16a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165a29b7e46b8e98ad2a6c43a1c5dfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3322820b8a66b9aaf793a41ca686c3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a6ec9d3ecab59de07b70b56b63d3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6ba5d5bf873d53918d76a23641650432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458028bfaab600a317d436d4459fd059433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e04477befc73b892eb1e3d9c79c2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af8ead4fae25b8e73825af0a16581f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd53f11f1862bbceb5af0a9573a5ef0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982fcc4388808edecf05f40697561b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba7e74bbd2661d5b95238b39bdbb90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6edbdb595cc85f05fcab052d04832439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2b6351ec0f9ee24229c0a37bad1fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201554bc770ed7d795fa0bbaa0e73556441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5c22c99b103bdb2b8d2776609191b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472659ebc97f6ad974ce5e9d5e1d6a2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f401f92c4b758016ec7a63d9d11266a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539d2206da46c5f2b574d050f78477d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dc902828c65761c7966346418b0de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046232f68d972d416cec127d73c525a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62d0d1cca08f162d0ecf4bf69165a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9499fbd5e8c278e4aa25299197bb391449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ae7edad4062c8557cc490a9611a17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc846f41fd295ed1b854bac4578386451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe491c308fb06915a90b1dbd30e3bf9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bf140c451c148c3fbaa3db19d24eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee9552a7692d54c88d7e23e8a2af91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03f76da5a43363d8916ef7828bd34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08ef760f6cfd9cb7be42c9330009ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ca366fb5b96432dbeb493300f89c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902f98389eee1870e39ad0680c8eeec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722110f9f46536be58fbeae5ce60c88f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe18c330729ff0f40f618410e1758c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e37d8ec567940b87cd1a588bb9e47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8057a85bc9dcecfc9264f70fbbd71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc21f74608d475be6ffd08b7ed9110463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f66d19e3d4c1763ff38622eeac950464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb4a5446d58bb52625b9568ca32426465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9a874dd0d650e1a1d4d975b0e0309466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d32f7223839176886e11f110befa8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ebf4bc13786577f9c06c9368fe93d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79412055e3f8555fd3c8c5d700b068d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b917cd80d9047657898dd2b9fff5d83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9a37c35461277f629b1248775c7c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b496ecd9d29f1f2e16632415813c53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777189b7fc517d97d5ec7886b69a9b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf341ebb8f42e943507efc2a04c582d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195407e71fac7f7d8348f0e8d23eee81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69a71c8b6c06d6648727144b174878476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521efcea3ff09d37b85d8c3a77af8023477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc564be1ecb66893f7e21ded8641f1ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784864fa6c0d4c05b1e2e0e4dcc3eeba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296652d938304083df4869a968b9ed8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db6c72ac0156724aedde2c1a442d07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40132984bb55d8e01cb1001fe27deaa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f650c353bd934670b2e9c3fccbc0d53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc96917a3ddd33dcb8c8d44912291b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95926b22953ebbda91477cf74b130a15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051cdd3a2bc8c9504053549c640b00d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fca6fbcd42daa7631dacabe1edcce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e00fbbc6aa85d00fec806be4b0593488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276bbb6b938b1a4ab21c2421ac91221489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffbb92874e9eac54c2a40b5f765f89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cfdd68ab88bfab55c13b62ad388e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229e8a6aac500aab3dd10e16a1a0cfb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3e5a55741d998ccc45fa9d6d184ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a642a3d79e7a62ce611149914d247494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8542855b3da91f23aeaa12b0523d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5986faeeec65d0d0b1740c33af01eb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a92b830e4073da4f1f1aea9fdb1eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2b27a08ec71af51f097329a14f04f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598b984467ed47e55b0c461d58857bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629f02670a030ee3b400eae06a40e42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa72c657bb59c38d388e0c4b8f89b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21878280e6c16c00cb29105c21885d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cd96763cc24685c3a514d89f0ab22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f57eab05925b65d5d6d0dabd112a77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f43fd748fcbb0889f6fde13767649505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad89c2bfccdda5781f0b6ed258a3dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a16cff278f73af42ea1c3ea389ee9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4ec931b6024df5c16f307bf7fe87b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898a7b36b0339d9316c414de55a8673509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5dc442b16a29851852cc9508dff31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf609750a57bf5cc56106a505bf3470511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd62cc9ac5aef1ad72f10cce92372c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcce95279a675e05986e6eb9e3cc94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac0a8c8d6a8f9f6b9a98bf56a99560514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ab61e49cd707412fdefca813b44e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8fc732718ac0586205b0bfcb12bab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8046f6ba9267a85eb539a825565d4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0936d39cbae886a02cdb231943956aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cca0547fe023ee190fa441e6b2ce1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f779c3528d5a08965a96b4df2b9e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1bb9907887ceafd346305832c6ac3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed9cc96838ced7f759ea0aa402f52d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e019bc667cfd84d8a561cfa94e2cd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec2795eaf24c8132fc7dde063fadb0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf94a416573dc3a18be7b2513245bde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa66441e797b4d34b23a077d53a1fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad22c5765d940cd09275cfc3c994b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20951c4fc28637719ffa4d5b8860d5a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de5de01682191662af4aa5979263c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbfb951657cdd0922ca80eb2432d29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0cd8dc1bfbb195de6f43ab024dac6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59862ae7b35238b47db9fa651cecaae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e3904454f00eea5e7dbf3ad46ea51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123f9b3620b471f75c604af883ff7c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048217cd62b484be299022da13a6d594535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3ab8abbb0c503aedf958c86bd901c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc724539ce785b212239a6bcb6cd12c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e98d5e0e7ecd0fa1f7550ba6166df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb5915a025c5b19f58d85fda785fe2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c6ea94243a7ea8010bbf927685c34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1d3928bbc8cbdd77ef0098c3d5d6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc80cf7443c6d05ea24b097997e3d3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd5878d7bd4f34ea826ca8ca4b3bd0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65e33f36f3f140e40af8fe2791d8a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171a6a83a36f0549de5afdc8c2f43d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a2ff3f5be3d591d5dc7a7f2b2c29a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b84ccb6c4e750487a43eac2a27af4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5b83c029f8c45820ca0ce61b542aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cdc88f3f24336021dc26ead1d7e8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792538fa52b90ea7a61f480ba5c33835550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c017e7f9887d534b1400dd8334924551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1f6f6be71dc9f198ab378b1c93084552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f190d676c6102a8ae6028f8a85b732553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc708e21bcd0c8dcc985e49f99aef7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4decc441cb911fe2b6fa1d936801f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dabe9af64e0826515ba2e92300008556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aa07c0c7e2536714e47424a3ddc71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00ef3fe780dd16bdc70c3d046c7ac2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e336a353f60a42ef9043d1d026f88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba4e0f616c2b6b2a6eac287b1c615a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44ec3c3ecbdb68978b96f2ac715b80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960144bf3b7bc519ddc441cf840266dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf7f5f62d0f0c9fbd2ccf849ea54e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de6411783b2eb2235267eab26735bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20e851e7552945172ee60bd54862a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647468255a738381f023300e25bacb05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347882578b95a390df0030bc483104d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283580a04f26b1365d230b99fabfce20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e3013dd57bb179a168a2d99b8d522569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea44cd4cdb86e9cf1cf120b2b3a8c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506872563d8e23b9f0cb7a461182599571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311cf9a097a229b01d70ba1683e0e9a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>