--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a64254eafde41dfcc43d0e0d1f8581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9def133129ea1cafc2937d940bfb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93e305c1274ddb5dbb013a693bb0fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285eccfc608f7bd8f0773ce6140933d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002a754c6056e4a0074a7bdea8f099e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b42c3b1c4f7b070e3bc6f0c2b9896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9cbf1e94ff42986540cf1253e06d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76cbcc36376ec01b108572588d1b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a28e48bd6633570d15dcee90bd7edb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c53753272aec0689591738e661b3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cea20c7d3ffd063d061c8c1085c1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764d2faa1beecba5fea4316c0ddc68e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193245e2fcfbda25c3e5e77cf358bbbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ff5db7e721adabe57e58b11256bc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd70aaad4e8ff1736a059d808664f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f090f77330cbaad3c1d6fc26a03224e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097a4f294c805ddd3469cb73eddc47a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf50cfcc3a264782ea7d8fbecb0beab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75126624af4603e9e30837767f331719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689de1a4d79acde24f1708c112131a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a9982f66a9b2e25482c817fd6337921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0406b817407ad5d36d8cebd8d3ee6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d55e76ba5ddb509fc5816ed9f2cbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7fa818dce6685ef2b02c1a10fdb4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7410dbb40781521e5e7c98eb7882725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c5391419c9688c33e0ae5a63f65a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d1c0ade6c08a1aaee7e0f24eb701c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe68a42c25f658bdbc85c9b9b07a61128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d1704357104495242498a2e1c6e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6ed936f8010884ada14e5805b49f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97035a11acc4a08bcbee39948949db3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d0b0a3356b31083c856a3d0a7993832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3269a54ac249620cb245cb1e8af28233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2826bae04efb4cf808a0cab37ddfd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ce82e52db8c9e7170c7cef608d3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22d37a8e80c76f461af98f0077562036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd12c4ac5ce24d737b7eab0ccd4c3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779f216604721e6d44b3bd9ea1be2af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b326eafe31f15b150bcf3612397fab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83c6a90c92c3640d84eb563e7339d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db89cf220b25e312562f5d423db69e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dd087dab4e24fab9e6f7cbb1c913a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21582377b2f1f6d38b66123fb3bb5b8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea1d6a2148a1faa656d4ee82025d7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1da05a09021642ebbef0f4c245b3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da389be1edf2898dec82a88972b094c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab010b62fad64e02fc069b729fa5853f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cc846039a92ed2cd720af6a96333248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f2959a1655a3f6754426dc092bf2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18cf3ad79f3d4277ca4b4a8b4919a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8237a56a9d658923bffda9bf1ac1f0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8354091aa57955bcb5e0f6ac15f40aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a506f359f5ce0fded62a029a8d223253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05d1f861fc09de1f5cd65ff53d4a0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faed950b6462f50fb570e84bc1dadf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0ea27f0e2e3fdd71dd6fd5d7beb4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54161e46fb1cdfa613baa8e43ddaeba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca39269800f885abe6df5489b1ec758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71cd947949cdd5ba960ad13b9a9f1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d527f44b3278668ddf8c1ae7d9513960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2de2be4307617763fb56aea823891961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119ee5fa2f0ad3d4eb9437cadb3acf162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077384f96a3b6ab1461bff7fd3433f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcefff0e7d4937c07a0071fbfe7ef3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fb544ad1f5df5f7b7fd60e5cc769d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a22db76da93a46b2a1f657fc4ad6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930ae642de9e25c050e911c07cd531e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541935f7da75dd09279b34aa9aeb1f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e14017840061a0e17fe0e14bdfb2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd0b337f6650da958c8c4ad0b42e9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14cb97c37628bf2ef6beedc2eb135a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732188446d0209d1c964dcb7e4c248f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59da25ec2adb28d46b8854d24a6afa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12922ddbbd8b067d50c5f6a0d7537d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1f647cacec97cebbbe0d01920153675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825729b4accd1489cbcd858ad56f5bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e090849b766aa829244d265ec3dc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86b32e63d7b02db68116c27021973478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24849964db8b850ebf33f630055952df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d764692a1efd91f4ab7cc5414d83680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9c48213676d96cbeebd31617be62d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232abaa7597ddc002fa92ee5bdcb261382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc40a64089f6a3e271496ad25e714e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcef6fd832a2ec29d19666d808ba80184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cc3a1e2c12aa3e364206f2c57f2de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ed6020649c04b23143bb3b681f39086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a0da362ab5d58b88d9d70d9138ced87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d37d314f8232053840cb29600142b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035c3a2cd39c1f423bdc984edaee9ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eea24416056cb03ed5a6def8961eed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cde70d15d4b1f52612e4adaee2950f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef2bb04492eec8f8826a8307f44d0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0005e85411c94d7bbc8e6810f483c5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1568dd9db35ac24ba8b7b0d3019a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de0161708b125d824c66e6c48b5fca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95402421dfd9199e3fcb1436a5654a6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6196476a614b2414f720210f33a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f44b96548fcdd418d2ae6181de845d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b2632ff40a023a7c8e3af96b412a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408faf97d63d96535783d35218d5d99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fda8fb1c165bb872d41507c3e9b742101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2908b0c1e4a87959dec27f47b4ae6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0129206b047c91360881cb2778e2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512afd3fcd664e4732cd50ac0f1feeb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3e018bd9cf4956349debba3745f29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926da19e9c87f2ef7133bcf827e0ae3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd83739444521a1badeee739ecdcfd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e3d921c4ffa7fe03b4ddf7e4de686108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8102a7cc94f429024c88af90ed99c0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c237446e1199b7cdde9c14d2910e8f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c45580e949f42af9783ca6895dca8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b88d39baf0c4d839607b19fab26e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4e340f24a8a10c691c8912441ce14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de5a550f108979ca9129e62183b4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa163e7c17c5fd622a9eb32efaec903115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f271df0d6fe4e95ff70f5922af0d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4f9cb0bf0023f4ad252b12078ad7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639340381f1a610e4f26d2e110fe00ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6ec877962e81751693c17b4b50ce1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7c26a87dfc858d5063029a6655b9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3699cbd228ca26a59ca55f0734ff6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862f2b9771a976d7f72bdb1ead0fc24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7e3e81999276a26bf61226b77be51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdcee226b72bc882f6433c5993e3ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af84c8001a13acde5694982cc64d864125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30936d4b427a6d1d7ea771990536a1bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2e55000752c2116d3d702d1b50193127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdd9df26d54f7399ba868e01c63af2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28ea7b792c52347a0da6b741c487b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d4073343bedc2dcaba5dce7da74ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143291d7f2a0b0e19199c5254dd8af7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0776129fa193d14675eed9bd975ccc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279d7bb3fe309b03e20c0c13ded0ff3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01c12cf76299819ddabbb96867309f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb79472d0ad8077814aa7341642f41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce66bdabcd6d240c6469a95c1417909136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb3384909f11d24188f19b3ee8fab8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f21c2d265b74ccc0df18c025e015e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1d0bb7da5aef70c87f597a2495960139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c7137f6357477d3dbf4e067e8dadf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095a4eadaddbb06cd47b82b37e09dda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050bc8d05f36b203ef94082421b1896142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a683212292586226fb920dec7f9de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686a1f6f309ef7bf67bf92d701cf784144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8fcc13008e4bf4484c3032383900c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37e29c6a3fbde44a827e6358ff47b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdad4569843062d5c996418fc49169e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df8fb00f31cdd3ceb9f90feb5d82b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43182a6b4582452043dda05d6ff5b74a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae666b4a00bb60cfa53658749b07d6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae62989ca174f26375ff79ef9e4417c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c028db3eafbc8cdfafebcc6c39a1f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabaedd6b18ab3c0081d0bca4e9193e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19b76cc5ee85f4f8460ac007ba10af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea87dbfef33ddeb4b6c24c451c1ea5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96938a4effc67cf262cc989167b39d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8046b3987c23c5296c7a2418bc867157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caf3a3a7a19f19ae4975c26b3d6f2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e2899f13dd8be6aa0a04e7d22e08a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8580a5a6a86f6d4557531c7b833c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9875d854557bf16357ec314c907b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b54cb7660b814fc17a88de0bd6e8a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674fa624361336b093697ff132853e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d298843e03b341b6ae37cb56d6826164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a94c3f77d109938028e50a4c062ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52492c3ad90c83318fae3189367ccaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bed97299e592e59e476010f618e636167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca5e3c081ba0cd28b2a3821784cdaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0456d0058cb2127516031c21e1fdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ccf7645d652ac00eb0eb5dd1ded56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783e557cbcd038b9036b4fc251772b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879b64c4ce4348124cd98997633b074172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643cbcf7cd5fc7cad55db0758dac2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67095d93a7ac0a54b7a589bc017bc8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279e182e0150efb2ff49f560117b7db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f775a2f61127fded7097b6df8a2a5e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bb68c68e88e2900f9aa362a3453ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcd852e26297ce8628c272960326bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01860a5f842b2fc5b3c463df667b841b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c6eff77b53dd36788e282ad6a4f86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741a0487109aac23e74f03a2493f213181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b7fae5d19b3c433288d7caca3129e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e6663abc55fd737701b592fa60764183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6b657a67ef54f42e5a4c349f7b320184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d73a0f4abd4d65d3e3650f94c971dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e6cb733e4914daefe18110c64a6eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208069adee6fee94fde968dcd700371187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6a25cca5d54ee07ca390f4950681a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0403542c378b1de04649b3439d6b88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99e65f709cfda6b3ebb84e4cf82538190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570584be0f4fdd854cffb8246ec932c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cbd544f8711610c39909be60150b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e996ee7ea0e4fff33365088c4ce09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fca6993954eaf9aa9caf0a27ad8538194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29da62d59a52fcbb2b41b27affcffd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dff7f33db1c3ddd621cba0d3b7bef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740b7c5f8c68486cf857f472d63dcdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b110cf55a46b12ac3ee462918031a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25787d9cc241e95b67fea3b693e5ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f35e34c7ed8c62f667cfd014442dd1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54b6eff33c2c163c0480685a87385e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a6cec712ddc37a2a974604ee1008202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649050385a2eb1e1212b79499aae3d4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1658153e90b77f285129ce92f0a63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b96a809384155befd10b046c90d809205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1ab5ce80737b9f8c5a0f31b7dab6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630715301f66085e002dc64206e0f17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f30837efa8795214dfcc3a1f279b60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899950a9b19c25950763deceeb329b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e8f591c4c7a65bd1b14557d635d2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0064802b710b98ca05da89bae0b23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8148c715ae6974acf6bd92c1a132801212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68752f7699dd817364b4662f03b318a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659346044b8f84e3650594ad3c99b84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993b9a5d2835928b6b0fd10a62b5fb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c72159364d2b24035ca021af9ceff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef879fff974946f1b75f5d422b4f2727217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e2860ca04afc8498fb274a00c306218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95991be06a1b4c8d1c8de215fe89f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fdbb9a96ec11d829a5a90e66e3c7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55efe0bce36d75471b4538a6ead7ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb249ed51a2316e0ff2c7d0ab259c3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25c0693be3222fd85214087682e195223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eeec98ba5d992a61f416e7efaf801224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e292f257099ba32f651cd29e788e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81713d510e20a5493a5ff4a02e7e2cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebed1c521279e947ff8b729fbefd418227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e17c44614342048ee4c5483fb9ef3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c4de3b7c936a4ac3551f6665439a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059abb00e9ba71aa7c88ace4e47a95f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165075b775b2289930e6a5e282696a0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dee0c29d6943bee4b2d4706a498d26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facbb697252245d4d0d99df6255ab98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186b78d9e01aae4046308ab16b513cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7178b5046c472e65c3b441c83abe8a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273a24aaf57c39f7bb2418c4f19ea6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139b1445bff26afa0fe4ef2623bc54e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ac567abdab4d21ce268bfe936d7ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb43506e35bc1c892833c245494c2fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaedcac3b61047c22299d8927bf5b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7a3673d374c6967a4a6c29688d470241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bedb2f4c7e94b94030f3eeb4e97940242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f2a3239211cac0c2e92a0479a499243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975cd67a9ad94c1028ded89f6bc5ba9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7057e8ddd95a7420557316cf77fa1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8af739f35c578dcc8f4c9ecf352c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a9bf786a32394269f834fb20da0f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa866b04e465af33c85455780dab2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d1d1211fb0a2b70e0321c538ff41a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e6e90f89cfff0e0253ec6107a5880250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea328cd271b5f1f2986acc9c01c14864251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0fa89856c04b3350e0609c45775b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e8e73b4d8a45654df04ad8f8a253253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4a4fa299a7b9d02f3fe0980a8fd17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cb97714e886f1a51780be29dbe9f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304bc47d401c4cdff8a337fe57c6d08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6167b9d9537c1e926fb3c01b2146e03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfc64b1494a38af8e562f3f3e25fe5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62e72297c5c511e14c1c7b3ee2b3bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088ccc4bb44edb4a168ef61b0d400a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60f3b7340c28134a3721b1f58429a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc9110767bd58dde6d4d4c9fd63799262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4520bd93ccc9ae84246ffd283e633a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e97bfdc56192400f690c792d6980b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937986d58c96f586b384f774feb314c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e4df710bc4606af5b89df58471a86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efc9ef420558f1d91b1711cbaf3b4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ea0ec973c1994d1d1a29a2b7e37b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ea2085360d1807950995a98ba8115269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7b43abd3db1af4e6fb5a5e4fa4845270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d45074e46505ba86b96dedbc7d676271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b66f0fc7209f41ea36aeff98ae6f22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7961d40dccb99de4427d7db0b0973b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c35a1e2a797a7286013ae7e91c5f1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f52d24cdf6f088a3c34d48ed764c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3da7c29fe0a3ee4edd19aa702a204276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c8481693cf62ccd16b9f9624ca072277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf31dbfd8f8dad2d061645e2a294d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c916f5a2f68801100e6f49f941d6a1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe85c6ec32f67746b118941018e92d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a968d8daba2c74f08f677261af6abe5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c64b70fe24367586ed823da5b2709282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751926200a6107005b2b4585a08d9152283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d36ba8e0ed252aa1eff8b5bb7f359284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4f7fabe6b747c48743e2bba35c2f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75d9951ded4d190bb3205126a8cab0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eea6e11557e89afa6119e3480e2b8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b663c54ee79c1b24097be5f6cd3a866288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a3662a036e951ea98af2105aedc0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9bc23306c8b6d6e8a3ebb6671cd63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3f896dd00100c1f6174a9b56cfc59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dcb6d1a5bc78f9cdc37c85ea4c2bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc9f9c6298bf9fdf8db4a25e3cf7bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8127a45f752e5ce7c9c04fe02841e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0ceb1eb05adfc5b1418bb93688c57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2891318ecc595f248d80f502659e47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395a11f8974af511024ae80d224d133297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255c55cfe48351d3ec3833c1d144db6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620c15b5b2dbe1cc41f4b59a89cb4de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4f5ae8d382cfa87cf30befc965479300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3ffe9f0b0b91c63caddb9d4d1c9b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aaa1c22e2625ae068f1b2912a3401302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85338bc96003d1633f1a0b7760a2c853303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85912bed40b62d53d576ab65017ca017304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367946b5b19cbd272d28eb95f190de1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfad59b0c886f42a7e03b3b69144588306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb2af356644eb6504d5b9e3a6b7021307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad97e6fe94ce9b8ffaca063ab6bfce6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6721f85d96a3996e31af09f2dc7cdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54927ef18135774dabb08b94d8a0f75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d66335a37f0c91204b5a0df06b24a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04658344326c25849bc74909e8309312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae882cae645e04da4f3b102ac8d41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eede61d46dcc5fb448e3591555e66e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64e016d51dd98901a88275abcef464315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3268a67a195748e2bece1f9d94ebd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74361e61bf07188077d838dc1ae299b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157b1db689078b2beecd4cdc8ae2557318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb49dc8e2264842a34c80a86e7f85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f69eb3023c752bcdd42cfceb3d6a30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88603c11174cc6b8e2c24d3876d561e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9578fcde8d815fa26410402a02c2851322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fb763adbfebd2ccc50cc4b040bd2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dccf60efe75185ff9f8925aa9fab0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14239f55cebaffa04545811107c116b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cf47537f550148f25b9ca33432262326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbce975c165c17c779d43c9eb294f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0033d7e5a14be1123c8f820861abd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce333ce3f0fe4fd3e703aa7373c15b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b5f74de40a2d8f47c5df0fbc3e847330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fcad366fcb0ca3d240a7b6e2bbebf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7380db2299dbded0bd11c0fe749b25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3952dcf4939140798e4173aa2abcf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849974c95251a6ef9fa196f0ed857e57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0094164765bda7099219fe0246bcb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbaacfb8fc61a892e2bd0c7f20b71f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c75d92cff5e8bcc6c7bbc7b095036337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3351b360d3f6b2e8baadb12f64762338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28c1d25f3d9e44d83145e83f6ecbab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38105aed326a3d9e466fbb81de301004340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b18c8a537dacd9d0d1a07a8d5f854c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1381c9174a2cbbc9cd91a8d69bd3b14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feccae770790882423ec97c62f69eb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f970275b8d03036656f1149b0cc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d05c4dc7fa9597710475406f985991345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99965ba458e3655253df36ea469867ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3d388a30149678820f656dfb33241347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bdea83b93ebbbab4365041ce27e15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d89b3fb268aa79fd69590b37e69f95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a886a3e5aa708cbb5bd393e919e17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269be4e627913be4025a56a71e12e9aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e99c0d46d6b568aac1f6c4a51f513352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd71f03313072d5687ce95de356251353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733589b0e3285b548b84cc4979fe3d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33ec5daaf854148bf81dc78ea03d8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599b8b094e27e30ecd0a2f316e99065356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176c0d70f95635f45b32fc10e4d3534357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d092677a4d7dad22afeb49cdbfd4ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c663bd3760b3e1ee534be5503f6cd5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb764d6395b3811523b96ab4ddce7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f3e47f65535b9a888134404596b51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c65a714aba1ebd64f9b954d4a4ad7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393ee1605a1e4a026b2b2a92b6a333f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecc0071010eb760abae17342bb35ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f02acedaa3d7aa5b93b7ebab22d3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c8ae7053580372529c438d56dab8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52ee921176e46b895deea0f6ac5e88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd963812d84768754fb836ee711d21e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cb0fcd7f46ddce80f674d08222982369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca9ace5eb8e49e232636c5a4a066aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d0327bf528644bd3b0aa95b4399d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1fc57c4cd6d9db287e7846c189838372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caa9e90c05393f391367249885ea49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7383d8757d3ae8cda6de35eaae4e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87f079d65659438652c713acd183cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e833cd5946266cd2580af672dcbb4eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d53fa5a3381939e0638ffb68d1e9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3681edeba08f9358b1dd08d2f513b10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3216305b65b119f649bafb292a3abf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4b5970581360c95b9231698d9e17a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f582c12693ab9d0b8fc79ce782417381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1eef0f2483153cd7a4a2eea49e382382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d35ba30b85dda93d4cbbbfa804d92b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560feb5d194f7ed238d182e6c028d06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b2ace3813cb2dd64a03942cd43f48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeb7abb9a3411a325ce12a12db5d6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16ea130263c5eb32f8efed6d598c1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96147758d45877ced71105c4f131f1a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd39455e1a92ea87bf8bc44ec4db83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670526a3b89e9d848964ee97becb9ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6109e2ee5646a71a1967a52bc5276d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5004fec403b532669c611f91a3aeb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474311b9695a246aeec10c92867c070393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6d51240530688c465914965635bba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2aad6d4bd1c5bf086b824e4cd7643395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc283210f92323a95e45adc28094fded396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d402c65eaedfccff227b179149dc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6e8cb1883a1e5cb24387a15e1ecb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b940886486b9b4a87facc18ea86074399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb85bc8426bfe6d44625d616e05f6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9798da39740ff0f37a0e021f8369a60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebba52ed5ed1f00f9df29b2e46541df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a3bd43433d3ebb2e816cc201fc94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25eb497740c183f2a04a3434702cff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d7b781b64217d77ec43b82a5d963d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ac56b6b8d80b3ff0aef1cd7f96a7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6514b5e9d7dff6410e9bc6ceaa84d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364c77f15c527e65631c534dcae386408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563cd7593c0135f57c303a409462bd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934384e77079dbf2ee1b974311a70927410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d54fcf6584badf4323992b3122eded411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40012d3b4fb45ce204918db65f107369412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48927836caabf559fb74a6043c24e21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545d3da401b9cd3dc09b4a1ed33f968414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f007cc93766400a74b225ad417567415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7617bda02e0a1f266ec389d01e342416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8996f99e205037abde06854b875abc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e13e25440227df4ad811200da5bce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51076eda46ec2c65958dd9bc0d8a3e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd23d7a1a5248c19651576ec22694ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38093e5a984a8be2e18ac1f7922b2acf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5365a104264640eaeefd6f134d3df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb68631362dfad62802322d82b5a96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0ba187a8cee59b0e83d218eab8bcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6185450b43f052a4494a8a2d037a11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f53358f05382d1af12d1f71767d18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2516f942d7ff5aef14f8047f6d0d98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d668d1061fbb6432086508c209e97c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77079b8c424380263b9b3ce494c632b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814c20a18eff352153ef9fef5fcd849430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4549faf80e4a94a1d0307b63948224431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034752c117a7b48f27a2d355bd260f82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5517cb54848ba73571ba1d49c93b52b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c942d29a85da4737cc13b7e840e356434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660d019eec30b3411cd74df0cdda26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5edde6201f65e07e95cc10bcf18471436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b1234defb4b283afc7feb68818d08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a3ee2e91e9856fc14f4a57ec54388438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd7352814c5b11c2b16fa8096dafd7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847f2192d34abb8fb98a0c6d4aefb41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c485c70de50697cf96133e6327fda80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0986b861cd672fa5c4f417fc8f1aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc746f570fc52f7ba316bfd645d131ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b2bb5cb4cce31ba341e3ecd6342cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64bde87b799603d02cd56ddbd30e14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b8845d36697aaf06c08cd87c61512446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553748aa83912b8ce81d7d4b37f01b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348130a8f98457dbfc0d9c1821d9eec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d5ae5a6b190487d11d7f9678b4fe5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379132dc42cd94b2e83e49a24812868450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76d98293c74d278b13e51cc363fe47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764201454bbaa72a431583cde568195452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a37559c61709b4970016fa96409489453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa0e58e860e6c2ff5823a412c7bb85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e55268ae20d6b3cd0970a1d35039f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86069ad73962a3ee648c88a2f2450cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56ebbbed1a4bcf390d175ff489b3da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89156787b867ad8180cbaa7a77dcb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb5f183bbf6305805ca20533a0da2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236f03126e8f54d329e79b0641fee33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f57805006f432f16825b4f0922043d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bcd414f74c5fafe0ce48cf8eecefe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b340267ae37545f5b269db1e28d699463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8265ce7b4a395f834e6e0dbd8f7c48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421f9774cfacc15d05ab71d824f243e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c56e83efb0e0e225beaa16041716e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1031b3efe80b47c7c43aade070c100c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d720d97dd28bc36c4678013babae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456339c56e800002bbc53a82c66a8071469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c8591489ad3399b196f8aa923e8b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0c797460448ad8cc55f74d2829959471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd689011f4ddeae3e7583c9a8feda167472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5bac9a2c1677e219ddda52751eff0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c705e334c44e417eaf35abf56dbb50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b27c73a0cf4098b87f3d1ac20ef5d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bd81fec361ffff8fdad43ecf13d90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00524e123be0689c255c0e3220bbdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97412ad3fa106ebb85aa87290d0959f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c078e624a716f1c961c112eea245b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58578dd080b2d1a27a13fd11fc800432480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e4651affbfc2e3741e1e36142c532481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455f632721e8c67182a7905b21a9b0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da7bf6ec81833cef9b6e4c94afc71b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f3b7ad12f31d360e142c073086dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeb82d04822a4b6ff208035ce67baa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03aa3e8210f984617aa194fee47cfd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203967c08d1e3725556fd8b699737c77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bf726523a3825c836c15b4dd625f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532032242a3f27471798f8888e9c22b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef619b30d5a89b26a4dd2ca788eaffce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd9975f06bcbe7fa226308a02b8541491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9063e16801b85e53d4766089894e47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2029842fb43c3a64f6952743658c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cc156763c9287cd0784aa7791eec9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8545ea9b8237b680bbaf1e8e45b8d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8804683479fb6264730a1ff7d2d60e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eebb42737f408ea8c6fdb2500da1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936c3287c3dc525080abf4bd4df6fed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283cdccef78536981c2b671923fb9a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a026c671c151e1f56620304b9d2e483500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f82e43e3e7c57936454744f153522501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e23056c276f3fc47479a6b39ebe48b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2277b80e3fc5bd77f86292289202d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462bf8f1c32fe5c8ce40e43b724594504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eb951f40f0af2a0d92725bf9a879f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae7479b49155b2b05dd41092d34458506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481439bdd81cdd073c2735c31871dd0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6c8d8cc783a811c0ff06156978e18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5815dc42f9077fa49836608bbba0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ed854175cb6527570423018dc21e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7203d1095360539d00e8cbd72c9c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eb213e50643ce821902e06f38dfb6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef56aa9dde3bcf282a41e3c8f2ef20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb65673303549fedaeed6776b8ea49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e227811bea93d5fa0d97e99f90779de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f889112d567dc480c1c2e4053743516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20a631d8f51a946d437339f697de48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa889dcc03fe6147cbd0cb44e1db74c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191039b3ed0f1a42d1ee1e044f04310c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fd09d39703fed814b36a57fe33f01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692038a00059ac62a8b2cc2c64bea6ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401e96ea6a8ca66bb4fd52af6d0a919522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b2049302aa3d26fe811cf6be9d67e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf92d3a90dbc75d7290e5136e6b219f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add433eaa260874c641f59710fcda32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582440ea2a3346615dbe3c5eb2df3cf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c91aa966f5a5c6e723835a89e05df8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f1dcf2206bcae137ff5f80e750db7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207f23482fbce238fc07ff4c7ec4020529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aff88b4348d567e1e3474b2f2a1f51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7771942cfa5416274884334f4b97124531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc701125516e6ce36fbea55b9c28410532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562085201bcfed00962a4a555e3056b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3eaa933800d6d0f4ddd577cb8f412534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ef2505469d22f6f4ad49d5eecf513535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a532d89b32852aab506e339688655d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d870f5c0bc1c2fd82cc2f13021d56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5d1dd81a2ede0ed65261e69beba0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54697c59772168dbfd5768d8534c21539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448aa8e6038fbb42bf7ffa93dcfef19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624713abcd629274522103595e73fef0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d6bc2e0657d0fd5950bcbaa768bbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c961c883863df56f6f911826516a6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c550d26032a732b79899144a796d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcabf61601a49b547e965e6647f2cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848130a5001bc26e0d28de49c754b22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d29b2023c8e9c71b0882fd8a83707b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5c9ef19b2a7e84700620054f841ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21957fc08592dfb4b72e9d2963b06d1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f35e1baee93e242ad6d25293d0d52c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea6f23c53ce11bbef482cc87d5d079551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725bddbcb7786be107bfa1589354749552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb79fe691d6109aa3875056967973c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc7be016bea52eacb48d3d94e50b4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43136a2d3eb7d05d61490c6daa630bd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1187f243877b03d72c632faacb5157556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3498e6288d9219ee7f40e1c69589243557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f809d1e1022ccc447c1b5b315747d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e518da969a5d4506466fda44b5ca6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441724b70fe5a7f5e67a88fcbe0238eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a9230b61e13011361151221dfbc87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab03bdbed001b9c8e02a55c1a560e74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afabc78feca8fa40e83710a003eee64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f343edfc7e693e974ef32dbfc0c5aeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e640305dc7ce0af80e1a7ea4712834565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3abf0a5d4b4d5d9f519e94c21f37d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6421378efe2b10cd8c3c777c443548567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9690949e7accac8247a64786818bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21e785d04cc5f9718eb637a7da3afa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2e392dda1d225387d25fae6866869570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ed24c6fb1b4cff47f0f42f6fc6e54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4eda9aad2fdd6ad7bbbe032c2740a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb832fe93f1b0d26600cd179d0f8591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f578c104154bd29629bc2e7ceee268e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79991212195dde7db9daa73af7070d0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56199e7925786675c7b91f5c995a9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9a0e8375f638569ef3b4e0a8611c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d1ce20f95ccf224ab85a124d4c3896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffe671978a2faa7ca321bc9e5aa6137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95550ec5dede2059c0964e856128e7408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed91ab085c56bf6108778ef3202d5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c928ebe7d7ac3fe23f695a58f2a9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75de791390d48d6133727316f7110211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45477db7ddd9b07dbffcf306a284ac7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6369e93107bf072da5b6467e59929313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8159fb7d8c13897893f248d1b9d0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cec1dc858aa24a385c12505a2f82115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c0a32b78384612ea19a8a9bd1cc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e60294dc96e1abab82933e69fd51f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39327aeb6a706e3982a4aa3d0c77e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5d8e3e3c53cb0747216387a832cb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a803f37142311ac629fffd6dfed0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67476b7d6f8e91ffdd73b2f44e1b153521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34268a1b961155b66c10dee6c3f81dbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfc14abf0b74bae4f6530054fb7afa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a0a8cc0e5db9fec32b7e02df92f9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865d8c3ebf9f04b2937bb6f9fa2266125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a29023fdd0f3d1f7346af7bc1b9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfd15923f448c76a7d960b365c24d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7a8db0f3041a3085618eaba606c5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e3490f9fb4db3eadef5be8514d73529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced2f3fc38ab79c22f198c0e7e35c5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cac2c70d03462238c2c04cefe864c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24548aa5e867b618839c4c2afe658132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7d9a95d4250df18cd53340b3c98cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896f7d5a043d369efeb77b9206186db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740f268ed6130b23db226a37836f4b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78fa2b4d43fe20883ea5019be2131d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92855784af856ec2ace67e14fbf43c6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cd81c35e1a3ad4f728f4e5f1a9de638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e82f84dcc3c5e8721379f6032ecb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab4b87019d0b7712b4b9afbc78c3b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e854beb4d708ff9dc670822f66e0af641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149caf5f283688e3d5765d0b8531047f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb29959aa22cb6c9bc8f2fe5662ae943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30fd3c5323fdd961ee1b10c571a03544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4c2b2866df046768108558b8b629145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2741c9eb899076f16b2e9bd35601c4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e3aadc34e7ca510d447f0ffd2607747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063d9216f9d79b26227a6c29553e3d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f1116d4dc617266a543cb81ded9e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d15193775657f6a87a8f57136bd0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ed8b1c8d4877705ac2663ebe1599b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7d3c8d33f797e0fa155bed17a559852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280fbc69c1e923f70fd71a24f93c10c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fa0a098454dadf57a43c00b15db5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b949d42c907ef0d943b2c095d07667a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044896bb6330d4b260fd6ef936bae70056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4717a6bd11f787fa51b4fb7c374de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d145195be1896f6097dfd031e62c2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd06f4bea2bf5feee75d20738e3c4f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608aee450df855f4949c2f324211b3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ee3fc3f3c7be02a7bdc18e9da4e4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4779c1c3840e923358da8d3fba65f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e0bae6e15fb5c9d812d2dd34594a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b44e588d8d9fb3213eaec20481f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e6eb07a715348b96a5f98bf5fa79765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbae33c415776cbab76a4de9ce9df8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b54dd443150f5eb1338d1042991cf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea38e3c6a0b67ade9504931d2ebc04968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44130b1dc5efa3016afc94b2e5bab20f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29822e0a2403ae7312b1572fb8a69f7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a980b867ae2189a9d8ef7d5c6033a7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823370c082b59531e2c8d2699fca59c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf83272265ededa772392be5aac32373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003f267de3405b670e9d151bf3c6ce074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70396d1f2aa18af168308d16320540b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b75528e6d6df571f830ee031714f8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb511c6df0ef927810a28be3d9d9cb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecddf474bb8214f9f6df94f4790c11178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94045ec11ef027b58397e9930fe5afe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aec771a9fca265660d3dc6c147f1fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fef8bb22ce70ec6d59c04ef5e00d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa384258fa1987030385536a8a1ba5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30fc4ca39b8c91b809ca1a6842504283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8ca4176f0f02fc955ce26a48933eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e4baa859a1f9456a36c3ec0e8a6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17edc8f9a5dbbb49ef08d6e9a9b170886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d27ab84be1ae70167b1b762a3d6f3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d202e5883c7bbca32d82ae40bc9a50688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917d6e9c258192f6aebfef8465912bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269a1462836e8b448b194cd4249219490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15783f295fa1c15165e4ee11e2f293391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990defefa002f9cbec030c3361c91a1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae0ff0b73715e6d010771422fc4fa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a82bd25f8d56db809123f2574c1a1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d825f5ed561b661962b7653f1f4f9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2e375831aafb630f8bc769b8d6c2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532527b0dae609600fb033bf4fa2cd6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f761e91d5b95a31cdd8085b739af7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11accdb81358fedce42aa872925bd56f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fd1573e886d272507415065d61204100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9205b40d9c66246eeecf524c42e0ce2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85159c9ae6369f390381c0e8b10338e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1edee4c4be69ed89475e8b000e3a1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720be12d391d113c432b2d12fa9312eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdee24a05c2e89281ab030b79580728105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c117dd515b0d3d32fe8b079caa253106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d4b82552b5c0e3cb5d87ee6439cd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb4132b513a0b7531b0cee4e083464108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c776d3ca321e27ef05270c783c058109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98844c503de69f771ac201a46925a84f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fa603f90f1700faf18f3455b0a323111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e80943a9a3f41c070f7994d393b78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba81349dc894d65e8f725fb5077eb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0870f37940535d4d50e0e014a8fe6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e946e4721b4b33f664c26f3951707f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a5f5ac15bcdaedf996a7d96db03b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a731800811ef27654a9bd9e34fb7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22095df10a59ef382f24246194a2a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6c0ae66b78cf70e35e34e0aedf3f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3607f6bb3fae5012f156b8e105350120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc0a8e8c92a3c18c33c5496d349614121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ecdd80d87fbebf5baa850a524fac7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154d109be17e071b72c65294670fbfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebef118a6ed8403544435c1151f202124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cca029589143bd46d00d971b4a755125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76481a3df2ea12b05b33edd20df3b313126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2015654d3b5c29fc5b8b31b5e5f8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88ad8eb35dbdacdae00bae4700add6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a78994f40e5128cf99e454fb55b320129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4532c2046d4d4ccd127bd2a09100c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf06fc9aa57630f2414d41ec298f2ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51053a308f2b47ee817c78eb01d40d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d8052f1d4efba1b3ee379758003d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c83b691f4e488725f7905b498491d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d84f07d9501a924fbc1deb807e7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1545e6b97162548ca0cecf2e3389d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535fa7e3e1b6637e7e9e6bebbca12d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce407e566baa770d85f9c06687a33ca7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba24c82049a4aa2ad5be50009579dc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa48cc2c04132ad1aa63b0501ccf25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3af6732c6a5094c747703b49282ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341c7ccf713103d8dd66a2bbfaea0e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f5310fd984c80f0e7ac80dc944d6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9644eb073ec3cc9c914cafebad1ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de55aeee2dcd0013c8bc86826f119145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264770b0bc4b9bbf23d80fb83f271ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c744d209ee2a4b6166f2c6d6bbaba21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5093e0fed3589ea2391600d78f6e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcc5e06f4af07ca98a18b518239e44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8dfbb844fc7a864f76634971ef4e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f982b96d2a9102623800f7782c22b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12f659831882840da1879b50ac5c1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e24eeb7056946a4fa2fab955ad677c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783816f50f80f6d0070b410364eeac6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eccde13915e7a23cf3c3541c58ef5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab887bd98fb9d1573fba5037625dc9eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09983dbc981dfc926046e6859587c091157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104ecb47e4981c0e9e09c08f4bc0f38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccac8e1426a57a9ad778bb56dc9b158159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e71bf3edaaead4cb59bff0aced0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7f2136178d9859821b0bbd6059cc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c25dd42d8ba4ae79b18a63ffeac2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76fdf9c84a705fa13393c2112eece0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0894dd6f1620035cdff7bdb4115948d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a47b932c2182da03ab575ed4c2d23c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb38cefd590a3c8e1fa1bbcf155291166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b7558adefaaf6672e48b977936477167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99dc2a22c74c9fe957ef0ebf586dca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991588ace4f4ff1e06fe3c92e354fa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24f4f1bd98b12885a9b78d830bd48a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe4beacc4c84c38a887fa147bf5865171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71486b527fbf827d01f8472bf2676516172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbde1b653d32128583d6cbfff0d6236173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f826e5c19a6fa9f187cdbfad93206174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6b6aa196517db0a8ecb40053f9f48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fae04b1e8128aada5b877ca10edb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288b61e036cb07ae004a81484dec844177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33f118e559f84635205801a26f2678178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c490a4b20fb40074ec4528fc498dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6a5e5cebfd1dcca8d936ad9913659180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d130cac015ff9a3ea64bc2f50796181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65563b3e7c0cdb6bde5607df98fb4185182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cdf2295f6f38090fe300c36d3bc64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90695b37ce2a297e49bd7629269e17ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb40127356c8c2186ac94a71678094185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e55835752072527d515c9cc18f3f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeafe6d3e5dd98cab52405d768ebea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352899519abed5a1d7dbf1f9443bf913188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0be1ab307a9c649cfc0e256b6d960a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052871d7197a4b0fcbd04a1fc89613f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6653273a8110f8e051e412ee21c01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8897ba5c462909270b68efeb0738f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0d28255996b4cb2c76f078081f4fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c35c2728970ff9cae03ce4b8adf43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a7bf2f10cfd17b71fd255faa30747195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd8dd51feeb5b5be5aeed12c4caff8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc60fc65c6eee94441502c866a9335197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b57070572a63961896b6cbbf7e474198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c7b26da68d3ac04ff9b9d4d77ef70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cfeaf30e6bab8ecf7a63cca2e9461200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d952d08b8ab52f09920c079faca7b85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c847dc93350e7e7e801dc80382342202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ea444520b080212e4eb21a311c1f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bfc81f71e4d0f653804181876dcb9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0ee18e908a2fad995a4493d56ee3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ad12167b76d12d6d0128ef55fb750206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb0e55ae91cce21d40b52d71223fe7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601560bb799ae8674f64a20c6aab0fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca391e1f285071dc99b30a0836f22e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd083c80918f3e60ae373d082d5bb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587194776002c27c7d7cd1f8eef1764211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafd8a6791d878048859156fb543164212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16e83575b1f5119676daf3ac75e162213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a50ae684fcf6df826b1894ee43ada214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e079fee42fcdf150380ddcf54902c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2152d1cf608c7c00164b3aa2130e41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c7753484657d0a4e068bb6e584593217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3857c0021703c16bd09a23dff57afd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ed7dbd7592f8ca9ef3c117449a04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcca7db2124828440942e221117a430220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1e4386ed71fc42b305f70ffb667c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8e682ec7554746f5a2a2b37e8b291222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbf6c75eb67b008757bd173308aa36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c8d073bb03a49a10f2cf091a67a25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de833f35bb8807d61b43509f86207b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8796901b910d5b855afdcd3c3bfece226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07717f71384c81793dc6e8b71d1a0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e60626e1239187cea3a6f932b10471228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eb5e77c21e0d7b0a8d72b0ba1b663229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59ba336b5a7667183c1e2d0b129abb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fbd7459887837b9409e1344fbfb45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f7a7d4510244ba72e7ba9a11b451232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca06f8430dc4086093d31b320a78cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d13acd5c63f47f00cd567bfe13d87c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b7a79a5dc7f2b0fe632aae37c7574235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e594d7bcdbb21f5820d6f9a8c8471cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5fc774aaabc865cd11af62f06367e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d1672525068e8801488bf27b1cab1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a4ca8cb9ac817c795fa06667d1024239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd4e55fdf2e0dbb9655b1df3ce17a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641f2b2857b476ae09e52135d798721241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e274b655bed45bd61b327471ac513242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd61a635bff4f32c678ce0e3242551e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b37807d69c8a15fe47361edebf45f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad4c8e6a932e193e9190592a3ec372245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c146bfbaae9c36ffcbee0ac8e51eb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9987c9f998b4eab9248da45ae2cfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe33d24b9620d87f8bfd5bd9570ed22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45471eabaeb7853fab53403e77f61d0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb12b96bb134e9542aabdf68ff36de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239024c80eb013be9ef679273095b54b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134da54db7c0f27666f8b7a072b2347252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8ed3dd5313690b963d37a9a857fc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f58cbfe7eea5c4899ba483fdd0720254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d40a65415e83f6baf68c71e89d3f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59199cbbbba4bd62ff565aca688bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025ae00d00de1f6c4f96a3fe2138b82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc29c07ba7f10ef4e6dce13b99abc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61030acb4d605389baeb650f20d635259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776ad13d9ea824156d052bd51e6b93e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7194e1057f642a8727a422b45d891261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b20b611347be11ad59aa7bf13c022262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932131518def883d5cefda686f7200a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780dee10879cd3da22d19f68be36954264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24197dba7832bc56162aa1335e92816c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633d1840929df4291dfb6735d374124266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cd72076287254aee6c4eae1facaaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb709c59ecf6d87d0744b668a216fb87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b226dfd94b0466fcd24c0e179fa0d45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb9ef93b9ad6ed4e1233162c620fb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0291d94654267327506b0307f97879271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658238c252c6ce34033cd3a121ff56e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50979aabf0774d75be5225592d7d842273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fade24a4f9e8115b7c8966a44bf777274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800f67df18afb2cded4f253a3b70f84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b5714069a6aff5d7ba79b69648ce6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5807fff83b8e3d995752e835187fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a23d43243ea3ceac19158435d82ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf4897bec22bffc5474c7297820010279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dfcb70ee1a0bb7a1808f980aab2ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294af18334c861516539518631290a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7734dd73446b7b44b12a3a39221c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58354ccc6e3dc02be0c4e6c2d6add442283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f822b2da3a5e83f9f5a577c9f497c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dd0aad1f1583fbb24023a9e2b8ee7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a885321465a521a36cef2774a7a0461286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e8dcbe1b069231c6256e3925fff41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511edee878a6ed223330ac041c049d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f829d781e6a1430eaa26132116633b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef9e1f1c3625396b3c8e829697ef29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb0d045f3e3b3040585dbde5560527291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2a996c5a03ffd6b8f16eaa89309d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33307ebcf604395bf59c0fefe1feb4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f3f8f6b49f226d00ed4287e6aeb98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a9e922513d3861987c7dcd8a8d1d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774afa65c6d5e592a6fd8e61bde1113296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaba3b37a8c0c99457fedf89d86d9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fda0d988562bc67d7bac907bada53f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd6a36d74ebfe5c376cb7318c0c1b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44167ebac521166d146314b6b00cac87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92140a0c9bd1f54a7d88fe612f17a498301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecf4867f6daccb9e9437dfe489c571302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7652ead56da6d22f179a16444d51b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f215204727a8416d47e88d541ade552304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaef6e079c67ac543339a87911c4977305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d75bff4c39c1fe4a28241488d2c03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221a58cdce8b085a44ab82ed7f9e9d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e45c723e53d1a42d1bb2e2dc0e896308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be9e5f173549bac26b4ed609f76921309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a020741f507e8d267caa8d102607d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391286d494baf304f32b84b04ca8837b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8194689afe05f0420eedc86adc2cdd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43a6e17b4e6c5b02bdb420cc90ef90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd7c3546e5f5def633b1beed7a4344314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5189214af3a33a5c3800fa50e8088f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894f1150fa960f02965d57bfd35ac40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758e5a5a38943841b339ac2a0baad58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf87b3de0acf46a1dc649f200bf3d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc1922ee6f341f6fae6583926785cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc504aa75c0b7894e757222ce7eedfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438777a4b5385fd7ff4a5d2e6f64f2cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63dd718c02a9b003a1892235b67ee9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be985dfe4b0a8e1ae388f1d2dabb0de1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7703e178afafed8269460323a837cab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f321a613897fcbb41b5930793bab26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727159850a31ed0d23b34f371e694a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920e498c0e0de52994af75807aa7083327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71739269d40d56b0c5ba520cab7b6139328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d57c5ff45d37ad9dab8e7687dbb19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f353bdcb11c369a8b7ec3049892d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17b61ea0f1db047429098d4b485482331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277346c2ade349c626386912092c1178332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006ab41b6d55c39471c68d88f0c753a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261284936ee1185349d42e5c443f4faa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f00df1c3cd8fa6ca31783bf347905335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627eeae840f7af83223829dc4394e8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fd2ac243e538216cacdd41d1ad578337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b045281904662e76cb0d94e70828fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e64d446effe0cfc4822b79a4fb9411339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f74a1c3df30b2622cfda84796bae8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bc257d62eba5e2e0923a304fcebae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0e819e7394ad1ae72e07992f7bdb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e012cbfdd3886c28893d47e7fc151c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a268f8fd8e65aa494f74bde20d18d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b5ca0fac2b9be65acdcd47cbdff81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbf087fe5acc95a293dc487cb856d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a51af09bac6cf4bf2a1eb090054d57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20239e93951d4295f622fe4a8fd5a0b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638dce818345026f918e83e9844879f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facf85355f6bb2f1a59554fb1c9d53d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f57aa33e6d1fa525c0c1c1ff435dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57223e4c13685dc694c07cd0308bdde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7b6333ac8b2100daa0323e80dcee3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386efef1de67bd50eff4de8983abceec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d33bb2bcc0a374a27fd57cd7b78863355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9af7e8cc17ca272c22c870091d3c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df96e03df44af1075e725352491a84e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13479cdbc480461234e184a124d389358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b729f739ab92fe1f02adb980e7266359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca0b43de3dd79c02a729595606ebbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf89b923315597aea0b956d55a3f760361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff9ce14b960f95f9637c08907ee5eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afe54ce822a421727baa53ee606603363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a80ddac3b45f630dcccba410719af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082629f461c80e263d9c1ba606888b20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eca288f40d4557cfa870c5d28f7c2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be43ca265715df3af4ce8e47e83967367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aaffbbb188deb363874614d025069368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519a200ed5993a2d7934c41af226702369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee6666d12a3c08753998f8945a23f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1bb05821a0b304310325557640d52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15519dcbfc9e80cd8fd2699ebb50acc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc41a68b12048c498a980353a5a689373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52099de033318a9afbcdd11602a67824374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33131fe8577d1d358cb62f1d5d71626f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db41a21cbcbf1118c65a320a9445fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1407ba92582ea2bffc61a69131581c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a289268930304c3975749ac216aae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d79d866bc36ad33662e068d8603d2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb604cb8b09cdc546fae7205fccba67f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d89a1c3e9e40f18e510f9788422fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed77946b948445ffb7eb146f5ad0ee8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783477bb135abf1d705fc304c00126e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b17b65181a5bf2fe36a95bc826a030384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e335a4bbe4102c6de2673f0f51c9f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c2c49d9105f54fce75758a419c4f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f42ad0ce553ffb33426b30d6b90e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d3a2b0157ac530e5604e58f61aea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d80252302ae7860e8117189c921f6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf226b1b35aed50d5ce49ee9547aee9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21132379d340debbadd9aad10f31be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdf1e23eb82f18889e3ee508c4a8a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac4fc4df3bba094f88bd5f43e16468393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89389495fb61bc2a633a8b9be13a9c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b129643b39624ff59d78897f6e5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eded7e700c33a5d3ea096b846fc2dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7d61166af772340843dda056f2836397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f232224798eb8d90b5eba752af1dac2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dcb19a9fc23b5d2b04ef4ed9208a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136f194e2cb1816cc546a5f19f2c93e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabcce53e7e4a5bcc00d6161138ec18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1e6b6cf5e3265add30c0ed71e1e22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed1d1f56028b0ea5e1d7f126b476df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2d493cbceee5021d65756e6a734e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e864ca05c215506cc01643e28e23f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2d2cc88d6a5592498d670f75b7c57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e729ef37b9d2f00b51fdfc59c9f087407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880dd62844e1fd28624329ca91fb709408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5aa5f98ab03aea2fed004d5f51dce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a3473475b5ed9a871d0c6e80a882c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027df2ccae8c87da1434ddc545825d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6179dd322961d2bdf46ac67f454c5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964fe22d3c1e1ac3922208d19205e2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a545bfed30c10842bbc695f05c9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3e80cb705d67ef168fce956eecafe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55657fb61eafdc31657125374befd608416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d40f3b08e6ab1bbe28555b710ee12d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fe47ee92148eabf42d7ff76990578418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de74c59d628071e72cbc92d4329c8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8be54f7ec2282178d99e9d5d6f2e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd2ddac04c668752bf9485636d28f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b43d4987cdf8e800d312fb413df0d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdca34a49fad39d77e26afeace4d37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c4ddffe263d75ad9bfff514fbca3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33e299d98fad8734cde24d8632f604425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89276966fe7b0656cdd9980504650306426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e4b6e6c995f2d06795201f50b7f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5741955258daeeb23f2da29e2c1dc7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3f8b86dae871687905f7bf7bb69c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23900bed40ab3806418d820dec6de40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c48da2f9a5a7d8935fca3e6293a61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c30cb8fe81797f6e172828ecc302ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f58c4a7b471c5a76a7b5b2a471b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e048d3079d16fe3bee13e93c34d017b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408ff69280c3855ee903a1b179f0774435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b7cbc69fccc171f372b221cc1c09f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f145ebae0fac065f8d2f3ac46578f4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d61da659571c5661589b1bf4cd6c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6335e1b507dcd9e57703fe38a3683ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7ce9c47ab3a54994b7029e74f1c79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c6e48c61bc8b1b30338c1e607fea8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94939775ca57be10a872cbc08bd8864442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58651cfd0dffcc4b54fd07886de4c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a589fca69f6783b50a6b3e91e24f853444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f8d35bd62572ab95e378ec9816e9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4095974f0b334fe28bf7e5c0dcd9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c542fb5503ecdb7e0e83e288a6f045447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42846a0af82b5e2529f9335d834a3216448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d9644d4fcc4b39914c86a9938990a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389763854df6fbbb4142a424175c53d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab4d8e2b07388f1f2620c3adc59162451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1e2341e822e49152f9b679baac9f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126670e9eadb32c88f6f7137ea9070f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963bfa034c68d10693095fc22673ad0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e920b4e6eea3ea35f4b4c53bcb211c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add50e64b4c2afa2a667e2a881bd2caf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e4db675caf45fdd02e65ac6283b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5717d19448306167b58c916a73f77d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830ab023edda44b8d9587f35ff04dbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef9d62aba9522494e4713f1eae0a91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6b84384217370a47ea86ef9e2c7e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e38cfcf16d7683f9a22477d0650e9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca30114e7e6f30a596183937d38415d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd8c2d5d9ac26b89cf81197fc0d0db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c3ba8a6bcf69f769a02e07e7dc14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89024ef494d3263ec196663e493c95a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3d6387d5e52d370d814d4589fc9bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7867b0d142788c641dac475ed5a6fac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf885c872d052fa836c4c6de304187469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7305742d34b3da0a36856044bcd1b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c715eb0673430d8a8f51e8d6c5eeab8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e385a1533f2288f642a1cdd98d1f63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017941f879db372db4c0dec2d3afa70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257f366d4856a31dc398fc3fc27e928474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85554d727fe6015cf5f546ddf9e534e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bab308456e7a1c84c8ab4c57206f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56d73178dc42f4d219095d6383d89d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b602ba930a3a402b58f52f0b3e2eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf79b94923008610603aabf1fdb4f81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9e004644d0beed7d949623f8a28ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4c21d71fcf22cf409b028f36f743f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb765999d8311666549ea1436bd937c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66d1c1eb85cddf355e36756667d135483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba74f1730ba9efd137016bc749b82b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2296d39367596ef921ab194343ef34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174cb91559e6b85ea02f6e6041adc4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0551e576fe8e3bcaa56e3236f731f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f53d08475724c0f17cbce17a621af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc210e9090de81250dc0771f9d741da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547601cf6aca1c16408effb0fc10ab51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241781d8977f24a0ce968d53f021d6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f45472cd8c84a912aaf53a4d3cd3de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceed313932fbafd02bff29215e4899a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7718206728ce4e80d203ecf476c543c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dd2ebbfb62d84ab6d26269e374ded495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050064ef910a2b75b09b443cd7e0e78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99901ed588e0a99d3545c5b0db2a7b0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6084e0bed7e6d85f8528c33cc32c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf07490914d81b03331a8767a2bc54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447b02e0a7b7a9f184ab0a5a935b041500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f7d7e67ac1eb8fa6928123942e6d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602359104db4d6b73d2e25a03f30bd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bbb124846ffe099298751ecd096b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd77b596ca44e2e947b4212f229e45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda78e15093bd1f9938213d955f3f6e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2f17afbbfcf1c1a214e7f73937ab2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf5e7debe002790ba3a1f4e161492f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247719c9fb1f9962892e4bd3eb61fd35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3f0327e36ea0895817a28cf47973c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a2d545b3b1c828153aecce80a742e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219dd436384e399445f95f8e756f623511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99707dfecd4468a57a94bb27669531ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2f8381870fae3a0370a2299b9cbfb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9113a0a0b5b5773f0a8305d6413be9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f5aea7c136c79056f5132a7e1f202515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b6bd6a3a76c05c87a9fc696eb5e32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d25c19de9ebad5a3a879416848deb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7990f6daaf4d34961d9be791be38243518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5225bac2b4b95c9f2593df019fe12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133fce0341e5ddfc57cb50a2e2f49c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9ca081b7e3e96ce19712e147b9891521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92fb542f127665f93bbf07e56cbca9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c568f7d6963523b14fc6b669c6b6295523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddf9c53007b23d32bc9a940239108b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06812d5c973bd15bdb6d0bec2f31fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cbca62bc9942a1045e7d3df683327526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1290be6e702c77cf6b0e90a7dcd3265527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f930a17087057d31ddab2fa1b190d04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9adaf7f5b2ff44813391626e96a41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccac62e225c0bbe7b3eb9be350f8a62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7efb9d5389bee25205cd4864fadfa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10122760542bcc034e858e50afcfb1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c730b25cc86ee462d2af98f5fdc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95869d6343b1fe99f81d89b4c75bec76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267d10b07fa11e96fbae25669fbae39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8536dfc5c1ae1ef46fdfc032f826945536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd85eb8c56d1a0ac9d1edb1ad1ab3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24b838bf45666b83c68f4c2feff592538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942fae7ef6eef9f712acdb46429137d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efb1f5ba80d98b50d9a88399296567540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89816636c48a908f65bbfc5285b71df0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a52f2bcfec2dec4a2fb86935a6cf5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c3c06b4b4251bd0b0cf6d8b68aefa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca474687c13d67bd30ead2c9ec537f91544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f1aa70f380ecd21e2f99094c97372545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5216fb59a06483e97dd628c678b9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983d6c3e4edb5128ce5165238a11815547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927ee687b7333648fcd615a0df57161548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51adde9e1c5431e5f67b3914719512d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab0b051acb5d9b085aaeddb2370d4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f6b0fee483c1f809d3421ab44fbf8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ed62917687b611bbf7dbc13d5e501552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4fd60c19723553679a439f1723923553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8720f7fcfcff95fce2822c336f3d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f7705bed234fca147820179b46d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78699c6b2a4afa68719deae9d4c3898f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1a26ac81349503915c4faac8429a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b562ce49cfdee0bfea2d4b537aa9665558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b0da8110773b94b1a8397c72655a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c30bf15b6677ea2f5874036c57281560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb56b9f83bf42fb1c2151534868cbf5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae4aa14ad61a6aee572d70ce8fecc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e39dc85adb279e200ff398888f2682563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e61db056d40547e52576a6538abca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247636f389f9027dcc3fa47190a04081565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdeea8e1f0e85be15ad4958c56c67b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16829fd0be7682a7ade5346f2dbf013f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1738224dff03c233a8a9a45ced3bd6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c4934dfd36547a248805bc46a3cb9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207527b8dc9de75a552b9bd5323dd5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f5df4e9e8260fad373c85df134f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350dcdff8f327813f6ff7eb11804d9a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>