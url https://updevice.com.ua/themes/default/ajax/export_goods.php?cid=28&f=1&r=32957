--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f3f3cb9228031ad11ee3204421efb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68deb1c612763739927b935d2274202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25aeba9a050943bb89057ef424c1593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f6c321e4de188b53a51b8cdd6153a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11649fcfed20d068229597c850d4cc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f88601a702542d4cbaa321d5e82f846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a47c14a3415611efef25c8aec8c2057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648633e29dd4a8e4657e0096b9b3c418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f50993206b9c061bce0099d862cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2054cf843722c0ed6fec0bc9004dca710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0a14cec2d1e40a52608d78927020e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe2a0c869d9d287563c69a1958a20c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fd2878720d4bd2ff10ee9372175c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bea479e5697d5eb32bbb0af8ec54c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ca1136362daf7cad6abce531a899915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807f0756ee2f7d9e0868083c61dcdf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c2a968eff23a429cec36307ad8bc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cda0a4ce8cda0679a27e19c5f125f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235f61ed8d69aad733f25f3d854ab2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e43a5bb7ccf897285956d27af09a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea18d08236ebb64d26e18c66b096e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d0e5b9e073f8caedb656d00141f7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216478559775191414c74f784d188b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945f648e962f4e9638a250f12825cf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37036c6bd65195eac8d1a653dcb8edbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5e18dc5f44df06d73194dcdec50ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8583cdb4ea8c107f349f27c928e7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a281587fd8e5cca98852e4e84e3949728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f372e8a2a0f787a9b81d944c85581f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e94ea1e6e6aa9a4931f9a7ea03bfad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d33db9b0daf67e18726050768287c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986e4c9e38f4b8b091c09577d967ba032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b3a3312ad24b5d8ac02c55b5e9a9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa63b10a916729ac7a2bfbc9ba44e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a23960b8640980d8af9f8f95faac0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569e003c9d26ab09c11b8eb9401889936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38751b161c68f2fe239a21196e6d53df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681c10f3ad2a538c26abb1fa2fd2c2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb25748be5d08009d11e7dd95ba62c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77438986616213670af343e24c7df1a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb654d23e9d583a5ff787e259623b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad098d6b4ee160325919fbdd5180042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb627dd7b88b70e49f86a3982af60d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffca7188085d19d20a78a57c2a32e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f175b13f33234d652357524c3ea945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b00360a8e2545757e0045d1d4ca92946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2d31c7951229114e0de3b454727cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58110a30f48a42580340f34672da00048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a557f1d842107a02c234e8a64e048d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaed4a4785b3059ce519f5cad9c7d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31bda8e99d033baca726fb91125d1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75837b6fb441c731806270fa388f1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8b59ee3f3e05c201ceaaf8233078f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c474a16027761039ee8aa5df275f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0ad25ebb7f6286468447f1840ac9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501d260605ba94459216c7ef2abc67756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c6f34e8e837f932fe3690e923e80d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df6e71dde20a0034c58defbfe8e4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff4ecbc6979a516be80fa337308b9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8501b10ef5c721639a97d6b0dadae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922b764f7250f3b1f511b2c8f0f415461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341a434af5bb780d518a8b4b39cec6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d381473708d85dd71ae0fbf28b4d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d8a7ba44467aaa01f6c1fce3ebdb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d8ea2e041a375e6fa857a9b4c1ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833231f0a414aa375b35171e2cbdcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b858937d817ecbf827af422e43e5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56463bf78e4f3f463f2272d8bd585e6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955503912599a6c25144d2bbb9f4c50c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ab452cf4de9295a90ae6e047aa21d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1a0033f454dec04e3c36adc0773b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f12cfc8da8f084f861453e1c8eab472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f482d4e3aa70217a25e480e4c92dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1940400978f7be8da23d09a5ff90e2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1a44175717540106b7d1e2fbd907475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e75a94b58a501d6ba5eee31e7368976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb43ce87ed0c479bac05fa3405c0be777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21f423113d8b7977bc30dbe63dd01a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba081d94059bc2a6096396535eb2c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b4ecf9403bf0718120c493dc6205e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26957d66c08911e029ee5478b5c18cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d3dce6f6046f0ee4b576247ad00082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445c3ee7fda59279411d5de92a1148a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b6e9a6e6134fd9c01cc06b28a1c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff6ebce378900751672b1d4392eb3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eef0402652548477c3d85bcefa898586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314a2b187852e8fb1d3936b0789634d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd81738701b301a818bf3f66cd4b9d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9028133c6f16899119af2bc2734cb0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e66d49350313e7034f7cdb4235376d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f59f2b3d55cc74af90f414d95fa83891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97db8095339183b3e6ccf08168617092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d7e5731583fbd2586f41828820d6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986a9a3cad66127a1962526b5737cc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b73f71b51c564414c5afeab435fb3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5513360fc9f8c8f9200af1142dd9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69d4dcd564e098b1b6a947a7dde01897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8882d4558abe721e4f28da9b63a7cc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227764ef9d567bae49ef519d9c966f4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b841aa5c0775a545903050f63f839ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996f87d3c9f551a3e2a8fb2fac63c91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d5164506bef29f7ce92943e5d9c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285d3f602cfad83b3ac0e91f6d52abe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dfea9c0386d1fa5d5e187d2f00fa5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8572214c8927aa993f976140e01c909105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b6c69ae4c2276ca0e91989cce05f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc587c25c93afb019a806e49f3e14f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015df6b6aca3d11146dedef6f555fa98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f20174eed9cc40a865f4ec2cce6a2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30376a360c569968f823bbe960ea6e7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fbcbd5767a287be4baa6e3eb7584b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae795674677b454bc790d78d4452c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b11b781e270daefca6543f7f549af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb15b3e5afbe72e47d1e4577734651a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e421474fbed336fe2718cf2f9c551d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821b02f93ae109ef42c67fb570ef51f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5baba002706d4447a423ed9851292117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e40dc9a4148a159fbe938b618a1978118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d17b1a5962f5b13728dd7eb4b0df2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bec903156c50115a75d90a32dadc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee10b3a8ad73b9cb1670ad3b266819121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d3f5b4c9cb4cb2d6e46af216be359122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bd25c3f860e7e9f295d4f987846cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ef1872194143c3e5359f6ce12df94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9789274ac8ae9d7bae66414ebe3ac80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36358f0ba325518020440d313fcf0986126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280803b27fee1f4a6f1653f486a7d31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd402039df6dd5aa1b62e33f0f7210128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9368c77b93d09c5d5c38873cfbb48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5b422d4497f352a0b0143321ff4b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8b88214330b878c25aae8134990cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d6a3482843bc1366886027669983132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe6316d6aa7310fd7d7faf0bd66ad5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be967facce95e938fcb73c4b5dec6167134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91562ebd6db7c2fb359fbea042359ac6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a6c85f79dd24007e3a52ff2d8ae32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951357d884c93ddbff7f4bb38681c58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836a40e03d2b8cd0046bbf30dd39a2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314ef4fda4013d441737b3cab1fc13e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aa975aaa008488125fc2dca2f9592140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8a7da63bd770890c1f9ad5638112b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3a43143cfb51e7b8d7add46f694cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a6bdfe788aeac72cbba9234a9a24b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bb659a14a57a196e1c19a1aafec13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8e56f26139527a2b35c96b2c02b6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c89a08e6bfd42cc29d0d242c45f35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3414d9d4f653bf099e40a543d6da7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad9b60929ebe1621fe3dea33347362148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752267902997393e1590f9a77b9f8e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a126fd4e6044a8a3703ad91f7efb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275c464c970949dfb875b23062444b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea1e63eb479c0f3e809f5b575b44e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f7c12cec4993a69516d5922e942f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64043bf205e498b1874ffcf4b4a6bbb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90f3c023ce16b2ed301ec5b5ab53c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c1272286fa36509dcb5495e79d746156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ce41e470ac648460bf1c17a85b496157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6219a8db2f333d4ebf75735ce58e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bf5f63a6fcc274552f8352c094ea9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4da8935031c36b33a459f0c9abdbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194264c392d5c0d5436475f02268a1d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83205fc244acbb79446813b9160cf518162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5c304609d883488615c49c6327124163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74391d620ff9c24ba3aa120ebd6dcfe0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cedd1a84e28f16225499b416f55126165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ee42e2e84cb2a6cd6878f1ad8af20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd39a7dca7237f88bcbe718e27dbd01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a88563e1ea6d2e834177f646b342a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5d7df8226bbfa12cc837d001cd907169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e16bf4dc06f466cbabb39b3dafaf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8968d23c8cff90a64e1a041a7b86e68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c0a31e615cbda91a9ead2414fe71a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd72695b47d0335045d2b741b06191e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2838453b7f9bb02cf232754d05925174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a81ecb6990c3b0139b1445967d6caa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3ba5d3c1f660b86278e94f883729b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55860b9020d908fc37601fbc0c523082177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64269ae8c371354f6a657f4264b80fb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f190675048553dc712072b36b2e2be8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a02dcd7465b4c3412b6f35a8d1264180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd2a9502b4a29a49e4334177a729a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd246cfaec411fbcc9c31cbd963f8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253f3cf0f8b5a4a42e63588ac610355183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2591df16c30f59c92cfcc4d706b4e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de690407f852ad5648cff776c4d8f34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05e431d5f823d5a959afcd52372b17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca8e97f7592cda6376a9a893c5c2e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d31d47189aa20aedab6040c52e40b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfb71a76f7117b45a586b4029b9ba0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d308dbb68dc35f712369ea8ee71bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c9c9757fdb7f7ef97fc2169764238191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30a65fd3c90b0bb506adb617df433e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6754d3d44d92c750b4be524cd8b9932193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7020ee8a4ffd34fb5449be959dcfd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808ff6a23034679ca0272ec2cc44eef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34534656c89afafeefafbbe49f5673d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1576922d8aba080db69450d0efc875a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09169ba4d1f2a13d3ecbc4424af14441198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e17886474b8151572b658d60c29a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeedc02b4a88284c98a949ffe754261200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327ee56bfc2e83c3250dbdaf67a956d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb3fccb46ad6bc693891610b3cccaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa96c72847c756e8c6d1a9ae1808ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e00eb18865a81a9572fa5a92e9a200204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a18eb7c80f8e30ecd850fb4a7f33b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6016b86e7a32b03e485e891067550206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84b1b947ba3efa8170323749e30ba5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c102bdce36a819e28f2371fcd4a0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8c3e19a1c62c2db4bd27dde40d79f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ce27027cbd2486dc62d05a424bbbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7755c804e475d88e5030110f71038211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14d083aa62189a700607fa0e2d9b3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729c41cb14d7029432a7f70e98a8fbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970e96096126d3aeefdec1502331c38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2fc5e9c389e07b93e50da7437d3b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddb45e6a074468e2cc264bcff0a201216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082624173c77f95be4ce51151fc5df4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f714fd5a15edbf5baf6005f993069218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3621d782696a0a88db6a5a19b1674219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19242ebce409bac4204a63659fe09bb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fee6d583abbc68c6198570c13bf74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009643d5d81eda50b2e2c9142f845b87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048cde4db330671e64d4ccd2fb64e1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dddc11838468cf029cfd265141e2c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdbe2099b8550c32f2b9a3df6fbd39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50171b5d2b1f5f483052e4df0c960bbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31fc244bba4cc19f732fb3f73bb8d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fd2153eeb3fc6e3710c48e11d99fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6443539341db220428e560be8007210229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a996c007bd8deb8547ccaab0299a2cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684742dd14b573695ed4448c81168968231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccf64d5a757a5275d7bf130774bfa8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6eb07bb182d8aa708f0c69181bd86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76460943558ac5edbf796d815f3c44be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f65460f566db9454eca2615ca9342235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d33ad4ee1916d92dcd872ba390f03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e5ae25a69faaba5947131da34d372237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d82ced5f8e2205a5af69c4f6267308238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82530058418021380d21820ea1a7e1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f4ed58c816ddd32a7e4bf58e808a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f839d6b5fbaaf5f9083a0e4d66064241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a947553f99b41f747bcb1c5f9c15b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e5bafb7ba3576d2bafb982953ab68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1b2c5693d23827943b5eda50fd8ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7f043f6a9551111e7776b7c6d51d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235f725a9d09551c447a53fe141eba9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4cdec0dc35d1000cc39432f5db107247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5a348cf1dcc546fe53d20ecf763dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c05cfb66dfe47fb65eb48be7c50e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25d0ef416b0b038a1fd6c1f2243c7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb84573a7de432f7a9b3ada97f32f17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ba89642160938110f0e0cd572e561252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39bc9d88b8d3d155dc0fcd4531450e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17290560787ff4aa1400a50d4a522286254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5892f4f11c53b22892155e12c4513c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7b2240197f2352feaa270a6575114256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809524f924d76f5c9d30e1bbb044824257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7d8df4d389806567512a7b70de77b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305bbffcbb0133930d897a5367fb0ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86018791d646206846d98273deb507e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45601c446036da1e537c308a2c352581261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf9aef39975c46a36823766dc4b0ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72e40c765429e50a6c549bfb03b5fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cfcf07e9e74e6cc25ebd63fa6fde7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647943078172dc0ad74fe32c16084288265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b832f5a3d1910136ed9524bf99fd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64013d8dda56b5de0487b24ed3bd4b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd011a69b1f606affe096912aee197268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6697686cd7eff9582cd2bbf6e809f67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7402b39330bfcf3b89b8a1d0777f69f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b48fa41cfe9b3c58039cae5b89f76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447276b832b85f06c25427db00cea23b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a647b25d362dd1703bd7fd13ec887273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34813338ceb4e14db500796d5c827aa8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb676f1c794e0241335cf5d1d15640275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689144d6e3ba9bb7995f2626f5e1365e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759f319f4127eef0aae1ff47ec70101277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8e4f5c5ba6b0c4217f52f8cd9f68c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b645da39e3d3e1d9c0d2288d8ba97f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d7a8dc9ac828919edb60f6750fccb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc5ae9749c54de8389a7c6a4c9d760281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad829e3b9768a1df2814ad6d525066a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecf11084b8b8fe86c5075f00e5658d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cfc71ae4a979ee5508065a1cdb571284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473508ecd523e34ea1cca47cf4c25ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a59ef9e2aa98f4fd69dfb01520b898286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1d6f384445bfe91675f30d933c610287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678755bde420eee1999b1cc9443bb7b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197cdb0acc169a85c49ce4bfa2fb069289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbafe11f54d5255366ce13b63bcb3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42912d2f69465f2d27d78914160016291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a266b4618f72ce04f9bbb89aaf7d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff280901259b75c4332cd74361270f38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19995ebda5b0a6086ac16e143c8386a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66990ce3d688fea782a2e0deb671a69d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19bc66a98690c105ee4f6e285f35a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de832cd3f495891808c79c35ac5baa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc97afb31e4ba581c34c718dd12e5b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e2ef65abe3b1b4fb7e03fa19f9f04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d61efc382fe7b97ace42e72e1a5429300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f162110686216d65307e832e131ef1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f3a032a84f8e1c989f15310a9022f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1c090e80efb70c7a8f7737d7a5f98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d355312981c016680efb3ea459c7954304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646a9c5685fbdce9a1438347903b9e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99667ee1bc6ca8e3301a45faac1d0aab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98a77bcd36aeeb37e24d18f4629f04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97d16eeaa6e772c961b3773fc94aa7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4572004e60e72e96d468b102d9e6b16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a88ab01d1176b427a14c800f8e027e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4132105ce99bf6b132b26edcd61f3e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3227e100b16a053f54861cb1cec380312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4646abd17c59c628a25765172f81ab1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854de54bc20b80ba16be1c1ee143378314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa2428df9fca9ca04238d045b64e80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58de0b0b1acde92f6dea311287e971e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e566719163eb09123da95e5e40821b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f58de832c0afe1422554e275085d72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38f1fafb4a4e75445ca9771b4b39c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c0a665a72b7a79e25c07a9bb8de73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41d889684e126e9d573361c5feb4d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfcc8a2aea548b7c3e6980192dc47d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e8ee3a6c42206ce822a035ae98bef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc9dbcb5467dfe76fae2ff62eb192a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff455dd62e311c73a78d08aa50aa8bc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7b620bf4577b0811c355077bdcb7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28419bdf625218f07df3ce5d8d92695a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa0f721a35cabd84f3a0fb676641f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec591ee8746c5908b6919aa7acc7b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6901aff5a757c7d4142609435a9ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45294085745a2407a6447ba8d54d8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02bf892535ba5d496c216df103b619332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c58b4f76074c615c6e987235e3d17b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f93fb64a7a6e13211c785168a16ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c37ee56dbc7d01c6918b4a86b7472335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adde6d1c2eec0b3f444a93a545cf44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b7d1ee34b42296ce921a831ba8fe1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e731dd0eb637e8f84134d39a0a7c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25927e3a0310d8c5c0bb21455e6d9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666f40dcc1d7661040144720af3b85f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583107fe12f9b898f5192e78dae47d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b7c932776b0b65ef55faaf0f195e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2a6e2547d0f917941285dac1c510d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eead6a41961b23d19b6e6348b57d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c70eaade0216a61f34c07f28a5b70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df924347f3e4c15049c240bd34d6f957346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df388d95d24b42118fcd5dd1b43963e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad278b484302c68362435e33186717d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523fb29b91afefe787d3bfe403cd9a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e12bf83612aa2029ce5d2f7b5e33da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247fcb07b0d1c60ca709306146e87b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a762f819ef12fa19cb04f1f3623a1b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d04fc9275c376d7af51cbd7c93bfb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ee42bf6b28a6840eddb7b829300c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31c06388da02db80a3f2852263fdc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dd90c836ac3250672a90c12ed63fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdc9ba6fdbc227f430c877990795ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a43c7a5cedb37275320b014b6ce80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0139009749f6d5549b8718b9958fa34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58f7c7ab68a08adfcbf2c87208c22f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc48951e8daa15b147f2210cbc890b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c04702acbce5d2603402b39478e6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52ce6f920f3b9b9a06b73bb9d18ec5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc6cfad9aab89ee22764c3eb030076364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827d8c4b29049708e70dd827edd86a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c29d45e7f6d46b6ab32a7ed529b361366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bde8fb076e6b15e127f9cc293912a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544b8c9b39a4eab1e5e948f04b334be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc788079391fb936aac110922dcaf7ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb53ac2266531c06aeede1f02daab5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522814c2624a88b846b3ebbc97ba8c23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffc7966c5a7d294d1aeae1edbe10ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e5d663555e16775f64b8aaf98fe98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54edcb69306a3a088d7c720f862e5df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11735d834db2fc3d654631fd2971a868375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377903034cc0d521f825237a48df68ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe44ef7293a35f3cca57507bdb9c38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552768e9098e5b4fb02ee7f5d30471a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534b8d70edea803d46981fbd93f8e59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016590dbd341acc5e3b33b7461df47a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c5c41f937d11220eebdcac500c862381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dddac572b284d4062c35d22a74b28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a8b06367e65a791a6094b4eba20bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e7ef1d728bf82d7e3dec5b2a8a3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff52ed635b47870f5319bf3627e9dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08175f040aca67d780e5e545342bf1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d488abc0e4066e23532bb25f1969b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866aeebebe9dc19f5d5e694a09a23a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da89ff40ab23e3eaa5daff7186ef8b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e7bd4e36230c164922bc8c20b0aef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bde6308c24bd9916838ae2221efcfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb7e379482a957cea913db0afcf0ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921b9711102685de87b0d4bfd05765a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40dcad3d0c9a1218d2c0c21b35626b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad599aa682bf408e5fbbfd392dac92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131439a7a56939656007c31e2a4df9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9ae2e259375b0d5d33fc96ee7134f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92053a504e44787f2ab934535e7e019398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc4142864dd160e5c75e358726bd22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5fd7d81426afd2747b04f571e0b27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bafb713b86a488ceff9fb415762d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1b5d938011d17efcb42590931e5d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60993675a152a42b467a276d7330fb75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755f0f98b6740c000652bfed71c1edd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0ce4b9b60d10cd17b79f9f4fef9e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012390a2238630c374377f2fba7c4cc6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6470da396dec9206bd2e589edd5b161407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075af68eff223c068524d24ebc0de045408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c215551d6c43693603216f4807d5d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c0c05fa65c8fd753103534e098f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35115943d5f2e36b8d5b9baa83737c1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8cbc75afa14ee2c44cf347864b4cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688c2cd91971ff821fe4560e5b997a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da94dbd200118b4ec36b7d84caf908414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ccd5e3a5272b71e0a2a9629bd7d47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9855c6c4dd673a3852b07e9fbdeb28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faabebf7dbbb1e0ad31882ee88f479417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427eedc6a7add487da6abd04f4ce93a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdd9f0d4a295db0ceb31b7910117f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b02fbe7f436d0de226255e1506dde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75341d5f70686b191a50b20674968e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb10eee3d5ee329ca919d2beb206af6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeabea83f9d2a4a2640176d89c432e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812520185662b8fe6c438b3a7f7f6666424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ccf054c5201e7df87f3fb1e6fb949425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50689607230069a0596272cf8690db0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603ef7032ed0980cf204111f968354f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6940061d854a2fa45f3ce0450d78b3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcea103ca7fd553e8ac3660e5cde014429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a3bd1509800d615c6f3889b3bbba3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a14e953d957565b8e3fa2d0dc6bab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4db06c2df6a0946df101bfb5ccc53c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37932014105ec4e70747b1b9a44cb336433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03e02e8ec9dfdbabbc82785ec8d3b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab11504f9da3275546f0c0b506007a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2718377ecf662ddf5b201fcdb1e2d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac24ab7547ebc9a29cbe96d56258f6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40adfbe4fa4c5f027422305a4002be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ddfa737f1ad51ba44293e43c84e2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799f7c8f88f259c758bf03042b821b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be00fdc8d585aee670bbecf650e84e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f9fc8e9d7835fa07aafa7bde8f353442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4f07b414fbbf7be0401253f30baae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae553936c582b9098b040488c55a42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d344513d2e362a36169fe9fb100511e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4184e905b948011c8d98b62e69f7362446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6a2372ae76d4fa7ca2cd65fa88f2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51d8017bd47c6f80f2d9a3251d5ad7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739f920707bf096b2031b730f4ae689449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c27edf1461c0f7b9ccd001f0518bb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e3df11bfb624e0d38ac4aa9e1ac7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13872691ff0f2c1878ffe72c941eab4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db552d4280d4c51f7a6174dd514e169453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761c84640c8d3a166755da2fde609c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d37740fe6f84943773817b27c80e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e283928eca250337aefe163c9c64983456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76736e135e7b07559379bf8782d88b27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c664fb43adabc62a2c462ccc25bae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27302954b02787452125078fdd5967e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eedbbbde636417e5e52c8aee57e485460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d948ca9322ee2a042dace4b08798b29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737bae8430cc8b39b17891bc4bc5953462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acc4af39920fc62c20d4d6915aabe3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2ba153658b5ad65ea633049b1b7ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfa39fea1b0c25b1ea03006d2d3538465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087345e391170c37e1cb67dc2672932466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557a650b8ba10186003277c37980ea4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9451be8ca6bd74331cd2015469a8bec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1841ae3592d3524a0ba5d5c039269469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34711aa348f654723a6f11d08e057f0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce398ff5bde60ecdf37ef91b885a7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd846caf716c88e4f3ef015fba435a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465601cd6da6d93a83eb42d820030151473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df97acef48b99fe9fdb142d00a8311b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9491968e27e15e3f9058286d23a9920475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d1b82f0cad45237bd05af3eb8f0f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa81959dc989d8d87c22353a6765c17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f3cded3d52e91743c67e929e8e41f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81138d8d72bd219d7993123f872fdf8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c870ed31d49fe8d612f6875ba4099480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934eb305499c2a459cac2dd6c5daae9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56b300b2ff2d83e8b1ec6dfc74111a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92952a12a822c374908447de3db1c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13376449addd49d7e8acd9d978eacb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3842ff9f758ee544d153884672fbce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b982d98e4b29fa6295ca1694bec4329486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436764a34ea62e9bc790feaefa519d7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f18cf6aff9a352a4d16d325f039de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326587b115c1bb531eaf6a8fe98c1699489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977b77c04ff900a1649a5fece45a783490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57956913722843135c51581db2760c27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394bfdc7020181edb09179a56070edf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c407c16a20362477d08e5734f0d2a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab38232aeaf11890433acee99da879494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4b06634447d02be17a7d56b1f19da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a23fb3363082d1a4c849d8a07c366496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb37da7451681c128a95f3b57af612497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318beca1ed76bc520ecde36ff71a500b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7e031878a61c90292017048ac6377499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b352a5c5c136c991b3cd91925e09cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b1aae6afdfb7085b3e31cc56dc6bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef19db2513af100f307f7c13c1d90f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dcc015f9a22d51953a9cb163658e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758143ad141ef7b2e321f789672bffc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af2f7b371ff5e3cda39d86e003778c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c21d1a4311f5c42cd385bd78a97ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f7d1d60749686740a10f4718034a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c255ca6b66c41a896372914989d2b0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1af1e00e45f6c1716b2da49a1604a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca357d9d693c2617e655748baf6798b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28ab82538b8289e3eb60434926e232511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546663e48722975f33dc9b0dd4c4af25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cab79179ba85edd26940a814c289bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0de1cc924d8bdf17fd40b1288d85a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd2b919dc244b39b36969b470f0cf5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4395a06e8e5430fdadfe9612d15bc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591bd65b41eb82c9e6318a1a12be692517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8977c498204f98e0d4bd3f0a0b7c54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c08b7b76f81619fb51fe0496139e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad826faede42aee1509fca6f2015e58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eace032014a9b71b24eaab818da786521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9e13976837123795a969c6c1eaea7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34328da4bb34e2f1fa5f65c553ccbbff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eecc3f93f452e57a8b3bb88db2fd8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbefdd9b290c053dcda7c798af1c41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bcf6c1cfff035379529d48fcb9755526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3ca08dcaad9b63ceec7e23fbedbac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708440e5ade39b0566b5b5ea3b31fd92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cec5bce889419ecf6fc3795392faaf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b13c106106c1837c908a40d13677bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065bd2d5b54ba7bce9d046c128658ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835253a5a69313ba6c73a3e3c4288ab3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace72aeb26c0b6619003b1693f0b0f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12cb87bb743776447476c0de468d4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7bdc2cad2bb4b123d81f6e869a18c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d51a72711f0ed69b7864ef2982eb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006dddab248cad894998bbaa2bc7aec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adc66fc74c0d65a57e5b69fa638558538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d609b12b3279a8f7b13927f07c2fa5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c57968f1377f9756cd1dcbd5aa22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf313e6af0c3b3d33f26e3e28d4296541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd3151c9dc28087f5a3769fa5ff3eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9590d780b2284ea03d51d7d78ee26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01113139db794a28e93443c1df56641544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0690f4f9af7aededc242d91cbf3f85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762c87cb801ee349d1db3ad85f597d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413df50fca4dbc04138832cd47fbb95a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcdbc065a008e228bd48e30bb78db4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9fba283b92ebe6130b74e9547bbfd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61047ff2e537fc6cdab0eb373a9418a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd83bfd3a149f97e2a88cc5ac6decd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c1021590b076df3ad25d2801566c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390236f3c81b10f2e4e1ef70404a09ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7d1ca7669f18a0a807e54c317142554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a39f17f18c15b783b9b57cf34641d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaa7c1dad797bc8b6f44f29d3774f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1c45b83cec950b57d2f0fc04f6893557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a0d1abe8a0e90b2769a6ff75b7f9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b0d2784d0aef0b03b84e87b70676a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152017dfa570f655e47318faea1ee55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636df73b8993689c8ef823d98d394d17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00ca522caad154498eafecbc917fb8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a7572a362db946e14aa5f042c8d3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984961ebebc9c2f4b155e4fe9d95518564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f550d4ab06113b58a62feea780702565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835e15c8d8423238fdaa471e4fd9660566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1960a354774a11f12aeacfca60030567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678a23fcb11e418bcfa71d4cae9f960568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e83d579f00b42187d67b7aafb0ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c52338cb6c7d2b69c91d711d32d2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf8e4cd5667947775a264f4dd9ae50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694db7e23cc9916e09477c1c89368ad572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689568618afdec4c2a16c514a0162e031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c78e6040cc1e9ac11d25fbbead4ee72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017c79f2793d661a522e7101573c4493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c8bc59a6d7a5ae988e4e58f859cab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51b9d3feec06a2772f4b841dfdd695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c53cf65704825e1d7f0d61867f17f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac3f35b959c11d345595d64f9c46e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d04ea3dc7fb62ca78cd4d1be7b2c4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbff156f380f5f17e72fcc84cb60419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38aa52122686bba38c10655772cbbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256ba6ec17989617441b11cf56ce05f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766bb60655811e04e325e337dfb3c8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44636dc96b71dbab3d2e23297dc66313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7da6e81c2d9fda99a08cd42a7b6cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8009970a0af37c41a81cde3edd79dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558178be483d5cd7b963922bf5825e0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eadfad5b7d843e016a12199ef51fdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e505b01a7c74b5eeffd232cc4b7c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6e0b62cd0375b9f8ca535ea468e1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdb60104fd7ecfe63b4c8120d3f5a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb110a32daa22820c02a420d578d719b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179c19c4fc8690035a422cb00f1967922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10940047ea97f5195053b58fd34a89a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d2e4b6620401386feec78566da7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d223b825cdd5b774295e39ea50a35c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1505809455955ef77ea57894ab5575a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af3330d3cd4d07bc6d7a27e1d358cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6984a8928d5239ade07f6520d92687828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abbdb2fed7e1a63cbe9218aa61c93829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c0ca13423c355b2f1ba2965f8d17d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44782803a7915631c8dd475cbb56be3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a94869f1a5eb24fb41e865b0feeba732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e254b21ad725f27199c57377b8f93533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bd0797f8bddddb37331b617870a9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065af91119ff5a5f838a295244472ead35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1bdb55c2f643534331930fbfe58ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679f4c75efb64c9b48fd8cc6b38df637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650a9c2c737856d53d75a8dcd77962b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968d256499e5ff50b0de7ba465e5a5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0ece2d2a1c765e8ddac854f71b52e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285c8f47d762702fdf0f9e91a361d4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c69812c5a6606b2d26af75e52575642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d681312ab46063ebf3ee7c8bb6475ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaabea20662e752eb11dccda1367d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3565db9e08cc4098a9fe8a3549a611045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c91a67bd9a127c9ce8f9897ad24f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefb9b6c144cc9f2fad0ea0286c1d6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791724c25cef8123ec906ae5d7363ed648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8579a80a014d96f93fe2e8e95f26149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e262a3be1484ab4ef7d05e3a4c6876a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ef94ebf00e52ba91888ad3e21ad7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00f33ff5420d8451a0f9408e8e72252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c1ed8f7915d19785494006d546a9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073f4e8d203f8a5836f892584e8789854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25500edd11e6caa724792580365a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896501004302c1f13905f0412e46bd5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b58661a66fea32ea0bd7a773d3e50857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111622a22e7f7c7972b1d963d59bf4b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7460b8fe2c45f24ed5ae109982a3a2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7637da6683405f19e414e27ed5c7ffa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc31c6583fac3805af63649ef19fdee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466232f14fad8ae2b261d1f4ae56253962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdb0d669b301397b5c58580ae0aa0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc767c234da0ede920b887e73414c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748021ee95c7e36775b58be13442f4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a404455db836e378e923fbaa1c76a8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40555e52926b64effd89e6b2ad40c6c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63c10c41163ec727279f777a1acdfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22c39caf84ed22478a5868821c119d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbe3e4c169a11b3dfa75dbbc0eace370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaafd62a3ee2d71fe73756f068ec7a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40d47703a5aa5912982c41c830b64c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3030659cf3a4106ec2b93fd98358ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e2af693fd057d0d1ed52fa7a27ce674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b7df93181dd4e9fb1f88b4710c00675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90300bc039eaed8d4e37fcbb89384f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a46a073f9ab0c1a0773645509167f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf1b3ce0d8a28b14c72796d5afac1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f28ea78a0e01236e9b31f99df0011e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f11486d5efa27534e066b1b7bd12780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9e9fa6015f46bfb2410a3c9a86d0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b57b2daa136449b1af1c40a809ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae028e40a4161e5117361ad2953e9b7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ed0805262c1ebe32590fa9d52201e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1a478c065b0cea9aeeb9284d3066d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c00fa57bce0be764b0d6a2b90afb8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f16c06a651cfd3c41230a14551dbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1a6e7e23325a6869378b731c38a0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1797255f2d3b36a15e92c3462f949e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7e2c88ca901ef5830f20cee90d4dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a852869c535c0f0f98474698f6e5ebd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803f1b7a4eee671ade89d0183f6bc7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf1e4e3a8ccb5893c00dd5c150762c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f01273a3562d98fa7b7d0e992d4db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e888501ba08084c706149124d8237c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc35c91986ce643694df08cd2abd46396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d78a6d990eb71ecab18d2de4b650d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2985fd3f7b5d93d41f3bf9f85965f9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea38d7e9e4e4c56184bf597d3ffd8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f5f9535dd254b64cf529042c2da21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee5a0f1cb21e04c114cbd8a6150454101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57264cdea57636f6d3a1cda93467fa77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3e5787a67bb4f69c914a779ab1107103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b3040517fc1637b55125e117c378c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88b7664cc2342646f6ba0c6952d301105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd42502b739a9b077d17c527fe4be6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695a7b63fc29aa6b607c40ca5fe921b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395c556763aecc28e8de3b32366e4ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21714a2327a5bf22b3d6a773e80cc683109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d3bb9296d2d2f32ccb1f7215df26d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51841bb392d77d6c52ed1f650f16ef80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210bde6e603aeeb19a220edf1caf7ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8f3976dc4e8fbad436607eba518d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782e51b9ecf95d9e303b862fedaae85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb463b1e0e925122d73be81fb45c58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d53553081c7058dfcf2151365ac28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13a19f8467be5bfcecc482620cbeb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8909f1b2aed43b21a877ff8bda3bb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a7b0e2d7152fd2a1ade85577827e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7f3f0306f55c6df415ed215735a9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cac37b1c58aacf3f2775bf8801bb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2a88a7eb732c835b4c890b6a9f3b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa566c5afb24a37e064aa8b02b8e26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55668f1d02401c4e2529cd5064259579124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74ba26069a6ee0cc420f159bd4241c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce4f3bf36f1391667cbd8d0f3d7593126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f6d2cae4c5f9c041798a76b351a99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d072b4c99c5f8f81ca5b15ba410de1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d523c14d4b163dd1952557b8ac7b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5280754e9d792d6a2602ea94843f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97883146111771409ebd9f4d86f0141c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f93e96abf6c2683236e352d21a9cdd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d53c68d55c8aff1362caf9fd62007133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88858ccbe8fbf39bc56d4455490435a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e24b26a8e835388da2b1399ea6182135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd5c72ffbfcd6511108ca28feaa48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171f3659b98f43cf51b4e3904d7ed2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd8a3103fda505e0a5ccb88f2ae309138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cd244673cc586e7062eea72dad51c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6478def7edf60525d1d8843461ce7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6618f8074153e6d20421a6bccd7beb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957511cb71732041012034436b1fe1c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73fa327db2b946d820a5584a3e9c2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb981f26134601c7aa25be843823c7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea601cd081331d075de5b9e823cff93b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea59537a78561cb865c48bbf859ed8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13afb2c53ff7d3a7edf299f439faaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c04c8bb6e6787638628e9e09aa01e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6505064328b7e02a38fc3f4e718a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac3ca9417d7da44a4bd83322e3570150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48092fcb17d884576a3edcc1317ce9c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f59e41ee2113f3659cb450ec61cd4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2efcb9be9dfa3ff859548036d79bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27c129cfcfc03fd4b646c41b20d657154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb873afb439b80b0c87d88a019e39b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15ea344a997c3a88c45850553bfb50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab89ff86d92428cca0a20efc392d1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbf599ad6f548b79ee0d64b76c7cfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af634a160eb43c060e04078c6e6284159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ca6563cf2818e4419f345d14fb22b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198af3963cec9fed7d6524efb594b509161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727a0d66b99b62f92f92cd758379708162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4feabab20651727adec2537da5df9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf0086502eb1de6a22edeadbfa4aec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51160efc8adb0c0f4de6f369ca9fc309165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a660e04e0f4ea04ae32eefa8292c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce33bf4522240bfdcbe2a7fcbef7fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8776b2073ed2864ec32e07708a99b86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f151f2a591c28b98018b7d90c7783f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a92796e94308572d5afc769db3d913170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26883c5372b1392b337fa13457177a22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae84e44c461c02a49dcc560dbc841e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb225ea6365bc48c3865280772cc33e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c00a8338fa1cfcb150de17bad92bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c15df3d297d827f002ae014ffedad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b02db0d82608bcfbeacd9ccb09d75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d9014117d9965c5aad530411ca34c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdf078612a218c582c92b655f71438178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e306ac61d7455b12fe163d57b3f2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4a3bf9c31f7d8592faeb147586cbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3bf4f7bd0d8e2595531a055109cca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975faf9f2c2c69d4ffd892b181fedeb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f47098731d02947fbb878cc8d0ff3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c64a0c5471e9cf4f65531c3dfefa5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2688b40314bafd80ccb5224ad51c73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abeb8affc5809b97dcbfb4fd440f78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55285668e0a2b909a61722eb4c934fa1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1231df7730bb36564c68862535108188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50c51fc91a58ec9941bddfa3aea412189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f8b1a46f081d2cb3b0c77d3b5f17d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca02d886db2fba70ebea1ebec44e7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa30ef922acc95ebe4f0e0ec1b49a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3cf20f324aca25c2dd6eec27529bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00595d6f46d0ef92961fd46a437fd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dcf3842b604369339c2707ff7d8cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7e16a2eac8448c23892584e34b9c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eb76f434658e36e0ef4efda524ca7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be2089f23e9d60716c50e889970430198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbe96b71f46974ad3c02deaaeff097199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec17df8612e93207acd302c29fcfb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a282e68d439f2f43f65ce497d97c3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f403be01dabd007b87de3dc7b8e6a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f19815ae4cf7b2d1f9424cc26a6aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aead1a388647d9cd42909a2e6520e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3c0dcb87f690cc9e27f148e315d08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f736794ec510b50f0a7fe2efddd515206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a38910c24c44bef6581529c26f492207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfc66873ccc3a116a69f1b790c5559208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aa3217abe0c448b7b73c607a7a600209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29f53b68294de92403ba9e0e445225210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c16e20965d186329a1e95abe091e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ef9cd8b877d85d6f0d224c4d3ded212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1513d03737d1a6771c2d8ca6dfb1c57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8563e4749f118c909162df8d314f37f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a1704655e0a88a6a983ff9f70907e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97876d80dd1cb27fc61c500b9905821216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c5efd0047938ebd08e0e2d17b9a0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5753cb91389a50d5ffce15c0beee7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10295718312c5e454412499ac6ef2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2fd164d206e01f5d0ea797326daa4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb8d03f9d0b32747df17180abb0fd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02970b628f6b65792daf23aca8bc8bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e901c0787417a6fa519448d8158a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2e3a997a74eeedb081411e10170ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c12f59b0f7397df898f2cee52eb9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac16dad7d1230dbba211b9f21747d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdbcb33194f7d890df7da424a9c6d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd769f5c88c4b0ce3e5a1d5c9b5b66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d422bb13dfc97e91dd790318ca77f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e78172c1fd6899a94f06d8c6ded1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af11227b67608e3ff794b331e985fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7fef7802a9b2c337c4056a7c2773c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a63374f87f76577287301121aca52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cf1256d15855c974c7cc35e7bc65c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd2b55749806ab02d1fec7f23d96da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960c5079236ef0083258da712d3460e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ecbe9d202ec6f7bb83767a15211b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d34479a453618e7779b3b019f855e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbace6d4b4f4e67dae9a4dc23994cc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104c5c1e00902506d1a55d804ed83a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7774049c518be7c1e500a0be24be0ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4643ad9cc0096eb2f54cc3b232860242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd3774cf04e18d572d664bd3a4af10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452ddbccc2e6286cce0e26d0ea60cf3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d7f78192f6806e3a18c240c8475bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109eddffef5d269493bb3f740bda3de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af14cf97ae1fe703c64ad461209c2d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d9146cb2c1181808abaefb6271138248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39b87e31417c9b4a9f77ce67a15e13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f735fabc58d3e2e7c991bb4ef9bd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ddb9db8524849b8c1ab36b9c16aab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b232055a31e212ccc00635e20c722d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63704e49ccde3f4cae98a9bd8ec230eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b96ef58509a7e268b66c7afc08a50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a895eef32557857333ec6eba57ed3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f469914d1a13e395c421bc88963c70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbbbf43e41e5cae124de4f0af7af2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc9fe79e35cd77ea479b8b210a76e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccf3dfd8aee4052d1d1f5cceecc7af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cde64319d36ed6e629ca20308e2528260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e617b690ed2d09ed7ae0a5c4f24a9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbc8abf33f3717cc7c658ebc1e4c61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6edbbd138bc04ae62612b99719aaed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af92b854b6a715e357bddccf9273ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea783d9cb6f3269386bc3799b53247265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f860a6f24ebe06e70ca179deecac303266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ab5234fa7730e56e46de5c88cd651267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a0dc6bb07974c4fc817e18952b9cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52021f1b86c6c2e236f9cd850a1e8c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bc7adcdf17c074a419e7d6bc6ede7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04cae2637b4e4fa5a25c0a04b3408b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4bdbfdbd34e1a254be17b7f17b094272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67039bd499689b2e31bf9e34c986b01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa21a0b8947c235dde78af73d919146274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea625fbe210791d16af6d90f7f8db5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71df556f69e245f0e63e4f6ef9b8bc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca746199f0d772be1b9c15a9e7bed1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce221d41c816412bf3fd5f36005cc660278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4bea43137c9409ca16a4ef56da8d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2a0a998dbb6083f49f3331bb83c7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bfe0116b691cbcc99b7f3cfc8851d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56e69d718f38ce5f4feb303efd203282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeec13c60f0db50a535721915e72c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74d87c5718890608e15ed68a36d96d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaa98c7376f84fcb7b3d56ca0e805e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bd4b9c0d7d51af97678f4e14a81fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c595997a8565aca58d55b11a82b036287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d525879aa81eb40cf330ccc73e4ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4c44b9f36e892bf609bf56539a9ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c052e354b3a0d29d55fc561c3569f37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa83c477765c9ff58d99dd100dd45c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aacce87e11c05453b7e91aa6f5cbc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d215a2355d8276654b59aab846402293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359baef1772bc3a511f9b2874ff3803294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce7e0386a02e77f9500fb6557537c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5819781ddf29317590cf8b64d9e20c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081822c819d81bf81b40949d0b76b3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db6d358e0dd09b601109cd6376cb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0ce988c59841ed9e05354de69dba0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ece394d64a0e939f12ac1d751403c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604190b784691d0ff651ce2b29be3d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b6fc811e74b87f47879865e81bc39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e623e095ae55f0980102f9d12e28bd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56299da61460c8847bf5a990f12862ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca4a2e5c10bbb0af8d195b05974300305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f55df6b16325dcb8c8d3ac39b3cb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeae0104d4559553b9ae9eed38fa8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a999620cfe25646ae1604d7a8ac3eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaacfde75259195942821b35c5610c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a06af02bb726ad6c5da968a652267e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3d9c9da25c7729548dee74532eda7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e75ced839778c93a729886c892bc6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039ebdfeee3d382384a114ce0ab4948313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e2fd069fe7d7762ebc34900e47d74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d8c1b74041cb6383d69489200de98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba4fa37d99af49e2ea9f542aece7fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae7d7aa8660e6143fc934833aa5849317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b78114bd253682e2061edadb38028318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba2886ed10139913a8ed308cc633d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba7677b3cc1488305ef8dc44448737320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda973a882d729bde3fa91dd8165dbd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae86d987841b91b94bc45261ca45b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2613c41bbbe75229eac2d0a3b98422323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309eae8bfc23cf5f3c53a7d258cceff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd56c327c82e3a0f581e0083879801325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4af9c93d6e98a64a8f48a7121736a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33f69898603bc871545a723253b903327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf8a8a84ee22ae3cab94fb3dd8460c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702b59db8b34425a1b76cf254f89bf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3eab84174508adfc8edca875f97bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccb5977ff76b1e958149ca2ef45683331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6ccfa967201a1f0d55baf042a963d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa1beff303ee5416d8b5925ba41342333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc846be3471d760f01ace861a137657334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a8dde2b5336c160618b3e49121260335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf9f8efe7397fee1295d55073896ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916934201bdc5c1d8cbfdf9c9ea7220337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd546d402a486639c651698e5600e71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc5c69a328846e21d9bc2d85cb64a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464882577c8b4a7e8dc7ce4ed80fbd7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0b547dce41f511fe809cbb16a7660341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad252df94ea49f9812f362e3f121906b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a36c91765a68cdb5d153f1d97cd59c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacee167aa30e569e1bd9cd7a3cc71d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fecd61e2d9e99f5db508fea310b20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29654802893091ff833a0297bf3ef0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff7d1f580b0f46bcf0b1baa45d6d90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32993119abdd771936ddca894679c689348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b38fbb9411b791c752502c21e8ff4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ed651f40971e1bf1f2de6e80f318f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7863d1e50ec6da7d15fc39932ff53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69001b90101886ad97921188e45c4730352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c138ccf96c0b82e81c185eab406e51d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebe0683a85e71468c3f8661755b976354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acde98e6498bde433e39caad78e28c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ed5abbfe1f32e790fcb16c4d31d3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc752e3a4afa03786721d2c4daa89b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8243d9a8b71331d5c8bd6b1fe117997358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155a136214878a042a039de90a223d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8ccbbbd81756a61dd923e0af7aca3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead641ce9ea6a07e89c9c928b1dda95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece771b029cfa0f9e34ad738c5665f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84643ee2b317082cc66befbadff3e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e25149f17aaede8219fb1232cb1dcc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d952fdd7244574a72d99b354def93a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbfd9bb9010160498b0f9692e64c8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535f93586cddb41b14bc684cda00fac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94790fcda3cdb74f0538cc1baf9fe32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d78c0c4a70d3c9fdea88c73bd358369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aedb9327358e696faf5b3cbd66eac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e01b28652a0e4e29223f75bf0bb67e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28879c0bf95d021e47c33139ff32d08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f6788a412e99be806afc0fcd588ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4459594c283e87c35549286cbe2a35b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35b3361f4766060707a5590e08d944375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e96835a48049692e3e637a60c2994376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f31e43204f46348b72a2f12d7d3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a978e279473935128c4493f51f5a0f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9db9079eb8611bac468b972ccec1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5acfabf4580815d017689a73d9d89b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e437ee27e010aa09cd3fab74a33a38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff384420f5bae898c63b4d76ef90250d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce282935c0de83885b732dcb12eabc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2104ef5e1824cf7d955c4b70d5f1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715cf00580a88b9aeb01644cdb9c89e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb62ed859d512740a601d440fdcb435386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d315e3c2e6ec36652fae5b0d69d14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e9a00a3c3a0378d4678fd55309c28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e6938ead7837397b6f86a128d6373389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeabefba81fb1dac429f4945148f091390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977207373e2fb0804165de588d8e9db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99533471f9f60759f63508516f212a91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d4c1e2a3d19f68a0e04963853dedf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139d4a7f207088502475c3120ef1846394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49fde96e02d735de520f70519f5963395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add101d76eb717cdaecab30bbaa1387d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75539162a12490d5d8b4d754b1b550397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417a7fd117788b5e62fa797733ba3f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86363cf5c0edd33b4bdbf7d3fe75b5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014549588b5050db7104238b8520106400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ab5481455cfd24d184f2ad44cfb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6e208374f19372a28c53565b2ec4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b48363f4d5fbb589d8df595c50601403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea87cc2dd1263422d6614a4d4426f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccd254d9fd71378076a3d4e08b1d19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43799ee46dfdf9bf6698190e65d1937c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e6b6d78354c75d15bcecd6a466661407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967afc321d9412609ac5b740b2d87d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3d4d1a6f07a8a6ffcc54fcb67fd51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ac0c0ce0a5e6fb0d503548e974132410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4366ba0e31b069ca249ff7178901999411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae776ba99dea220c51a1074b7891c80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ea220649e1034d7c886207bec9061413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aa9fbcf0bd53f3cd61e7f6034568b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0bb094b1062a9b04332fbe91aba6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614917961962322a1ee47e89d049d930416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e7b346c2d8e24e99156e3648ff60a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423729472852ef1f58fd7a0c0edcd84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da034e738cbaad9dee22d774b73baffa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff66cf868f16268c5dc21e9ba61660420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f27876488be534fa0c17373aee6f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c8f9e1a6d3d5106c3612d7526aca5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e134a57b5430f81926c2ce2cc16b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dcfa1f842ef10230194805a3263c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ad37e2d246d26657d1a529ab789cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c54123f272b49663b79bc1b8db51fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a2f6fd8343255149ddc04c2dab584427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2002d590b9d416afd37c71aee053f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4c97ef5643f3026810a63e25d5e4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efaa5dedede2372fe8c0ee4788e2fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5aaf5475a590a9b05a3ef681d998b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb031affb7fffec95e047c972385bbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0406c1e8fbdd5d2331a1a49710f43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a5f2fef562e6facc6d699c96d7453434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fba067d646a7ac213606dcfc1fb71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3fc66af56238e7ccb86e0aa6924a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc924d406e8756c97db09cbda8b7d4da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff341c9cdf493d0041159810eed10b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd6c74c3a4fcb96e679ed65c8de549439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad3091b88a923f57789d42c6a40c48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a525d98a369252e147748e584a7776441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48ecd44af4f0c0ef59ee695114c64c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26108f05aea94c4c5e1b8ba98dc7f237443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aa14e13152f139a68ad4bc694f825444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302e7d8d60d027975831b0d1eb2fd65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b05596df9e36a79b176a1bac7208446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba49cbe6de7e6075286b382a260d46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a112cbe14083a7ccd37f7efb26bed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47fc4c2fdc7d84596c41a34adbcfbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215f581eaab27c3afb97bcc7fd80315450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e958a567d0076b68aa8c786cd3be8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507110a9933f706cddc038b07cbd00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcef47ff5687644b671a94c5d33376a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c81da802c2170bb5f15d4a8dee6ff8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41078ebe73db28500ec9274cf79d2fb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f506c616138a93953db791a3d9136a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b33a74b9bd12caf21ca39ffdd1590d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82525c1c2032317c9138c53e1cc641b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837af0b3451fff8b2573c668dad340bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30080370ec2f4359845ffdcc7e099423460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba89e17a1eefa6af9879dc955ca78d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b99b0cc9fb57882d04d40cb8ed9ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dc92b8f2cb8dcb0ad132a7ad40568463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55bd2f174187b26736ee68600fc896464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c7755d6bc9e013d7f6882a0302e49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64822ad1181bed412602e5cf0e1da70c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e9da5eefdc99f10571cdb37e64b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118c002e21b9e4f491210ad3ec992bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfffbb8bbf49f3765e6997fb139d404469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11b99179aff98a7d4cf9f599c8021d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0417326c117a75392eb72c9dad1a54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f0b9f79e0587732d593d676d446b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc62597d617d271e8b27c9ca377f55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad551c55bd452004275a946826e004f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f402e4adf2c69dafd1620d419ab0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022431ed3c26a7c15ef5143dba04444c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9bcf632338390a658d447c2e92b35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f88f4671faa2cb3f1ee4b852ed1fe3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77847741063bcc4f724e9014b7823c4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7d0d14459d9a6d7c23923d05b0a0b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23591228b5fd78d920cfcb96481b06ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ec5cc7dc43ccb389b6e1dbbb4c576482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68553cce2f210b05f83f37a69ba301483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d8b45c91835d5434f45ad076b3bee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3cbe749d5e56242803b0dc2c5bfba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c4bf14e249be5946a196509daccc1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9cf202d07dc726f6d82196bb910b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23de6074f529f203dddb88126a8f45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8ea161604f12ab502cb3b00caa454489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1023d6bff4f1634200700da7f2729490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b3a16f385bb65c7d3bdaaa88d16c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da46a4198bc345f85e642456ab50687492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b310aaf7462079e8996a8f71328a8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2955e167511e545035b0bf24e384a72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5682923568c6b5c6d25ed86925c2ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2bbc10a54067e33e45739beba67b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248bc496ff8a8afd95119eb78107c1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967ffb7174ec8bfbabffab9307ab108498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48425f3d2dabf82d2c278796c2dc8ddd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec603974cba2095acb6d2efbfd0200500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1195d46127fbfd723abfd0feae83b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728a70b6e030b2b72b9e28553392c9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33a43f71115a9483f5ba5e2bfb3a05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4631b089cf47638c28eac13365bdc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626627e9a681d680868445ee4dcc7b1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3d75fbf5d5ec358b3e3e2d9d27603506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975cd2bba305e6e2687851bab08c602507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a29e1334d76b284fffd9a9d0245e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abddf9eefd93689df83b8b519e52cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d189a840b5735476b50c87f4cdd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f65808c54cd2262cc4a9647659b63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8dfa34505903651b25c9dba7b6420512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40965c153ab058ef641458fed18c5f73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfb791628a46bf8296486375fcff0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53521d14622e8ee1a2a4496c744cad8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08f6b366c46aff50b012cd06c60775516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435211d9a9eb1d1a763b2c5f9b41e7c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1106e766c0a00b7afa9a229e5054e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817d6aca1d2ea23d5d0980e45869f84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0f2757e78fbe933035a5c269b38b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e63ce0b8a14a9ada49c0a29e0187af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88530b751dff5643a4b566c145a53e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018105a1bfb489d835d6bca5d0df71e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3377048542ea5835d3698333b972ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d928c53d0e978f981127bd2e81b58b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544099aed5c49b4a12b48c14b012e293526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b604c51067348397b41856ac61f6ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54d2ca142e52d432d0e096b8741843528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c2e63c5d5fd890ce370a244685755529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b4e8113b17fce869f57a0e60d06dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dca3c31743ebd4947f65c6931cd20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da20ccc1706b4f1025c0c397206f330532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1784d5aad5f75c7092dc7783f25f37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96994eac379fd3bb9d906518fe58f75d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b82a583620c64770d30144238e1966535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b690812041663540b5507d5dc7364f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7d068d71a8f974e56845af9eaa86b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caa02ca0f9a10ff5ba9a2efebabb15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f7a2135448712492a0eb822d12716539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72051e41c8c6308f0b5bc5e41b71d85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cb93d053c37b439d4409e6bfbd15e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fef137645da14a92f92a38b9bf27c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ca5878105d72adde91201165247d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07dfacbfe791d34130e3369681b330544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0befe7773ef37514c0bee1ad9285a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616ea237287241f6993fa291541a448546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2d8ce75980e3de380dace71326346547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ae1b2aa8b77b3e8e153f9937b04b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94745f79f99dc92934401ee2a89fb237549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd39657f442117c2adb8540e2b01ccc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a11a9bf0692e9d77d26d91359c7b50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d1d167040f3ef9e6097e9852c0672552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f81b3ec6c13c5c715369d0b84b7baa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8086f66043e6d27e92af367b0fddd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4584224862d01f7a21a99423091bd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f7f5f0c9303a82b2a9cd4ee793888556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8390b4cddbbad5cdda499286d7e42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182323af395e6afdf2b7c20d30c3f26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1b0724156e4db591c57e93a9666dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae498f3dda755d19cf2dfdaff2cff27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c4f61c81b245b0037df1c5e2a3483561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e09670531cd960ff3459e082d031bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a34f8a38d541310146b2624f69f60f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd937084db99c5c851d6f255bd1c705564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5701432ff3eb97c493bc91d51fb2b1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf820de7c15e0500d1423abb54edc02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b7ff3d5ea23cab34d5e4b12925bd1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ca0e2900af20c1bf7c2ea7ed255b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fe830f0fdb76b3fd813459aa7403e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab38b53d6ba7a4ed51baa463d3e34da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e3904cf5db74ecc79a94df7de557d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7ad1f632a7701eabeef05ce71a06a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>