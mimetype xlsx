--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08091376d44d8d5cdb9e2592fbaa8c511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2444afc2f65841489c25dd90bd4e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2427d15125c34caeae73e76442382f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a58240ed3a3e97e6cab9dac1f4737c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03840132de5c79a81d90842741fb5795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b87c049c75df95310e08ad1d780ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc16798a089e60a63417652f7e2b94c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38e34033ad02e96d78024f1f395f6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232e5d4ceb8add050b01cf20d9378a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee4d732da9ee8df38923d0e1bc4e4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67db1b93e4890537313b1a6b2ee787411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a765d1e6da9ea9cf802531376e209312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b550d3a090f09324825866b824d7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba3d712729cdb15ca5ed66530bf5a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6a896e032036a56982c47c85fe88415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f992b08fd70ff999cd46d6e41960af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c07d243164d8d152d84e42edef40da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539f28676547884e7d2823fa2a5ff1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49648dda3b7071f5fed57598c5c986ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408c948a8e4af454a474e8f295f904220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376c347a1e3316346c272ae27cd641421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f98354a9bf9e22f56737c36dbb0fbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd66003056faa8a94ec483a12c1e47323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3630e05847c6d91670abae06e972124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c2c0f1458087ebf443d29d550ab1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb9e774babf707e18fdc3155f3952a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a9f22e156241e08f05e26d172107e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d35fbea85930dcb96328a3bf66c9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ff1898d1cd365def50a5179bd8b8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ae15b68649c7ffe650be09eed16d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1224b6d751596af7eaf960ac6f6754f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414457a672a6edde3af822426265c5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9889c08291b70093e5a475623064d5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4356ed77d068a794bc9cb765e72f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8631d376ca62041991a4ac8c9057235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b231199f44c5f6e8ed9dc20ac681236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b2ff046c54dbec3736974d691d8b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaabd6305270d69f61ac34ca075779b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a7cfb0b8c332f3efce731fb720c7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ad3cf42c406c36857814b4dace49a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27ad2f9c13b98e7dffbbf20456136841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d68ae2cb4bd6fbfcfdd60a0bdf1c6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3561d873313fb8fc92fcac941e17ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcdcb2aceb112cda2c9e95b0cd545244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d3b2cb21a9b2a3a1bfe1b0ac5749245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ee7462957a7f78a7c4128d53409da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedfda9f3482307bd3f9d307ae7126147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7be8f1f6505ec8c0e9948f3dd2b9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18931e7a99f0de5ef769f69d93099249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38878bb27f08ef37dba43588a4d8df3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd099f2dc4eb7048e194cb5877dc74651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e65e5f2426e09f0840061165a7cfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c1a2b34b0fc66a46779be65fce65a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafa84f54c51b39b66a716982ce4a1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75309d86add10819c412c6f172fac1b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7413847db611064f3d525970549f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf9387c15d230ad10acdf2c49cd4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff6e71bd34c6856a271728d80f075358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cdae9d9c4b5f13ec02ebc8400224259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661c7499be53efd819c249a3dfd1e3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe596e43897f352164085edcd3bdfa661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5bc5374edb86fdca0813d896a49fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5d44b72d8c210671522cbef0b395563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f51b94a17b5de615775c65bba2db864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed6502c233bcdb3b37a18c4ff77bf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1416759b5c141cd5085adbcd018bc9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84511c37b24fb6ecf67b7db2d96b683867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29a2714d0727246659feddcf87b0a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc7d5286fb40883fa3eb48598a401e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a24ec1966c7285db5805034eb6af2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb941f724ea933dfcc3150fcc936e1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6076e1e2ca12c072422628d51673072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5dd5120e0ab29d7187d8c43739eba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3338bdc2daa00552c022775fc20d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d9d3cdb607531c647488a117d9c6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e5729805e2ddd3d83c1a4472cf43c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3355664e2420b7d6ff1495ccf729ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc39aedd8d5a3e6349771af74ce7d9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f60fb40a60af558471c898efe47dd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db895650e535c6918a59d03addb12e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a16a886b63951003d4be04f7c0fc8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16642dcd13398132ab968059b16ede9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca27a200ac5ac853ab52092b8bddbb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362147b580690da3d00f0e32db5e6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d223f2f25f1132d426dca13cd7e5e7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431493cb306ed802b4461411877bb6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd838e2ed70a6bb787a9e723bcaecd7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e5d3236e409d462d03eb0542d5c5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a2db44ff63bd9a69363f045a3dfc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1584445babd1e9d671a122b7a6e9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1deff417cb902c79402fd7b367ed4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894b09a37d077fa75d5576eb95757b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0130aa96e051a8b28d81ac4d1d8ccdd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08471ed3349321921ec688d1d9b68694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a11451be48f9ea6a41b129f1b8a9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f1364db4089c117859358dcac76be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21754fa88ff104efcab70fdc9e6e30d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309198a3010a1784b09a8f605fe38efd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf3f42320e38c36f19a6630df3d79399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce426eb9676da420ae0ebeea2c4ff7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ea7a7c6b8b9939bcafca1df9448a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a045904c72b5eb7b4a8fe34147456102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7c396553fa216b62c326e023a3d15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6e828d2635da5ffd50b7417f1fbd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ced3b8ad282c69e1a69016b6cab8c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba423d1acade808e54c6b4927dca88ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92280b9c0d6dc5ea490620924f1cd4cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335fb1934dd971f02e286fb1b913c66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbf17d7dc5eed4f63ff965855ab1c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35ea6d81913be8ce12ae0ce67c6969110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3f289a684181c11f3869b18a96c72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b395ae32d3b312f0586e86935b86fec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8020d05531dbed727676543b3340419113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f643d3eecf957a860f7193493900c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fded7620a39d38931e9aa7e9ce03b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019ce8082779d0562c74e4248cf8b2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606d1c97ce9b7a4d095f7f202eda503117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7874b641e865bc253eb3fc918abecb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5d7abfdde16ed3147ad8a9a122a4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f29d45d3b9d51f39b45ba8499367120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6415683ed1ff39f973feb63b8440e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ddf92afac9e2978f5a494264a7251122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe21d0b118a726c63a5f2e59bdb678c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef1d9047a158e1d2e9652892f08451124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e4fe5da82900ffffe98a38e47f2dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d78703b5cc29c358e1e4be9d17ad9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e197405098a30a30c76f57ba3a087127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b1f917def4c652c58b4d046a68510128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9565026c4ad3f614739a3bcd85f6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac81e93d1d8f4dc91bd9dff6a2c6f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a1b31d3b1dd468a796cf9414416ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37c4b32819bc8bb29c0bf7d9fe75fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088072b8f4b0e9cf6274f8cc5247693c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa7a3777e8ffec1acbe19e7f41e45d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86f140dd5614be8aa96da7f0f57594135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330344b442bb07e215f0bf6861b522c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6855a0aca59bbb4cc42153bf59829e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd722dcdd6849045e624403c33e78f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22b9dc0d56be1590f49a64ffcd33ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcde35ce6dcf4a6f9fc85be8092db7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47514d46de19d4ed06cba0ab25b0559141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb96106e69e697531ef3ae3b927e27c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a84d5443f7cd790ebae4578c73af78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a2a715fdae1f74a5b53747794e335144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce1f2975dc39f0d11a80095ff1c40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f840cd94acc81037d8ac92162bc93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96e8a2240702cbd9b8752f18960a94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d69608c911075294e7bbc17919675148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d5886fd2472c581d402c7aa75e161149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0299ad9bbcd82055a11e1c252a6bb9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81103eaa4c2d9f9a85ce33d44db9e123151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff9a3fbe0fc0820ccaf209590b7590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74485324af63cad25695749d5f75d755153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903d8e4610757df7410ba9ee8f62165154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a69139ea78900090f53b6a921c327155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d38862332a5290895041e58805d04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a414fe16e7e80b540583ec6cf448c38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45291be8f765780d5d4937bccf4a6d78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d33a3ed9848c566c47f108b8bf13b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f2a3b1af6345c3a9e58fb05633ce0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c113a4bda5b4f375dbb322425c9d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5764b76e695d133b55bc8095d075e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312827f71f21cb30754d8662b598ecbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d757fd4817d0189483e06ce2f8e1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ea6dcde4afb0cbffe9133cc342e8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df5eb935f820713e9680090d0f89f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ab7da5471b18e91307713753bb29f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0e69e2092b37581ca0f77a8c6ded1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2b3ebc8df371984dd100648eb9731169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3354bd5763ded01549f16be6a61d33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb35bc9051448b2994a9b3568a0fb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd9b4417db733250f2eebea146e56c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c160e47db608441fe5847886d0b4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f5dde0a9258c4ee38418678d194c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a30eddfb1f2cdf05ae1713b8b55ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef80651296191a7de49cd7e7e16a95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002d776b9dee9dd891b0b801750be8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2342f1264ab07e6d72f2a4a6a1680178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be15bcaa8923dc203c1fa2050086498179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f089d4dfdb8c13580203343d1b81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debff032e6ee25dad226f2cacf263b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded91d7ff9d5eacf8b298564fd6e9a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385a7eb1feab53ae38c69d0332e1fe7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6cfc27b6587a05dd4c2fb2dc8d26b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99ac07e5bb3a9b9f905cbe26f619d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6686c768b3b1021fe75d4e0c9179f22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec10407b6e57533fa416b874cf3b670187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e66ddb39eae4ba521eb02561b46e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0399ac572ef29a5abc05a090559866189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33c1ae076a41cc06d1bf4d5a64bee9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc47dd2cc151eb6d7f53d9bdc95cb22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9f860781c40fa0d5eb7b2fac864f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08864869fd80c9ec29c2d6ca905d51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62c142334e7cb81b008763b5d1337e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e11f69d30af435e1382e9041fedd89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aba74de4b4fae164fa9882d0ddd03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6959c238e998e3d3b0e64d684adb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c253d80d91a6622cc1846041120a90d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb953e37836c2817ce5307958accd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c363069ac4e91fefde5e66839d64fa9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a83c6544ff4c4666b6ffac446c49fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fbb4e0b99a2ac20920b7d003d8648202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6036fd9c2c405e4666b763fcdc63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0d8d398b45fda28b3e738268af67a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7ee5a55cd0c8724afb0f57d519137205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf5ddc1819898aee879d6cbc803c1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f81199bded01498c258f84fee51f4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd43e4e4a7a8968afe3bc92ae58ba6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c7af0913369df63f03674792e69c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb2a947537afa13987ef32803b8b2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe8e1f00637133b6196389fe52ac75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3739d04528120e06a687edb35c2f54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba41fe035e325407b0de4b1eefe3635213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3349adc31c7d4ea06c4dd4815f939214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e126337012655b797dccff4164a56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55cd20628cc2d642d5801e83d5c1c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593a0aa627d839f4bbac4ec73c6d1ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb5a62da23445fc9cc36ff250f6897218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b19429b50fd47a52cd9a36bd3d672219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955294ae69f05631ea3f8179ec3ef55c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2b4a3a67d3d4a7b4bc681f858e2db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b25e9d31d48b39e853fe634205ff5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d718ec3053aac7819e33304ca47a515223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b67a6f695b6beb83546224af480fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691cb8af1bbd7f8bdcc1946e78e4427225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c0e5d826fc56715c2e2113b178e54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f9e92ac5efc207054ae7b03a88e30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814eef63021dfa48a9a5232e27b0a52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03e0c5bcefb5dc8355a0a386a95c22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc0962512b286095ab9aec27accfa9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd56bb04690355e8565c537f5ebdae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb14c6a3a4b62056c0690ec87fe3fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104275b376956728d50f2262bae3b72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d3fac98f354ccfee560e440ec238e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ce39d81c4b9c566799689a1bca72c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d3aadc29a1caa647161d19b52ede3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d5fe569ffd6d66bc76d9d9d46921f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0641ded67903ef33d8b535bd12fa07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044bfedf8ad244a4067bc814d858301239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccb73041fff713f9745a5134bfd0f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed5ab4e59a48519f1065eeb6fd1828241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02251a4473bc820355595cfe410f81bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac62489120873f6be44708c7799a02b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfced607ae96591d7daefb17f7580c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763324a7f1beab4fcb29003792423450245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d646fd683dd4631ac08306fe1208dea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce334c1583a5be21f956cde792b976c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5e8eefb707c028b7137af987a2f1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f176a5a2a861a0bd0b93888d905b90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd2863bd5b7eca18b32db7d10048ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ce50bbc9c62104746dce3919fbcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85b8faa98a8d0cd9dbbfa9cff890c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccb6854d14398863404d15478c202d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762b63dac0d9ae45eb0ce29c2dcd470254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25169a188ea11ffb8d03382ffbfe2813255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bda214c99255758f6a2063be1848d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f68c9f02e57f1c63fb8e63d481e279257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4af891dcc86d7fb31ca015db6173b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640beb7c2b35a986c00538b7d779123259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e88793f3ddd526c14f9007b1df46e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c45d963e76a5fd4a88b193bbe5596261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5a151f6f636c184d26bc55e139640262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfbe21b0d4e08542af0f5d34501109263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e9706374641845827b38f7454fae4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b4672d5f98ad1e6c2fcbeea2e7ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a30e4c5daab44a11b52a7313e0641a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d0892864bc586be7d3d75bc1b6c93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e8e411cec1c8ea5fd85fb8404132e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dc4e37f4a7cb648465a95f50eaf38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb2c430f471729411063df6bfc3e68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd1b300e855c640fed27e259347425271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287024ddc4ecee0a3bfdd0a8ddb66763272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2c1e7234f7b87f36373ed1eb0f237273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eb01bb5fe4b51f52a41d4726ab5fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a03ca0aa2fdbc99206235c2dcb013275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f30f0a87160d36a4efa12e4f11f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129159e01783a51b2c5f69f6d2150dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f7182aa7b6e6febf15143d6a6327a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04063456a0afe1295edc07c44270743e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193639b6ecad1ce9b173009ef6121338280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76664edd08034b6bf4747cdb60439b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531f6b114395b75664a5b3a9bac9695282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e000186403b537e9395c4d2a33c44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040aef7eeec1fd3a5256a71d4a1b865284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff980ae6e47f502012bd5541a4eddcb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456d7d6ae697474296c115f411e8748286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93404102e53bbe2d4d6922a26f305a4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50893654f609a7899b25f4fb40113a38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d12f8d9398f31ef351620588b745f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b05a227f664b73006aebe06fb15bf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8fb57a410f2dc7da871f4faac968a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1d087991098dff8711847d670bc83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961f7486d3660a6bad932f5aa4a5eea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ea5aa46a8292e9110b1e88110c2f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f35b2ae6688b031d126dd04f114fe9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea950e8b6d606af2850f2fa296c611296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72429cddc0ebf049b377f1037b4709fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dbb25b5d84ac6ca93517ccfa784f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930579d52da4b8297312e3fbb52d7ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e11dc78508da1794e4f85e7d896af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fe370fb05a664accbd256d29237dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f935ec713257f7477dcc0de47394e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd5f7b40757040ac0f7e4d26300241303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867647e70265b9f36eb931d87e113db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635718defe6cab318234a8896a12ae2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687f0fbee490b86a112d8e3f8716b01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcbaeecd20c4099990239f562891ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc591165ef0125e052bc0f32a5a250308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0777829bcdf078649365e7303a21211309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e602b4eb78b3fa6382b9c0d53169df9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1c3d688e03ef48c552d6b6f7bad6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f6be66d80b9a9660745521057ec3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db2232d733488324996664a0d094de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fc77809b2677c4f21df38f1353e43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6c3c13ff8f539614a0bd11cef766a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3591147d5a53e732ea2d0e9c33d1395316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1bc4184a326f05b7b4b17e65d59de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569cd8c9a6761548bc139ca7fb2e85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1db364b917a5266e24e9972d82fa4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c162859dc3055ac40463f27d49bb8b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cfa94e1e1e36c5fdb8fcc13905af9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a6a1479fd2e306e5291f768c890e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeb820bc7829f7a775641393f5c229323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8826752659d434c09130242111f895324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4d5ce60dc2c62f36924efd223f6de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0f21f9cb6c7e70a5a9dc8c1c2177326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb048429c080828b47dd6cd1c63fb5e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a702170e98aa1ebf0a31e18978c708328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26642eee31614ed34afe56cd3b330725329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dde0868edf3e9b23c270f61bb7d4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1edf4a767e97ecf9f874e168249cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e31c99f4052b0dc5d2972a09e6eda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f296ed4e859bf5cbb36ac29d73919f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051df605fa5e30a6706a4fb4838dd57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76993aea79a7a05220e26e0eed6d29e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d06b2ab3c7c44d830bae093ec353f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287f4dd4d0cfca2f99b40ea75d4bc20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbb7fff2ca6e63a957ebdbedad19c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f84226ff33453b685f833199b68641339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f921e4ef8c4ba2fcea1db00dea95cd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadf54fc6a94fa139ef0579c163ad2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9969310e8850e2940d091d1e7c2b756342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc9d1665f28afdabcd7be28af45968343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3157a5532584d0883936e60da62cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68eb77cb137d4434c15682fb63c05f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096e696f25e0192ba779eba5a6160f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d640e3f735a48dc05b1408b529fbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f72955614420356b4e206d06d1472348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418ba703b9aae39b30a99dea117ac3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f52984f20ab6a747d73511862a944350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b6bc46af6ef7ba29a8dcffbc4e9dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1e3921b9f1c725e97da4bb8635578352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb60fe37ae3eadcf0834ce9c5b625353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452fb86a2bc288af021aa0a4337f2e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673ba5fe20fa5b0f0f70865281da998355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e1e0e7683dfb203bb44938c7afd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234dc781927684c04e3180b66340889357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7847f38443cc12c9b4b4785a52c6c0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a2f4a95da19e776cd98f9e6fcd378359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd1f087a72c1a8b0c72ab23e447dbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a144f66e9e99775895886d360c33b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46a81c4bd3acbb3f0343daeb1efb0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e0b48b7a88874e55966a8baceee58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22738cf06d378acf83841e2a259c0efb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91395ce173e1cebbf2e188a25b127cbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f090ab99bd0a5b866ca2ec8f272bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a438fe1dba45b121790406d0261d8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428db53e4ee6becd16f09d91f59831e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e887ba974a074cb6da802ab27b5454369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190849da205a30002facce943ec9056c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e325dc911e9b5c5ce4945e1a6db808f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355086bacb7e980b217f8801f822b844372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9976da8ec8145f6554b3bfa3d6035d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34bc265e1c1ecd23cf094e2b5327f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45e38bc20eec3aba8e84776c56d53c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a291704a5149ec1f51620c38c02bba5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f415c053f8013855675469b0d06c16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0c59279458eb9a5fcd9b5d112229a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c46b70f8b48fde6c0bc3709b89fed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b4a0b35ce44ad3df97ac075adc1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6ed3dbe772b9e41bae77f39ca2b8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b491fd0b2d494f967e537604943218382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443571f0d051ea3a45c4175b763b659e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfb6dc5029e9dad2d7d99d8df44b98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c54d39d89b1495566379377e4347e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a834f84022aa6b9f8b3e7a7f052292386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d6e8f351a55fe1af15d1a7e6ac34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dd9199fad09070a26de88af325811388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a867eade6bb35c25799c99db5b8ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4545ac9a5a3da9a03cf781ee7f455cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d22a1ce6012ee5f867680d6b5cb7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e86f067d07f66f45b60762f20f0f4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacc3d9b62081ba925a553cc97402a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b45eeb9ffa7bbd576fa0d29cc9d82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91f5fb4e43f0e94a7045e850c2ad2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ca3c4bc1b19c533ce9d492f075fa9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cf4f36120d66ec1fd591611690d65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f445903f3aecd3f3db32722baeb39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ac5c95ba0bec461ceb6d5dffcf445399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338193e7c3c0d8d67855f9f7e52db27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ec740abf1855999b6410d93a7bf17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86482029d41010ba58005c3474a4a4f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5ada2e845cf9de740d078c7fab694403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b85955308423870c533e38255ab54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e277c37ff56bb7e1e895b086f34ae9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec71dec6112f640022174996d38957406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ae54d4e96d9525fc76c4ff2411828407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59899026a0ac71095c02f863c1f4d6cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e185b992a6c02a01522da3301e524409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a1e7130a24a90fd966110f5f5358410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8dccf0f8376050fbdd150a445ebe8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd31ce4ec474d73b5d40e8e88006ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73978c11ff80f35a8129845b6c33654413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd3cc9d637215c2c8d0e470f603ab7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927e30ae95999383b76d5d7b8cd942d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5ef50eb12f37c958cb430f215694c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d35ff5de79664c428be135b856630417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f6d2118eb268a27d19dd675d41ef9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ec43238c92bd6d1f9d645b4c27c8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864d4cff6957eead40c84add72aa46d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de092e45852a8537ed14c257eef3bad6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5bd76054b5bcb396ac3d72e154d47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e5c0cb62a7dc705915b707e031d94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaf8ad98c7b95aa6d6afd2c7349a4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cf1f240a07caec5db9ba3ef5b6556425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d635c06a0488a6a43810aaa80abc2ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db38d25e21da053e5b62d24e586a63e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2da075c577b0c830259d625383b9f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97ce2eed32a707bbc5984f4cddfd12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be16f3c6124d819a770cd49ea499d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9486d108db490fcfbc93f2ca85748c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64046fd425cd0b4b0958af73621ef304432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15398c40c9ac4327a593ddbbef75b541433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e74f2b61d6e7c21e5294ccc0a9fa9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50fab33c90a1caffa6accb81b73ba3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7feadc5534fc2d5f1ed5ea8b190c15436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e71336cdd0ba5942d796ba083fa442437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbf8c2d8781abe22da2dfc5a5c8725438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4a695eebf0a88560d73efac873414439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82b3e66544d6086b4b79f5b162c09d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498351a4ebccc54ec298622e0ba2e212441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647792fde1aa3dd5b069ead519bcb254442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071559a855ab1124fa10890044d53cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ee95753cd27b24d268b60639e26d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ebbbc97958d0324c91f6735ce8ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9bfee9a95c165a39fe8f3b8e97fdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cb9c75da2d6130601e1e8d519dc57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ee3d6fbb984969811cea0d7101eaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e99db35cd2385a945a447f161a29d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361094f479f5771a015e7d7f5d3e2600450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130482e2d81bf798ae6bcf5a62163924451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e1d0db9b3963aa9c10fce64aba58c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc51cfcf306663dcf059c824532d0c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705b01953e68586eeef29588801bc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511139d5d4aad7152a3c3924c3f9f6ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c599409f20fe23b2050035d1b0d66f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588228b21c3492ce6c468ec04ab03cd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c814edd352498e3a42179461415a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e44ff9d93e5c3c73fdfb352243d34e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c592f0a06bab3d38b0447a6aaa33cb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33568e3cd5cfda3f178299807d8d616e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4fa00ccc5ac60a636f9a8d03e0c41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d45903fa6507feb97dc91e4e1084d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299de6eb5ba75feea87be251041b9f60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88753ccfc7d73b68c76d46f8f8c4cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd92b88d6fd7de854f00d77c7fecda0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeaed3f8b6b655c88ed1005f22326a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21183c7b4b473bec01825081e459eb7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc82d234c8307c4fe5cf16a5ffff76e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4ed1bc1914261f8d8900aa9fd78d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6a468b4fb0b349cea1911709e9c24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20157a61f270cf9921a609b20bc1da78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859202eb2028a06cef4c1daa67fb562f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfa9d1266728366cd3b226427b97f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9c38427da4e0849a51048d0631349475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe0c92cfc9e92b0f3166cdb09d63b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ce918d79ed0db43e2640bb936aa0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e94e46c1d0f373a9b2285bd37c488a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3f311af39063dc2866f25ec869322479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e97bbb0bc67b2f079d31845d8cadfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1c90a7ca680fc06cf15826e5c0674481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b66afd968752f6fc4f302d3062286482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad66f5b4b42c625951c6a7fca1a80a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8378ca80b853072d295dde38c61f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759190b425869adfb767f96e55a94c19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207015a026c8e1a3c82f5bd4a798fc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da1e9006e8d8d5f8ea05214cf01bb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a747ce942d9d65b0092c12325a7bbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3ad88a875d00a828c6b592d674e21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea58480f5fc56e5d040326a89dbbb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bca9f3d05aeef60d7697d123e48889491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa07d8686c7667b8fc58ad3f61ebd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9047256f16566ec3571e2a709d48590493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80cfb87b1aa001918f68dbdfde7504494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ebc3b4429aef39d4654686ea77fc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10460c6bb4c9eaef169c8477286f1ef7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79009e268bbf61ec74601779ca68e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5d6f16043af3118374ff6a0e4e932498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3737e7d15b8e107cdb02628fd51af98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01524e5cfb8150b363740b724c1e72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8f01b8a395d6aad91ada065dc99de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2cc1f9c61f80ccb7c9f910c824142502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe7a55cf30960a77ef67935cb3b543503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f216b5b0c8079fb5cc3ae7ef70842504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd6d320a4ea0fce7f6df3ee544c8b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5103e0bfff2efb19d13fa564d71139506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858051eaec8314bac0376a19dcb6bf0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87217035ee125cb7951ffcde76a56b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdf9bb3a3d4087e2b31bc84ec04976509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88172877f259bdd6ff84ab8114f168510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a0654b0d31b4f12e373bbf1e48922511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f9fc51b215414d2dd06288323c8af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a9687570b79f5ed3a0a64a893c79c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3b7d9491f0bdee80e007779009178514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dccf9a16cd5378b77c7739ce816be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad9d7b347c6c73fab9b056a3ef50cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e5eed1705e84f47d2d45cf109b14d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db83d1055a2bf7829d7d2dd343d8efa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c83a56665ce72b148ed12aab470c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585aafa6b489b4ada9ff1edfde5015b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7af6d2d06c57cbfe715918aa4e8f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd629e29620dbc7496ab19a3104cf3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ec4222b69c9453e8ae09f04f0904523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b178c3143619cb40129933df9e5cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200801fe147514953cc760f2f8fbf0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dd3e53ac4b3a7968e3ced3357b5d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c2adbecf684035f58f7374ce708f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270d4f0d170bfa3fa6913812caaf8c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382a5b326f2c60c6ff438cd637d9073529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a28007a94731ed3a6d8b4b0a97d17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aaf50de121295198d70d1514e1d80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ae037cc8c9cb3feebd97f18752ab0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3a569bf98a0bbd43d8052d352db31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7023773459cf7b10d51f7318806158534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34646292d6366f4657ec1d3a6252cc42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59b53b05c1d0841d2be7574dd0dd33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7940c4fbfc905fbf7b94c2d9c4abc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ee24f767570cb45470f04e9b1e1c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f97603a0a12c3651219d41897eef9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbe2297afe274df452d4eaf7352084540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926615e5d405aa50606e9a588379e4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e1906b534f52d158fcdff3b2d7bed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074a76b6d7580bf4fc8a7f56f56986b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d230f49cf0b9623fce30aa17af918cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc93c11b98738d77fded46daf03d2a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a41eb02364511aef70ba2845cd6b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b89d3cd4897192fcb0e07023a8e8f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09279d591a58381ccdf100d6a361999e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a21d42c3488e83cc4320b05387fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e5a62ee9a90e90611ac4ab9eeb084550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ba97a9abcfa75633e3cb8543002e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996af5ba3a8f0029467b4c5147c6727552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bea853358927e9630003e229ab126b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18299137fb0eb5b16425e30efb612d85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa555ec562b2d56e6525f93d77ff87ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dc883e93605da66789c08c504f0bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7480ed6f80027a44e3fa53a3c87efab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eb8212dc36754b749994630d496db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6155fe071ee642959337e6fb126667559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ceeedc3b832c5303397a473a90db7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4551b272fc7147f3102c9ff90569be1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea534bb224226ee2bfdbe5b6e4bd92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6491c3309867057a6eda0b5fb686781563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ae24421889e0246da4baf16fa8984564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939787f607303fd00c03a78e2be78e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5279ddb8c287ec42943294aa315ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf3c98167a87c0b06536a764323fb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e12ee86a45f14c6ae1bd47a5d080568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb71d97ada92d52d814d03fd31ebf36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff69059f5d76bac5892c5c8cbe5a1f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1caf03818bc3f70ed6632c16e3f34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6c1a928008de93ad0908d79cf58af572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63576657dc65e97aef66a05fa6c57c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295369b7202a9de7a3995845b09304a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904495867e2fdab7d52b166404bd9153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d79ee186b30c00e953533da5ab6744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5a8a87eddf37c7a274850ae4bf0b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073052594b64523fd85d449bca54f636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b1fb184ebe1eba5df2c8dd03915a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5178f9561503f0ffc559df45e7570a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3b5879d9234b1d64af8521cbe06309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fc8d8276f4a34ef927fbc7410ab4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023c21ad61bcb399f87d5041f7e558b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eadb05afd148adb86c0a0bfd6af96212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28e156eae16022d41ec7b3d87d629d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853b7023a116f1160c8b8b5d705e98c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af605c3f98f960f8b5d1cb610823d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe249b751f37b126d6fa100e134063116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49620e6373778e5cb29dbbf694fa05ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e18d0af969b16f27ed943930df3f0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf4d181c3c15a4109b3a5cde0cfdb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff8e3552f8bfdd70753cf091e5dc8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade0d1daf89f3743b47cc51aaf7a8ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff3cbf31ed22c2939b77693a36e05b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a50770b89c7c43988ab132935a0e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7984a422bc96be0370bfd2e167a1b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1ef559e8697d28934fd3b72eb133825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c597dc9dce594339ea2f2495a1f520826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2665e3eb718d3908072f3e538505d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485ff1ee0ed2f1337a3e785e6c3476c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b265d46eb65c0881366027660c2bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9223225319995d290b8069ac86a2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa6040a45b154e350aeba350401c5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a71ecfdf84f33921adf818fc064d7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fd00c763996f67d691c2f51c4b04e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819537472daba37569a6174875d10d9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fef69b4fe5473c5fa144e700aebeb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e631c7f887bde3dd3b6bdc5f117d1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e04999df9ede86cc2a0518864b0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236334e24174d63f5f3fdd9ec3172638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec0b4be15262b91cafcba63e81345f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44bd1c9f75428625f1e3505116301e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1538e8269760008783d0820081df74a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a2d303b2fc51fd3fe000918cc571742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0908e0fb7d5c01a1453942f95841d2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a56dc7fd9b88c4d9946cf13167684944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170959f88b146c98839f5f744fc1c78745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe613b6acb5136d56c3b96a6561bc00946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2aa687ea128cbda387f2ae30989e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65790f64e636b296f85a1015f96907d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c92fc64cdb73190c058441f3b7bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aaaec64375f044f8dea31032ba89150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3a0e84c8d6bfc8608bdbcca8cf68651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bcc18040e1f11d65f3bc8303dded452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61237f176de7f5059fb50d6ccde69b1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb5b132440e78ff3013a2920828b3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39914a09d10ba0e5161acf4187181155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be4ecbcae8c4503982365688dbfe1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa689ff0e5144f059b56a5a31bf81aa857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c44d456bbd6c9192e9738e837281158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff644c1036b1977559b2bfdef55f541d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7280375e3fe949ec842c756e291ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a480a1d78a606b815fca7d75c3cd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eb71bb6a86673b5752a96976004f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd817b73435ef72ad7787708a2f177363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d3019767ae7b88243e2af5b21af164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b5b35744f20642fcfa8da1b82703465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b903e215cb3129e5c328b25b9477666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973e9d7d71358fd3eca435456c00d3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651ea8b71eeca05602119d05271b5c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a30709e4e458b1b9041d32bd53145369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332917ddc4a75b332373f10723673c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d1f3a432830962215be9019551e2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e9ec81ed68e521c7ee6b99fee595c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57506ecd1a3a5675d57fdc845579e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8121d3396666e012627d38f2a2cab574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a95756feae222dda88c8a85b8fda9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe78f2a7546eeb110dd7e134d9007176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505211c772079a22aed97ca7e78b6c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a64d2e90ad4b974299d62b9645f0e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ebe8dca45bd987f940261611dbe579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2a761dd25455d213c68bb753226bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd247b1d5cb894a6a2cfe4926ce16f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6258569633cb54ac396d24d66212882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac200d5c38e88b0f0d81d202b41c8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702129cecc8f733c4316e82dee23b01c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4635cf3db821ff9ec38c0e7b402ee185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3274f5be047d501aec6c6f532648286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb9a5836513add4168ff37d9845b7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82211109dff063cb28105568712a431388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e702d96e74e334ff35215b6f0cf09989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146da7da9b77e0144faa33cb7095fe990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf9d330e73ea15b71367dcd49c20ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d23ca1fbb0b9c334ec6c9d98a25e7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ca9357f6b1e99abd44d5df694ccdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3714e95f8dd8bc9b3a4456d8dcd7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1779d019cf5ade49018d01e6ddbe3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af751e51ab9d762bdd10ce7ea91ab0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace521e3bd534769e53ff3f077e78a6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24a27fdad6430bda86575e57dba4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bdfdca8719af0e2d5b21b0e67691d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51926672069f041bf6a7478a143a908100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bff582e19a4ed879c2569529a5ab7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7cf626b89bd94b1a8622c60f4f278102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e3e457204761c051292ee5680d879103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bcc4dd3a51fbe270ef256678de41f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d3378989812bb4c84246832b67022105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548f38667e097ab9d4b39a6a68a6e04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1710efa2b41ef9f9c2d41910c1aaaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ce595882d4a57ad906d12dba2434a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dca65fb601ae80161cb1c4e365cbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fb677e2cf28f03f95f5236bb27f8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99839bfb8b8ab0ad3aca280dfafb1bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd812332904848442d0984b2f6a8ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d6574d8107e12de3fc2ab1e890f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d043b4d036c6b9657c8baffd3a9bb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbd3403749df9b18562a8e1385e367115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcf695adde857ed23531d027a16e62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8b0103513b44a34e8c934195b6ee8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb909d0b03d8b8ab3b116b645b6477d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045596650e88266356eab14476c4f58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cc1be15d9f8fc14d3a7a79ac2e4fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996260763821cd69fa1e33d42db1cb4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b385b65ca110f15b50871943a326e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e70bddbda6376b15f4ee297e212ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba0d3916c6d495f4a3562f8436e09d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1acc332d3fca184b600bfb79bf5cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a352157a2c4853c7219223805268c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c90b0573d2a94ad0d5fa93ac7cb439127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55e26726016c1ed05b854230147278128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f3b6d0309ffd5627d07b0fbac1726129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf11ec5d27a7901ce284b61ddc8cf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a48761b932d1894429ef5ed3bae0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95fba6f1f5814e279f4505de9a8564132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b814c42010725d762b0e4c872762a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb937d94f39dae5a3938e1f8c3ec926134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791de0227dcccca464bc36a058da718135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ade903bd72b6605caf55ba3a91826136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c777ad006264fefd71b42c5145276137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b57e4ed6e1050c54a76f44bf905ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35705ab99f7146231bbdf45597f45d0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3585ac0b65099ede04718b358caf65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec94dc1a06e6345a20c2f5bfb077ce0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a62185cbde1cf17196ff81444fe0ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6fbe51e5dc7f92635344cf84e3849143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baef2376a5b5c08ba5f3f26f6ab341c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781665f85bc7d9bc592f235cc1cb7fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1816daa70a1c15febd8293ed6d20d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077200af046500a3ae5653572bb2fca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48b8ae3f7ee1b3f01800b856bf81ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeff0eabbe1add2f60de69f7efef25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01c38f8cb70727fd11d2c0ac8386ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6e5404ba7ddd15f1446001c9bd6b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a83924f49c5ce67b798df1e9bf140b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dd686b1f48fa86e11fbf30a9b69b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bfd4abd917cb1d13ef5a3e6840fd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d2639f8434aa60dd444d3c907f9cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dd6cf7f500e90799c52def6b0cb18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7178fa68ebf3cbe3e4c374088e8a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c74a5b9e86861d06d57e7b1558fa2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe13456555429c38c61eb6054328c2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f706e5c8b805b93c65047aceea331d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567961f594a9b9e681ca6ce746440f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74c93cb521d64d68c234b46127aea8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9edfecd74b0fff2d5a5da95057f9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb499a08487290844c8a86fd941aac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a03c9bc53b88caddd0154d437cf9b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd00381a50c23ecfceb500d33d5525166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3315909e4b0c5775338e9e1d61301167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e353634cfc9d8657c817a7f0ba5714168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36990e690db9c3ca6ab005f8e418c7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b985dcce4138abc8d860613615caf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba813677ffeef7b8e2214bcb9b6f26d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f90da5f4d01e95de6f1891b758a38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8f5202cc4485cae667b5a87fb336a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d37ac90036a165eb47c25afae73da9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428852c4cb1e6562c8e9109c1a6d2e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dd9a02dbd5ec7638f972a5c149391176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfad912edc2068b4ce18bbc0af9601d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0675c0bc4979aa69973f3403b7fe6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe51bf210969d5e4e35d3e7b677d00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d18beda4d13a266e9b1f3d04a0a6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4fd6c98e855f0f72bc6e8f323e859181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20a18076ab5772508edb6173c754b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d749680928d62a90427524c628c893183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee982ded2196e98ca32107b7e1f628184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2d048bf0b7ed4ee034deab1b4157f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0be04d26dd19ed194bcafc02c1dac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391f698d8bf52eac272371c2668cb1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199749e2281b38fe2d15f1d895f6d1a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6446cae72ff5e7237a1502802935709189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6a68d92f7b1b21169c43f3d9f0db1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef165c2337bfeb80fe69f1dbeb2159be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b4886b88b5bbd64cb19350e58ed97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f07532c6593514e707d9af309461ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6be29ec1e4e13350935a785b6db20c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096715c980adb8d0b439d0644fd9f6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188000389b67a97b45f858ebed47944f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef97989b85e27f1d17ea365fbd5d505197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6503d0317eff6d8a150f19adc06e24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec2574082b849e294d5a14b7c309c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c579cd3e2f644658965be128db9191200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a908ab3f9722baf0667e79ba91771201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd6303f861f057243b1a92d27ec25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d078972be9cba63f0683c4543780903203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d3081ec443e5c9ddcccd20d3711ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f84c7d9c61bcccf873e2c4126562b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cecc434567b2322425b7a1b7e98da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45236131b841d6a2e0ccdb52d5c3d64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb27a326c0b3ed571ffbc6f5d4acdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1be9281c547b8a72beea9fa91a3200209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5aee2033e3e57b6de0fdf94bece37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12ecef545135b3a29fdd752a0c9e3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d4ac5661a6efdb8f125139641f23f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28c221af22d4a4daef314b499977b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb866ba61b94c0d54f24cade8ccc116214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc243ae1f7d9a33bc106c3899e2247215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb148422f78f91cc775df4f9df6afbae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35049584102b8374f2d1c4d79206bb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef08cf1a5c883f4d03ed525ad3d13e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041f4fc103a0629a31639c447a3c181219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e72418fe9b9c1e807e14afc18163cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cfddc2c7b4044cd8c091cf343a0f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c295e1d73796ce5d106c599fba6af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118869fb3231fe0a5d85123a8b3a5ba7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f44299393bfc1138db7d519e89105224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0833cf023ea93237a13b1f9aa7e4a98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5a2742baf92f0164a344f98751be9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726a5eb0b44d333c9946edead0e06db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911af5008fb4d50adfbbaacb1908a82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8edc86eba92d0d162d0088901ccba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1655a9aaa7f2a14871e075afbd3a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5665bee3ccdfb9d83f80508cd90dea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26c55ca2199fdea6bf177716b26286232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebc96f61dc14493766492f91cb9224233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315c3c0120dce7313d169c476a74f7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c636498ee404515c5a7f376f81e1974235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f8b0134c5e8fce30f18102681daba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992b74879da8d5b08abdb3b44f01b72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9fd882e79609da202f1a73f57ce19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced1e41bedd392c4b0f660b4da7957f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9e74095b9d99e871f03e59eaee161240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6cc492c0717a3e7286681dba17ed3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17884c10006dc8412fcc1a82b305841a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d569d91c9ea22ec43a91a17b36b6dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698d19b05b3cc1b66cf367ea84d2ce3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7556eb11eb465245431c70112715d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147df6a0d964f540e04b6e17671aa68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771102f9b81d6d9a496ac5651e14a96d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6352edf02ea5fd98ce22450cc5958248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfc17d6f6d2971bdd673093f0c96e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036454dbb7b3dd459020632e4221e733250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf3afb850aaec3588f6f871755b1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8bef7e4866ed68be792297078003c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0687506557f231edbec86ccc2654fb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf732660cbef29f3960fa5c0fc4324cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5cdd695f39ca813c1c41740584ca7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c893da32c808fb45eab65dd249d012256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62f14e783e19a799cdc6278a2325c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6f2f21927960f7909f6852cf1051b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52d114731f32c8d4d164ad427a722c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbb2b0c0a215493db227dbbd315cd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0258af6be091ee38e4b85af3e136d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a1d71be779adbca856d5a64a194c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4395fb90d46b2982d07dee670f394263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24430051b575cd6ac1fce2fffc77d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129597a6b4ee42c10ce9b2e5b50f9f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f294a3a24b50fa104b5f9472e952069266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9f40f7a430da81bb75d829c72ad4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093d7d3b4b3a8a470e1ecddd8337342268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf804a7fbc5a91848ac2587c970b46a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600553ec46b22df41d18ed2dc6c6903270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6393231a2bb8f24962bacbe975fc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95785dd5645493e4cbab4ba4ee54608272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37723cc829bac3a1c83aa24685096f5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13000c258bef31a4c5bdb46ca68650f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54705e55c210f7c62fcec8d9e73e063275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca0914d97fb75f7d87aff93aa46d41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce1aec070052a774359f482913ee31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130a7123104c0280c703cc8f3431663278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd5ce6674d6fc0ea7804924fd15c12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5803ea0da86411c63fcc52a0cddca6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be17b9c26ba2641068bc34ab436a002281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3db1a3197a9846a7704df949a7b066282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b5796b772f2915345bc0df5228071283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b8323a69fc8060dc13a594d30ab47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313151964d753795dea9cbcdfe3aa9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6748c501b484dc210ffcffcd36ce1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ed55e2c65d0d79b833a6b21e216e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab98d86482799e68d9c9cc379a13e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de6c810d388dfe6e32ec358ddffed3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb5685421694c36bf1acf0c3c098f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acc58180258906f7f4bf8b8dc41981291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d75bed18ea6137a19e51c8935d3a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d205c9d4d2b850bfc17d636182644293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57903753f4872f1835393917c7bbb250294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023434cfbc4f42bf4c7cc34335748d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa733e2275d641dbd2e264059ab40e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af1eb36ba7c5b952c0a7cda405a5d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c22cee98e22b61312a36a4b4487f38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545871f06347dbd7c9b69612b420dcba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce7428c1adf3c7f2ce293596adc715300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b8e21f827fffa918ca03ecc13f90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb118d6152bcef00d03d0d5c108dd47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba213e6f3b9b287e2661304b52ecb17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6b9461b0c60470ee92d8c4a5b9cc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0ec5bb49876d1a3a30adf2b77d815305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d16b2968b1bcee895282aa7c888eeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859e1bcb3cffd7b42818c7c3a942cfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d46a00fa2a62fadf498daf1e0508b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fbc4ec3b54b04e349552d11164185309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efdda1d35efa3ac7a1f5cf9bfd38c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63b291114a6d1e59882d49ccf4e8aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63396e2df582cfdbc3f10c1127ba280e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd68812c02ea763b25f6f5795a504d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b28512b5621b547e4ef89e5340bc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43d9e0e5617424015fcff82759af5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802de696cc46340707485961af20fb67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1433753905e62fa8d86f838697b819317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24837046c62b0cfc9b4d66245f8a985e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3aa7e137b68b4b627ee22c6055684319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85e2985482f27db116f333dd18d4c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ca5417a1c1a404acd9072fba1e43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a1aeddb6293746bc8b263c2b3fa28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a291d9b4073cf96ef1f53328997d07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6afb836cdb3d6148170c070dbb0c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836ad401c72732570712990c244780e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553fe53fb324d114234fbbfbaba8fcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc46c814d6d5071c734e3e374a2f3b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2c289cdbddf8f156c3aa0b36ec948328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd90254f35d7402b1868f2355f93b39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a765de80b986ac2107b95d58d5f2733330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79351ad34defb91905e22e5530156e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dcda7c9244def5aafff7756ad8c0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9c2bf3ce51c971e684a55c477e4cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c98c1fb1d3f81550818f16207e36b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ad1a55d332249aa365aa5addace2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082de0a83acfa34f5090baf20c2494e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731a2d876ccf93a1f67f63619ccb242337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31af3984d0f8bf3145a72eb7210f5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301f479af0191917feafc830a6be95b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063e967ffac43d270ba0a01352eeb4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6124023befca914f9e5787b44705377341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d2b4cbdc76af5a0c2dc76a8666af0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afb430971fb329a556176c2cc6910c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236190a6d6e76f6314c76d789d319c6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de71a65326e8c891e45848f4da2be0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77909b282b3a9f72b6755ea46454b93a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9cfdcd24d0160e7143f77147189f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f677a8879df1f23826934e60c7fc222348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcacbbaa9636dbc1ac36c96c860fbf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c809e1a727f09a135bdae664d66150350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376eac9de790b89291a8ebfe690e8a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb975b6f730476b6d5a6308f1a218e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae29fb2599eb65ea2f236450feb1862353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d61a69bc843055977ade3f87ae1de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0970f1e0307de14b42511c6deb64bf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b452b5532b585d21a5a85c0d657756d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce940add8e0bc091c0bc55dafebfa0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11e1e33853fac97265cb45801d29b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268423b5f66cbba296a26284553c6b0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806ae61f27c2ecc77e81a24e2b84ff9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bfbd7383f48194f200f7a43cb0641361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bc1658d1481a2a308c56330f65314362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1c640edbeb4c37ff90b9ad32fc8b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281577bce3942576dda187ea985bf9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd87fc6d61eed49ab5c278293a546a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d7fa1f58616f173cf2177797f7c87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d7e93eaa74f3c0c720044d00d201367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe3aa194fa8cbe6ed804a438603877368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9adaddbea83cc8ad726a5f4f342eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ef89ffbb5de98bfdd214429c4b16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4b1ab3c88f4df588f44bdf3cd3595371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9892c4b8a8d0aeb776e9d72bc318ed6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b914511f7bba0dc6db7c025ab8ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d2ccd05a07aa28a49e5824d4ed9a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55810486c86c5175d70a6bf3aafb201e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cb2006b0c59d1e05b0562796ae1af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacddb90d8bffac3547496b8c0c6ed4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed4bb811d2f8c0c37577abfc617d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d9d9811342e8677aa78027eeccb8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599f521503a5cb5c0981b5b14945eba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8142a5d9e28e5c57dbfc55eba0159e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938785fec9e427fb8ca35325d0108dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422441816489169ce71729d2a8d474c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3f10d0b24fbb207e427c05c82569f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b09ead1c1a902f9bd534d01b62a0f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334738b37afd32e6bfe6c26563d94e14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc6ecaefa80a8caa3f147c781fe550387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107cf3eb4668f2bc85f29c602883cbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10559dd655748b260595b2155ab08b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fad0e6639565c5c9b0ced81ec1b22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5255e43b7b4228f9b8f62c92824e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3010242d3b27fb77a18d9772fb3213392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921db3c7b3ee69d79949d1327212ebc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd43a1d8215412b7d2d61046c47a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddbbb93abd35ff09d97d7bf8fde566395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee427ff1e7885e3a7a7cf6cde6d8357396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b570799b56f7f8aaf77ffedc7781675397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80d775542d8556c3dc38e1601813e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0110fad113e1f964fb2f19be80c126c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fefcccb0b754f08efbca2a286260c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b589c49ed7acedea175d9e793d689f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f349f87540f9205b854f23222d381a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c096afc0e5a7c2474eadce217314a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f62ffe0622a6ea4006764b0173e30b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405b5cd861ec2dde56a34b418b68b95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b1c135e7c767d2b8e60dda28217f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f9185b3d2fe37bcdbdc584167ba36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df19287f4a3da73d3b2efb7d24dfe09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250dc79209cd69e0119709fe83782b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be322a671393f4b99b33e9dcbc14b21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79442d974f09afcacd89ce58b9ad1746411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d450910a1a8557b77c63415360fa9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97726c04ecf857c30b6f2a66fdd29332413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c7899093e60e409979d7bf013a2a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77247dd296ed5b717ed1bdb8f1600f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abcab8f2839a998eb2c7ae05fe2886416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd409edb528f450345c3affe6efd94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f51504b911db6fd307b0f40b8f5c6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66417be4196a0d7cef41b16f2bb83f76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980626d4ac0ea7e78d9dcf2db0279c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06219cc5e621b70ddcc5a536b9c53ff9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a79ae1c5053abfe33e3c2f2674be8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31c4a0e0c24bee60c833cd8008ca94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00846effefaa748c2a7b6f4f73e6cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ef65069545bfccaf15e721cf368dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936f88861553bb42d29b65a87298a6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55b2b53a7526c8f73ba5e2fe0fb403427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f69ae6a66f7497cd37d16271c1ada428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfbadc1f2ce002d93010c55607e8b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b3e8056e09ebd001663b94048eb97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ff3104d3351aac455659cd78d9e7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5c06728339391a9fa89629bbf8e44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0822dcfac4b6a11c556e343ebf598433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826309470034a3df7de9975f0a5d215434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef913c4664b87215d04bf5ae4ac47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75742023bfa89d7fac7ffc0690f3c921436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12355731d404820a7651ccf7cbd7743437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932322721f38204df6e0e5ec0ce7d198438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad837da7186ac53d9f400baafb45ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68deaec2f314d125b657ee98a2d124d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf89e33039c276d440dfb35d25744d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b352750122bee4350f8901fafcff69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392184caecaf5a29edc3aa3986ddc8ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e52048073781dfd83ed3690970aaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2849be2ba3d46d47687faba8755011445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bb6491ea410fd1d9575944e9d8c05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666821395cfd48c94c6243e5ce9cc79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9025e8a52f5393975459c2831bd03d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c405eab33c8d5625b9ce6c004c130d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437aad269faae26ea1c27d5d3f58852450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3342d4a72189a716a4a6875939c803451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55141cea3f7bc56232a0308b97a30a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19145d440fcfc55aae0e211718c3ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98833f7fcf6e59f3e80a87734d27ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85223a71407414358a7556bc91c088e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e301f06b3888cd16dbb88cbd139f5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce137a16b7551c739362e8bf56a566457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6e45e9c9bc103d24437d44a3e999f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3636a624527a959edd4d166986758c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482fd0753bf8189f733c1ee042f6863460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66192578ed51bc21c4d87e431b94f030461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64781e807710a07741ef4db9669d8a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964da290640061a0eedfc66dd90f138463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc77fc3e57a41c13e8b5002abccb62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a058b66ab76257d13a916e05f2e70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66f6a226b0ee59f9c6f67916c625fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c22671e70ebc90c5cd1067b75c07a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfa534b4493be32df5cf4319800d42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dd4c582fc91198829a4c3e64bf6d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac2b9b29993988bf7edca404307598470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2499edefed02102adc8d0583a37d84e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b936ab01067b8872e6055c1c4b4f27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6e87eb2f786e3028d39d6cf9ecc70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9eb1c688e45d4ab6a1a61213a1b8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d3cb9af8f06f11ab85326ab77a8f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ab149868289ae16cffe7a04b655be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39598057a4b4f5939ca3ec142fba6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516635e7105e2f413ff78f60085c5e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647550f85649fcd00a110d46f1bd527479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0852019f3bf05b9d015f6da2a0134480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48631e008f85774c2b24cfde1fc0fa6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81234d80002554b2c8011b3a83854b87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692af5e46168e0f1d8aed1e2e8cb9a54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb5f64496589b8bc4a0cd7cdd39738484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aefa6cc8b2aa2a07c7431e256f9986485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80c5baa308db42727dfd63f7695929486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddeed80f939655d9aef714dd420236487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530457033b38cea68c2c6c6559966fa9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712830de758317deedaa711d18c27b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c821c14622bc1d73c09ee2ce656d19c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751610529425b8aaab8ff10057124411491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8643446f6ac486fde2fc8df6327df33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e14397b2e5dd23cfd53e8e7e3fe21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9329a3302ab7e12bcd64317228f2fd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945de71bb810bb23cc7f31b0fbef7060495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679d7ac7c0a203f8748bbc419a65548496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fb442914c29637dc1abd28281d8eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824e670829f63be444ac568fe77021a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a1b8b90d639828f8658a2fa5a7f76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35b4b50a3c68feccdaaea33bb89098500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26971d4e8fd176f39d273701fa3d9517501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd421123ffc9bee77f99525e001be07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c6ed19d1f867b76d1a0354d860b24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37464ae5f2da57588fb797b61d7928504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc475eb717430d30a067f7dc9f0bd5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad11faa25cf9eeb8d574daa6fc1b23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e6e0bc58b4883dcd0212f7f5ce755507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1731a67c682ebf17ea4d6ac945ab972508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb170150dd3572d67776fcd85e7bc3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfc92d5b975ddadbc13455d4bf2670510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216e78f5142fa31a773cd088a9593ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cc07abcf0a37a41d6ec297ddf1352512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646c6946a1dc641d76d68a46d0d531e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae853bc23f8b6ea96e3cccff9509bd07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6085a2bc5a45dff167107af6ae8e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0b60174515fdb5ee2368f527e33c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847a72108e3deea2b066032e6cad38c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518f141c06e7018ec2f6c91678f9071518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c59b4e5e12007a43d25f7a49617f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cc1be1fdeff751f38a9ea28005587520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e937b6cd33df41626a8f2a8ad71696521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7543ed6e2d7e7c6f4cab987a28e248522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859b63550ac407c3196269c7268f515523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25141d95cf6554993462ea8bbfd1c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc5535926e55f9f80572b20cb90969525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca0dfd5af6079cdb492aedc6941c60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe691b53c3324e96c975b007c38ac28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b622901339741e93ab42f5e9483b530528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fda328873594af75f424efa3f3edfd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d49b46d27b1a0266f113b3348e393530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34535e3d0fbac4c12cee3ee7f5edffa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df166e0f5e182e2df8db9b122bda3d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f3bba7eeed54a9be6397f0c23f70f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2231a9555e50df396fad8dd50ac977534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b31fba6d369661a71f41a84765b09d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231b3231a4aaea85b9bc77d739b6d8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163ffffc6c0702c4a7249f9bef45255537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327d02789ed2b2cce6ece7b1c40dbf6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c0977a7029c219d7bad1a46a87156539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1a75c84bc5deddb2d3e315595ce7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4a31455d8f0177ea25774f323d525541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bec84a50a9200c009da0a99925f96d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a05fc32510f5f397cb9bdfd57bbd3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba57c236887ba96d1d09e03fabd6bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d523db460988f5d118bfb58e40966b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2ade70aa257f67c2715649f321b19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afe52d489b288820a17422110fe134547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32768829fe94b04fdb37560e41564b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73238620446876d6c905ceeeaef64ec6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab1ccaf2601397bb8eea3a5b263425550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa44e915846041886d81686f609a4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005c6cf8d70d2dbd169d97f8ee7069c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8ecdac3a5aa659eb572c96fc23a3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce35aa523b502824596c71ad1dd6303554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5b8a56f923f1725e5d2ab8403e3dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbb7ba744f0a399ecf4ea5d6944374556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97095a71c2ff26f4f3e8fa47bbd16f0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dcb9eac8f9dbc265f7925049bf6cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3b22e67cfa760e0a25ea6d40bea7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fef6daa6e888f573cbcdad4ec89b9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ff1b3b47bab240fc9e89e090f0730561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3180d5e5bc6af27f163b009b4eeb2c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599bc36888c17eb193a8548ad2b3fe0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3f7b14138834bed482351601d6792564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d4d90e717878e1ad549322c7c2d54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4785b2002113352c1fda18c76496fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98250f2acd2e1c5cb806908b542d0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8678c6cba784719f77ef9b3a5d7627568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9702a9e90ce87043658f71b97bbda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e2af8dd2377e7ca1bda31f0f49b48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252951197f8287f2df3447e218eb1b57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600ed5d590ec4613e5a7f403273666f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>