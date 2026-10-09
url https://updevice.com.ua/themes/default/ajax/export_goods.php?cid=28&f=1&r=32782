--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621a293740e8e47dffe47e0e7eeb6e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508fa01a3b99610de273c765914fbc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf5a6c75a995a1e93d5e372906769c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c58b549f30643cdb84faace900dae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7779145fb857d9c662deacf48dc8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08246406d38a4faec638683a373e1896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e9a593a12dee56c8a800d3784bbe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9db198fdc9364d0c43663be59bdc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e1e52c91f6dcf47a1d7b186e749ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9224dcca04a734b7d1555c84aea6af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d80cbcb6b014f0db8be702d3b562f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e8ed2be6bb2755d03ac5325523d1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99ca61966488c8721f06ea65b193b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00469668a2f87cacd856046a799c5c2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65106a46978010262fe29baeddcf8a2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bca56ebadbcc96a4d1b1b3acf7aff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115204e4edfe4ce3b853954e61929af817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acaf42cad9133b838265b75dd0fbb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b7f389085fb65c570a84a72eba7bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16942648212100f89529f42b24163220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0c60a916771b11c814305d1841da521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3ecaa1401e5be128732cbd5d4b30b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9f3d4130334b4c199c696d2a2634623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dfc2e1d43e7feb2e4e9c62d5aea5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d11be93c8a8326fc706e24c5139fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a36b848d1a8b555b7d130ca5459b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862829442b82d14a46d6cefe6f1447227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3a6b859ce266ca81232dbe05fdf5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9226ea46c02fa3cedc7cac687008a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff747d3c20ed6e4fe44d9f347c2e5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2fb9109231da9b0e178dc5d52d5cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17674620650b73505ad4bf71f066ffe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c828c1205807735ebef350fe97b9fb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56285910ad0097894675e7d54e88fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e006e207d64963bfb1c9e108913e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b355aff194bb58493c75dd67b137b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2374c040d832af4f7b4effeed3bbbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cde759d0e56e8e260bac487a37b7e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61019e64c7d76a15c6c9685283be962f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe954d38621eb606ddcfd6552610029840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a1d3017a43a91b2fb7ca87b9ab12b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c90667020f385064942137997caca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852dd8c59753253af58ee6dc0aad0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72108e0df522d63c0e72ac243e6135d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d25164a7f0983042b7c7d38cfde9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fa847084ebc42b9f1d733239aaace46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dbb5cb1b2db817cc59414487ffae247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14b5d61302917b1a0de888d3c61a6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccada56c59db57307942c326eb5df4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c200ac49acebe57891cef8af177f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e44d0e63630a280120292126717c2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d956cb26841150570b2306d6ecff552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078e4c9f08b3272ff49e64eaaa61ca153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acb63440369c4611838e3a4b5d94b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c8c7a193551b961a15c9ed697107c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0cf4c4290de3a0eaee03fbda195b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc9e9da8253852f074ce21309ee18157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5350f3eda033d5b2c873e04da05ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db8f8ba1bd45743c9a2fb2b97425359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01095d0adce4479f49592d6fe5ab82460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af24e4f5c0dd1209b53dc686cf93aab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce3429417363870a61aacbcc069a3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896db25ff99bb209b186c7a2dc9690e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654beb836fb72558c89cbc5312681a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc19b964e3ab22d21269a7810f2678c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea632a237ae7376ef7f24f0b6b73fc7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfc5db3c1e123fc76abedf4db8eee967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae237deafb177765f42fcfa9a77562468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbdf451f48d019d69c8cf67f1753db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831dbbb3ec33cbe3095b693a297567570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03023bc60b9be218c97b01b4f78450e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95d4f6213e279da262dc869f16f4c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5a54c7630314caeb616c37de109de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38615f89820a1ccd9f2bde6e221317d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004663fda11912ce8de1138275e0d1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbaceaf9c5db097fcbcd4ad91310f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc562cf74280cbd6dfa341ecc9bd7a0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeca8e2ab73d63ba7d251b85a049fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb1eae2ff11751482564df4981c76379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0c18b70c010822c4c22320e8f0b2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee886a8ae3199cf2036e762e5089097d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c903be476f4c7182e49578b2586aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fb5e7c86109428a1dda47803201f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bde97ccc1ff8ec4c179f5328236e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4f247f3cc58f9d40508d3d7ab32b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9ee57910257c9be6432c36fd24a2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b8ba947ae7a700dba2d7754d40ee187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cc5f722375d1bdd2e42b308e4333c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a12bd97cd6a6e72da18fba9a53153e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1516732c58f963822dfc4e651ceeea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc78d179662a4ce804e7ddbe2b0f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb35eca128d8e47d3ebddb83d5d80b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3e68788d1bd890dcdedbaa2257eb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b954a5663c9493c268ba4e510554ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06805d66b6309a58c65c2408a3aae7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9de20c9a87119adae6726833e0f1e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aefd8f134639f7cb55dad4342600f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c81ee3ab5ed290b6c264e679b110098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ad07519c48f83768cc8700449f3dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27ac60a0201cba5b07e9d4a3281489100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5922654336ce36b34fc753da8211b56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0ce3c6202a012cc315032746b4f85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d071ae9539adb80919a597507f99577103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0167411474bca557774a5eb0956a2a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a347e33df3abca6bcf72ee8f41f93b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d03a6d15df5374c4a0983a2497d75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cfeee17233fffe92bba3c4f55b289107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3d6cc5e29546beebf34db86e92cd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da47bca48eb26073e920f3e66a68b87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1f10a5df2eda657cb25f170a82637110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aef3ccd1075ee80e662a60414444d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8fe688333493e841343973e02d27a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf86de469f0405340fc6c23913000a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabba2666463fd9f0f66b3308db55a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227f66a4b5964c3518e9b76fc9f63d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221b51f92ce0a1b073aa8f9dd87189e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b613e82d4473f197088942843d914a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a472ab2615fe172f3f157033dd34f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032e4eaf66e2de9c617e6ade672b7aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da34bb24cc9d40207c881d2881bcec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b1bdb3de251e8bb632e5a695823dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376f6532067719417eae165c736db5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f57126b76932deba4327ae0aa218f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070627d0ba8f075478cba2272c5acb07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb918bb3a8b85dc95b14c032d1f9230125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c8a3881bffc67a5e6794ebbd61617126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a6bb3fa35c5f245e02e9efd5ddc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e909e8b399057e1fe97a1300d2f14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e450c765d76d376fea4a1b0cef22e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d95eb073fab133a85d956939ac58d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b92c64f6d4e31982e6de939bb5cc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ef256c9f73fc37c135262c2e2e3a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7632c21e650e4cd135e7ac77b8589133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a06672b790beae0748a82d98cfd92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62924aea96fce57d7c4693fd99f4e2a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058063f5fc82dd7abda3d4e42cd82e8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bc9c55cdb3c0f4e935ffa9807dffd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cda659028058912ddc3b1deb0be09d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cade68e5876d191568c4373ca728794139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c86cf21dec07b04013a4b8856a554e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4430c4695d1db09ce5e11b4df55375b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a238993be49d1e8ef32adba7b250221142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4bd5fad0983d16daad5cc9fce0bd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d4b68f17c2fa1799238b4d29f5f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fb34f2ce65f7a3e58fa85696de7d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab4f82541ffa7814b6f1c44fa45c32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbd17db321db22f3d46804e5276a59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fac5867558ee9e1a743175ad456b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09909cd7cfa556b42795a10200d9a596149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c86cb1d84f4c268ac0ada48116853150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5e5fc4c692ea727be7a9eb968a2d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38fd026a342b43f661ddab26b2e5fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6972b31f3fcc3af0c733091d708b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12453136a147b4cdd1af839ca5bb2f02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbe9135a005dd05ff6ef160ae02ba2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175eb4ecc708cf1df4dba91b30c36a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ccba40fe555ea01a1ad6d6a698d94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a285a63ddc7476e3eb1ee1a7ae368158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91499d0b9bf803ebbcf62a67b8f1385159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14160780fcece5838b13833aaf1c46ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beababb0bd6cf72c45da465ff4651707161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3b907f27a740e32090d24bef513e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0378b5ca4f6c44966e0f1c5109b3e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b11ad3577830b9249e8a6b67a33bfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58cf7deb56b6e38b42113260879e61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af14f9926a6f542a9e201aa37f3f621166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624830ccb58a81226e3b478a95a1f4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7600c6b402304490b2479c00f3dfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835554e10a23879c8a7f811daa1c9988169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd32bec755de555e3b2fc41383862b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fb9c82a78afed7fead85dac117939171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60e33739f311c034fad60e2d7a45a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9d9ab7e8e62d6d52f72cd1a1b3ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149643675a500f3efe65b3749daab5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9069e364bb951d73dd71557390422175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e38587c0c51be1a26aa19d4cb2219b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb678d87d92da5a5231c3de78db64e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025a5c048b22d52a507be3026a3308e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ecc0116fe5212f6caa8a518d2e65d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae60167f9341e9ae296e4d7803c1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244a282f018e75a512559d53fca2788181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc39865b2aa92dc197cc9ed4fb23d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1474c083849719cfea55f918dc6a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72306ea8d35c0604398e59677d6723184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37be2592c7f94c6e62f0cfa1b8b493185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28106d88ced922e5b7702a25c980066a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df865696efddc174f6bad987700c48f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d205c849957ca0e8ef9f0dfc4324ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf4df0a2c797c8ac6e97a3eed965c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e92e3eedc3dd47baa32e50754e1c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e606d73ce894bf3d815bb8601ce5c21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954573d43f5287451a9049426018003192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3216e1083f6f27c96293a288e56533193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eebadcdb880f31de45a44a853b226a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1760dc6c906ddb8f37726ffa0c7e0b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ccc9443ef8c05a26b97927b4ce8f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d2847fe3a2b75cebbaccd8396aaed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738038a526280c5a3c314f7d57339973198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2abd5324a126cdbb49bb79b0a8f2ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdef47119bba8dd4def9bfe73a74f65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f8c4f0890abc21349280824e1ea37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f098307a0acf0a7b215382308a5be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f44e984c7cba2eb4ef98130b9704203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bcab2065a9b98568b9d4e94ae8e82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f1acbe00c7c55f7c9238c660e203e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ee832d96f67be3ed516adcb07a011206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cac585e3055788abce6853effdffe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2eaf357bc04c84b29834f2e97f009208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33499b22392fe4b86b0b44ac9de4901209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8adbf381818c8e8e3f52666010e80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52294b75aeea1e785992d620e20abd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78918ae44dc935384833784ef4a34a5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d14f1e2ea0e167ac5a7db138631e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8d3da31fa99f1a74bad4fc8e1f345214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dcf570018af5cea563869fd01ed54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821e9b597740a9441587930171117b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02698c528cbf6017cd0094916a475201217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c824738925d76612e8928b7cd9bd0a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271f6151cc55d3b62ea22d92cb0cee4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e986375289132129914807bc5c083220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f7ed1f7cbb5e85a4aac634b9fbc3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce1efb5c2f893a5b442bd4eb7c40b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194de1d7ebaa653283ff5dc6f00ae088223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c61d73bc56ce3a1ded60d5a32ef714224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c94e216a0e539665ccd9b6de02ddf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7630d88b52a1a88c2cb5820e39d84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2226f0820270bd11a64b549a33f2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd3ea84974f3f61ef04c5363d238ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920d92321ecf71edf61deab7c6b446c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7a3658883ee1e802ffd8266f66636230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dad0567c21ed182f5480745bc5535231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b712a34c223638405872900cd71e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a5892feaac478598213fbdffa955b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d92520785595913f4c1d51de87e335234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab23a8f3ecae778854804e159a79114235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0190a79bac5bc6768b4d0aea3958726236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71173b225ecbca52e23d0b5296ad4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de5c7d60d63c2ce89b7eebd564d3b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6027d933a3a9712383f51d3ab352093239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd46c01d99f7d3ca2df0bf78135e9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381fdd67db08166c94d754b163d733d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c49e1808465ce67fa5316633c21b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7c97321633003c0cbfc98d94f9084243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eccc7670c8269e4b65bdaf3efc939244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9e3d04a7fa58387a26385826f01a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff2ab517bd70c92258605d90e38395246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8f8fdb864547de0458f9161ba3ea8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102681a6d24dcd49a64717f233058b4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8cbe4720de94b4098a9f8e0033d8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b900f33de07f872f2cecc014e8a6b78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9883ecc7c00fb63edc036f7ed7d8c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2850cf335f3e18feceafe9dcc2926252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608cd496a480287b843ca6a33b0a228253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61080d51e4ace65b60d85d20b9d12c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56143718d69916b4ac94bc7d315663f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044ad42eef33a1c69d7371fefd63b46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087131f659a299364270c6bc6b7a55a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c034231c31fdb6c779b2bb8d22f4940258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0302a118322d5e900c35b33982649a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6c32698272f94d40f3f41166077c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671a2dd7b7b10186952e4a86f8bfe4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc3d7762b0c2175706589bc326755262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b87875bec14bed118c33422d9c6cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031304602eedc1b3897599f3a8c62cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ea406d39bb5c79381f88f9e880175265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041e22243d8b00b8115aa994cf6eee1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a30094caa3e7c77fe00ddf8c0cb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f7d05043bcc6a93ef6c85376b4189268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2a2e7716e2f29971e20a3cf7b672b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b37b83c67f9090b359a0b2123ba23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569c7b4102563e2247ef5ca192d694f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4204502f5f025b0b64620440e7f988272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f0d8fa7bb3346446fa2d4bb722bfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebe6eb83702257141296ea0a8f4bfe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ce9db0961f7b8547dfed445500a6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279a12920c1339a21c93f5f69e68124276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78def2c46baed499dc125f8a80499af7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f299ff7624955fd3794ae2873e16e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63969017a7fec9bd82c3cdea22758e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b8c69c46bd869bf29e05193aa4d5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1242eac33ac540bda5f27f0da428c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9574d1a8aa6e33898bc6e09fa3ea4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25720b670867d6273cf6d374bea3f18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c71104ddde000b39c6ab8dad5ca0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b8dee7f32ac9e37b0e0e712c3f53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbbabb4cb5a4317fc6a3684666ae13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41338258c4d3f5712265176972db9b7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8eda7375986419a2460dff42e18de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37005a8a82c978ccd4c5510a75162d26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73e581095b7a8a59a8fbfb26806b8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4cb52aca1870ea7f3ddbc73fe7a13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d213ffd4227244c71d5084fc203d24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82b4d8df768701a41a3eb68c4efe22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065626b4f316a112da9f6cab99d9ecb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ba0f21350945f4316b535884c185b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd9e9448fa819e506b384033a24723296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ab0256966f286e5beabb2b63e7b44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484fa5545b15c474688610f766512a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55692bc11135d13c1959597e7a8cf40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0207e0cab4d24389a8351ad49d8469300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da79fcb87f9b92c9350748001b1300301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c5dd4a76c8e07a571608a860dcf02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb7236e9b914291d32d33cd406d674303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf2a260fcbae76fd1df75f0f6200b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8bad5bbc4fc236dc2e6258fea10dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691f77f460b1f61a8ccf4966adbe538306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037da77e1c898a73af2a1a2237f3c9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c6264dbf4e408163b8eb9cfe9ec98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449fc480be8fb8fa96f410da2a625b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f7bde2b301d238050c3cba3d11a63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbee1fc49dec133d696ec6c3ae6ae7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281b3d83a069ac2cc8e7ebb3224350f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a7e54ada7f965ca3826709525dde7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f8e52917f2fa510a42d6c8efa2e00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271b39773cde88f2740f1ae8149c386315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7444d597673c60c472d7ca40200e1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1d5bb963c11e7ab7c41d46e469799317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4b8a1acb51c1458a6ada0356f4698318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8c20fc96c12f8393d05b184d93cbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fe0e1c4a3806512d416106b14be22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3443438fbfe727f839f8aee5477631c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8152ac634aff28319fcf9dfd641947322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb3bb4917ff50f8986025a5ace0e67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47be7ad755a8505533e0346a362416324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946197d3b164b2bfcef3bf1f5904c4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336a16334707b9b2eb5dae77bc75506326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3cc81f3a05c342a672443114c9ab9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7768ab3225c79fb3d729a3b7c836fbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748424b5314cbfc9ba1e1a68404462ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62908fd0dab3c2a303f40bc8964401af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91341695766c08ba5261f7f93c81ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ef2769080bd2b0b60a3d438a6a0d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e65a0e12220ea6af2000a13ff2b47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeff83ecd175fc3930e188f2688c800334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d043a69675927e55fee1e679c9d04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3ed34db158b35f2fb06ca88069692336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74caaeb973b86b497a1b648a46c227337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc383261ca8fa2ea5335023dc2829a7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b12d0bc578433af9439d0ff51d5f57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0901883c6a3a0417d7414d5e48e605e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536abeb94fd8c6c640dca099484e19a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3d05738fe1ef5c6826a9478d467b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757de22b7d59191ae4c8121c45b9e10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95832c0e9b16449c88ad30d4b2e6ac46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c094432be837b26cd70255f9fbe1785345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c265e58322e9f248fa45ff1fd788999346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4726d00957f14af54614d02ec014898347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db8dddf7e60388edb7f61bd0fb8547348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf094d69b751c4e72bb55642a98931349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f93ba551e1325bf0120e1a79851b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc2f5128a8ee8e71d34923f99ff23c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafc5fdaf79546145f7ac56d19d153d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655aaa015658f627f95c9be27f4dd70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83703ea35edbe3a098ad5b675fa95084354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a12c354aedbb884fc9620d3f205c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf78bff929e7bd10dd4eda0dc684043356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dfd361d47be84bba3f2e6817e2e5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5908d907af788ec6726af736aa78e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2fe36e54e086edc592587ed020e12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e91d14969922668f673bc21e18ddf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd03c86415e1ad5aea257734d8dd6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04505c0ac3e2901bc9eed020992f411c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5841bc3294e69f68836dcad5a72a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb230ca2bc4265f437a776ea894586364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4750f62c0d83af4af5dc5896b43a4fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6195172af735f3b630b90e69613bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebec8c929d8228fa3ed1e1ac302dc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec196d4017ecfaa6588c79ed9a10f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80781b6a5d07073fb89d06b2d2594e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816df50372c87e95304501899c86fe4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465f050f9001c650c2745103e889b9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c107ec1f824a0d72bd499b029f81b13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc401780bbe26d2c35606d62d4d8c91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8a6988fd74e8be48d3380c7c4d526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11acb5261b4cd553c5dab18ff45a70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f3ed77c7dc83dd3e08733f3e68e87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63be48a1e45e31782f86aaa6f0c380377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f4e7dbd9cef37ad115163b35056da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65034225028a9126b2d6b766e2839ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b5eee71e69b53912459b01bec3663380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8da92c3c7d18992fdcdd0d7c82a7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed3ff4cb174a6d867d064a0f4b6a1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c72dacc8746fc644331485e5618ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5b1cebf0aa9f2886562db040e3841384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec76ef8485f7a2807173f5fe0e4d59b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435ab8541238076580e7542ab0fd5b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1cd7acf1a3e133b064e9e08b9b15b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073e95e276c46d8593085b779d28a77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fedf1e9a6cb9773dff5adfcc904ef7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814536ecc288345adf42146c70ef276390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad687efea7309f4396e4fe8ca12ea1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1888d19699651d5ff51e8553d7feab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897e9a5b357c337d9930ea3244a5451393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ce48b989671d8251d943d735aabbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e3b3f3f6fe3d726ceb70fc9be7fda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19347b7f1a27f39101e975aac372f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1e61f883073c611470694ec726e46397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966898efb1ebac045fbbd622185a26c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac1cc9d946b085c76de7b9e0fc74ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06fc1a603220af5123d1d5e573f7bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99233f8d2d83609ee564ce47faf0bff7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa2b1af298ea018e9a43e1a3a51bba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa691dcfc00a64d0045a4f57df12c884403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778539924f134663fda83b64b4f4361404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f314f3b389117be026229e3d095504405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048b054be3dba3566c1471bb06b1bcd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d30adcae4cf2f8b9b9867b7e5a10c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46056dc5cf0756d72ae2fe77314f1d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a57730156de6d8a5c77fc23c3808b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab3b93a6d87848cd198133ff46bc86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d4df17f3724f5e9aabae9ed844356411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0357d5515a9a191933b33f8a456eba3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e14225dd729689510ab966b81af656413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d6e1b33bb9602f03bc5b8f261134f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35b53679eed5f6a31394ebd80f2b21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf612d9a5069e43b626e526d380e33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b20e117d98daf055fa7b1dc1dd47b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f0d1a3863d99d1ad09c0d8d2d7324418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fb42070e702cd1ffa7e9f83d1219e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bc579a342d9c4a10d6672519270fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ce897d812addbc8ee737d5d553d8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e79d3bdba18516194d991200de194422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a15457f626258a1a1185b04ffd471423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636fc5cfb6f0c7907275d1f12451412424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f7f4852067ef5e8d0d3caffacb930425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29404cba549b1137206dd63e7a92f0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36c707d9f1766ca292441458fb1103427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff236c929f91a2b3715c84b6dcbeeaab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17460be78303f673628c96988b7e8930429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af68d9378e62d7c55fde867e73a05f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd508094ebcdd2fc6c159adda10220431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3399b8d3a41e5a454fcf4bd993b74e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62d1fa82162a3c1c3784b399830aba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23fc435209bfa361f34a74a9c811bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d92904bbfd3eb3446320fe79b6139435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa99a961b525d64117d604b0d4e6d43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402896af4342b905328e1193b2d950d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa662f9f5f38c5647721f492f7f552438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840c9f6ad66451d83a8edaacf991e3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422942569c31ea9cda710990fad9ec26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c65de0cbb6bf735e4ace70aba502e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e6cd48cd5846f5b9c5692bcff533a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215049eb159078852fa9f1b84d6cd9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab619d896d90514db14e60ede606109444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18914af6ab37a4bb42482c55b685a4b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fadda0d1d8333ec7855725969a765d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff73bb176127c72429ca3a44465c83b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb27102df22e76e4a7bb9422317fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f0fd7bf0ea27d2990ee33b30668b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f804ad69f9a20fab34c1a8dc080b48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f286c6abf10cb7a1fe234a73ab2f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ab8b6fb27dca8fafb007a1c2d1f47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b90b7f615dc88af6fcdf8ff7e0bda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028e4b6c8d26b74e40862cfdb6d5142454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791622b41823e0d126b08439e42c0caa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9eacdb0d6017832676814ae9a0d15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9073deb1500b756c004106de95e84b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4facc4bd0c9acc9e1c71d2203d9e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b75256a39e442fa36f51e5b2785597459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f476780f86c3ad1534ddefc5ad5476460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cb24130f935695a2aeb9fc5857b64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd39b050f3a7ec85e1539f491e729ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c91424f5eaa1c1c54fe5da279c7f00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044b69341e677a5c7d55254a24859d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f82f1e8a6569913a348277fa4ada78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f5bcd63d2d3a0a2b2e82586b59c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f6172aecad7691388846faee957d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a05cb9ea06cc911cfe85f7b7a042ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d7ca4582250efaad9a1907168768b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72cf9d93d1190c740eac31a708759a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35f03dd6706e2cb6698a1d67225ddd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7642faa097d844420da1b90a50b478f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f35a051f07d6d2dc0e01b4ac4d1e25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d4fbf47e7700361351d8d27e887fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db0819774ba2b995e1659b31184e95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bcf0fc3f18ed6e19f24be0150245a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8c2698c9c52084191d49e9cec3afe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e62c1eafe2df2ad49b9c577a92a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e20fe2cb1827f8b091a658deadb504479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f553e18dcb1ad1c56fdb8c23fd65c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172e544c80e53109072824e50046380481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686ee2767f4e9cbf720e41a09a2798f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b36b98257bc9df3f9137c0e39129e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a9c6938d65fbcaa08b31be547add4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bd0bd1642024b8bd74718863c35a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11819777cd23dd88c8d301ea5269f2d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4cb4c9819d7a0c91167e86cba0c95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382152d4c7b874790d0410a15962e70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c7a9559201e9c78a1f027aa731aeb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e708942e064444685a374e566b06ded490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aaa94ef1392d823a48e87167251cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8cdabc9c04e7e2704fa104f3b3ebc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce634bc814e408f2827a83e5ccc1eac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266b24d43adf16245b458be137844f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5123a4bddc051d91451d36f5e3f6fac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc2ec3b818679856265762ea908a1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764483df5a04cc49f51a76fe5965f032497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37192ff22f7f02da79597924abd3b500498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d05edcb242c0126c14ad195809ebc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8da991b447712bca3f32e4e4e6efff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1fcd1d8970e605c07c2fac22dc030501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d435031e7225b8c805ea424b1e945502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd683b7d1ce1214912674af22a4a2a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11b30460510b43b8279dd197e21507504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16599381d09712530ff781c418e65c3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd1be7dde95887746cc65d8538862e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68282332540d0867976e53525119a68d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f48fb950067ce2ea02f0fab0b235e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b285c6aa7bc040ddb501c47940142f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab78dbc18ab153694f2a077e931beb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012a95ff60c27b6bb3aded76568b6f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd922f9a1ecb2ec3942c8164e59b7c85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a6e13d75f76aac0367af7c57bf572513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb6364b937e92184312bc42f1dcddd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977742feb703cd3702ff6c86dab6ad3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b4c8d0d726c4a17f80f791047de0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe60be26e66128872070d4d2fd11ab5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3b101e71c9a456c322fca82ea82b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659473aa5c64bae6c8cb05f3321ac60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f89b376a7e789adb91ba73d420c4ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e38b8479ce94c05278b7e1e2929f71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0723e607ca50f1734581636085d50d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6933f4280f2c3b8e1a745f1a3dc72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79d11236e49d489e6aa2caced52404524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2741dcd8dfc4e2e410eb51ccc56ed92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31907155f18c177c31b8678b8236959526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba8f0ba7addffd1b21fb0acfdec75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6250036b87ca55d061cf42608d0718528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab7622c8bc09535ef3b817b1772acb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7353f649da5247f22ddf5c7b560d92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470b75230e9710e2c2962ccfec0cbdb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042997add12c6e078a17b47030aacd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c3c5b4e4a020cbf5dba5b85ae595f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f5a1ca224ef93ccec5fb577850c78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6b8959d005b72b6734d821aa21627535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90fd5ec86ae055bd4bcf29c491960e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39607beaf3bc699a0462bdfad9302fc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228cb8fdd3858ee301bef4c63161dc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e7849200e2ed50fa501064eec5a84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40568110a304546ca26dfc06a3bb4aa1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea24135ba672a6c2e8dab72d39883d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaf524a1edbc30fc774633f1db4011542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a0e01c00c8e133a8f7cbff3a51b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8983ca8318c55f5fd59e3a912c68f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf222b4ca2cc98cad84e26ee4005cf47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf0b0c210460e92b8a5520c1dac713546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713e93261bf2a10d8094d04ca0c01c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1851fbfa7e876e21fdc7d66a8323a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92aec4785bdf1079235bf36b984eab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02b90969adc784a8f6e00b2ee8a30d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb660d965ba517555f2710a792dad24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c42ad43c0eab4f2bd548635562417e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b302a9b75156c7c8e3286b0526e51e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab24071726c2e0b87a786612735ae5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a32c8f1a08a352459966bd863857f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612949d29399643fc72782e0b3e456556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4403506948634579879f95202d38e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af8778e4585d1f5f28f98efdda0952558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b67b7ef6de2a5f5050671eaac4754c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ec5697ddf9a3c598af6b09720cd05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67ad491330489a99f39ad11f812218561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437f76e20bf69b4d8c1a2c70c007524562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7926a0ed6a6022d61aa34ab929ea394563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f5b63c2fb0ef248b2ea58e84305b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8ecafcc1069d7c7fa2bbb3ec224ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf90293f0afcb876033e7cca22661c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc153ba72e41579396615cc96662b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d3c8a22e06cf7c0fe79a56c87c7da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e263852edf283140d17b53d6a9417569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a47255ba920172af9c09c2ec2ec89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24752876dd21a085d6bf0987e5f192c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4f1528d760f0ea66db079519ec7b4572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df1b02ae678dff1d3dc049a53964da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106538e8832a427cef0d7a972dddf49c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e2ea4cbee763ecd101737ea9d3d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5f8f43696e89de676ab220278c1c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b93c84565c4b271cf97b3048acd445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b4f58972efcf96ba98af85e7a863b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff25ddde25764d412e60fef4ccc71b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b280b8a8313ce66e8d89ef2b64adc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6667aa74c774d983a8f4d7ceed1c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2abf94e20bcc046f83cc852ba2c4ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239b91372fbbc06afde1ae5531d627b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebee9ef839ac106e4d90edc5cb30ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69284ba34f83f15e0403f2b954b38e3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28404f48c3e09295d64dd0c73ba6911b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a4460e1cb1ba4b5f72d76961e1a1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece81bf1009214dfbc2661e5c8b25c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caabf4b8855dece946b587d5ec609a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0e52ed2851690e72c26381c62246218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519081229bb82216f44fb3490a5c592619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fb59d951ec697022147ded061d76b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68ed4dd6d15d3d4130ef4e2e1cfb9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa822fa36af35d16df589cda3dcf6a3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dc5b4e521c405d170743eda7f081223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36ce6aecb1780412aa5045eeb080e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d9f39cb6cbcfbc2e44a50725897e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b5188c1821707868745195277be6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a29c192296f174ef3822ce8ab6f1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f82c4d88c016141e62968eccad25728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d0e9f2d0972965ce412710de6ee1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9bda755c59b535ed6aeb8925eb0b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7d0b88bbd924785c2c1899a948dc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d8860c99ed4d3caf1a84cc427aec732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19495c57848b1a424352e6b950a2cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee37526ca9cb631f49f78e126128f3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a94ecda85acc1fd6640ece991a1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1da7290b8ddac56c616a314e0cb0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65892e4907a8bbdc1081a20a8c797a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d955cb39aa8e3cdc0af35363db5d96338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3046652aa92146dc547eb4d494443a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380009c87040e35a9b3a333b7dc5f0c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b5d1e884dd05bbf18d205c7f38a4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9fce0a59158c3684681ea2ee2010a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5fe7c4cdfad377df237475627448443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601907ec3c66e399020a40325ac221744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a6b75dff0f8f0d9233a0bceb5f06f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebf4ed1b69d046f2280e021283952e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3887d22ef849d3e4698c67023c5aacf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fff26c34d770141da6c7a64f9aca848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33512516dd7f972c9d3dd4b7c63d4b7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facd45fa6f32f0a127e877c90df878250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cf549bd0ce19b1d1fa448d50ed74351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b06b8341f6af453af072e4f47b103b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0d1b49a199d0b065fd07c45be1dd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2b29176bd8dfd85119e9907f3404154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fff13a2ea93844dffaf754a0cf18a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e8ec2b8c7c760bac06e3edc21c21c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45859f47f007b9144e3d13138113d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa61a6cb6c12c9b40476321a88da04358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b40e53be5d184bbafc1e62dc925ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b442ddf7e3a72e26eac7fd435ecd6c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f84435fc4affc0ff842378c5bcdc7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c8f0ffad69e62fde5e8c563e832e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d3d32ca699270f1b484c858bd68f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4661f6adc660447f39435ca7535fe264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec89f3edc2f973575e26f3c8f22f23c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e45d62b92cb02192abb538d6b4707b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79013d6421cda951e2335c052a2d07ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6dd28cd01c44c58b3db803bb3c79868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be187c4a62b6fa58a824db594094f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2762217e1d150047f1c9a5094726c4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180cbba45bbec4888e9a2be69e0fb0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5c6a9d96547e7041f431145227f3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700281e3b15e75b24e2081035690744073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3735023bc4c0f0c9ebda7f315e9adf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523375f09df1a1eea49738b3708883375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ec1a89ec5281d1bb0cf632e07d87676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc29f895c124af5fee0cc0307f840b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc4ac880b2f67079325450e7ac30078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b429ce781c42ca26bc2e6d6fa74b0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cc001384a854de05c93105c978a4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033c54387ddae6a7e1372178831208d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47af047a7289652312a71c2ce4ffd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8e85038e9f87945341e641389a89b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2a98221438ab816670852e845d4f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71b2a5c0ae52a25cff896d6aec147f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377e5aecfbbd7251b9f5c8d86adb8f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7de9f1a8a4cff01a17fbeccee672c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad510a3411258b441438416d8616aa6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f51cbfe3d29642964a0f58b6395dd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c7510aff7030649c7eaa512df222a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13a1d22b1b941e9caa54a2293757ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc597e86c95e49a7ba5388536f42ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94cbffb6f62d307437e865d31f2fb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6f16a008975645be48638142fbe1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d90f046fff786bf52d64a5bdc4cbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a17611456895a3712354b0913138a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c13b258ef5f53d47af12c98fef7fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13519e1967fb68183addfbe4a01d35798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a40043a280e1b45846807ff8d666899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c201f7daf5d2950968e2d31b682fc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa851a7429bbaa09390abcb60e940764101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025161ee96a89de04c7b60f5ee65355102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eab7cfe202a6ea38c57a9ca8dbb4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda3020d32a29b48b4b1da84190875a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe6bf5eeb2c62bb8cb253623ffcb3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b924e64e900297ea31aa79d988e9c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a79d3d133345855f3fce8c71094a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112e15b954ec8775701227e98b2a94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bbb40573786ea7b959d4b3bd9deb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac21666ace84903e19e2b14238b692c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1416285293a41b9fd0b6abea24169111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0a1e3c79c7da3d235178f4a6696da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102df1ea6ade8c1355cc566c758bfc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4811d73a9b07b6a73af8cf4ed6a2f56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ba6afa419d3845d55106107099f20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84c2a7a23dde259fa637164b9b87c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6482f294f1e9ccc736c3fc504b3283e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e027bb1df081f618bcc8f3c04374393118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e6e7a9ceefee12ee0c33fa747dff2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5662879bc68e3190322cb4c99bbf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b1d8fbb17915fe059a246e0160273121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362a4d92921e137a7e4efc4b3009e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa272397aacc2cdb07ab974f854d50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bd530d131d78afc2ac982f07e8e5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f4dc746119533e40e0091a81b17ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40134406cbd737ffea45658056533930126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37c54e3826c881b0d0ccc020e833e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9ba6ce9286d52eaeb7820581c1200128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8705876c74313a33c2abcd882c70772129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f682f2edbc2003e9ab0d8fe3a835883130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deee5f5918d9fe4a4df295ec821022131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1890fac0235194720bee30fd39767ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7406020f1cc1d1c41758e38c331b933133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2e160593b987916a2705a9ca414d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed66c47ecd859feb202080928792e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa51c894dc56e0bfe9e68eddb8786e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3866de5a950eb41f089d73fe1e062e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee0bb76379b6f1caca1ab2af22111a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057c0306eaf8323546b5df69930d30b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45655ef07c5159f8cf2388ed160069140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7ea260ee0892a7a599973904d6fdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e884d07ff9865e7cefee548dd4294f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bcd99748ed2196f1358c0a32e59fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88261fc47043832d8e7283fe10d8d37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239d30083f876984a1fdef67680d156145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8627574661ad09d50a8509c3f42b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c98cba43c178cc99422aa9e949d877147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b619fe4fc43367d8bbb6833d215acb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686d8680f1a369ba4980a60f91ccc81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02beb46186119113799b839a225ec26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770111b2c5e0cbe95074289f27ebfaac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b1b3e9f52ce1fb833096c6e5853f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95009bb847a9dab1ccc06efe0fad68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e313c5b656cd5cf97068cd701e93c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9252b873e5d1bebb4046f6073f3f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227a210c1ca7858727d720a6f28fdde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658b40cc5792b98331e3e39c8b0588f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493f3ce7acb6402e3b7c65bfa61cb1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10953b59c23c722df682615b5819c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ace2d487185a086f5c3da4a4c4447160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4e02d1d88fe6bb83cb02325bcef64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d897ce176c9c303b1258921268ae003162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b5b7bcbec04f00218a8de3afe3edb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41076d520ce66b25988ccd3c9f3e813164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e078e4a92c18d2304d6f985d69a8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d0f519142ad2c7479846873b4550c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445b5d4567f563ccd7b4d50d04d3da0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e41affab41b3eedd9b53ba4225a203168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e12c5d151e1101155fd80ff21710c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48f297105b261654dc44b34c8bfa09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ec1dd785084296fd35c41ac05c482171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7689944fad3890a9cfab0df978373e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b43b7f45a6072dbab51e5e2544c82b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6115ecb9c0933e163b5181fc38fd782174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cf91a4687835f4bda4d175de4f430175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b22c3d8fa63d8ee5bcd9f73ab75b1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cff04175153b44883ef8194eabd7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181782a4f8243bd7cc2442cb9679548178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa1db4294c600a5d2d132e8d6db1bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4f74243d34ec0ecdda81ae93f9100180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d85990c6a5eb64e4116e4bd24a520181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd527c5796a93311491d59ebd490dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24d289435f951d6ebb95926faa18d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29d776e3af53315dbfb19bdf4e991b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10e435964dc8681d1a634ecfc7ce09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a800950d032d6bfda0da54cf12d4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd342b5a72d3a8ddf4048e6383238040187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0099b66cb74e63592adda2b617147188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf6f75c3f8ba55faa786e8146e63af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d4df8b9c1b9b7a2535e83b6bb87f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fef432354aae338334a96b6edc7e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d51963b231fc32fbe1d78ad74436f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc09064f456741b2b88200c3fc6a95d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28390024b60298f61ed46685530a9149194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1731203fc04ef1f577f25507494b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e9c7355271562754129e2f2c1942f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b885f999db0155c6e7c52ca3cfe3876197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94f5e599bf10fd3202ca821fbf0c2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127013dbe94b4662364848223f8011f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b490bae093aed35cf52124f40331b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93affb0223a763638b0a27f813040ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecc240344af6a4a0efce26266a1e9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27146381379faf3b73f4ba7a2cccfb36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ee89642766753ce5ae52e0f9179ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cf4104730fa7536cca4025b83596d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53555341dbca92a839e2a3a6fddb436206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405d067cfe4bed2cf2ee9d6d7e4907d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c90d31c627fa8b72fa56f903ecf8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15427eef0d7836d180a5e4a9d3880cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32df8107938ecfd4eb98102ac75a3ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6805784c56b5bc6a88c61a2926f37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314169b27bc456de3290c4426c8551af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bfc4225366083b8772a19e2d74612213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6ba7ffb82429eceb10b90f27bf1b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5818ac38f4842612e2f1679f7eabb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fde1248987eb5a39178d9af1c1162d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd2cde2b0633dfdaba410d56bc8a0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92542103d283a6dd3223e770c76ed38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13537a82d946515891e13e30fff376219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed2548d73ac663bf8f112c4c3c1602220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0f166d8ad019d4f9254b0edd7dc1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcb6744b7351753686194986974d56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69d11fe4f59a74b73508038f98c38f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75436c9d945865819328aebb54bee902224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c301e8098528980b7ccfe75cb56332225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47056ba3739119e90ae899644d60d28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69daf08e662c7309bcd23596346330d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427fc5e2a01965931705cd36ed0f088228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545d5dd09d17ed36dac086516c4ad71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fc4199cd244955a08d35ab12c0806230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43838dca53239b5caeda9b3e738a368231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73ba7adf21c73f9a707fa5e29c3e99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e877ccd02e111f78dbcbf9c8dd8b2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04074c1275830f7825d5c4fb4effd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960c5cead32352488d97a3d6955ef93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ea87fa85eb0f28866406c8d14ce85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d7e5bc02171887b0b5f5e63a3c901237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4d2ce5ac501f0f511b9ddc8a85f37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c9c45f031200310a2da8e6ad951fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb4709a67a6902ee0a8df06639cac7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2910c230f9e62dea842c21b8d34c59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09efdb8798cef2610111aa877e77143242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55d2a58ff1d462cb2ee01686a936ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc84554635efa9e15c6967c732faf03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcb5259a8d98dbb0de7856023f9bfd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d0e50fbdcaa6e879fc826f6355b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9209142c3588106d392f75b764b054247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ce1151072425fa0f0bb4a7a7ed44a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab0cfc617be428e6c2f540191d48f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561966610ad465b5925eae8fb48660a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd65448b93b6558a6c4ba1c289ef83d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82688cdd2fea195449c7f9f3ecacefca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a502ef096ae4c03adcf1c7b6bab77bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f827b144c89733d2664ad43098491254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721c3c34f92c1bc48375989c891f63e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880942e1c667463ca883f2c9ace879dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a3cc61b265e76402616d50d07a793257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0195855e2b5653c22e5d5857ee8da5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a31bd30fc9236c36ce0a5c461d0aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034df1ff958f4c7db83c9653bd90b73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda5eefe50902c488749ae2a8a6ac50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580d5a014f3a36f24526083a7208412262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e866b970b377f775ccc8b62538c66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bb78d3d03da19db18bb911ce05e32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4729ef0e05674c7eea65aa9d6bb5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4049df463054fe610aa7d669c5d488266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8425e6e1471424d06284f879cb6c01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1734857b5d8b7eafa61ccbeba0a0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8826b375d79c7d1560f029e70db65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22d81ad64a57e9db1216ec2304f00c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0543fccb53528955488dfafc2d9073f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a1434cf6229b0709d8a54b2f43d9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37645b201a9d52dad787f271afd8c28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e34da08b5fd7b36c038eadc3d20c89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827889440de600728e0dcf08a8cb3a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa854e16b79c9fe64bddcdfacf9590276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a5ba7664b3199b4789c786a832416277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803c0b92f7d87c1a994e664b50f9b7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f52740edfc24d8170863c5168e62e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22667fbf550f5eaf1b091b2d6161e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffd440fa8cd75d5ce33583e2563d89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008b9809df45edadd282111273132fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bf3c581bb1ed3612851cc285087b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b5fdfd3a56040b425db57686bb003284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aa419a875283841fdfc396600058a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6e31c4d03255ef1f5f285c4fa0e2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82078d7b999018819a2313f4d45c02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128aa3a45f3b805a4f505b6fa2859af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71baffcfcd923297ca9863df3020d93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fd5ef499a15c798ba9f9b31d8b81a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6fde417793bff149782b358d7768b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a43c11ed2b178002bfc54b750dcf3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6629e353da6f2b61b96b88daed5276293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a136a13807e101655114c0fd1be05f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25742fa04d31b3b33c7a580c09e2f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd742471b77027a2e0c15595d7f23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940b091a9c0ab780f52d30dde74f267297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941456540b983c1cc744e87caa168bad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5495bda3caae97ce0ee3fd34493ae5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091b14527e6263ad5ed100666ec8415300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488e058c95a7830b4ae4d072ab1dae5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cad40efece1c272896474d6c1513a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e249ffd980514ef70a13d2e9057c0b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d02e8fc9ac77bb1afb8dd687f5c33a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f110aef9e7a1a0bdb17af86075cc682305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d92e00e13f9afbf579f98b9dbc386306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2028465dff9b8fafa774271335741307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95b84a20e51c4f577f7a9d52195235308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baa4818bc362d60cd7378e47a04dd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125754a1e43301cb4f4173f6fa4c3ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facad2ad2ffc763f5dfadfb0a6bbd220311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209de16e21a5f0eef709b9ede670e68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc089dda5f60f741b3f73c7cb2367ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a28c96cdf697e93004da880d8e8834314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d4221a47c2d327271e19cbe62b177315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddcf5d85581a3a70aca79203020698316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632b47d349dbfe87c541f769ee664a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d036343cd695349d144b1b14a06d7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6137de8ba7f9b900523612ab962728319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3dd857649712a8759659d54453ae3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e937f6484990699c774131bff87d04c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62811a4dbb9531c93b1d99eef4f2ccdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20520227d16222f3d4b963a81e56394323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ef7bce15c5f322c3f942e1de460d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520a734404d4851c903ce4f7ec5641f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9b2352bdc6b503c939f0a987615bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f909e78790b7c468b329d26d38e4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248329cefc2627deac234e4aba8738fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64660eb848f63a32eea7bfa76f0a00b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9582d931b34e76649209fa461d1dbf1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71507bd327931c7077a7f4d38f9e70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9ed33b6e7a45336bfbec98895b4e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7cc639806f4ab17a395a36f716524333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b88494b4e9a9b9298cafa2926555b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eb133c4103295308a61122dd804be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cb898d518c140f0364872400fb4b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1ede2b4469aa1b415f974c9129aec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b0ff2692c5599dc7e74212f085b4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e9a94a590950ce197398b502318b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0329fce784a38781f7f90a8f3668c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7cda70a02f4a935639f7017310d99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6a09c743b4ef81ff8f1b186b7d7b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0d438489c7b2f3db9f21782837613343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d92a4c682313c6be06ecc0e7319bec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37644f61a239e299000bb96e0bc0af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854e284bf1966ffe3d7dba552234c4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48103a331a6330c5415ccf8b1097bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fcf7d051da9195fea4161bff44d83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86355de2743ebdc6af69f1c3a87f7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bb1cdc2ac6aadbdfde7f9d91b646e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4a874c7ff6776fe7df62247d88d35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19930f45c64ce88372bd56f937c404352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4fe11b00851c93a7afc8672718c84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438741ee44d9b052c9f2ae763c5374e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb67b5f70efc9a632db2749d3aaf164355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eedd56e7c019528d024f5c81a1a7d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb6efcdadfa95f86940c7e12494e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad3a927f938e4cdcb1406586e1dcd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5818ddd3f6cba18f84f182a59b6c244359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff1305c81b9a5ae9a143d14b098847360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc626d30f4fd4c1288e3f88879e2f222361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1b02f9345ad4b4cd13899ac3001a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a420e676f181c35923a28b4b7d7dda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aca7a808e9b0245000d2ef5740511364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5b06fdbd7609db27a825f77dcbb5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208216fa858b00cefe21bec23f30484366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bcff6adeca80844338c86e2dd56cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f175605bfc3f47a075ec6ca0b8b6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b43bb63641508946bf98c7f41a826e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f8c2bc450a827f92b5f1dc985a97f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caa73cff14ddb1f55ff60ec9521068371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d0fc84bf84d34632f3a199bc126a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a25e27b80354883262b95c9b8b09d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af123c6e6ba69f3828471b9e99bc8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba0fb8812a53161dd9b5dc8aab2283375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4fdfe32c2eeab1421c8b38645dbf7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e93a0b44d74ec3975488d80c5d9efc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ffc360b3da1be36c659ec9834fb65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1a0c8a86e74287ecae6b7eb3ed2e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a799a3a4e64e6d234b41e75b65dcb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec824875632f374f7482d72c03c9a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b6efd6d2f2d971a392c1cb788ef94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655549a2834170dd567d8b8e42ed162383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df5901acc8069ffa2aa3be0d48652b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce9685f239568f1df7ec90b9c7f983385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f923573dbdd191a69554f196b16ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee48faf2ccc86b6dda048d9a26b0cc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d3b16ca83c42d3cb1f323f09c378a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411dd480865ea133b795efbbf631163389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c0e71d20ad9d0fe5fccc4b1314fbd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e6f9050e5368868c4f570b24fc9c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b59892587d280bf08b6f6d4e1f4ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedac4dfa10b2fca3978a45867a5d39c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4d6977636b0a81576192426fff66d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87936daea46a75edfab1adf56bff7deb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0d41734d3bfd57f108a1fdd461794396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd808ad21aa63137ae191669d097cc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcf54146188f766da793a403968d2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c08a6f017671c3c216b2d985616f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8e3271b68babe2de00e9eb293836f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360c964d4c43b4bc13f1b7c9db120f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c2e7e3c3be31c2c876b643893fba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8d88240b4af307c3989d3c2331cbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93234817b1ea38661720103c1f210698404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33800bd0fb12bcbdaa9f0aece2fbe053405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dab800243f23c6043bb2b166e250f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba135a134d52b9cae59e2b7602497a79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd30b6ab49290c8a8e7c60b2f41921408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638379ec0320488248e7676e3e18469409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfcf2c957c77926cbbc7432393a8a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c913a0c136bfbb65c714e706fec04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c35580f365eec15071e86d8c36aec5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed54a1dfc5a9ac1fee6872058ccabc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb56d78deb12892ea86e9deb28915be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1b616aac462776cbd00252ad8a503415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9c203b53966ea678e2f427fa7b38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff15679b940c8a7eae6da8fd7acd61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e59116acf6821674fb330de1b7636418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b66f5470e67d60e8990691f9fb16c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2e94f23e8dacb008ba3c2534ff27c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a1d438c40dd2e62296a8ecb4beb4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240ab52809f75040753838ac7e141b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982d3bc89a33d3d771b56382b982d32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb07febaa207b6e2b913cd92e72b7eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aea6684637517994eb3a0557883de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc520a53a446629934066953302b7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fababbcd7002fdc84116f57bc9a83c86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12480bc7e73dbb13f7a5e5ab2687f785428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6999a1bd5ae2896be2bce72dc732f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b884a5eda9e92d27420af5171df62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea10261764f39d759fc95326552a0f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8aaf48cf462bc4d2205137627d7e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be742e3ff6da94024f87eb6cc1830d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e1a40052c9f7a1ff3f18572eac7be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f007f643af9f2a8a95e575a704a8ff8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf4bd2213270a1f4833361f41981d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3372b878def16a43de4d293f1df0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567a412294535c63e664ccada7d11b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ef7ee5762855e528ea63ad2e932ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84894056e8f811c72d38f58df68f14de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1ea1c07551f472ee4b68c68ca5ba4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f91074bec036078700bd602eaf72e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce8831cfc2455ec0b78dd717224638443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e1346794577fa6b872d8bfae915fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a3e4d043621eea4da2b3076684fb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1961933f1e1e95b521debb498b216446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d45c8969c3e518f807b68385a0bd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd6b05d412370fe6a3c567445c9b45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ec95bf78f7f85d9aba3d08ef59177449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df7a5a8f5adb1a8d07921b69c9285c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0b1ba78ae1de02353cfdcdecabfd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410e7c9b722b470c2bd99cd7792587e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae9997d542d5bf4214aa07ebcde2d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fce93c805acbb3190aeaa3511a134454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceb9586ac0d00fcbf82d20cb21ca0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed23bfbc07384136241a2c28f4117e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bf05b96d720719c5602c1d526f3ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e35110b9ddc1bc15a2687f83c1eb9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d46de67fec47b27dedd70c3be2ef1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9655e6993c57f5c3b6c012e03aba4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d1ad0d301ae7a12db931654f5d24c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b71c5a2753bd6afce62fdbc884522b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6d312070efcb13197dde110887d6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09537d91aab4f9e207a47b41d408c1c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7631656e68c3d3a416c14a4d08c52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcbdc0e2f4c02a3b3393ff2e10ddf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6614480adcab45df873158ff2f829467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e66126beae109047ebff30a884541468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9da4f8d79f407f0f111ffd48d87364469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376bd3fddfe590da09b1bf91860351d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e2ddf8712e6888145739f4e1758dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227f9e8b354831731b2ff69bb9738d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d20bb1487743e4f4d3ed4810011db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35abd60ca4c68737bf2f8f8177abe29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea63d6d189a7cc3e815149e2f679f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaf294aae3c7043e84280d54e99530476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03eb112ae17059b4a9ef0779263c47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f9cfff1b9fd57c86eac76d59cdb9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de771ecdc6c00187826fb85e40f90ffa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0490d49131484d0eab2c256a31b80c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601cab0d4da14802007fd4e03b0abd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d3eff74b71599f80b3b537c07f080482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c5b794186cce6755a50a4c55367cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae44caa8f8204a2e15b529c6a769e7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d37a8c92e281a76acb359bba1d6ca0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be263a4714b169d4441aea1639a1412486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83edd55a507da7ecb5b5499c3f3268b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38838a0fd8959126890b93c00d60b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6692acf38386d0fd401a7e5c92d04d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ee1bb6319a5d0c48631eeb887dd12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdea1feef8871149585f6bca87cbb3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fb108f19719bcd1a538840de9aebd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64421bb79b94163d5ab7ac10937a8d88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca17b6854a2855495aaf33cb99d3e91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fb80901e406655276edd66b9861a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3f4b8512fbbb5d2c904451adbf475496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2082ccabb9eda362af407c4b9283559497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f81b4a3d0ce879489c44b5edefcc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cf867962e8baa647e0c6d19f2ccd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583907f8ac527981f00cd3a0c3d7ad2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed49d04615cef2c61e2f2c031506d77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d55788495caca887345d3225cd3865502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18286c56c47e3272b85a36cd254112a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbc8545c3cf06113d0414aebc8e25d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51532166b8c597bf261ed02183379505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d721a59bec6f85c4ff95ede9b1475e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a1731b6452d9752e47bf30d8c0e0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ca9ef52f684f501c86b02a955f83c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2739374c86861e4f88d227a4d492d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384aa4f8059cdf7cf499be5759b329b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380392f96ad77d5e1b4d169518bfe7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f60ade8cd762857142850b03ba176512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031dfd8d64bc78008e903340abcd014513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5777c1df07078a12bbf877b1c2121514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9ed565d6032438f7980c617a008c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664cce69aeaa503898bd6d85e781d6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520bbc4adc8f749060300ccab7b4a05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df95dd4ec32fa3132354643b7abfd11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b08072cd0f435a22c78b895e30b7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a30c33f9515718e3cddea912c38f26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e327ea60ef4e6ce89b75da94616b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938932d1ba4ac9c4e381b3fa3bb169ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f38d131bdc58e99abd513085592fd4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8c75d02368b17da10eb30586525ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326a5c5b0528233479621b3ef46fb4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bedc223fb2c73a7593e60c08c0c16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46862b6c6cd21338b53879ee7aa4e90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c4243792b2d2d6d47f35f8befeb0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f61513e32b719f816075d7a39ff52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c508bf6d09b2730c2bd96d76e7227530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ed3b018554c52e1cfea2782a5b15a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93726431f8010f0a1020d43055500ebd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ebc35cc66e77c26efc7d5b524b937533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23824c9d58bfe884c55b143261b47e74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ab28f5859d1ff639cbc10560a53cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642e391e63fac5d1d296ca48aea4663536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635bf8d4b111472735489e65d041460537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6acd8bbd9ff06bca796bc0e0ecbbd4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9d4bd3fe0ef8832b48a684d349bce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a092f7fc2346f5b02207715895fb0bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6532a65a56bc23cc25d048ca5f8198541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8437c005b046d6acd89d577f7109487542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec18aee2188079ff6b0139ec67babe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d30b95edfc37d74cb2abe706d580e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c356daa41c5dcd742c030a7d5b7f97a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ec6d79db5d9350e2338cb6c5b746546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd0afce79a73cb67b71e32007e79e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bc91f2f3baa4e2cca5833a48da4cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d417095015f812b3326b70d85e1a5f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d6f8eb2ceccd73bfe60279c688a25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc090e96d166a3f9435ae3e0b6ccac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebd520aa276b4039b2ac1349b6f70e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d55c0d2cb71eb8f1ad832d653af25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054a67ce7c274a41d861052013c5b6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d64e597de160bfe5eab210c45ddc76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229260431b07e2c77bffbe9980e85243556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265b20c815baeac15e9da690752967557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d243895bb8ad240f91870317a59b844558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8516aefe18fccdd4c06aeb869401e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f005b50cb8bc13f1f34e5cd81d0fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f863bb60c3f54c60ede4b4987ed25561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0591f15e0ed528673ca74ec36efcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6961442093e4ed80e767ad1bead978563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d9b88dec8f662f11f5b26a0d5eff8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe808f974943a89b2c1b75aabcaa87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aec91dcd0935a4f276740d30a99eb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba40cd146963a7c704a774eb1c1f49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b3a1692812c79e071e92378df4a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf8b790ce890e5e5ea67f4162b8762569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380180084cf46b6fb4bc76b55c4f282570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d61e5407f449023c7fe031384d43d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd437aa66a77ae5c25dc619ee9c2119572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>