--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12d94a86a979860f5d20427283bf751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8952c200e66b742cca510a8c4377492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be0cb8acec369bcb911962d72941963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e555267de9a5118f2b831c6d3f879d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0126198ebfe51e04a9e8f2a57bef55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8286c9f172c519e2d9b344a46504436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144351925206ae0306037fe900816c8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17139ca64a1497da44948648bf240d838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace399c032297dccf70393bd7369dc249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31628de3becd6b4aa21c00042ccb1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a07523d53e700ed1a2bdd353d200511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc690348f90c6fcb913f4857a59b65aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ea9e5a174c010c2f44fe0e014e5b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82409d9761e194e320fe9ce8f6290b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ee9fe68b6e0894e228eeb59ca531e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deebe5f829210ae5e5c024097d95af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e52febe07a23a8d24cc055848600c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f0631d48b00c50387ceefad23f5ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16312d7b9ab432bfe8da31dde91462819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee293b0e288a60ad4f471a8f3d234c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2c7d49386fbeb21f70d684f51a03121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f79f671ad4035e7a614fc93fe714f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b55e6dabbaba02b0251441bf51e97723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df6e48b49dc6beed9b6d27ae015a5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccca3ffed8f25da58d470193087d5d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc275705a8215c39aff9e0353df91f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836a0dde62726ef8af1577a7cc37c6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1049f3edd3a33254dfd94b9cd3e21e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d49c8caa6d4a2d96d6460818dbc9f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ec921b7869d9e6d4254552eb9765030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3a403898e328cf0985c20b45c9aab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc29bb6074f50ec455d82bb421608c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c93ca78c3a5ea2f1b37666fe9fbcdc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c6eab37062fd98ffd011b5e1fcfd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca1738fb4c103da60eea097cff40635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5188d8504da759f572ba7a3268ac6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b86468ce01e36679567070c07be5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520e57e364a439db71ba9a58f4f3f7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f00c30c389df37b17c7e562edebf0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0c4cd6f4f901ec287c52ad0e227da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f89a06ba6f98e365deebb2abc686be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12a73cda77bc4f04c8b3580a23a5fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa3769cf30fe44616bce01e6f9763b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851ce1a2bef40277be641a6432a94db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60686b29b09a78ab43f504522bded945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0abd63479e3d123e40e3482068268546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723b6de642b237a99bb8399984c1e7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899572233306c71c0f7e3d5547f063d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d28d405b4ed0627ef074edc40347c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a9da9497bda102d463eb1dd69676a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c0d04947de3f6f948b66fcbd4726b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc63fdee63655bf843d43ce2097862452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4089da0adbbe5f8e4ad00d3c7f68553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f38116704b3a2cbffc349166c78c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e48ad676beb5202eda50b6b1f945d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bda19ac8f7fe4e0683a3f61487dff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c28ff579d5c78c17d61888501468657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef615a6d533cdb979b1e5c886118c5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d697e14cfe356947b920e515b2742e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc041c7257ba4fda697f2b890b9109d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c2afafaf55450fcd7c6e82da2c21761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd8334461e570c7658fc313d6e5af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a7769b3c649c4de55f67fdd77f6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca0914c0ed9a3b2808d5bd18c3616364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b378012a4956fcd8b4907e2590dd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6953748f37d14ed378bcf87a90aef9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97ddaccd2136abed16c37ebef045ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436fcf9593133d7da67b307dd97c6d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf65312ac8d88cd64245984e3f9fef969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f73b058ac25182e7efa0ad35027a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c55fef9e729b3fbba20f2f089a59c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b2b052e217abc99344a1d88a9bfd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e73a35178291b9667eec96b291dc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaab391e409889d0959e324969b412f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a3548bddac5ed9a5a262b7a912a9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754899dd9615f0a015e4bc2c97f62aa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0189b389cdca3f63872b58b6706cfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdff854a4e61e84a5aab32af38707878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6473a4c275218779c402d410b22d50f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50b7c28b08d89a6925b6fa03dd618e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40380de417a60ffed0ebaf617d15a79b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2cf4ab4d5c639a027fc7e515c895482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b18b7f30d260d02a8546cdf3a7400a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabca699470161dd6760b4166c7572184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c63f3269763f7a4589aeb74b7507a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd064bc01a772273ecb651779d5f3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e6995df45f99147041a413a0696e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f950c7b7b108068e04a360b6de1ca588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b2a95e92ed28cf7928de75e8119a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737e5ad140406ab4120c634a5d8d63d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b7eee24b53fc2cbe01a1cf0d3671191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab693d2be740b704d1aab7ea073ff89192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429947dcba11ec1ce1f828220c7efc9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3132706f6e82e09f86700d695e779094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e0c49c96ccb8fe6714873572144df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7793053a4c749f3c5a53123c7862796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5624483a79b01a333fdfec4b80426797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89925cf73f5513d9d457309986f449998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c02c59cab118ccc341cd420495073c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3352813ca3564e01fd6f291e61f8c4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b8981eea1a40802788eb5df4dc352101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1137a38e5e588052515d5c18a12c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dae1331efcb46096bf0e6f4a3a937103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6da17012dd185fc63fc8068089ec26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da058fb1a379be67d392721e6569fcfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57268903085de0a25df6d377f5e4326e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e26e3b724fd92c24d34a31c887402107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6660b84d2bd5648a3501a71b6bce641108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdbd5a5996d10224107a097f96445d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763b58ca50b1d143de3a8c6867f53c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d70fbbefca85cfde82b576e09e0578111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029823636269aeef337a3e28887ca8ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9aea909b6aeb536615548e602ef7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630f0b191e48140f399bc0fe2e43783114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91ed37badfd3a31d86b4a4f5cc7753115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca12ce585d150869b5ce86a1cd58d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855870c0e68f808fc6f1b51152eadfb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e440bf278b8e093526fa4b965fa75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bb3a38f9fdb90bf06cd143fb39003119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733765f62140c1b3d4bd8c17bda4ebf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4650d7b060b20c0b831044d69ea2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb318224709eca89ac641f2942180fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac036f721fd2aeaa730ffdc68afde8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf110393492ee10224504879cc84bc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e62cb88952c46c51ff7fd6d3d0156e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae682a508fc118f6e5c33af887c7378126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58be0f27fb361a44f2b832d9745256127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f143ec23a30806ac0d7e56d3b0041128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c503bad528a39158b078e549a9ac6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6b9206fa31437905957d55ee8fb8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0cb29a616cf8bf112215a9d67cdf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdeb43b427c82279c7c07dced08f80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374725bd3e8a84ce781475cdc5be3fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578beb629009bd3ede8c672c52c0d397134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2f10ac2bb35e735a5dbcd55f8f787135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb66531058604a1a25288d869646670136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02346823dfc3d1275674e14d550703137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450327a6a3987a9c0339198850fe13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46980e4a9aa3098f2db5a2ae8d399946139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d7d84838e3a59f2149a25ed5b3b71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623fe721f0067d02f384338d66f0587141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6e727836b3f3cde4129971cd35073142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e7d636afaf840dfd16122c9afb6ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e8d9d2fb25fbfc083c735fe817b67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d186a90aa1fbd103b8f9aeedc9e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e6348cf1795a7eb7f1b3782b68ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe11f4d937127dcd9429241abf02b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadee11a41e112c936e9c1d66a78d9cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1dad8498e93485deb1976864da0d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38131e9691d9248080373f5e1ade1d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f616484e081392608260db176f368c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f9d55ee432111612372ef8bff08ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e690dfbbd74511063b5fcecdc478b73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88677eae579d0ab72b694830c237f66a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369e0d096ae9b733126889ce7d2920a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885d5d457d8e6865ae51882d96b403e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e6350ad218721f366f9e130725ec6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456927841a2f490fa23863d4a81dd3a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e29024d7936d0e7de76114bd32694159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e60ebb23a58cb8169db9be8ab586a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43663f3bea78702075d9130055c228f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d25af87011843e8ecb7b9fcbeb93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc97f2edc4c287497a7396278faadb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629f4e9abe04274440a327b0e3ce778164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde26701c850b545abc03806c27f7848165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717994bd9945e84c3f21d48da18048d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6a9faae8af9439c1b59a013cc5d47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30088bb7b3c77b809468d7aef117ab35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549a5a68256587f7a20243340f2b11c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb589055dcdc53146b10425c04d56669170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96208ce0e14c44dedbcef2c8b67f3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da880454aa6a5a3c9e0cd3297a7f9c41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c40068d46596390d4e10844e7011e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cee0eafbdc926a8e72761ab27f526174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63431669bde5453017b5736778f1b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da63bd8666ad763c2f9d3a8f8485827176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27217e325d04d495db61f2d94710df14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cdcf349b5439709881156636a4e92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c439064fc958f34365756495cf079fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b18fe6450bd73f05fc96d0378e922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0705dc15e12a1fa9876ff0615e5ed9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff72f6374f25c07dd508aa6ff5efb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f050c794ac5288ee821ac2ba9dcc0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c7c192639b375162dd39e74c81a3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbd38ba8d6671b96ea537d1e354c25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ab30bdd1867fcb48ca9c2717e3a63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52363b46fdd8c02c1df9b4d88d2613187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c6b636472c4488257754705021f28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86ae32d86dd5838056330f3f482d20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb24e8ce3a18c39c9132af3033f0c45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f59cd8e9b2c978554b1265eacc857f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be1980071b7f0d59349cce15718352192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a067b4bbd6c8d1971515317fde224193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766575880a0c1e243e8e4fa3fa15205194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211e542b2cfeeb79eb290a80807d2f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4b56e05a5db29276fdc8fa2d0aaaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7487cb103865ea44b32ad38c970a8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4935b37d5d2978f6269c7f28da9be8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60491ecc4617d7aaf7aa8e2429578a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557b9e8771c706dec7f5501f536d144200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415a867b70959eb8c44b73c30465da0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b1f350fbd64cd9190ec12ee70f96c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d586f551f9dde056b52b6b41c70c8c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a9401ddaa326a686029e8a9f2ca92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9759669584cc69f631a8b05a34ec1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac63b411ac956d9df880d4af41596f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367a03db2c01170cb5d5f9752a37610207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25d3a0bea049469926923d245b3b7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f295eaf979ffbfc0f6ad8255dc8800209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e384015012cf9e8a93db85c3b028ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdd8376aceb564c56351dada23c409211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee316d2ecac4050d550ccf26988df7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38fc374f08684289384df56b7e71fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab04dc0ece6f210fb1f4be22ab3e1df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e2d7a3b8fbd7b5382e5aa30c5c01d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b58af8c8c874cfda9a9791a626af35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccc9d433a67e322ccc8c75573bdcdc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6869a334556a8da16146f215ab66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f760ffc9e6fc2c2c082cd75a7fd24a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bedc5688cd639ef438a8bce3eb5c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec225e7acff2fa7d2aedeae9943d4a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c24a3c65a46d947b3625f28aa0ccf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b9910d655c22ab18876a526c2b5f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42996db7b44572743b690c4d2eafd955224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c63249e764c3800d55ff4ce3f9a9a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02be329f0df046ae088943d64ddbc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a732024dafb627c1d474dcc9e1cc59a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c3078cc225854b6b9e52bf8f4dbd7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d4b84a302e9b4fa135288c7ae6d5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21df09ca0fdea03454b570410457ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9e67e25348c4c3792fd3e6441ffe5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e09a5a6900952cfd9f551551afe34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15916c74c3bc363db89f9b5d16568dd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127df35bc53c17afc96148f56398f68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d45e52708446bf8c58ce9da76b997235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fadeef984e849c66d0634a191e6262236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb97f57e3b38c92e1fd4a9039a9e0b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c7f71c84c567932a720578c83785238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e4061294da96752b1313e6ab265be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6d398875cb2b249f2049dca642f1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec0a099b78ba6e65f208f2d627f553241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcd5231fe9e1747cccdce20e593421242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb90aec30c94fdbb5c6e1553fb0a88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0e71ffc4533529ab67a87b5c9ad98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0e2d46dde251aca3f5cae64ca2d5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897a63466b10d6d28046d2d973f5b59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68891359e96380bed3152b96d0d02b92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae946c73e4d5d71dbfca28e47c99af1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca80e36024026af10ffb560d2e75a5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8370c8102924a6226d41b80c3078a63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b42e145d4471cf94e78a25cee7ca8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7f5a8f085e3f2bf4c1f2a51801541252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7595eeb9157d82f0519d863d2d56517253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c462ad861b1ea686b748195097984254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95757f517adf57dc217b5f877bab14df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcd148ab8dc1210757759162deedc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4041b9ec1785e59c0ec9efbcfda47b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65d4b8fc5bd299a7a7c96b5d7e051c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a77fa09408b70efe2727cc2a95511259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ba2fd56fcb8b6edc052f9f2a6a868260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd599814ba2268e86504c9854011b328261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18028bef2547653319bd08b680d7d5a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20724eac36964f515ae96555d23b775263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47df2260d3e432253bafc2815ddc15f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84227fea527abd8f55386947834500d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48758bd3512a1bffebcbb47f20372f99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92583916d705c0cbcf9bb28247f71c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ced1fc267fe49b390a19923d4eac8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee977ce17214cef2580e796a564a14aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea78d4503272f52aa8d702fd2618e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa679ca115584138fdc5378ca95b3ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e650c33c646793762ab806aaf2661272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8558888791939262b24769eb38536e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8338317e8b333d98ce12841e723d4f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8553ebf5c3601ca11b6d91bead452c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648faddbfe0816209ae1ed640e39479276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b606ce20c9082bca489fd26189ca7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60348cd49892d53ce76e5d61f101a46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4532279e6178a2bf22739dbb6dbc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1ffd921d4fb7b03483b353abac678280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2aaf5f78789609ee70078d12c6583281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0629b323e3a781f45dcf962b94b2cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5107be4c02c674f2931f3d8ff6180d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a3ca739ad8d8de3ef9ea7cba65aa0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083eb35bf7d364d9ae41f4113a878a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673290d2e2a4c131d5bc4f3b79e23e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ffee27fc7646bd5b4278bd23e9394287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6b81e4fad3cebaf9471d75e1b0f6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4233ace7d5ec15c3a881cf0ae4ff8d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97360b5c9714af13d12c68c2f37262ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b94d23fa8df7018ad11510d2e0da2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594293eb6f82b714057e6a6137764d05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7f377688e3b466e788c819855b468293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c52935cbab86b66393e6b0e6587ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276e72fb3526a9adb1a2adf36179c58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb103b7086902d6d7f860a5cda6db9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f027c74de707107f0af919b20276d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81939d461bc5e6fd9a6d250ea8d5f129298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb466390fe4c47905a4e6c629ea726299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cdc53b0c5e78f8fca377a18c503da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795ea458f8c9749bd80ce4de9f5c5b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695c738c14955c0b1a47787c7777b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52e8ad959af98bb7f5ced591a07d5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c87d64903fea7cd666fd5f7bcd49d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6a72f0ec5120355538e53627ec757305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b1231b6ef94d05186f7a9cc176cf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72993cad490cd6b57c94b23a996c0539307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c945d2bdf0b065be2edbcd42c1d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3913626dd9dffa24947b58599ad26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10c26a891ad2c4b28c0fb4612385e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585f723a5faeff2a0d52c4d43fc242d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082026e993921fa59965f2caf358f8aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3f4752861f74f074dc6f27d93c6d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aa519c3c6169b2a258980d6550558314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370cf666fbd9f0e3031db501c38c213315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeff4bcd585cd2675ba43e1d6725ed7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da33f00c38e84b39b9d0744a9f3ddb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ddcf59f2518d50a1f0726a4572a7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169c22eec92a5bcbd2683e2c76bad2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f478ba94446905192431b63f46867a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069e949575cbbc3a2eda0be3f0bdeb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875674317e7281e497c1b9a9ef7df98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da486cef944541f4d1e9dd79fce842323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c50f4ccf70861b8699b62335cde05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7d0701a5d8a1383d52b33507ff3fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34314daa886883836731b36e80412abd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a4c3ad93f0426f069aa2cce6749ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79921134ef694bc8e14fd6c67d9bb229328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c9af319ab828bcb6c1ef43141f60a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e64a2997584c04cfac7422cd7930330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023cf9d4dbde839dd8b661027fbe9b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd452cb56c512fc54f1061afda6d85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb9460bfaa83f36f5b7d881d1566a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f44f53125c9d6e584f6ec33da73c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006ce33f2aae8b73ee8de85b97b3f7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78568b6ebc81484c294dd72a15951d32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c392281f5c2a8467b9074631385f94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15de2a99b11650777cf6b7044c2298e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deec769bff4d444a7aef23d535fafb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a246820af035ae820bb7722555ddf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188361e3480293b154d89cb31bb9450341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14d0212c7d3791ecd4e24371849c9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a3a04916892c68e180af2ba638e4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d517f13d246414bf877d7d8b92ec2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e611273a704bfeafa6eee8fc0659ae9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac603ac766321bb3ae18658e159a3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0ae6958a8d2891735ebb3eab03881347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15dfdfa7137facd6fec6c0a1e64343348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628862c29a60cda5f9d30f81e305d6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25e4ccaa464f8e17c529e3fd02ddfd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0c1ad90d3a19f60c36f8ae563f688351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8652c3334d6e9c838934d9bfb0972352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ae9dce9774722dc89176c031c3a5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e425352c57d05e1f46cfbffeea042a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c73832dff2ac807caf69a8592c937355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bf5d9e5156cc273874036b98aaf8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d92b029dd51b74923f3bbcdbe35d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a74b68642a8f7b39e7befc1c81542358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e78ec1033ab1aea18e71927c259d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2500c7423f5f12b5d911158201f099360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb45ae5fa135ff670aa5d00d8ec2477361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc179d361c027a58619bdc1d644534362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bf07edbeb0107942e47d8a7961a4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78489eae5fec38dcc2c1c0441feeca1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7640d11a473aced0973d50df078135365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4567dfa01814178504042116d53a1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116fe3b933d8b33de95c14babfed143367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e274dfafca47613e0367e83fb6e65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea870201bb4459b338274ea5172b06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9135a65a488bdd9435711c79cacdf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34d0f640680587a56e742374789496371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98fbbed50a704f67fa9709430d1ee3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18499b1aa3d490c708b3777a19e084373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789e0206eeaa7b7b224e30549742cf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d10bde40a79084c9ad91ee3afc3e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a0eb39867f8edbb3610afc73e984f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d18bba40cbb76589fccefd5367de74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef65fa48b426e2f47c4106cd70b28cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a4bd149d2542b73c2185bb345c3db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ff0d9b08fb2a5f131d58cc77537e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef135b44838f3b65e6730703aeea93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c07558a9f9bbc5ab8e1e9edb674e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feae3955b14628579aa34cda6dad2d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818df5cdd4503eae9787485ffd42b2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf9ae702a0f9bbeb0364179695131a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911c2f7c643a49f560cbbd2b4f4952f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa33107dbc306358b46310779b0fa3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f524ab60a9419eaa24ceca721419835388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87437b2f5af5b4e797d05160f3324015389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d1e1093facee06f43b46a0509f401390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9997a5e1448aff3d156b3aafca67e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021fce48d956e1ad92d67d00bce7d4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697387b355ded8a895c6c5a921918f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b1c636837caec5906feddcf7e9ae1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206fbcce08e35020532b8a5870ab7fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d280b633d5787afc573f875e4f5d62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4cdc36eccc7f1f19a222c9c8d2bbd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe7d6585aa7f7a1d91718392d6b34e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa112a537217ef55c47912e58fea6793399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a7b612e178326e4b77d913a2de199400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a094489b2101186c93b8791afbb86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8c9152d3a855d5aaacde4d019bc17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa415015e49073382988f4e7a9a558f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd076f7181376581d1d8f32029addb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19731c1ccdd16f1ddff0d91e225ee4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add9285d8b90c3385a0f8fee9513405406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd748474ac6bf3666019c7d0ff9e67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcceeae6b4cc33e4e4957410139da4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9401da0936f98ad823b4eaf26aab53f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77378e90bca9d9143ee5d5ebbf4c7e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bf0a372d833fc241b7bcd44796379411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46931541afa8102cc57f82f975647c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d198678391fb7490a760746ab62c48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60105a983bd3c30b95978c6186744815414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b0fd8df98017744335731b4f719c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0cbd785557967a6189fdf9d06f6b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d5141643e4ef3580527c13432b52e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdfcaaf848832ae8ffdd7962cc3fa3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0a41b22c5df76fcf1ce1463a72f21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581590490a0ecf46458556f8ae1b78d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e301f163333edd6b4e090df9612cad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6ec073799a53d7b1699a43bdd2737422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12eae91da45aa5f5477cb059f1b6bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81421f7d841522f90531625eb3d763b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390ff29db3104a818d41b7ad1dc23ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c71c77a7ce0b76cd815d773da014a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374258e4e39595ff4aee8e9914de17a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75b7f54b52b8a32f2456636c37b15d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f28a479e15042190db2566cfe9bc5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a991f811553f3137f96046c0304d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48715a644d0e5c74a0974aa49c813152431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f34d2ac0083da031b7e410943f5218432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9eefdf8b73bb22f56ba29f57c03cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1a6e2e1770bb2c0f5dcfd0e5f442f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb95017460fa67da6f488c46fa689435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c74a4ec10c3af1590253b51446b942436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760abad70b80b8a5cec669b22d198a13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933faff7205e704a8dcc0d2c80db844e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc2c8f5d9817d9d8da2e3c9693d2c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6d1ca35959668ab7ab74f20ce966b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e54bade38f72afb71cf3186e46192441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b437abe4f72ddc6872033abdc5a117a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75f7fe646fd3fea338fa6edfb54aa7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad7f49dcc68d438472d68565ab53cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571f5f82494d6b0376555cbb6690183445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f4f2a46558ab85888a47e5bef140f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329c3f680d8772406ae5fc89e36b33e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0130bafbbe968ce17b2d5a863b9191448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f1126c6f4f84a48ef86bb0495732449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3a215732d14e3de2965c0a582a7db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03ce2acb9391cf4e4b6afe8704eec0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750562061ddaae9f93be70e1928ae15c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230e80812ad34ee39f3ceb34f277263453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f60b6af9dbad1b7ed9a3c6f5965841454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900bf62a437a6c60b269fc855891af3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a379d19544dbb112ea39e7a6ec0e5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88333ea349a260486c4afe6ea9758cee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ee786290d458863e0bd27c718237458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950b88ab5feade1fada921451b18a86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613a240f07cfb5475e6ee372ac5cefa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546f1a4999f191184c56292e15577b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0c431a9e9868ae9fb860a0e309a24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9803bc014f41169dfac9c8ddde3a34e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127afbaaa76721cfcb2a8cddcc60834464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68e6ace13ae5c9c3178e11ce23ca90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062cf829afe01944b780215636fcf39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d735c44a5817cbc145364ff35a6661467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66107a10a127af9e8bb6c1898a297e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449e4fe5778602e62e682c5cc1ace76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09b06670972911fa6b847b92549aa5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316da9f88213bad4c1f99759c1530984471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad75e0d4b22b01fa6d038e6c04268a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52085e2f39fb3e05c6600fa5b53acdfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662aa109b37ca67207b2d1a6c3af21f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1012ae9feec3f14e54e17fe309360f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e823379f3b5513b8fb43ce372f00e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2c9e0fbd7f9e11c1a5a758431f3b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52139b442cc7536e6f085b890af574478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02994f213a7fc1fa48e22b817c397bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ac7910d0e4fe57272c7a5d2f87e2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb80bf01eba7f785841f64c9945a493481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbff15e0d97f2482c096cd6bbff6ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1fd5309f5bd6886717903573e3dd4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cefbdfaa96c9ad277e20158a5bd2a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201071623b35cacf7bc332dc32d4614485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b5b31b9841ca6776ac47de7de1753486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378144b9c3f8b8a963b2f141dd5c2a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7959e0d5f36df74e6880512cebceabe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18e7de44fec26d3dbcb50dad6819e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66232b2ee3f25f1c7be5ea12aae354490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a79ea7cf2111ffcfa8a3d31cc01958491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b0a729ff22b11e7c6e809637a4dbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3320cd92cb3b0047bfff9ce2de25c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ca4999ab92b2182e4d8ded3d0a894494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efef9957807a325143c2698c89b5e38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49415220b92f81e9b0fa9ad379bfdec2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b8a43d1c5aaaa02d85f82825f6d37497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e047f0d99216f63179f19bffca545c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18764a4e2be8dfd32e5531cf2200adc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f63fceeced54be0d2de717b4f306e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f4b49723bd3d8220b1735bd7b8e92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657b60949b55654be680ca997f070c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e207016aec749a06c54aeae7748c505503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce5feb031e7473140554cee01197ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf7fcca562d69415eed471a8bf07e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957df6e3418a023fd5ff5acef5be24a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d69ab855b7eeebf3b074ebfcc24576507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239f392c9d8120dc5e3cabe2c4f6f82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e61a2f6f0c4e13f62534892ffb062509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481b51e0ff52df559fd6c3ea4de6bb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb515b3bd91eaade978585ca00a526c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c146b8befb0703d8b5789f85e1e78ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a908edae1c3c6a24f5ad897c565a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3a4fcdfbba715b12726febc1cb950514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b5f513d9e16dbcc4816a9e50c4d68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55150bbb21c782678458b8564cd40c1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd64d72ffc396b56ed3aaad32f5736517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5352d6545ffbc3e3ea11878af6772e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1540b4eeaa63b7f5c6fa38b0fc315519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919e7d7ee5093a662ce05a5a4515673520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d786e66f132f598e525dedf68cf3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cc8fe108e3a6aac226882d6519fe3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df139e24e868d05f667ace5f80836f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06650d6a0a7e24250f23618bcc1afd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58a6801bdb02e275a6ec239a8fc8e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492457a88d3efa4d4ab363d86e5b60c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678411ef51a9ec1395369db6ac66b780527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde5f99298c8e8aab7a3c75a4df5051528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcfd818d589333c73ff6330be9ef39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac90ba48c91c583d2671d990bcd7727530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525e076e47eb3ab62b27bc97f16e995531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f0f835c35cd0fbae56e0d21c1249f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dbdf357110b331d4c6b1d70893028533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e25fe8e186a7473f323dbbd5f66db0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c8f1e03f6d71ca32b0a191078eb88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e0a9aaaf3c7f6259b404af65f250e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1c84bc4ba78a611eb334f0dbbfabe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f7efc775d58981a58ecfc401a3b69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98d04a30375959000ebed73aece764539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a739b64c57643932489c3afa4f56247540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf46600d413cd80bc8c1a438083d07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c39bdf1421ad0da3c7d52230c8609542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c5fd43ad78ad731c2a82f97a84d72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113f5c7ab976a5c80485ca327b04aec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92cedf10aca1ed783f104d52b91c1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915bfdf945af27f0de0e40ffaf1b992546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baa2a2bc20b3a00b25ae7924da1699547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ed33375df5b7563cc8e5bc5c59eaf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa36d0112e14d4bf9055b6886f9eea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e452f2caefb6dc3d35d9cc4ced68532550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a01225d4caeecb8174ae953aadb10a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12342fd5737e1e6b5cd7ab8bf51cd85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4192b5c7f39e2d33b394229cdb20c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320c444172e91151c93495abb9819db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c1393a1a708d7129619fd75c53de5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a5517e23ee9ee94b19e918471469e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f69f430de6a2504ea7f7487bdc6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239606d0ea39e5541627d3d73f2f77d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e0c806eaba0dc5f3c556afe872ec2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa44d6aa75d0ff786c24662f3bd378560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed98322b065c052a619f7ec9ad2252561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f6564724a276acbb1b175d8469c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91d5ff220b693650e78da846d99799563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c4b4f3ad3d1701046d0d2eb060b8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7be4ea5245db9ede7c0e578c88c650565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c80ecf61b87cd0987df4dd898ea81c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afef857c7f8554b07ef146979a03fb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696d05596a0a7541dbe31bfd34a8392568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2134683f30e033061851f854c9c35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfbed8b54956cf69ed5514d9bbd405570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e7c69539bb2313d9db565586f9adc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b75cd841201624baa7f3fbe23ffa02572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca7ba4eb66c5fd13eb24037f4548981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78bacc42ce56f42abdbae40044318b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7482d4e60bc4242fb817f92bf03213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823d16b92a8538a6140f7ea39d4c5254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b44f6ecc6433a117f9de851d0878685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ab87aa155ff6ea3e02bd01dbcf7856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5fffe393c0b0d36cd3b08c0a7fbcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9369ce5a4255530828c4e4e271b768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8f1da3a351175894741da69f407499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79a494b6a0d2ee0dc469998e1e42ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4278454060467da127b2deeb0a1b10411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842de0f75cc5f8ad0fdbaa8d81655db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136ff14b335fcdcec462eb92003127713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f867cfed92d956f03fa67ba1765914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0337772607ced260b01b5a948a13815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846647590821761e4813a36c043278c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d28bab8b5339a471f07b5a1ad3b3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c0c1f2e341e5ac8158dcf6373236518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82024d8a44ed1458d6b3c5fb2649b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f050f4f0fe75152d4dd71954c6f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b68fe2e77c4ddafa203434d00195c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9110296327e9f8b003f22dbf41e35e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e0b1cdb280e72c1ff3688f83526bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407230751287b12ce86f10e65df893b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c6b3dea1568084ed69eea1d7ca8d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b959954e33e23317afc3039636cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fe37d471679ffc8e273a5da86e16e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3d254762b7f9e405c1f2c1c77b05828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefa119a0ce01d5b2ae7377d2bc53d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460110b34ec23da5ef22356c66e8094330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9f7a856cfcceb331c16816fe6061731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a18c34fc76d0dd2f0d523ed573a9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7399158d551f7ed8ae1d6c2ba95fb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633916ee88668e5c808a6eb44f8815534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47668e7b2e345fe277c5af0921c2b81035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a927a629405fe37276d7116955c636d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed814847217c6da03ca43dc1d2bba737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177097898092fe95c39b6c0932e586d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852ac25ed7024e807af432f897e5e9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89090071ad90fb98ce819388cba75e4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b16e651c04ff38e351dd40f389248541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed81697c8c07d0c007b1960732ce73a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae471f98f3a8f7ddc587e67a91ffad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52db2dbd16a356f2cbd7e7591b6747b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d622fdf48e408ddc3c54cd632c8ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1a022d0d1a581437ce0f10815bb4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768047a8585734e332fb3b8270749fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fa35d4ad737f018481a3d3cefcf9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b20a8b828eda9170252df015dd0f5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f940d7239d03ddd06fa7115c323ffe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299771b68d3d0f7b5a7d426335abed651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809771950394119c99e7df34b0c17f6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156b3067b810732a0be64989fadc6e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b7611835e093640885066b094cb9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa97a17363d1ba803ec76cf1f17be7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34eec3c57d5ed81a4867d940e3461056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c607abcb205fc4bde63907c8a034a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e77e4a8f7f0169b7499cb7ae9fe8a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151aa50f04be890d7529fd531461ce359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03948c941fefbbc13f44a91094152b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6de89ba300d5cfe8e60758e8e009f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f865d3d04ca7cde4195e0db0f6d8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76dea8552a09c6e337ec3a66291f0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc511194aa30a4e2eae0aa1a5821e6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdcbeeaa62421a23a8a4163732f00965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f1c1624450bb86eaa330f5821263f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e049e0055098cfc311a126db46bbdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85e52c7ddf469dd4a0eb37ca65620e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759c9eb5fbc58d39cff24f147511e3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36f1f7170d8e2aeb85be94311f128970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16fdb8eb93cdb7ef189619ced5440871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc83a823b16e485b9d1170073f7a7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a804a98fa45efe6adafe561ce75d36073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd664736c8ae429c03b22d38c6e028f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac062fd318d8e8ad77f580553c51eff575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a25ecf00c1ad716675a3bc7a8ba7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c812f1d32a807a35ce6a3ad219f4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a1443dea8717a20a705f5937a52d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a0bbee41f3a66f2c9ed04190f9d6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d39f15bd92fe4cf28aca15b9edbef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718560955317dc9d5eac6f2ae4e003581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c865f9a36c197f2632a78c55ddcd2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681bcf94e72f356b7cdcbfa3c90107083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e2ec54d5c4f362d438a6592fd6a7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5e1b3c6f1bccea51745f06ca5263d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162df0b4b4b84c0e2d87ecbc8d6107486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fe968195d94ea94500f4fb000387f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2ca0e54932339868df90d63f5115b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413c8c4da50af71e43fbfd0d5be7f8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb2b478678cbb88339cfc41d827ee390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a51ebae2c0ec369f2d3322d8177d5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2b97194f998a75314af5c8e99bf1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f675a875347e1837947b297f3cf41c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539f98912ac8af43f9c2a32c077072d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436b5d5426d41d63f65ccac26e2356f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43c23478be7f544d9b9332f190c2ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623fb9ce2ee7d71c1a172484c8f9a3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd309746dd7bc731c23ac913e6b5c4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e699045ade1107503ec289e4f9ac499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7ad8b04e46c97e242cbc28f8c329c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c723d951b89d67e52d277e7df1681f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d0d6860924898e8ba10090dc8963d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253dcd3df1edc0e125b35eb314c4546103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea63610553546b616a23d7a4e72d525104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7b9e5999fb0df58e80d1df1076c84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf48778dda8ed0a515aacd9a58ca04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa94710cd149efcb2941cdf815b1bf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06686546afd7176a4d601ba2ea9ed59d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0daf6d09e90f1969327d583cea7244109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29348bc92b5f814a0208520729bf879d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066011b44eab0e6633e0f26b06cfaab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053821e19c4d3acb0dedd0d0f7d0101112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abde37274328be628e6954ed99cae07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748087ef230b3711e232a7027420663114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d3d4092b245a249cacadbcef9c4b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014085925e844f2b9a8c0cb2cb144dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf6c01dd30d6f56ea420d1f6ebaf4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a27cabbe1c8169a86bee8b20ff4a2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee97f275a649e96299f835d670a83d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2197eaead0960c59df2f0aed50a3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b22dcbabcd8a75d6c23587ff22fb00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a94afb1e52d9ec72de613584f9820f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463662c67351444541a5ed2b3b80b3fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1442fa10b68d9af91c105a4fe5316124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c857bbc5fa2e1a9545bb46fbd92ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9b3c75a4c0bdee5a6fbf7ddc91d09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf505842948b32d61a6047d577510d90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b61a779f34fc07a6b1fe42970fd75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3d9704c9d3c5e488f0bfd70b4f5b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2380e5962fb656769de32eee680198130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2db45ba384f2c4a724ba97ed334ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f084b14dfcff5e3403b7f27c0a336a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb426a2b521e9b2e6ed5351188e3198133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69767e82e9cee93ce1a96312e67edd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e279247092d4d20709563fb30aaa959135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7755ade0770a6a55aa3653ff855435b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31317a0226e0d7c1f4e82fc60e41ddae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9f57059a4ea40a48a164752378a62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb247178094c6744f7e5851f410125139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eb96252715db1aeb4de1445e3e79c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045c57b32e650e5d14daceb7ab369f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c4aa4a9a489749a132b6a74a5ddb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc8963fef2734a00457a7a44fc63f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30164e4b8133f74f388dffd49da73d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099844e5f391703cacafa72653190b83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425498c6c12a7071f76f9af8707f279146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c18006d9ae95782907862e4bdc02b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5f24a7e4fa821f9cf60510fcf1761148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca0a93d98b3dfced61e4e2ebe45358149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aab17c270dc27da0c72ac269f73996150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5d6efb3756462e7c904265553e956151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb9c86ee09a52c6c08a29c059d7cb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72cb2839079ce807550203971dfdad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ad536360de1e46ae5219a90dfef67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7464e5e1bdf6f752d74b7568e88a5aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d309a78cc33ff79568eafda0e308d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe8867b901d89f3499f31f26e5beb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab0babe6b7550ec2b912556149e51a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516bb2e263dd09380c3da49b01d6159159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dee7bbeea2f2dca81ac50c283e0c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98c29b9757d26aa114613353e6ac9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed809fba84e2ded09eec6654f767d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d9ba7a1221448d6900ec7c463ec92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b4788c93da2791fa470328ebe1482164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93243423ea4e288453fb79a7575c29c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921e0c27cd6a36079cc00eeb171cf1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3502b8f74cfbd318eb979a3276b1da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d2503226d21d5a612821a407f1f66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf43999fd734f0f1817fa2b65da8bb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a1e179dca83f90ba0eabca33a1d53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34c632b267f115ec04b2d8b5cd30af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dad70daaf31074ce2996f6095d5805172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50001e5a9630c042dc464f12b322bb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f489d4dd863fe3840000e54805d4c94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7479bd400bd60fbe388d9207eb774d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f847d3110a22e1d15aa364a9776f58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261814bc3c378074509e342893d56708177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53973a22fa44ef3410760ddbc1e957178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3bbe98fffaa59899f92ac69e666f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6afc7bba746c5edfc1a01a90d4a79f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c3b48daaefe266e3bcee20e01f54e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41771dfe9fd7500c25b99318ec12aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964772a8fd10251453afb4fd2d1c51b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267c7483318e1bffad31165f45c9d87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1f05791b7bb4342ed54dd49721f46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3fc6358c3824b92c0c14c2ab9d2a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52130ef2f35a0a2a6fa40e59f5880df4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd8e35aca3918d160dcec523cfb81d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc85227b7369d0d9acf0a7b5181ba6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cf556ff9cd450928bdadbd6b52a65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86301abf5882c1cb758fbd447d4e04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a7a18893cb5cbc87c08d0de533214192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31050ef3c6638fcf36937714e4296aec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866e5e16ccc9d506083a1ddb8c82464194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed9bf7b93e4963c487bc963969e44d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e41577849bf22bbbfec68636eaf99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7be02961340328b7a04bda80b0c59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ff3684d6bd528e5cba5c106fb485f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89eebb3d509bdb9275a48f21b606d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8408190935aa8b316a506bd0137fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b05d4b7ca5a6886e1eae61a4aa8d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dec6879f6a622bc05fa13a43427c57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa99cb2d8bacfbb550847f70758993b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d5986a6a350a8354d89843a2d1e23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0d9b7487acdb4e7c0a0540d75fd0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027f0c3c3e7022dd179efe90c3e1ddc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa83bec3a241a4f2d270dec37df868207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed55862a42d34837e51c36fed086275208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c152c3a1198af504b09ba9765cde260209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef37b3286a6d20ab0f9bb79dcfdd70c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8fb27e076dbb41f699880a8773325211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b90c770fb12d6b0af7569675f23da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe240eb81a46a9bfddf34295a4c3a74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfb6a41538c78d3383ba82f743deab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edd95db9abeef3d9c7cdbe75cab0db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf26e764bc8da84bc27cfe6f7aac00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679e58d1f83798f273b9b33637ff546217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2f8328d6a9ad92eae3df49579ff97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e28af096b09b908be9a03c2d3bc94e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d938e9f450ece868b30c79ec5120a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0905058cbd969d0d9b1e6d73fff1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff63209fc7dad12e91481a53454506e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6e6e67675e49e0083343a9d6f519223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ab3c66f50113da1e110bd17f53c59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebe6c44be78493691afdf4db9a88c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1630eff598fcbc34ccb66ba56841b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90e83b2b079c7eb2aee06fb8956b25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7e1a888c6f67e6b1323f940c586ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47d344a03e210af2793049dbb7244e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa4fe6763049909cb7314f31f5690a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bda6e1a657385edc8bc00940a6d695231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420accc22f990177a3298be80f27c7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c449d0a3d2cd7e9fb8f3549acee0079233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacf5054b10ffbdefc0bf00c6624e0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b7c0f95107455badb837a2da54cbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f543a3e7f6e30dd6b52ec1bd32d5a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10d6459575b44dcb2539e1218d4ca3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e46a8fd1a62780274714b02d18842238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f05aad798404c78586be8d8de759c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381243711c3909d9a487928e337c43c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea35f646cfc83fd3ca9729892573c78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af26692d5a1478098fa546087d1bf65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c86b1d48904669f54fe8e714207d00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebb2c47999147a3352de704ddcbc93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c94c30801ea3f6ef915d1c10ddb3a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df53d860a08e29018e35ba22b7d7f4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305636c5dac24f60846ef60c4ecf8b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f540f19f4331336298b543b79b68a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3758ecfdf9f036385aef1fa1bf7ad1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3a2dc0b0d54e9c68e88131a4363e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418764ad47b5e0142c074d05d3a0863251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d3651d0de43a3a7722287c02be88f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b3d6801ca3d926b920c7707180185253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c69f5d555d7ab8f8dbc7007d6a6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21602a04b4fc52e27007a22ce8db47e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab900ff2c9d12efb04ad01d943279b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfbc578e20eea1851411c55f716785257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046a8e5b58ac38ea5548b400dd66053258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4e61abbd40681f0fd96c5cfe880d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d171a3e025d1cf6d9bb01d188f71c65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2bee94ed6a82846c4208a53882d88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08583ee719cc18676fe3e28a5499f912262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928214d054e3bf081051f478ebe4a60c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a7b5b0c7d7511822cc6053aea7f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972cbb800728f97ee4c4b826bbc328e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b92e75e39f2c6a8701fde46b9ea8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580cb47ec8978e265bffc7e05c1dc79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8e9d4cf9876911d82d0db807949a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a9974eef971561a8b9b7627cf4419269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd31420277a16707d01097453e9948270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769013d0b03f7bdde380ba668987698271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee437df9b80e1472ce7a929837029d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbbdc285d38b887b506e29262fffe3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf37c0be88ea39b5747cb52bfe9b0f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c1fb3c1e770ec42bfc928e360a63e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191a2f67b95ff14525fa4decec7899f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77946664828551172bb56541906a1fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8b2720082dd0c1a10634abee4a0ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cc7754d95b3e1df6e2edf297dc5d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c89089677934a7ad0e8dc481674266280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76081781e523e959fc4d687eafafd1bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86424bde2adcac468a4cd19fe18974282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3999ad3d73995179dc605c3ee8450c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed2ff9d81f97ce42beb65afdbaf13e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c795e5a6b58c84d961e0e6b42b18436285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95938af3b3e60d025ceb6ffcdff54b39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4824a1f6c2b79d09d946e0e300dd2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8c3829a2661ee2cfe5c3032f8be14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce816d4d589c364ff43734671de85f80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd4024e03132890848bdedbcd8c335290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc1f0633bca55617b8739e2bb75c37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a58553ce569193433f31304ca229292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e152f1a30195cb38d5fdbd9d487cba9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f61db1040318ff936a071741a47024294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d8ebc52d45395a503fa9e1348b6c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e38e2a66b46c1824ebdd26c61538296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fc878a2065d672e20805d55defa6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dc3b0934d440cd0f74fc70ddc9cb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c7cf8eb1690a4cdf9160e0c89e7c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580d2ec29e7596e41f3f2c94a60e287300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc701177b43fb3bd5ee368fe8c9d64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796998d6ccb28d4bc26411173c117002302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e996756958335754b21b03f86ca2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea323861f2a65e46bca03f6b5f4b25c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ea40849183ff760ee5674ef764310305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f4f9051d38beae1c252efa68554ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9697e88e63f11b32a6232c8dcd057307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84777aa91da99eb0b4396684b78d46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150e4abf97d6d5730e74e8c747f3de2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9647083eaafc3fcca269353aaa64f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8e0cd1bb9198a7ba0ee6fe5db59d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03078c85e23d7fe878febe791e2e7c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82890f686ea8ce8758dcd8b615e2eda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c0e36ace2b998c023c1c69c732be6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04402038c48cf2e8962e7b565447f9c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15807fc4bc95b3a190fb41c463def3c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf85321bd44da607728a8abb1a2b696317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eda66dbdf4e5f40b0a7d2fbfa3b7cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900d13241b72e3231b7ba33f28c7f29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac17378838e0fd16f0dcb762e06756320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87a648e3a375cc3d55bc1f17ba8b8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c251476e220f87dd97cebceaf9f00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fe03bd7debd3279a1153bc3e52682323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2cf3815a3f6476648a3c6aa85baaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff753c6854efb12a1b8e67c69dc4b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a8c42c906907842c7e742b5db4004326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce5c17a19825800f2407517b8713e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8a98027302b74ceb450c59a8131de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d0fe55f4d5eb460a85e52cad91b46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9b02586e29a3e15e57511b920dfe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0ca0c33306262865e5e47da14715c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da430f45819a1ff27d57698223d480332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81048faa2884758bb59ca0944588886b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791d7257575ee76b524aa7cef95258e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc129a63e08fd621801964ae768e399d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2f5c6564be379d292a7dd757b8448336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee1e15754442cd95729dd135e140aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ec20bb8c1d567508f378c35a366a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34991421354b939ffdd78d6420ea238b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011342b6b684daf1c0010745c015331340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cea309b498a4cbf875e11c2a26346341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f938f926de5b0ca2cf138aa89b0f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed9f3a89ea19b2bc2744346903cdde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06903c37109f88751215e9c8e34519a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a433ca9e6d560fb0c77edeca4ecf3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a8c12498390f861def34b9179fd90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297e19ac8069f2020c4ec1a0b72f7be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a748e43f583d33dc516f94a87f25838348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8614f2309e2db6050abe417fb4310349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac978405ce9ac0f2e2dd2630794647f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79df3abf572613e2f8f7a36f8ec38b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6fe4cc16188df0b4bd95ec1688d72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da466b25e4752c99c586a8a71e2559353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b05271df1fbda729815f401fe6d62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad376b184f6ffe03700f4b3a86da5d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfa8eca4a4369ba5af3815f2444eb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d939028d8cb01f45170e7cd9ceba8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c3a2eb29e7c208fef2f01338765bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb18d10fd3cee8e40de43fb241ca08b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059971a22c3e5c00dd60ccc9a16436e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b8e4fbea2b8d4861c0032fb578f85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39f2c6e4b9065e0f3119635c0e085b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06323a25070a8d46af5d96f2f31b7f3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a40f715aa81e1f61ba0ed85c8ba351364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb1ab744ab5cb1ab92a2699d40881b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52becb7e0bbc2156be06b8856091229366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f77ddf808ed17e5d118701325d00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9548191d02df5b6aca596f8fb06d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ce0cb7cc58a5651fcf7671a4da48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6e06f740d50cfdac4490ad9d5ebe3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd168486e64b6463b320fe31eb8d9b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0ed42641957426310b3c8738293c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c85f81cd0db67dc114283c35b0619373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2352c4e4eb3c4c4da48b8c89f60881374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286e8304b7c92496f25e681e66ab0bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e975a0b84718904750d257b8760722b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824513bb3a651682c45e282093045a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec169b3a3924c4ccacb83e23ff7b09bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8295a0312a5d7f06de60677839e5f8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f073f512162fc01808c5ae2ee7027380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb38de1bafd0e578339fb4b707931e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfff601e7d38de5ff822845d2c60abf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ce83a3ea17652ebcbd37ff0351649383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc75b51858984524fe14c115e2a024b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04a93e52d8e762bf3aa25bd06eee6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50643ca8edeed60840b8f919bf29c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0c3f4838b0e757a663ba78df53d2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118bcf0f3ce0c73fa317258ba085681388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa356a48d0d320cf730bad729932a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e09e3d6f407744d9bf4d29cbdd27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1aa67c81d2936356fe9044200626a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd59fba28caf56594edc619bd14044392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6938b3e0eae1e01b3877439cace67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bca36f251ceeb444de7a1551bfb754394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eb059680fb58f35b27eb7a2c6ef3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf153a8d41236f97b217f8ec480b9e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b6dc57738e696dc1822fa10e47c0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77c56f52833e496dc08c9e2c3a9bef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cc589a00c7910392c2428d808a4bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345ec8726f4cc72be513d5d5c1680c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e41b39f2614d50070c6eef6841941401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a0f14ae58d7363dbf9eafce55164e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb19a1c6c82f1a2dfacd6d0b5de1b99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bd2484ffef748b2eac981b8f9f102404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0114fd76b91cbd9d71d61715d6eaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e82faef73706ae06fc90cd01228a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a55958b028a6369b9e0850260cd4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b181d024969b67b447946c3f8f683f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ea9d13b443ff69ad3b0f5b918b319409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e772388e27ebdbdbb3fa580b8d227ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87b9e378d8f630c24aab0726f79403411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc528546290a12cdf314e8fe50907883412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bc0cef2614c0904cf3bec73dca219413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef772f13d102565f54eb53a5515e34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e235b9c3e0a8c1e771a3ab733b91d59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae291d435987366bf681fe382cd44b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fec09b3af1688674bb8b8075b5599417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3728774211c0d8a985ba9a9a86be0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f16076463f373bd53327038fb9bc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47289b275e70952ad0717f8c46baa5e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a2576a02955329998138e54f3c91e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5410f2bd8c24156f50dc17021693c7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa2af8847f408060c1c336b2645ea1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e436263f166608935111e7aa2dcfef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754af05c34481338a12c361084e67b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa694c7e383fb95534ee98056b7454426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e38fabffa80b36a7232307090dbbf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5198818e10df77c136a2632614d578428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1701dadebf1182c3be22c54df7a12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58407eba2b43f367d4f80a2fdfa7b334430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe6282f1ea815cf769408d6da2973f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb98d6752f165230823db07ec4ef2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82d221927b12bcf14885f1c9818330433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1885d6df1c2727aad1249179f0d74a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a365447cc934815788e1d10f4147d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a717c48beb64cfae03d1bb304169208436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa382345c3547c5c4c63e47093dc50437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167b600c928c040d5d815fd7a6e885e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dcbf5ec119926aea751a3c2cd6769439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f06abcce85afd5dae3d43a74ab70a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6e03392427ec31665d5f97e207830441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352e5342751d9619b933a8d150b37c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4388e15ddd837e3887360cca1e23d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db01bee669987cd57afc958f0901dab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836e9e08f232b30dedf603f1c69921e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea6e4f6f6721500fa234a0268fdbe5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fa06327d10b4c829f2da49efce132447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c86d5c4b4acc88776fc84d0439f9c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b40ef790e26fbf7c27b4669fcc48da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fa28dac7b31cb8fec03e71e7f3817450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472b6d0cb81b9b881af24654f98f1d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3d157414bd34c0d1cef30530d0612452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c38cd7f562bcec6fbea9cbdadd90c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d311a22f64047e2a876e8dc7b4949b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c1cb0a53406aea400f5aff0143afc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a662d11768b9a1710474b93435975456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aaf6ebce74d946e0bfdce322980af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46643c4e8ce9dbb5725c31f6a90e93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f1fa5812b249ecc5d98a9d16b6cb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631010dd49b9fb0c8daf1cd2bdbc263460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7768e588f20ba58bbc6ceee4349a9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db7635e3eb66f6c51af5bcf90aba6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c78513e5fe005e630abc3a9d67d684463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cf4823094169cff454eb5e4d2c27d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683483795fa2fb9f48dcd026b8c657ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a97252d87edd84e3b504acef33afcc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82e7964665833982c4a93102929372467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13943349ef64dcc5c8ad0dd5a02acaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c1ce125d617913cabfcf676a9a181469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881464bfb0ebc6615c7837c6e2d88b19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f16150e9c09ee528bc97863f888356471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5184d9bde452a9f0c4ff1818ca11acc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fdf9ed20d5e849e55d7006aab53d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a97490f82fd0977d18590bc0fc966474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0befc8c09e232639ad9e2f8390010475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96d1188fcff7e06fcdf741c2cf79a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77782c0e38cc4e8198d99ecf597c8233477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d51fa1591121893b08012e411eed3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6699b2761a57fb1babfaaa3698a7023479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6be407ab7661360bdcda3fd5f62cd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5395c2145b0e842a8ed4b72c0c1f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7a1630550ab05f56d08fc5fce5aa6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd243f41fd4175a2fcff47531b2d60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70888a02d09a4218691bd99fe0d00b08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec494b73e219e352d43b5c73c3c6e5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698024e59ca70ce75f7777495b23f758486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100869303870ecac73149dc9a7b45cf2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd09d54217036fcfef80beedc793195488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55a8c43ff9ca69ed7b5129d0aed84b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d722529fcfa9207bf5876cb627698490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6278ab0085f4396c8ce6dc7d7acf6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc455187979e7d4e9a9e6ae9383ac4c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c4efd23d220e91b824a5feb1400c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b9420639128af9dfede924f166820494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bfbb44a1bef1ec2f156804353f549495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd44910fd75634e38ddbbef509b02b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252ae655c11395f7c7bd2b3600535b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa244666553be300383bdfe092d6ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4480a3529c567bae460a65bd292d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ea0b8ce1c93df203292edcdeef6b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ef4f5a220fbe33bdf005ec4cbdc46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6bee00790628100382c43a755577a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775574d4002b3cf8fa1dc2304786c795503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1080a6a36a6efea6da594c4a0b2fc0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ded7c72fc87a310ea604027726cd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b59fa27ed70e438341deb291659d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde50e164538c286516db4fb66fc34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283252a30e4ff765fba4ab86fbd28b71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9fe48ebec283943b883f6abf77773509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d225bbc90c0fdfab7d4ae76506ec33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b300da6ea71044fd0134cc20e34c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3cf59d475f23befa9f8219906d0ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eacde7f1034e51fc418a09fae71087513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bd982dc229ddef2f7c4cc7006f976514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48159e3aac9a0479c31e690edacca66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c108450d8759837a45a58561e5327516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502386f43b5a0d5bc4abe72182fdb8e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255373c963e311e467b345a38f7b5c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b10a83f466b4b0c44104809d34842a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af394bd4fae8aba44c6ff84da0a5b326520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130abe03b4f5eb35a3eb0ed284d5032521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38216c301cbe7bda9521eb89337ca4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6460382ecfb7641e301f9165ad6a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eafac6085be7f2302211884a7b159524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87445cbd91c72148e70f60888f21c607525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bcf08f7ed7e039f91537f3369d642526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72463b500c6d802f8efec7fef0fc328527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd76ac479977aad2705f8d0f3094ab3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e449826084bcd8991393a8beb1e756529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e76c8f3d05496cd41e3ef14cf93c94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded14a29aee1fe0d136207dd32ac3a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c1a31f79b918470ee5564f477c33a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036c776c81b003e1a6811c6c89f5365533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4731071549fdf4dc6710d2780d0aa2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcde0a89dbdd7a9b00ff813ac4808d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb67681f00cbdf0d3e2f4ab8585ba27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1d5cba3868f96b219a06e0af628ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf61f5f41c0b78e23d255a8f98a7d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a11a0bac3543d9370d3442ec455e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742202b0c6f4ef3fd4584d8ff3307455540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff63e1724c3a228fd611b1775c1de5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefbbbcb2ecdd2faaba770428db98f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5a70156b8e1c060f7e90252f3be67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d86b6d68f381dd07faa5c418aeccd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00f519d99d1d0eaee7c22ee243e1b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2fb752630d4b228cf84399c956bf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4807b1afbe42d7416479cd4bccb46d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783bd7ffecf5eae1ce8094adbbb70e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdabb7011f78f3f45984aaa322b803e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3aed59999456f6983ae341b6ca9e9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95da47dbb5a1470a6e8fbe6dfe567c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f1955817b857acfe00ec03df9139b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27011ebc9234d68b8d6e89607c945313553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a144118039a481f32bf31f1af53bc2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5270e3baba6a22d242ce8a04bc22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eca84184f9cb7f21579e6fb7a3aa6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df910ef78a1faa92f72c8d9f0455d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5750e1c753c09b8fa1a80136be525a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67ddd30565fef9cba55bc6dd5d96d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980964fc6531bee9785c940737657948560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118a2713e32f0400cec7cc82cedadae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f281f949cb47a182a6c81fadce3514562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71641dab16d43dff52344c4b266ed6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9723fcfa133e24c2c10c28f020327f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08c5f86fe1dbe57ac184533e1c1c32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264ee35c9c07d2716b36c0611c47c2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95631102a6e7b5205ae93e432775d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06ee37ed441f447e4ede7c0d3703af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d173ee0b25f9f502abfbbe694405a06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d47d2d25080072dd8496da4eab4364570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc3ae2ee1d77268b4395ffb313b1e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e42b40da7e6a3157b01691198cfdc572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>