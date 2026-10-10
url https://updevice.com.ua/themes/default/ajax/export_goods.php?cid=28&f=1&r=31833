--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203651a7c905dbbe2a07d321fe3f67c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333e7262901945bb3c7985ff54ef9b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3a0024770c276a0236eee77d651253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056d8f8b626149d1afc2527fd3f39c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f4a3161c35d1e2f4dbd8ac7adbc055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092cb9ab7530e0486f084246fe674e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af512550840dbec6ad24f65add7d8057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90083fc507e45bedb9ecc1ae6c97207e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02ae5e7103931aa381c58f72eda2e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900b308bc5917c152a0ef31a91a6a6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e73d2c44141606ce7e2d1b2175a8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f4b0f4ced757833e2d9d460d3468012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b87d1caaf55bf55ac7e6e9f6b1fa9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f198f60f51f7d5800beee36d0438cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dbd2d53628ab267c4464b9658b68c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83471436b15d967bf94419d77c8db516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f55a87b9a70d8236f26b7b1d0e70417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83873cd36136e4a6c656c34f79deaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026286f732e2907fa4a1f4869a2180b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb628cefc23a76d6c2ebac266f77d39420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece9ca83206ed9025ed77a6e2dc22b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4587d0de8c912ae334c3c80fc82bc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193685973d05e6c2f6dab6ac6bd765a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59bf6334f531bf49db73d15ed0997824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3436a79906b07b98b61f6c724a094bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9ceabd9a271ffa9651143cac531b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b1f2f5d09a64fe13874d8ca51a4ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c576fdf84dc1ff77f97c4c6dabede28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b155b1f84d38526ed35d9c08fd6929229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c2a87f8934053f358e3c4763cb4e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc866d9b0d804d5f10ae197f2aa568f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f5ee589e6710458387fe2004f64932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec7adb4debfb1cae868bbbbd74f02233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766676fba7bb9ce65a1991dc94c170fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa2fe99b2614d9e3e500cb97b610935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62f21a193a26d02efebbceda6c500336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201342336e747f0cde49882f873853f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b599e574be2963654875671e143983c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e87dadd0e55b5e7a90d921b43b9e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0602997b5db6096072454a9b916ca8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aa5ed2d3a99191f21c10fdfe76dc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c638ec377d0c51d669ecbd8311246ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb548a6ec25956457437e1185856f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abbb6d3d8d2ebb4bdc54f2fd97c3d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22043b695c03bcd85d3ee2caa9b2291d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e69f69293adb8db28f06d15e7354246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a855b8a98c3c88cefe36750d2e58d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21743c1d243a1b166de45410d0f7185648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084f8b68e248230e57541a2c12b138a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a842254358d6d24232a92829c45e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788236f01c75dd0fdb9ef27daeee615451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074e659d6d9489a772cfa1cbb25b3ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cb689492acfabe5cc843f42ad3f1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacffa1688e5055b54d44370ffa7d0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68172c7a548b7ede13889313420eab6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e974094d87212f2fb8e72cefdb6518856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf9be2a6fbb584509eedcc69f03a7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651937f03481a243503774a5d9a1380958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72cd46b9d3345edfdfa161be0b393659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e1564e81000991a0332019b4a024f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd31820685898a5aece4bff91f7779361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c91cbb178ec3ca0d7bf176db8f39b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a042817e674c0e3ccf95e3147e22c8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0006b0a80d9d7e887c29233b86c48164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63f9997441b7f1900b411622f7ef3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64599629d4548671f01402b6bb57e25166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cd1a7aa6bf47dc4ca9c68ddcaf53367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472d48ee73a9ee9d69089be130690d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeb66371c713a91c926bcc052aef6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdffdbbf153906cf34e83d7e8efc5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267003b9ca4f7928a63b684462ef638d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172696429017a52ac84ad03560381f2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2ce1730a8b22235189977e94693ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638668d2dc4e31008a19561e23423c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e187455584fdfc7941556abd2bbca275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbecdb67e27b5501008c62bc504bcac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68fdae7dd20f361224ab32c99e130577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84175b5ddb02a559d01217d8381cb32878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21298ac2eb63ecc1e0b686066294d07f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2226e65596ddeda3a1cc90edb333b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c504fa1eef5054a76b4dffdc3fea13a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338b362d7602f9f69989665da5251b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c023a9529c02e1558ff24074edc9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce4fa8a8371f8c6f136510a7e9e0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04aa9da9b4da27d997b0705856db93285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336a8f876bd62dfab22a0405837373386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96026d64c36bb18b57ce1628746c7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46454252f5daa2ad57de3330c7333dd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7edfeb1800ef361786764f9aa4268b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b42bc2895ef0d24e8a56f8b5f8d37190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb88ac46810bd1c491e6065d890f6cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e803c68d0fa5fa3edcfc11a6b3db3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf5050f3e8dab59049e22e5226c0bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc6cf0c2c27c36f4e492e017bd335b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091edc44cb4c688485406553827e77095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff9c53a65e4cf4aa694738319436cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e53a3ae8878f6c6a647174a6cf52f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4bf1bd8cd49f82c1621b4f9c683f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e3bec54889be3a302686f3e4a976899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64a715f3c157eeacb4a83667b60020100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb80d9005e1eb9661c2827ec2faaa51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e73f89ae481c9e252161a931baa1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb20bf9d868978c55447f5d260b0bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a58f9eba4b31551a3e3479b20f63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a22ec892745369f993beea568bc6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a75f30475edc3fdd4ad83489a494106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb1e5d4ee28d47b75ec4d315008c53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892737494508aa205469159e5a690d04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115110757dcd507ea6121f40caca610109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91086945315b565ff903dba0cf374385110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66220ebfb401fb7a0b7bebd98c24ba3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d21d0202b5d015c8a58079845ace9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c895c22716116b08125bef42677cdcb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6ccc440b44f62369d771030f992db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f414c950ba4e2cc0e3637eeff2390f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a0539f205eccbbe6f5a5a79bec0fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2872925d19eae5c21b8462bffecbdf3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eea538e5213f28612a28783909708a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99d30cafee240695a72e2debb998e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90190f419deacf67eaad50d5b15d7ee6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cb5e3605c84cbd0585fb6ad501c05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf5b4ba01f9077c0082cc3dc2de6dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ca5ec2748f968fa85a5f15ec346ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256048811de89c8c302486143e1b94d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba85ddc7cbb849793bebc32cd45b70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e02edb883d7b17e002b8f8b7d9f71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcdc5021a210ff0c44f71c47878010127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3890f395e05067f6141d28d745a3f43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4812d47b3b569cfd8381105cdcebc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c989d4151b8abaa25352af91552a947130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f381eec059e3296104d248a438505d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02887c03eb8ba2d676cb5cabe99fc42b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0511365539804fe329282a994d8dcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ee0c9142b83786bacc6876233c9e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855487bfdc5312b5d2e7af6ea07880cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167617a314a0d0892f64eb6981fab19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0b3c0a655edd379e080c8b1f2d8c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09d79bdfe5608530a58879c5a5f2dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277539ae380c2da34c0d6f7cfe2a4ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cc868a26951a3144ec2bdb6d51d8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7c8be42c3567902d18e3f8ef2479c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49477d8f7317b695cf9c7acabbbc8cd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606f0e840b0e0a20d6d80cf1c861734143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf4e5facedc0d58c103e9ccc63027f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41750c97cada5766df0e4835c15336e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0739fda8c354e271848fa299971d569146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf359fc794f852d5b504033554408b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f6a77cbce373b296a8557c03fb9cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59261c570b20fcc0b6f3eb32f18f6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf3261099f91e05b574ceda7a57606150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece38212173be77352a43e7aae492a9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af48c7c4e6b3b62f06512546cf4f7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c8815a19447950bd4005acfc52bf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa835f7823d4c210b3ad81c8805443154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e0b1248136600715ee3172e667e3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c010a33e7ade294e86ebc0ac23fa14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b2081434a46ae3affbc6665b654cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7c5d392ba46e913ae837b2c11c654158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc312fd266e07fcff7304dcbbbdb085159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f139e40a76b1da7868f3b9e8fd4031c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8701d29a613de611e44c1826355437161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd3575ae325fb86042a65c7d28a097162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d74c3e9aa5c979d5d4fde8ef0629f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778cca93fa4e16c61f2fe11b572d725164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5afadb638418414986576f058c34e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ff9cc92fba3aa191919804eac71b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f6fe389cf51780ea74602d50c2992167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d0f13fe88ef4d50610e3064b3a2ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1e8cc855d39bd1804e5e46a5bc8cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad79062ae78740c220bd402aa78d4b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb350950a781318887d0d8c4703a6d20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fe92d4922d867758d4760ab446b0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7888186ef439ae3bcc1b1c583c34c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d656047405c2d0ac26c96b6ad5c2c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85c3bda72fb68f6ad6398fd67b4da2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be894971bb1f5cce4d1c9ba25c3eedf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba9f9b7dadd643c2eca580076c12cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358cbbfee6e4e118791f4959feed4d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7541bc3b241a021ad68e150689dbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3d62d3b63507c75f470abf6dfc6bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e7c16f121c797c7a8f40043386a4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4e491ca2f46634aa8385bd777fbc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d06654afac0e582495a5f6c7124592183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b6cd3312062f84ce9cba115bce746184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590fa271cc75f797dbcc1a0efae16ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc273b4299cfe1d7311627016087f58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015356085c6df0b229aeb50942e34820187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9d262223d22aef99062a7f59c631f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ecb08f04e683f1f34bc4e16c43306189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a992f88e03354745ac63d83ff57bff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e08486f72eb673dac728dead0ba06b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dfb7c2a53ef1f031ac2ec71c9e760192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20236a65339c6f37bdff3b3251e1eb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe958f62c11820ffaf4500189549a33c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb355383058f2eb30d7dd400b48866d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94920a558f196a3780828f3a76158c8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f985e4a934558410377755594ba2a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98c8844167cc6c7c7ad7cd3b3ee47d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a97ad4b3f827bbe2ce50c23a3f71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8640bb4947ee62241829a6a52fbde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd5eaafa05899bb5eac70f8c28b4c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08a5c69dbfd2251ce47b9218cda531202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbefaf1bec28782e2eb7a7406ca107f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2fb7e4a5e7608a87a430113c70651204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318f99b5a768b68ea595e8df6826ac8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120263d26462773752f44ab43f75159206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720716eef1161a8473b61f56e1266cce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f83b957162b55fb0b62e5d776c99da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b5a0a946ec4993a5aceeb33e4fb90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361d7a2f4bd6dccc28c67c54d112606210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147520addba875be201da8debd39aa56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8a76517e811f195bee11f33ee09eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae98000b95eeabf7078cb474172fc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f3c4ca6e792eb11e88f9bd9bb06b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeec200500d29621a3a1b89b6a988a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cc4c9e455606679238ba1866e8a21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34976b194bea2c98e7cd9af701b39272217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f328ed21ebbe0e1aa261dcb58ac46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421895f6f2d50d42d8c58c6622c8a9df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efc7fee038d5ac6076c54af10fd901220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c735441b83644a5ed34f363b8caf107221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d34d1b6aab36e48e871b6a4d24db9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c3009cd92ff37e050b3fa87f23e36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0696bd785bf6094309443962dd1b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951057ef384c501258ec9a0c5eae5920225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681b4c218604d7f08e1076a09b05ec5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5cf5cad270ea1076aca8fde9e4acf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfa1ee4e682a600c139fe0a91ba42e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138af43f795d88baa5177e24b8dd4f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab841e64612cee17009bae8be0e7c06f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901e77c62147efea6f78192a1c6d22a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa608bcf83dee8a79bb7e3938c5bf09b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24841f734fa00a4b468eed082c6b466f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f98dd9cdf547cf2f1faf80cb17125234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6f9d0768991d41b0f49abbeff1575235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072e2df2c53be5065d325552e96c4db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af914dab95e4b2dbf10995d1faa77b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f3d652c40278b44c4a081463e15ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e1b20ffd3911146be0f5b83359294239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285419b1d03c3ecdcac5fdff946e03b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd497745ff44b2d607e34e86bbf3da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bf62a81bf0405f9e9a8433a4965a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fe90e12b67e5033fb5138058344e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632189dedefbad33e76975c8d000f35f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31349b667c6ee3e026d023e7f1891e8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6bc6b94c32c1a387dc88b0cf1e007246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf224970fef36aec8477966732ae4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685340a4454b703db376ff1115f138ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d84b1a31aa814d8872b230c0e03c66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba8a38d063327ad763fca91e57971250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e2153fe2ecc4d013682f90d6b54a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc443c479d8cc1d24b070a2e5438fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2682e8837be7cc28bfe0d94ae2f5567253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d8b4a21049c8e221152489a92350f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff68f7c84d176d95a0a9fba9c0186c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1373c2927e89d1d21675bb74af0964256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9fea4413591faa444fdbac811264f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd470edced860f15fb144888405e93d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667f083a0ff827f0ba6924c665ed3e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e5e0aa82e14f318e0114994bb6487260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982faee5c5f495e86497e536c6eb020261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1f0148bc94532511674376d12677262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bdb4ae2b5f2551e9f2baefe6d5e82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9665b844cf6162b7cbcdf03ce75da58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32694a113fdcd39ad3433e1d948636265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff949a5ef832c066b8f6fd6d5fec344c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520373b4628df951b8e7fc282de4a82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65130c7d1c72bdee9ce451985df47552268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2ceea7e315c01a43b839c7dc6f97a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6bd0eec3373255ee1218f51b757c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6105be858378c3bd30ef20406263e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3008ac9b4e1a6ad1f0bab80ef3ce88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013a68ef0c4b381c939c142f3dd05fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad3b331f3fb1d27dbf5e7d75b21480274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e69c0176e79da70b0b6b6e76d73a70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17a64ea41e07b9d1a09b70ab6d406e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ea3e505d7b868a39a50bd95cc4d77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1df934dae273a28263d062cb9e8b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d74204cb9fa91c82601f7bac935cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c38137df159bcf3e7e3cbf4dfd841c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f6538843163a28107104a2690cc39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40172698ce6760e3188b94670f2af704282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0432aa9c17c9084e456793e8f808e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bd07c83c6d2f6838922a46a1de1e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac0c3700215d3f423378a158735a2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7284c411d4895e65eb29df1b7a01823286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d347e70b3a2d7ade5e7f0bef9da55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ad124d41e7a1bbd825ce61cd55d84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9947b982742fe75a3c221a5ca1530289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1c8821daefdf48517c6cfb0c958e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282e92fc25f905f7f9d928124a6df91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb1ba4052068e2b478a426116df9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec769450cf699e83390db8dbae6b31f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925744e0f3d01fbf9b1ae57e44e8dc96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8879aef486a5ab0331825ec5d9b1177295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e98e84edc5e27c705e8dd29973f050296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606551b7427a778eb9b2097947a386ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1972c1ffa860631362f8d9069f62c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d9d1b6feba50e940553c26056300299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df9f2c80d5157bef7ba646c6f15b5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a656e27c9dfd623558a93ac318b91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7685a5bbbb37b4a0c5e891b7cace11a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a6369e757f786e0f21fb7ad0938a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718875f02e6f37ad37012a96e943be1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cb52a776d3eaf47c91a166866d29a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441bdd57912127927dc59bbb8369b50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a755506cf4f43f27d384e578c8565307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b0ed5d9984531b0c761a8751cc43b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a559b96d21333afef71fb94bc81c02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75737e04e076a2c552122d762a0cb0d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e47b7de428de607aaa0d07a0c6a5f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d906438351f5db71b8d46e6c75938c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e209ad885373edb26b34f0a104f89d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9651a1f9e7b612d983dbf90a0e17b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e9f699771e4a108c3ecf620053dc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1bb0e1a91868fdf01907e873c0c83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd5a6d5f3f861aaafd6d182ccc95ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9cdcfa13a9654e3e7c33954d14167318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153cf477b360b2d228cbf0e58ec7806319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f344eee98360371b129a54ae42bf45b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e1e0e1caeeddef4eb8698234ed0d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f20bd514f9b4564db8880b0141e20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77260f3a7ab6fa2fc260cff6a6cab4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722396e67c01fb02df06fc4570fe9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299e33d564c74c1e4ea32d37cc4a17f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b9777415357715437c0e627c55158326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adc851b7742989e312ffd67cf6a705327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72310846d733848d7699018e8a117c70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180c52d5a814d45e49ba4983533b976329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a0fd3f31352df337d1991bfa2141f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a277695863ed8cff0779833c78b2ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de642684affaebf9526df97e5ec6a38c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d074454a63b09ab97b51a8350d9676333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e7c8765947eea2f416394990691a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0546c205ef1e9c40ac4c6554fbf13e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bdf9266af34b5e744e6b047e339a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b072c746a8bd24f62682a489e3baec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed750a94d24072676312a4b6649b5399338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87b2b2127f7e87c2e9dad90f3c0f8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893df73dbab49c7591b68f53e1df6ec2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fb1c752445a4d460a59a61a398380341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbae3e379d9bc5a56629c597f703508342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec924f37ec1b19aa3bfd04d515d427b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0946395de95b8e4083578df9209d5e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b70048d984fcfe3dbd3f4098791ba8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cb841a26774e17befa1be629454a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab03e027a7777e24024f17709059f98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2f1c3ec83ed824e51abde73659a5f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf81e39b169748fc85f28b867b0a99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746511c8aadd85109a9eb5f45f39df0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65557c1d818bc576b7a3b5c3471445351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcc7126e7f34c9c1ff5715c33d58f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c540556630bd37c70abb661a3d558353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9812a376592f009699295897d1526354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f835945950fbb98db0a2733f65ae3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca0b5329fbc0eca54d25e9fd70f643356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c5e60b9c41a68b6a244603a61c970357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92b102a9292a4e11cf1d7ceb87901d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96c92d09ce60ec92fda4421f07c724359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c415b70b577474370b1072c7cce4fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b0c2a7093f9daf499fe0b4ceaad2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55867509307c95ddc10d689f109bc2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448391fa678a3ea29c7aeaad5d4e3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b211a62848a397f001e20ab27355e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc09ca02eab45f6ba173ef093a58ab9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edceff61d60f61d6b2b1cda03a4259366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a9fabada285478346bbab62141a42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c8fc2aead6ca6d353b51e3a7c528e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5666bad6c1868bb8cbabeba29f5317c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cc297ce6a08da6ba1a381c21c1b12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e3191be63b07cc883d902ef860886371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947713ace026c246076d7b5f0b7b77e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42334ec26948c76e1d1e54ec813685cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245c22aa897ca51dbbebc9ab2b27ca3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dc097b08f158188c8b9ea515287f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62e7bfbf9f9ed4df87a7879cdfd660376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a888c2be391431403d9b65f6dee8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f414132ec7b0769c76c9857bb98a7cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897748a752232d0138f77b8d597544c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d759f2a7f48e5d33fcf67e40c659a86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734170cd782eb529458b92ad99dcd2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a510e62d8f5a3de5e4224cac3d42f87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686ee232810ef38b67c743cf98fc7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3cbe8069acc6dc46e53a8479865f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa262d2bd9fdb664c3af1f02200d7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16739a08ec636e795eebc8d17f4b711386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f8316b7089ffd7382f62cfbd6737e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c855980ebea6fa06c1ebf26b8ead934388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d0ba0375889434783cc825d148486389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c671c96bd6927a159855acc93d7ccde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b902f4dafc4feeb89d070a98c6fb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9294206ec114cd849299464c02e69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fca5f21a9c220de27f116570af911393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adf79b20e3774049c79b0a3ab7f7bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c6fa0be8236c2c81053e80673acc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8635284f2eae531e9781a9d0832ec3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf121c4871a6de42197028c43deed5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb8fb1f36404657b074171be82f723398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035994244d6f1272e250cf91973fdffa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336288b0d8ac6b2bcd4e88f8a4899a7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45db3054c631727d8896bc2fe7b9f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03c31d3ff1e9001fa82deae6f2065c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a5a17e3e9f036c492dce5856c2cde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba1d93f572e302366620036fcf7b54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd770624f0a22588a50522458c45768405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282721db880b6ab5d658614e2192f405406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57848ac0cf7a9cca2c5cdfa0e5f4b64b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e598b3a9b4fb766b48b6b3764c519f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e9531f68c40fb389837d3748d3259409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9b67a963b4b6cc705530fd5b386ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada52ae9317e41f3f2ec300fd6aee2c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6416de0f9e1a2894e2f1bd49f760e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990764ebbd97eb4fdce925dbbf5f87f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9434af2ba2dc274372b42a5d7d4a25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8528583a2cac06c51862d7f78f35c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce69d633f224cfcf3285a51a2789e2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaaedb70a5cd8df7fb7c015b7f3e03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebab4bc44da34df4a40775f09617a7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fbaafea7ea4bafd16f8263f831b38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479eaea578cc186b68a4afa5d902de8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb941e0fe253898fdc03823c803a9814421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6c4a0eb80e8cf1cd374f48481093b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dc8fab00b100e5226f34fecbad5f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bf91cc4c3afe3721576399b2aec57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7496951c5dac62728c39b9987e26c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5dd2459be0f62d713e86de91c2a3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1778ccde9e131e887d9fda9e9d52335427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f8d1d5f6de717cfd1cbbf9b491643428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1ae8369297be0c2cf74df4cf6f53b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e434ef824b0671ea09f25d7a4526c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445338ff9ca05cb323fb79f62e7f75b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b03cb39eab4b6601e0c983646a947a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611a89e8b64c1d879ca1763436243b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a8dc6b8d103a6bb286913b2acce98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d2dd39bfba0d92a62f0d2a160957e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534759a81e44f37e6256a2fa84cf4516436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64078eb20ae48ee08d6624fc16a4cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15620bf9a633e3f306e252c3a43b05ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cf62fb5ed1ef0020eaf489291a425439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844f566a3fdc6b54a45b7e79f66ddc2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042155644ac7100d1be59cbcee4424b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ad47dda19f9920069f0ed2f3dfc32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31063f8b8915741c401442f70fae9fca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438bf84eab58dcc33db18a2d7120fd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e74820c44efaa0460506ef7a3d134e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661dba4e5fd68aa52194e153200d65f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158a51cc063c870a0a88f59bcdb6ef1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922ef1ac75cc0d8207cde4e6708ab9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b3737c31c722106c1f1c57cb159bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf79af88bfdf5dc735d1053b262156c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a87fa200342b521b4306818f7bcb60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dc719fffc82829598ec2ce8943038452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5c3a737387f98562f8adb5e0dc923453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f11dead3476aa86e192428e39ba8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605687a6009420c9f8609c50ba90e917455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976019d679c0162d807c5644db1e35e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082624f23df5e24e7bc683fe8de2944457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b558c03ca61242188af9faf13e8723458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814e54de5ff74f284b750da25e12e73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ac28a15a0cf4d42c27d8d5f091b95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a04902e80cd497d556879dfe15299461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1952ba2d9ae51b1267bd0470c8fbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9d95d326ab96527f8ca987ce9c7a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8eb4dc7c8fc120a5387e0acd57a8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad668c1ca7f9c882b84eb6cd2dfa8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ffb1c1575bf282d1dd83ddbaa4b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8655c07f07f7a148e3e3d24d4a01da5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314bbd7000afc215a477e74da781811468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0d952683a3490925c16fe806a9618469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc467b821fe6bd25d1bbb3c7a72ee59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78367482c69a0af7909e3b36def3e28f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec14c40a88b61596d7bdbd70608c529472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb1439027b64219caae71b3d6dbe6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dd4c45c5b01a8ae0fb775a8080276474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee599c0d69f2184aff32af6372f970475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03705009a6baad5739b30e35f1bfbee4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0c20ce0e65a104a4cb1f8ab9a0f26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60845bac51783716c92095229e85815a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220407a115948376ae864e51cfd4a1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36134fd9b91b89694f9e6880ab763717480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56996410031beaa33734a7b0ea9081c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cac033e5154cd80b1412ff1fc257a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a33b55c2e01e8c9c4e102e7bf76bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f698edda13279fedfd14e9b4d2e89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33247beef4377d1658aa6c69ee9de5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5b3b4bf9996affb75d447d41a9d7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa1f6a162c69526c402b7231b7aadc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3552e96c20451a1032339e92d877094488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0246d7fa98c1304effc8017eac169489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b76bf4289cf6d1214df021384722c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4f02984c2c0243a7f3d0fd9a0f2bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3713d175e5817ca7f33669a933ff8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acb7d69dca4b6a2bdc78ef7e510270493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cfa54783531b0e348f722393766a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb8d2ddc07887ff360b9c2b882718f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30105ef1a82fe8495e50a01a6712fda1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef3678b17bdc2837faf3800a6a2072497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261e76d0b276ea29be655d50ed80620498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77450dec48db4329f608602e5d663e24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ff9fb657cb8d2f48fa310012a44ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701188ca5e03fc6173b15428c3104a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e5069696c7eaa5aa35f48884a217c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915518d740f6e2808d51d7466491024503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadfea32dd594030f72e472a4e6acdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a292f2e551138ff96037c530fb881b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cee2b620715abec7dd2cbb82f4b51b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d63b5c67508830852e271feaca8876507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d4ab474005bd1d3979217ba652de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db5c0cf6a140571e491745c17486f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174c39c58d55ab210ee9ba3b4da1bb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3497203322f272f3d39aecc73c5d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49664132189d1663c6266e1d8a4051512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7db23f2ed9943b625b2bd5b7c233e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36376a8cab79cf12033ce29196a5c5c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ff727bb962816ca988eb4918cc4e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ca099b7216452087d918ce4adc6f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547fa0b2d29bb4e6746921604efc7c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e75b89c95635295192739b758c81c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd18ab9fe731e35deee3feb944c671519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bfbdac028f45cecff74941387bd01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23f6f2a9038aab0b01777ea6beac58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c6051417c7f3d8d4018ad86826c66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f9b418de8cc69adc28a66553af27b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c34756334301669a6625695d23ddc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f8ad1aa6d2097e5dce0c7a8f1a245525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ec05d1a9c50631e0183e78970cc1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffe9a4241e5af782b3d03253dce8ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d7031f968a43aaac4827e73738108528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc1efb67536a21a15ea49b9cffa759529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a280586bb545cadca10d63a41cc3ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939072b89a8a18def4c6a6b7b789ace531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeef8851635094fef2c8e296d9a2ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025cc60848dfc97ab3309d17df4d4aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaef1642e75aad00160910061ba91b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf215ebc8bc827fad009b8dfbeaf1d47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b4ab4155c4f5cba2491695c9f98cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b293092e9c43429997e4c90b71079537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57d6188bc5e5f959aff9214cd21883538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9d13b648d246a60f0d6af19f7012b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eb1671b456024efe28bec06a1f702540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d302446adc10c59e24bc8b5918d45c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b18237d7dae417146dae380d1154a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602846305f22cd68dfd06111c9d47689543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e4c49ec6b0759e96967de2838262f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a566f0e2ec289eb0725442515e8d83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0616a387f6b442267f8ee029c20ebc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522ab6b2cadc9c8f7b3c376717d9d1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aee7ce52c78a911a494d21b868819e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c74a545f0d80195041efbab14bbe5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8cff7c90cb406be8bee2e34de8e4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b38b4b031239de81b8164e45481ddf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614474b27c5012c95641e92c621c6061552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dce8f256138a4026434e18c55bc1b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143f3c2a54bc6ddcc6a6609263440e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f87a5ae5b8ce2877cb2d78c68229b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655335b613dd5477be89020e3079c1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63854b99dbdb5542868e4dbf80ffd8bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c848472539503d6537f059fb098fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0e96c05704b4b0cbb8c4fea2da479559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74a9b6faa0e9b5244918922c4c7e01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a932147efea6f359ac7b58a2e49cdd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8bc5a502bf32d3a7d38f2e1433d9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a41081ec0b7d8b68e5257ac80af44b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84188baea4b4d07d8cb92eb206b4df31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf711944893ed85381f9ebf82195df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5723348e0bdfa5f0b6d70a7920f120566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12e04bf67e75f5176d18e92d60e748567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38334a0e9036c058195eb2befdb1cea7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91156ad0968d4d1d203a7197bf69ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9fb1299c90f4ccf94f432e457ea40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f773d5c659a0706266099108082fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72417b4f9f148119f0ac6e89f2b7880572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5abee3e39bb9771f3cf79505899d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f96ac1240e0418203afc122cd3402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77c2eea3f540085923ff184b51d33f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82c788ae8790f53a3deecd4358d2804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd99dea70291f1bed7614d8d7923ce65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3257fc15b6313742171ef533286db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc680e54c30590737b9cdad7fc9cb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac80b95c62f43c4d0e8c4a90e1d8538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ddd103b572c2e4f61d8e545868cd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21e09340d1c2d9a63e36d66fdbef8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640b90587fe4f805851f3dc9ca3e2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0836a3114c0e3d24f32eb8a13a41f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeb9db4aefd6fa668e90d6c5416bb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1d10050444f682f9006e4459a25f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd7efc94dcee9ee9dbe7f9cc91f66615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e962c35135f0ed2defe09dd73c86fdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dd7090d0b95fd237d32db8c4fced017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82343f5ee19b503c94df166203fa83b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9595df30d45aeae007f962f149943519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145b17b10cf8b6f4272fa16de50d14a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e6569d221ad150367534ff1e8ebd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff0114181156b27b0a671dc0b6505222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6c03bd90d26991aaed4dbf8af330b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be77e57992ec39444ff1d3d69a01b0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efe69b3f5282b3c40b6b002d0fb91c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edac90d1c08489fc16dd1db9c3c758c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d218ca581b2b46f0a598b9290c09dec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68cc68bda3f9122dbcca1faa0c965528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a208061e239f2cb977f038eeccda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997683d15a6cdf6186c7a0c45abb8f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7d2e71bda7d86cebe34882c23ba4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e030a4d157dc3b15b6b40ccd87fda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478e4a5a04e41bb7662f1378728a03833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf2a46246b2ca5fdef2f6a807e474f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565196ff41b182f74a553c152b038bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb8fa4dec4dc5bff6c6d95d6958ad536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58a13f540f01b20d24adc74d46282137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6b9ee5f9006d6f5cad3d61ad9b2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4f755709db0c19a5c3d8faa64e92939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57251e526b22688fb9fde6fce3415c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6035857d9b08771ac10094004c578141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec67e96abcbd1da66f892f1d22a844642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce099c55e8647968848468c1ec05695543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cdc82a27f16651efc3b657a90b3d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c66531a28086ac36033a9d902be41245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f331258adc99d832e97d0f93755670946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985b1fd75a210fc8cf70f9fb4a1fb6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987f53184f3968614feae155b550f3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdd71b3456ec40ea0395f46df4fe0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca9c4933f48b23451bf0e2bddc1ec550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd41f12524ba67309a855475c9e44451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b82b796286223537d97067ddae7a1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5c688bcd24c9a7d1277097db9006c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be993317dff4a2907deb334ddb287654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd14e9a70a6dd756d2bdb30c20098aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf968cbebfccd87b72442f98437f53fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab91ecc681bbe1420ed7e3856ac11457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a0d9ce04c6f6612303113bd58174a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0de5dbbda959df18a5be5f6bb8dfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed06732d84a1bf5eeeabcc6e846af5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f882ccf425e5e85a8e24017e6d47761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693ed53560b2a1d1f4a82de43735ab562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb171cd76d6d89cc38d7c4bf143f6ab563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cecf705ab95d0fadf510ba8d281b1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf775e84301bba34d2c79ad7860d9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c2b01eaa9090b049f3e9779a83fa166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439c92e58495c776c6be1a085d0442767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd63e9e80b747ab203b5b0c282cf68568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b49968c5f1c1e50b665222a23ef3af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d6bf642acfe4016a18941f095af970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89669785da6078f3c6c1f1b4f252de9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd091ce2476bef4892dd0fb8ab85cffa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a78a09c6b4cf89b64fca63e139deb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db431f4b0060aa284b122ac3d5bd0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef307555a23cf7ee9f86eb2243488e5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d431930096bcdd7c32634d1b91284776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03451c91543675962d787d8bdf5627dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7377b637c6de70210b2677cc5ee30978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf7bd331cb26b6f2eac4183c683fe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d94c8c6669d5469cf026cc0f674f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c73bd4ec0716decf615e02d6eb7a0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9882760c6a06aa2d69d197cae78da082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260f17496c0961aa5e84d9de8a949d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dca3599dea29f88944c2708a3da0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab551011f91d3f0d3335da05865de7f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f228719f868f7be22b7e2f7dd1773e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feec69e23c2ba6cba6ff888d303076087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050ae7e64c15e365a00033e738d9dd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fa10f24221b5167d2701d08d19dd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb37e4e8c48909901272274ef4b890790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0af30214f5f21c1a9fa58855fcbf391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bca6015cd0712f589984c6e628b28492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294961eb39e6b223d9fccef08af42e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306035f1a7b3a612490cc3d415701e8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce563b9f8a5089d2eeceb3094410206b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dc178584bd3a4d3f83dafb6164ad796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af4b0640a81b76af189f3d4cc227a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7010a285478b6fce7299cb71bc197cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90358bcc9de5af36cbf839caaaa1c80b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28f4e047a95dd0fc2ee1297fc23db8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaaf1a054fcb947be0c8a7953b447d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd989c6513fa2938aa2a50c268029102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dafc4cfdfa9d2a24f15b56bfc44cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e3a96eb25ac6905125ada5820a5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb042a413f506bf0df250913a26f70c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d5d72c1085baf26bf765e9ddbc75d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be5148f4fe4bfe3843bf691bb45261107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c7d33b8aa856069469daaa83d781c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eb76ee6a8d62b255d7c33c4a8ef0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c346f38525a07c5097b93c3aa6174110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4175e25194e25ebef447d5de55f40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4c0d79b179e423fc90b0098037379112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8377044a2c8995fe63f7e87cfbc71b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2d5b9e852d1552f435a3df5473d1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119edd6be6637513393f75298fc7960a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcb4bafe97774ac11cdf214fbc486d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d8f5d4d52fa63f0004781ce4d306a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1d16045f7e8f2d03fdf1d95bcb341118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37512b42bb759dd27f5927546990132c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56040d4f44195f439aaa2e14ed2d2c45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944327ab5834e88afe723dc396346a3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99615cd1a019a02a9d21d4eef5b72860122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6c48662c57df9346db37169746aac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edbab8528f8f14af03220f51930e87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255fad067df786659e98514ca886768125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760963fe7c54771fa327042805672af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a93b9b0e12e03c740afcf3fc03bb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753d48e79ae2160779ff96c297f7575128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385429d3074b7b00f6c946d3b7475ed9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b657f4edc53adbf0386e537e86406130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d87c289a70821569f969a33d9a130131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43f6ed9e2a40b9f443374e3e088655132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65e69276fb83b3dc74d0ccf43575f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bdc16e4643a5752576e1df436447b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9aaa272104f718e2c6ac50e2b8a41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf9e0914187e64ebbb4991a95c71c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e238e99651724b3b2119a1a09ce982a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9553498e0934d49afe47f89ea7606c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b8821c8802f61884afd8109704c0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c8ca0b8073c32a712fc2b755c515a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d9f98bf509b1f99b5f3970c2dc6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5cc89d71a47a2f96e45628a9f1b9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0a28e859ac3c7e3dc8c320fa7f0d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95e44b2f573433beb4b1dfe4aff4d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c771d995c0f4dc7b18a1c4c02799fa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48354448b5c85a3d927e08f3e062412d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17479a224735c284cd06e633b09e3754147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b04b16e1f82bce830f51b0229d638148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e4775e4e398127259b8bbbfd4afe7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f008aaae8fe5845d81089a8356a3e21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f11e72b0a957bd9e545437af229d47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839524b54447854ab7d57a46a0e610152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11e4dbe2a6856ce1041a8eb6006ed1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b67ff825738e74e2df23f94ece5a82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67fbe4bb5bd593c90a39ebaf3a515e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d479cfeff5f384ead094265d5c63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9317ff575a74f042bf3a88355d133d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda52a3fba6c03ea29ac30af4a71c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2d9c954d8b46dbeacfbd693766c66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca5f0a69764313d96b9b47f231960c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa86ea18d394ddf16450ba196b3c437161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca222ecb2c77ab6b7aaa4c4f0963836162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264736bd17417a31831408d43824f876163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973dfe048a851f59845d6d29872d43e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d728df309b12d0e84118bc95dab1a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108d1e58f5b44d969a88b6a0b62069b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762041e5069328a48d6ff25213e877da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e909ff7d56847985f5d46e4e0591a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979211034d42335e3e1a0e6098c4cdb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f491bf54fe1d87ca3341edd790a0a69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602f08b652c2acbbc6f51c25eb98eec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba483f2d4b5e6e8bf66fe77a73ed8607172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6fd60c2250cc91dc4cad9a8956789173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ec33d3910b883e1f27071973059ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e627a5d2a0855af90d77c263b85a9d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45460b016244aff3befc8394a34620176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f119fa04a813063db8f201911aa8f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582baded504f4e7673c5313f10b832f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ff2a5aa4430abe7ce05b55a6a489e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff678779a3355ca93539b1f7105608f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d698fede717dbf887d463861a473a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6e9b0b5c997ab66ec23560bcaef71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25804fff61e3bc21e76ca9a34db1f27f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de3704e3979f9b0b730e8b7fb115c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647068fff410225c780bdb2e9b9fd95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b5330ee27ab1cb123bf875d32d9a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f9e420edb9b39dcb49f8aab6642ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6ce98ef3b2d0d513138c4c5998a23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbac091a5375fa4ad197cf59436ee3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf8eae685a2da8eb65b02b5a8cd5f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a870cb2d6474923ff11b548de97b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814702d7324d03437bef63f186c9429f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c861c289e56eaeb541c0ddc0b12d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429870111bb2935fe6e8a9784b1b89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908c1a83dfeeba877d2f9cdc7884029195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f83a11c98af288fbd64160cc56c59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b9d124bbbd5f14c6cf96676c5c3f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62885034ccb8215dda1c3e7a55ab2b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66635693ca785a79778d4f4c1b1ae85e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cced8fce7ce0cc13d7a966e9ede846200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4bba7506f5409f85cbdd23566e872201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780eb2dfdac07871cae6a70f9417cba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614bea68590c63d5c66a62b85eb67f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0365c3736f14619713d089fd4c4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab25e3d55bf3bbd29502b2671f83f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4283b4d4c3b2a69b8f21798a2dd39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6071beec7f47cae84223b39665ef9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0e46ea344cd2bb3ab82cb0c96859b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d881c43eae8500488ce827ebe30cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5236826f9d2eaabe1ff6d9163e703e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b427b746ce6d3a1a514e443bee68a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd20904e871c9a0456f90f3f907046212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5073dc17efcb6115386de5649ca21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c02139e7c5714a75dc1a0326cd65f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59479d3e9322fa23755919444ce9f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef370b3f9da27314b60681349d4ee8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914e6651660711f8bff7c5daf986147217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcccd92f18d267f22d02ad1aa103ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460008ae6c3de53c8b761f086e10175c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30783a654d235e16d0bdb89896010089220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e239444161e5860e405b9de165a18b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13b37241d1f18fce62d6478d055f90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b27cc41073a079f351ef671949132223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554cb463e03c882944ddf34fe3aa0cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769bde19c86f54fb691e805f51ac6a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a92575e99713eabf808be970faff9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3e5fdaf2cdc2eb58d03c6285b0306227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be56aa4cf9002bffd044f5662537a80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32725773136bec9a38c89e16aed186229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d313e4e84e3f7a1f4de332a6af85381230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9745887bec4f9d4ad3c8a3c2c7aff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7fb1634d2b60e4f9041693685ccc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87198393b80e61dc3ae2c438fd04e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f994f7fda49a0ddb66e7ae455b157d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38416efde17e9d437b7dcdec4551537c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ebb260bbbbf6363aca2d22a9136f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91030546798e1678a400db2e72b3a456237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500492567ed3ae3b661309e1b11bf61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31b383e984fe4adb40f255b36a0b55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d8ab94e2f4b84d09a52597b3a9000240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9d183533a7b25071ecc34d793f145241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d862845c902787d7e252b66149187242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834b44720c47f8e5ea2d7129edf41bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06335ca8a5c0f0d2f38af0144d6ad1a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ae919b9c271bcd0a2fbad94931a57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482fd42fa1f945e7a5539ce4777b2a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ff7c47b7480ccdf29e82aea774553247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779b4c0d4a9d9a53e2049da4bc10bbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40bd704d823d5481cffaeb8910852f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d3355efb24b82e4e8f92fb655dce9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc84db2957794639244855d1aa61b1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db10fbf952f0ea79029429f7df0991252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c21fb74b267d2fcfe28eeb8361e4df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66607329769ec2e833a7725620bb543254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521280beb0d467a306aa74b793d0a01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f007b7274e335dae0c1603df2b0aa5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8f63029d31aab28fa08c4f3863e4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa0adf18e31993effe6bb6b7fe1775258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b9b89458742ab2e1da6bb11fc538a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c0291ee2de9318c01c23d7713eaf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff7a330cb67dd3a926fd713bf6c013261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff1cc9ac37f011d09861908dd94543262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53d0c247c25a4cecf3c476a41cb392263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc36e7d2def05a4c0aceeaa60601f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d5af34dce0123b2d9026e66a01ae5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208d2afe9a63b7d30c5346192411d20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d01d40d0a0484e909c3f446db25f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c115bac4b81e03f1b6e7000de305fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0262c8818b0277314bbbdebb2b949269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbb05cf232007d47df22aa8f594cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a89d21e0b89696f93fdebc62826369271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e639a128d5e6035f676798e47ab65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715218f5fdeef6c9eddd4258bc96bad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817da2ccaf852e8f7f3ca8dcdc89df00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76afd3ca861aa85379b479fd70d3b69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d33e489f91c1e77eae9e452587d6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19674033cbfceba11dd12f80c589b7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e39725a6952b41172e071b27808612278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105c047e76283b9e06fd7641687e039279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073994117a8f003cdb846254e6e1b288280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1b9a69ce32748e83b17ba34f45210281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b80757e3a838dee6bda3a6027c48d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda22068d495dc54bdaabacf8db2243283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e17470c9bc3cdf92e4802b2dd487c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e06dd65f25ffd518116ae5a7e6a573285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191513285e1605734e950ae6a024418b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b61311a1494681f58d776cf721c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98178d6182edebd70e8ccce3f34c401e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac603fd57da5a9afa49b984e92bb47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdef99865887fad475ff4d8055c9e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caecd73ca2d9e158467e26dd17c20d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd27ed9d9f859ef97cd2b7cdb8b8eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddbbec3095452f551d0de8b9ef73ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b084c0b7546b714c9a2123775d907294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec565a5acf2cc1cdc5ec2285a4faa2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aba2fde183d5bbf53c734286f7f6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa2e681bc33b565272ef58f99b9ebf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc83d7fddccb21632f57e644148e6ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660b8c71a5dc36a97521eb702398552299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd595ec943e2c6aff84e508f46d4ba3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac19ea27515511f27d555d1342a3ebd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702d46cbbb5934ccea8e4c0c8cfff4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d6f2f7cc9e6ed522eac0f4c922ec4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cc85b26370dc00a9ee626042a48a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf40bf91b2baf42342ca87c31152e1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a383e1fda99282a46045c9c857b02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727d33ce1e87f3a163ac3471034c3e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e968416ab96a4f50c21d4d4b691dd38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de078658b0ae764580587d34d5b9a77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51fc0e27af2c004156486cca28c227310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b8be2645798073f9f8b0fb55aec9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b517cef805c2da62b4c4adebfba0b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787ca552e3ee2c165d4b6488a18033c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeda2a3d570cc2a7a2c65addb875eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d387ade73f2d01e3cb28b0c0879855b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db1b6e0ffc98a0b5b1af10038dc57b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80119d991eb6d96ce8c3d5ff6f81ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ad2978d7bb5ab301c7f83c077cdee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db0a41f3d94566e79ca1e92de9b6a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a62a0be141074cc2b5ae48b976741320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017b43fff3b9522254c08827fcaa9fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ca0b6f83c5b6c682258c9cf1d74d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8db84fbec055c62a8a7975dd0a93ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebe2e13b1deadda40f412d95df3ec9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f5bdedb557f858ced71aca5bea584325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a693ee6f27757ccbd8c78d499b566326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a733196448a6c13e4110302a6972f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fc78185991f985a9505e6f0eec970328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122c327bd424b9cdeb73e7dd1f6a9df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdbf0a157142788f4d43f0758da134330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f48362c2d3f738e2e78b5fc6a5478331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81545817ec404686ec11a3f107a41eed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136c56c9db4746fe2c7df06a4e83910333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdd84eb1f89e71165be0dea7272906334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977242feafde9ee4416aa5306746eb39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e18d63da3b685d0c1ee21fb06db234336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95e16a6a5fb756d7ed47bbcff4da9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23a9f7919be02641d79f3fff7b9c2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb985f805f1b26429ef6fa92b35b42a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a96b1be9f37bcb2582d20f6eaf270e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1abbd6b65047e9b52b83b8d5af75e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eabbcc842c65eeb9a88f2aa38b8732342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09611077e76cca3a5ca872d77125bf8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6878378ec0b2d91abd307098595567d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f905e52719aedb76dbec4977892874345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c2a3590ab55c1b246894b47eed747346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9747a9802036da46441ea65f2935b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e3290617afd4d078353f7977c4a0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aaf1d7b34737c12be8342b5ff30f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cc34efb17f3bfab1331a34363bfcd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902cd7a366018b7695e956c30e96a86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e90f5783cd1c92c4dd0f6fdccf5a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb359673d03fd728d482fa40250f1483353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10541866e5864d63ec2d5db41d0ef69b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2262917e452e7e0427aff21067d591e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2832ac9c5414f08612b1d2d1b1aa44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c827157468c9567719612d1cfa3f21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a5d2aa564c2aa1ae58e89058cdb12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df86d641d87359dd97046003004f9df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8e7bd1da2c2e7461434840ac0aa66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7758e2791eace1c9372c8ab7a7dadd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c827266984c38911b543387fb72b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0323042b0f522953cb35ce489c28ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599c996b09ce315e35c41d0fab9064e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aac469d25bba7fd460d8c7fa12c25e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fff9beba75a6d8fe2069e10eecdea7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3e02e6a2e2d11011311ecb3eb891a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee373da92ad3359a5851b330166f11f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a66e3adb0f89392e1bce356908f3d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c3bc1fcfdf477df7ddfbd9f9b1191370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be94a1baf4f1433f11ea0befd997cff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4d7bdbe49420729b10925cec67214372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad9b4e96ff277cb062a72de9308f43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658ef63d3d8f0bdab134f976c8bb452374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab534e0125f92d4e02802b3b6fde93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851c28b96afe86c4c5ecd2bd9e05a25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55840588f807a04df89ff2822233f829377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13e16550834ec9d5ce3c7239474bea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d25061f2955ec1e45987d47bc668d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fa14d8c7013a0638c44749a084e56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c253fcad70d50f1f01ea814e475e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de9bf57e17d0b821c9e9d5df594329382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da219a4ee4fe0fb86d06b40b2abfe60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e744c911fc9847e7cb7be18e61a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aee85af03a0a0d386461859f89712385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299e09d8b64355927fbad95bd3fabfc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0119fb1af8c646f0fd227c7b7745d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0c3f3b33197456cff12630874cb40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd705bb19e6a38b036e01db9a2fa7a02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a17e8772cfaa8033c75cd8a7f60a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f24f722c58a9b47c56a57e131291d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e6df616a0047b9ed084026ed8250c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cb3e68579cd534d3b9a0cfc570ac9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248558e741889d5feefa066da255f63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce95be77197fdac505a8b23d547ca1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7ec28b4a61ac13266da3aa5a53aea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca60d31558f47148fe92d156c2ed087397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0af9da92a62d600f3792afa60f484c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0bbb6b050411599f0cf789c316eef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaedde3427cc40aa48bfdf74f786786400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02f2e11846c19fd121c491a2b6dc4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa49318e349d532be7f55d48af2a1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab5a860d0bfba46390fdca0b1b0c4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff505b4f8be95d698890b665313b5c6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede81479f566ee3b7e86ffd899d2dd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e017cd9bf0d4ca2ddefc62de760d995406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d6293420623e76375b80d131b5a2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4263c4d90e77776270dc0984af54eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309317a5a0cba6bf6634961a807a459409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa203bdeaced770c32e37739aaf02b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71027a7a6982d5d7fe36ea8b906adb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b71f627d19db993225d061f8adf447412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb8b6efc18dbd699b7625f5fbcddca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039958870f380d6c9ec0e65eb06fa23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb9944a8518a306d9fd80e3c746561415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdd8a1c07ffdeaa03cea1d6621d0c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bbaf00d790af77bd303df1a75acc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef1f9ce69d7afa84b616ff2f05650a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e2e8ae1f0914a511d5db692ef1c1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb787ce906ee4f4dd1edda246cbbfd6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbbfc513a142dee45e161e88c273fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9821e6afad0e2b4c4497f05b507213422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5d9c7bb72b2ca394c07ff22ef8338423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb340ddf80c9b75c196e4448873d385424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945cd53e098d2b6c6c653f53be560b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77d0d4cd8730d84c7d539710dda09d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71e5f8c5933bbf9248bb31cdfcebf4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb598d5acea5b291c6c1966b06d2dc86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac8e09984244671c0c97ba69ee23bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5217bfb203e8569686e9b94738123430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db41af2f8390c7f758dd63b5259411f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb778614dfe05ed466eb995882105d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e8b7fc239b04873aebb6cc3afada7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ba5c14a44b9cd7a6b660ea4796ec1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8653d524170221bd3725b9e189d0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b43b0209e07a8cf73df4305db5031436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caff701433d3f2d6a4294d4c702ddb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46371ddf7b5ce754b4c51ed83e42e77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e406bfe332b9af95a42496492e570439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece3f9154e8cd24723d53527410b2e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fd4eb42cc73601b77432934ac3df6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3067a2835f388c6c54d15d88106f10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dae76f2329f495292cc6d9b45cfac2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5946effbe7a8aeccdc27e75805a6fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc068c4cd1c5ddb41323cd6950f0038445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52315f968ee987f378bde8e81918dcb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617af70a7a846602e89c6fca02f6a4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78466414a011a99d39a92ce0674a328f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7aa23e20a7d9218d422e6d949ea53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7515d4bd1ac1ffdc6418061bf32236450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c280642e16fffaaa9cb26a6d27a6d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a071798994b59f8b94a0f29afb79eb2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87908e9d0273ee62aff21129ddd537ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf19f4f4f9288f3cbf3c0397a4c016f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d80c0017f0321da8e91167beacfab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbada2aa76a99c768cb1d021c9098b0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117ec42b2d64f2607c17e174c7d05f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799ffe0750bff45933b35ad271a92f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7cf10c817f23cb382f6374b24624f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a5a312570e0369139bbb3a9b0c34b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e9bfc3d6ebc146df86b8c966bc804461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96189e47e107287a8c345db9d0c503fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae9fdd6597e1245b4dd6e17be54b2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd924fafa27e7fdb0867582d6d3beea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a9851c91dc0d5fba24b17b8400c6b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c05c1910fe1b58e9f9495ad7f7aeae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842971bd587b325188279bc2e7d10ec1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21f67dfadd7bd03bc8252ed6797053468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e23a1f61df174d282c8dd78cf2ccd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28acedcce8981ceb232174dd442f03c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f6b532099195f85a3a98978c1a18b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e08e5603e4d00dc52f86ab98fcea89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0f61a186ee22eec9beaf1e954b83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e82b643b4c6ae8e4105cf13f88238474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9068fd70b2bf543e1cfcb9a2aae20e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6762e002b47d3dfe75a9377638757b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65adcc79b54c778a4fb84c5f13b76e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d434c32e536236b003ee763425c51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43ca68f1063d1ceeb777b31a2defda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13089dcecc7dc545a5ec3f700a997710480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8bbea0fa346ff0af7c40df58f827b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9e3cfef667481bce251dc29e6ddf8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeade23583eef7de33a03d70bc67b6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f092296d37a74fdb7939b1f495911b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271000c0a143f95883c809174c31a315485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ec5fc5c9e771f5d0cfd33d47c02b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cd36df4224ffb1cd1c6b6de56aa3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95c82956fccce980a6b25297be7368488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbabdba0092c2f6c06cec2c2a577abd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb8f23df90767852eda08fe1cf726f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efa4c444acb39be23a34cf6df9b47c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e32014542c93f11e03176579fe6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb679d5b4469813f8fb2d6e8e67b7d23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39faa61da9b5ab2d640369050d74b22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3f76526241acdbe98fddb0a66e9a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b67cf9319209d049b1e890f31942aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a91d2e6958b8efd95d6a6c1130d8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb36a786177ca7a54cfd42034404da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7f0cc8ab18ebba6ff73de73d482fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33007d6dd8d21d60c51d69264751a28e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f0b0d00234a7b39ed21b39c1e885b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d181a81ef18292f6beb7043cba7ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0803e8d3ccb5d01cec7ffe7a904cf6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1f15c83e7cdcf2457dad9303815b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a739c0c0cd30407f1609169cf7fc7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eea005d98006bbffcfda657c3dae2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb385d3851be7ef5de3ac6f7a6e5212507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61385edbb101c58ea8309183b061d2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c79904d5de7e29737f1628853c2896509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6fedb9e0354ffb5337abaeadafdf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eb3448505ce00febfdafc9d777dd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959f3c5283c5da6e327f171887d2a6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f2a3509e3e301275ce300b8a42deb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb20736f6ba2facf9fc55232e09bc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8b036df5d3fa3944f565bf15740e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21a17e4f19ae197ce21e81161aec5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea2c0c564508533d71bae506044f66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9edc846da5ab5d16f47ec24530cb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44aab54bdddc5a073104891861c6f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649d543913dbbaae34ec838887c0754520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ea128ff860035bdce14b473a9d726521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969660bda6eddf062db608fe3f5ba45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a61119e300e505134296c3cf1a91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e69ee12e740f4ed053997152e48e6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55c4d228858cbf3248746e4a1c3bb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55533be4de5627e2cfcdc08e6e95de1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd85c2157cb9f77207e0ba3b51f6507527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dfae50d7166444e8099bf1840f1ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adc7ed12d8bdc3324627f59dabeb75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d968cd60d644b1917e649a00bcaa6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8130e5f2678761052a66fc8e939624531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de8315634f47c223ff9585cf8acbad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e0f71fa6681e935a3699a333a59ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b5474efab8e7ca3b2103e97a0953d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d3ef9003335e98bf4d1dccb7c4415535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b66d252ec83f9a6512f8e8c7c49932536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cc17f95387d4d703fc273751cbd73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d170777edd274a78f29f022156231538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e15bfc270f2a5023080da66ae3d867539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5430fe28873f542dd6a3e433e49f7d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385c6844f9e9ba7d19141e5796c5e4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73b8ec132404e47e167ad95ee9d5c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8d243c409ac3f17f12cab21a6b213543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b75f5ec96f5a14b697bf8c2da91d62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db58e256e23149fe6a6a7e1ffe3b2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f41d9473bac1711406df8b3f171df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131f9b06be161ba5d116ac77fbb4fa8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399438983c6f2b0a1d25def8342bc84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588621b8f7fd5baa3564229398a5a30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d683b97dac2c53429c56179f3f7a7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e86c14320f4270f0969d248de5bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f803d9d67b62d5c65a0479c9cc67cbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039dffaf758053bcd38e02c5ec47df0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be878d7ac1382851a008a6fd8ae0d15c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59a0e5cdcb8e006568bd296ee258e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e28f354671e532022335a60fcd744d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd0bf03c79e4c0cb0e0474d9efc18a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee59b148c6fbdaad36fc4a93fb8fd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbddf01ea69f1ca5e228f8c7158239559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4721ee5f379fc02ab1937206404832560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b3c354dd3dab7469088f588ce1c7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed08f16b482c8bde035b586b12f0b0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea18b9fdb326cbca29e803fd1c2a82c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d41470b5cf96d91b67ef603f5785a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb57b69b7214838789d8ba4776161e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d945e65fdfb3a3d24c8a6c487499f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93928350e32cba73866d9e71f64967b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6912228659aa734a1fbac2e0ba07f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a6c8e14809049e397aa0ffa1928c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54a57d6038324d143c73d65149c38a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f139a6d126815919afb933132f63c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf43b8732e2b522ccb417a8f5e7769572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>