--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b0b134f303e7d38a6dc254d8346251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a95a079e410e864b897501a8944032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0259649c4b92e655bac688e5c1ff0523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284506bea23323afbb3ce30f9a2c8ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc5072423bb87fd279e5f7b28a39e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f972fb8ebd85711a789db231c778086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf275f159672f363c31806c2ce32ada7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13582a9b6574f0584d8435c4fa9cca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42aeb7b76881872adc5aeda41bebdd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff877fad3a581762224e0c2c7e61cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824c0fca0febf2a4239a7ccf71339c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477be7611379143dae01d3c53e6c65d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30d5d408890172c8851b22268fd9d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b383771cb8cb52de1171f54a07ff014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022a7140a8168a1aa7faa1ff7f4643e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bf96df7e68c49b4bd24ad6d03f95416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51600b1e03d7dd7015cdf713e4765fd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2255844f209997be19fb436c89385c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d5993ddcf0e05812d088aea4d303819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc53458b0877aa909ff3eeebe7dc1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827df0d333d1e0e797b3a48a2b0c5c9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafdef8033728f504af41ac12ea4e5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade63360015825565a48766340cc32223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787fdafdc78064cdbd0c8475f21b38d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e467ade598cccd03e8689d0712358625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6ed54747ab2610b08d1f15e3d0c7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e5ba4fc97b443ae0a950e0c3a148627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476d9341d3eab5e27b86920d977a69828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b2915c75702fa4cb38f629aa61f6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047a5f5cfd48e97f4c93d265fb970ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecd93bf509e2bbcc20abd26df8096631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819f1b41b1b15b179bc5bb21e41c6aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24ba52851b464f6a7d3d0e350b27b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d682f8a103c2aa8f8377b5eb5929c4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2aa88bc8a387785c23f4f68aafbd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66d4fe3ba1c1e6edf5831d8538c1b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ba759dfd0aa166de0ede594dac70437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e549bad9fbe1c0452f2b050513abb5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866319b373933894ab4817418ee984b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390d615d8dda66f5fddf1e4e59cf4ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90c85675c436373ad42de5a9ce6ff241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f09b365b2c2ae9486fef11a6a03cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8044c33f9dadce6e87eb3c213f4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109940134cab90e1fd64a05262dfcda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25645465798287ec9234be5b0f672f4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f52f75b461944b63c43b069f9450a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db6ed0d9c70ca89f8d8d27002f607847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed2749592e53224b16562d2313b38f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d01d1d99628e6952e28eed6124fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c888a39a0e58fcac97275f9f70ee9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e76a47b59111682dfdeabfcc1c23151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de83374cb39d21d3fea1fbf410236052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736bba1117def20b89f3e9b9aee6ceb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ab24cd7e9ac5f64da491fdd5e01f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529eac3594830456f817a76b5192a7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7196a35bacd8d8d810f17b8ddf68b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be61e46af173f514a55d18eaac667157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81503b52169c4b8c2af20c131dc1be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fcd2f40473cb0244432762131693759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c7e61569191abe8660e7376b77ca660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197400fd79cee1e5a63100da4c96f2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f608e5f9365cf706b5242a9575cb5c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78072c8b972eab6c6502f2aec77b3d4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adadaa3f56ed9e4d5f75fade250ec364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce16492cfab364f69f0b2034501ab665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03166f91819cd4f3063d92859a76c43c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3544d7c5f0561a247083152a9f7b7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f67098c0327b9532c92a5f692c528a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c882900a4d113cb078e4e90b3785f7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6c25806cd4886ca721c4413387fca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64018c0dbd2136c9a935571de384c8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386f9742c5731448313c195add296472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c82b597cce0db0e289dd1cb4e7cf1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f288c5c9d03033509ae1bbd069c58b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb62e2ad83ca352bcffa64397db0af375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4c407f93b0d2f1b441a098db8a0b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adecffe2a6205d1d78480bcfc41ddbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd90c7cd2200e1a0d5ef8a8d641ec078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef677543498d0da02947420aad5f30ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888b8981a1e684d6cdf9051a0ef3b4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a079235188b84ca1a2cb5870dc296e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9dd1b8b0462d24fd2214d072fc8be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccdf66120ee5e9c825db39bb8dedbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb2f71423e646e466055ded970231884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893f14127331bfe0e63cd31d9a454e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f0cab108dd23f74db911531f3f22c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4850eae55c50accef8d68d50e8b40687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57ceb86c0e3c4a6076275f11a6ff2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364e82fb7a9e6d918c2f802ea37efea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cf50beb511936694d3e53e258ded490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d253f47df98ee4dc696719960eeffc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23458fd6e04946e609bb8f9bd1e646992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe7ec3e0bcca78fb56101b0abd3d4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa120f069277a2d24ae3d37ba46c40394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f4cea1b17b24a445b149a243c11ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015037ba5d9c4cd17f8a926ea0171c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783381148d17be56af9fe6b46c47a2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658d34d40523b5bb4ea326476e3c87c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c7e190c9d617ac6ee69699a3b671c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee44844b1a0d1776478a7cfdcf9fc3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed20967686543da696b9f32a9070945101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e52c78a2479fc95fa1e53c953e287102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4f1a28ae450b8ed1018fd63cf0073103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a564d737d9c87499082688f36e2e29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939d5642b018088ddf07777643cd6a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786340779cef31dc81709213ff3b4be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37cc218f0bfcfca712e5c021f1c9b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b60e1da904b2fe8b705860c78d597c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4dc140658f476d1d67dd36a652f3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cbc6b70d0e9cfaa8d8dc1ea591bb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce671deb92da4d330195002897b959c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7d2d41ea542634576dae56a78efec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b0b74e67d92862335537c3f476212113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25098a3b3a69cf3f51141b655b21d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c852c03b93c8a1c089aa28a0aae8e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f39cc854e1620ab7ae97645b316e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ed84d0f9c9fdf039dbca573dcca8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52e182d69a8b1824dc4bd122893c09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262952b6a91c27957630ce147256205b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea5af71e3d26e1f7014a4caf73ec0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace18c30379c56f46c92e45cc1faae9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b0ed259b6c81c756e3d19683528d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2fd3be2449e194c23bff324e4fc6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc37470b28228415797f8fe5e1efacd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bbd8ed3f3cec1b32bd47124b4db7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850c0a38ed225d61335c7b4d0f1ee2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077d7a6f596428a03789eb4e0f9d95f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2303b2869aeaea6060b6ea6d27a9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7c9a763a3b710ba536d284979bcac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6b1b6aa1294fc505976340fdd3555130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d0b5b25cd0218cd76652804b573b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927647f000135d43170357b6c204a68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e727f750f27f46205f8bd56f49b8103133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0e03b19d22111805ba562e05022d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5609734dba44ca3dc134073946458135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0c11fbe5cd724cbf4f6ec25039348136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db76975b83ec8611da93f95968487d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae59d8c494aeeccae0e7330aa97f854138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6a22ff8ab0e89e3576cbdedd51c92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3041c6da214454f67d58fd88484117e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d25600b566af35f0a08012a8b0222d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e8b0c27e0acbf56017af3ed9059c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bb2abb43528512d7f7e63b0982e0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163786299e488241d0f94fcfe65ae99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba6d369f5ce38f6889f453e3555b14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381aa8e15420d153dc67866b2a7687a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e82d51ce349fb85df04d088e35854147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219224134a3dd444059f26879be218ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc892812938f1c14cc163484fdfa950149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356ff4efb297383eba63f8d3121aa34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508e7cc71194f983ab1032720f89547151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8116a727ec11283f1ffb4fe0f534c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15e54bb49b569a04a04fb37d78116f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609778f1beea72e87f09cca369d40b69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d603bee81618261364cdf16c772aa5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ef6eb07adcde5eed14460f4d30c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41743383b8600c95276298e8b8dd543f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f333dbfc41ab6ca588dd1055f9a79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d1188659da813173a976586bfec14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311393862dc6019f17291477f5f519a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010724d71689914f3f7353f29d038ec7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ae565a44970b5c73903f267369327162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2e502d26e4d25f7ac8d69097d375c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6298fb24e22f5c4876ad057b73705c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad593981a8e8e84be067c04d0b6633bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7ccb76e99c98461e76d8b46893367166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f450f4f00afcf2d90c656b220aeb4b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a452ec2b443660c8a141e1289cbb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87343bf787303d8fcf987617352bd9b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d08d57ec881561826d26ee2e6a33c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc73105d0511c9e4b81f4714798dd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e93e341abc28a5e1c3a89bcbd52e6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18c330234fe54e9f04794bcf68300b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafa305c2266c71d0075f038f0642b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbef4cf45d3904550c970193c792f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77210448f668100c88fbb546b1e595d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf6cee79ed69d52380f4b840d699bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c6f1e58af5c5ee72fda6dad6ece69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2c531e59537448b12b3c5b934c5f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bfb2f7325f8d6581b6fe2a6fa5e8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c87076d07a4a1fe66200b7cd372222181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d325be6329117d7619f678ac95c03dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc403b7091eb45705a832032091010183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa375a0d2ea2e2520a789b01a626ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1db882a8906f5fee8f378205ac224185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fd72519061aebca2c15c2eab4bac2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20ca42ac90496ee9fe187321a4412c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b71b59c96319f2093191cb7a5d7f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a5fb951b56bac099405945a187f65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626524afec822110251a06bce8a6b56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910ba5d3ac026724534b0572427ab58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e129348e52a8932b3820119da27cac5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746191d164c8947882c1adbd3871d0bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319100b299f518f08e5d2a5bad06d143194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c2270bce13ddc71ef08e414726b32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f7fc263e7bf0fb4cfbe33612c1dbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcdd20d164b354a247c529d52c612c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4315f9773e35852ee4fce1e5d66fee4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567ff7ac245c55b1479331de717a4fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf82aed4c039d3e0698fe208d0dbc6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9215b554dcd3c2e90b588fa9537b95f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fab4fb86c33de1aa35537fd1547292202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79495894740596cf4cf8fe0f7992e874203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b605e4f2557bf70431e25c23a01fb05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e9e84cc6fe034e64c22fed9e6b7de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab31670cb35fe968eb4cfa741197b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de654bb6285b6853e21508db6314dfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66f17c7baee4f98a9a0cb20befbef8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab257d93c59cf92947fa015fa22ee1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61d495948ed70de802aa3bd0cfd010210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060bf1a8bc0622e43475bf26e6d941f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfe517ff3f843f6229182c8a4be66e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d894c4c04bf447154f3466b219e75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61afed6feb209f68b6560cbe1b735f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f078740614666cec7e49a76411a085d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d894030fe099b858606e3e001445b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62592a5a25dadd98d88d0b35272089217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59fbb111ac1c8a4085d34354f9f685218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a405e4c5e7f2344fd9dcf047f208c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54ff9c31269f3a0190b9e5c46a1838220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734711ea619ac825180fb16e4f4ff4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0915acc92aa168e3e63dc8ade88bf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933d0bf2fdf884f5a509b386a5d2d39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978595d57d694277ec142494f31d7c8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03260f8c159a50966325f14e25113924225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103afb84362a8671db860c8fcee39e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8827279bf9a8478b20c98b1f31f9c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d88d8da5d954077157b55d273171fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c29531b7e58ed23ef1aa9ef59015229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92f7a25e0ce1908bb175eecdb9b2bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dad73657347a3a812bfee687eb4b6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a24ec9f23d225dc641bbcd97fa1ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7abfa2368c4a4842cbc9911a41a86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccd4da5e8ea370abc2ffdf03a7cc7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffd0097632af83eac5171474eda875235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc48ec5bd8f34fddd4deef9c1ee5ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b0ee70deb0b58e6bfbedf35955c52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e072ef6962e8da19afbfda6e269c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41caf6744c54854e02c5e1b6d008e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e3b893eabf4a1feac4a7cb9b6bbbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f40879192711f299b16067a1cc755e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491829f1b6b0ce2e5daad7b161a9339242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a35f99912271fbccafad98cd1dfb9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328375edae1c0fac4c5564a9f77dffda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc02839c5d236e33c56a5ea4c5c2fcb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f4d6070e31c52e81f0f44afac881c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb1f39e1bc0d4833f322fe27a8cfee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab6c97093318662de1f98a32a7112f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60a7ead7af34019b143debce4937e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610a774a5dafa81f2d7d1b05484b1d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a5e4e274f2774615d13f876f21439251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cad9f87069d600b878c25b3e8f80a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c805022cfadf329c8540a8b9e85cd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c795889e8c9dedaeb7542a50d45c2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c03e2a4ddb1a29442fd1e137176541255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81be8ebd571c8b977b90e9429259927256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e67f8010af0a9b8efe6d5f974db65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651c6cba30756f8e25342620cfd0c0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a4dc705130a264eee8c3cccca481b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5056166ea5533e65c42af9cca1f152260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540a8e883fabe46e4ef7d0a7c51e3cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176f64a1c5d41a8fc7749cdd058c37a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e7aa74d77ca68ab2dd15e2225c71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12193120f9ba3ef745d299a0b69e8986264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bc04cdff9ce991303cb56b4727624265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c58320ad0a1ba9d69133079b8b3897266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebc6c19d49b2dbd491a2c4c3d82d20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02d734e83654172c946680f7d587a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d63013e3d2c593853296fce921963269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a523a6e2a46c27159ed56d6d35e4db4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75e5be5dc1274288a45d0585883192271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6b0e94fbe207b476b28e83cef56eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca10903fcca5531d701394787249d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92063c3b5adef1314b0bee9763abf0bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe4d5a29e08fef14b0137a4ee9d161275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f54e3ae4958561754ae28962bab8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63622e65c5b59e5a40e1734660627e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9779c4cb7142f503e5f111e14c92ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635acda0f369bbe563c8f00d5e11b66e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c69861a6b2f62706deaf60a28ceb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a473d9bf5a38e89ce63f5d4f534eb4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c454112fa579317e7818e5eb30ed1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed24acc8816e345b9dabc6f3c58e223283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d8ac2d8d3075d5724fc2dffda080284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf0ccc98705fd695f3d1a31ddc65e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a5718226d39c026b5fbcb54a34a09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6db1dccb4e6d1ee053be6af496e8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da1e474f4ec53698a5bd4a5e0d1ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaad06ad7a733bb952246575b384de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19684549f40dc9cc95980e8570a2907290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ec144fbce8a4ceac2649cd4d54d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58214d7064de57eb95bc1d5154c654e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79409ec6ecddd10dfc245cf508db797293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c1fde1738c091ca2cf742b568b7fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca1281f997f68c5764ab44194c0792295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bfbe841b6bdc4a143c76e3bec4426296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eeaa10c93bf2990439875f5fd6a1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ac8c5d94f3c6afd3f00e9dac5f4ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb62c6dd493a0e0179a1033fb5c3636299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ffb031a7f4250ebf2865bd4ea319c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50afa9b4736dcaf9f81541ea40a7b70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91e139412accea66ff792c1d5c1402302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e143aae36c06c765c186b5663f8e12a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af8885b7e7124e6200d3193f108864304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ebb7a762f3139be51a9217bc59a87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7841b896aa3190fa861552feaa4c0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42064a3b289696699566354f34080902307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a783c47e1f7096757426541cfb92dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da54e28e2a48416142068756d4bae3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e13bfce349aa0aa2224de0b4966b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212e9d3299bc1978dfbe4c3462190e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398e2141ec3e944497abb48c9d8dd07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4c065e4ef7b0d488f500f0da24e7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee63b487ef5359c98dd2ed134dd17d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b18f1c1363b8af70b6a188cd8e23c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236733991043a80a4a7cad94a6359205316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea4bb1e04147dff1b1219cd8d343e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfae2f3c39234fc8a1bcade57d007d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d051616368c8bca0c49bc27c83ca030319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f475144f49ca80ea9a7a5609981ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ffeedc36485b9ebe9178529d388e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88689099794984fa98ddb33a0121645322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55979b5a9ed3d78478620672fbd05cce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720041ca456c90e6bdabad9d85430cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d886e8d206d7d9785926ba42473c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5af16a6c56f866948d20a148a428d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d13d0af4501f0f6bb5d231dc3435e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d107b436b3668fc2206e09b68556d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede6f1fc17ac08dbc8ed6fb5b460c79329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db907c08ad9ca713fda841b619b5e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b38df0ebac413a5d5f7f20304651e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cf461516723ba0f2521dfb1ab2bf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ac7e9a1c02550721d68ea282e265d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47c84e216f3820a0fdbad0eae5d135334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb23bbf4910953a6a7399a4e34a601335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5af288e1844d585faf4b386982e41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a025428422ee3da019a895b578ef59f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92ac3772c1b09be974641cec5c011d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26823d815fa0f7fb856bd85af5bc70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f09af5167c375323b9e611a8c32683340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb3ece51cecacef5f47947a584a6d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47162ce3e967ba0a7e0ea271149d6357342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8ef924cb9e8979e85fa0f7c920390343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8779c0b54a470fc7ce717f81bbcffa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be947da8279b493b41dd92d110e8e1ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30afee1ec10bf82f28244d84e0b9842346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89f587bdafe6fbfecbbab49af09f09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dbf2d801edbfeca5003e017019679348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48e3da7620d70a311dae30c4ff41c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed75937ff3f7cc442f5a6310575d37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ced155016a6d326d4f2103adaaa78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fded029d1b2765523a9afca6ae3b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef11d270f9ff160674acac4289743353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90001996257013d544f5a31061fd11cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0e9a678f516c55f6795616614b2b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331ee9a6d8cf621433ceb675dd8bbcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba99d2f7edaee9536cf97ec49c68b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efe626904c482c72d84ccc8dbde4f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9499f285928ec413cdfe4c57f99f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ed121e8d6d00b2357c2cc6270326f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e748adb3094fc4046c28253709bef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa14d97b8851dd430c713741fe7c58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cc5d537d97fa95b39fd59913ab66f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bda58e9aee69a29c3a5350fc00bfe1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fca29705f2c93bf56cbc86d164c3dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f34181d9ad1d08cb2bc35dd831dc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3be93c28b4b1d7ddd35abfa82f928a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1901571730c57bc583cbd460f769e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d502e45ab5104f70e99d8bb2846a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08f94412c583104a196bd9fd81c361370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31b6cb10009403531e5fb6ac2cc13d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040183b96749d70695ab2a6af1b94ee1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e195e84967d3e041398ed16f0affe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6355580bb0504971d8c69676ba36a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02342e613bde368a61e9746acb6e4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafca31458aa2384618c48cb591e9f68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beb713deba8baafeb738d663a93130377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45444e9b545cdf633a80b5ccc231b1d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cf59cd77000316495ab1a6d6292a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c01d52e9a36b3673bae304acd1c5dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087419dadab93515ed168ea7ff280c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bf75f82906376ffb607ce81573fd6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f6d3a8ce0f6a4100333615691690f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dafec78976bdeef3e78688cf95f01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40409d77402d180afeabfebc810b58e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c46a1c4e3af3f3808a9863b453146e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dc984603fdd31c09d6c7d0cc041e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba7f7ec7a13f94a319c94e9d992482388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a29c6f323aef2c58d4288e9fd25ec3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e659410ac5b7e9c0fe1e78ba39698c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e08210c1f178de5c8b2378699fd76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b1b708907d02afc21d8be2d42727b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7545b05a4a2decf068280fcadd7d00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eefb5673cf8f6551c83313ab438cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fe8c61a2f47a6976e1ea05206722e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24521ae147d4507a38255a0dcafe72f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eebeed6bb99b544af8d02030994e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a718b552afd509882b43678b3f63ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b736d22038cff205e3991190c55f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b13c33b7c02b43b369c33e5ba4ab6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d718334a95a98ed9a9e2bac21d2aaa4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b25df3d20ddcb878442179be1811a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17274bcf02fd5f258caa6a0b524a0416403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff330d1103715f26fdcf074dda6715404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7705d096c9041fe8ed1a3bef44bb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb86fcace07fb1a59cb3494fdfc4b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ae1d1b3a7b5d527dd7945ec2d4ffa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c92010fed6dbbd07b0fead10a5b31f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f4819f8dce4374ecd86b82149a3e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b5b72a5823f2ff5a735a6490ee42d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792935ab87b2791ff9e13a168eb0202411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e1c5341aa646e7407dfd46b782d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49819862776c92dc5237594fe7c9cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a612fe510f5413db2f44178ca394ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bcc41997621d1ebcf16f220d61e7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697f8884e881088732005891f0d5f2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6a5e48b79fe3cdbfaff77118b7219417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79931e8e3c78aa516dc9c4fecf2d75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b5e4a95b5417eedf51a0e125dee2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a399be029ac45299f80f2613a5c8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad4c64dfb59bbee6cb15ac1a3c478b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fad6e3ab676e545508fd83448070e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc84207f683c95a6f4c2ea4228b3e8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda6bdd8a70cc4e8dd35f2182a66fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744a72e0bb07776f4ade56da3feabd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e09c21a1fad844503ad4727219ef1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa145a69205b7f201b2c81cc6257262427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f938d88b21a377a7ac390eb76278536428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b05c15ea5024b31f4e3bf5df593df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361f4b67511df938ef14929776a8d79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef33f7da33ee3ddcdf39528ab07ab70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7568b2feb2ebbaf872a65e699a6b79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b254dbf4286c069285cb9775affd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c47b85d2b66d04a120fe34d3cca6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfd5a1f7b2136dd23d4943ce5b1bed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2c57f07358c451b91c2a98fcaed62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b2ea98da955bd7e10323d3a523550437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4c86cdebd3792d5f194a1f226e6a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c3dda832c0cbf49131a80eb55adcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f88eb680151a4a8abc19c5449fdcb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71f41866648487a0a26dbb383342bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058300f21a6e53a3f008af5d6b1ca4e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794825e73d1304531dcdfdbdf4b395fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439502d1a0cfba2bf807a04e10f9f87c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba740959f289b15385e519445779a9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ac749de72dd1c23bed209e0af892446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f87e6eef066e2e2b0b61bf20fe51e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bde181dbbb587bbf0ccdd10eb0112448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e176f6ff8cf4b2879c51800e5045cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f411846d23caf1ab134e3b7919915450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59aa0b73b21af462a573badc3b22df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf98419df9901a5537a646ab7f0a08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bedfd0fcc9bdd93792745dd4c62388453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7849414f14bf34debc0e97403078a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8781015b718d626ad11eb82fbe40d07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1098ea59cbe0b3e68bb3c8f7695ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba62d27206e23bb54ce7bf9635c3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413da21eb6198f9a9627e80d585a122458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932150cec68df73a839ff69c3c1d1660459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34388b0fa48295f39a5dfabd85174c4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717b8b4970c2f3f171c11ec0e58e7fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39f8247cfcecdc79f79fc4e77cf751462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea9b46a94e51082f9704ef81525422463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb09586eb5fe041a27e39b13d1b285e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722fc97f077991e8ff2ab693cf65e87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cdd4d0f731196b5dd26c155a9023b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e849c1722acdf7156065ab72258b006467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e7657ae9be2c7330dddcfe6caf263468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57fda1c4d8d51f879d23acf2915415469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086e12e8dc50fa36af9102d8b8756d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73d43cabdaea8c68630f9dd74ff7b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca096a9addbe216684ae95b062a5fe1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be25e6776287c93653c90b39bc86464473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5116fcb6742250352b10c34d2e749f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bc0f679c8ac0148d78d86993600cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348ccd9c5de22094510cfe16088d749476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03253aaa6afbb272695eaf4ce5fca40f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296f82481706a93b4e5e6add424b5b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f164efa6f4678df4ef9ea9dec91ef6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb6aa6f4891304626715117bd44da5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc81e4462785fc2827c73259b351af9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c33b72bc36fae65e28802dd53abff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6045dcaca64e96241b74b16ac960566483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c79fc329d0e488126be333f859ea49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0df94a21e7d86ed1123400bea53839485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b7503c3fc60dd40343759f63a6409486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128978bc17e8e32b9efff5c00404e39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadd380264f608f8b1241429a9e51f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a445e0b2eeb64e75a6dd8d2f4db31c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869b86245077af900f1a3f3f5e8b6ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f19e2421692076897b9d4fe63aa15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d47bccf46c89f5e7427de6812e593492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3fca4d3e1352be1fd43377974b886493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b54d0bb756b4322a7e3bbee8ba6802494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e80e3797cda1897c5f5f0f29bfc97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b699473dd01037b543034a263c29bc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e86c807b6e47330e5ec5ddcd674c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a9b28dec3ce9f8c08d8b339dd7318498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486abc0cb3805b1617c10ddd4d549a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee6062694d971acc88e692808917df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab635c174e2d8feef02e0ee882ca70f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d366c80d4f2418475f4de6bcbf1496d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534374c8fb2653f575af99083c1ce8bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb818f46ac1dcc8a6a123f511d12b9b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3862ada51592c7df6a1d6db69656a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c07d64cfc0464894a91dafd0f631506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15179e638cba68d4241c7707f2f8f0aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d19bf14a333a130192d38e8cecdd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faea21e52786004e54ac8ff7c1d31f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce7f4d1718a63515101facfe5960e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dcab83c6d6288b4ed1aceba788172511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15cf313db039afb1eb55c9cae3d5c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243b9b6e1690569222adb964d737ea9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8fb04cb666543f1a2a4a1565a031c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd70fbd9eda81af026a5dfff09e4880515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b852eb2beeec71b485f0b8ede7115516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e61d74c7dfe4f24fba883339b8f66a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ab642478c299492498127665cef6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d440ec5b15f58b11345b596fb3590519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03de0a2317e3cebb6944871eff6c15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c06abe246195c3ad204a7b03381d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c80c35d8c1acbcaad5ac1247f556522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a07be33705713a9de5d167343f4076523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c09fc0e74743521f59745cd19c18c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45127161a6d57fde987857b6b546a52c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2662b67d7807b8672ecb0aaeafef4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eecb43ad574bc1ae85774ee729f39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bdebe7746cf987d3fedb0ca82cfbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6e1565ceeff9a0f3299cadebfa39f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d986b80884115a1cca31a9dd0d1934530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b289b860aca559b190f80e110ab4902531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b6c50a8186bac0ba1dc754b59855a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b251d3a48a9d4c4de2d65d160df7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7fa7e6f69c1b01e08a337d56ffc9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0145dc3060b3643f0a1789b81c021535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88429709c833054a4f37022d6c3467a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bce1193ae56ff23d2ec0eed213de2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4fc9b6bb7c358b3cc28ea843baaed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844330e73fb94b3e48ea65e4dbad0482539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac794af6867801c25a5ba561a22af31b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b383ece5968a223632c1a18ee1a9ff4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224209e7544c67be361f8fb34398be1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ae7ee4196476928b1a3686c74bccc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c350c5014439d3e7d048e82d76f2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c74f4cf64058bb1dd757d47a17163545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54730f936f2501adecf76aa4d9b68c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c970588cd6d1b111fbf7570bb5ca7b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e834e45d96f02605772507843385b30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff617d1dc8e453630b67b30f473fe79b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abaac6a959db41d4ac3476cdd96d2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eeaf03779ff543c3b6185931fbafa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc43248426aec2b501e7890f083bb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca597707039b3780c119f4fd48196b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dea9c2ebb9c5bbffc21a0ecdfac69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157cafa020058dfdcaada71896fa5d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed42fac777d227ca8804de5f3ec1a6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fdd32227032ac08983c361301d59d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df194929a1377f7b70fee718b11b45a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d24df2ddb933d74be7da20ac70bd5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42723296146325af6d71aafd0460b8d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04363d1119c3c928f6d2815a834f6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa41aacad421ffaf32c817438586ab3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eeb71a54b16f3df48a04aec0d7c32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07b6f2a1e50ff025fda6efc20fdea5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e0e9992a816ab2fd7bb5717d803c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d115db819cd71410f88ea65b1f4794566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c4707a899ebba71b16c12942d558d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ad328814fa2e2dec6c2b00e0a8e97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b8dc55c31d689f4c76c9ca5425215569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e35178b0a7395427f971f3fafa3653570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf03086ec02f99e6b9a415e60178bb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c906fc530e0bd426a7e74954fb0c4572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf8d2cffbdcc13d98d88b6b16b5051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8cd7230bd74b3058e976f700879322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8bcededabf23b7a09f4a429c443d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fc0c8d517dee4ae174f5da86624ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d2f80cab7beca017f039d416a15e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a960ab28c93f6cbfbf069729670a6a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ee011ec09b88badf8f490b89bf42a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a0aba6cc17fd6b93cbee97cce59a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65d851417bb3271e0198c2d3f0a4599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098188434f28e6a7af49578fc31430410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d44a7277e36e17363a24c0f914631411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587a1ebe16a7d449db32890f5c347a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee05e33bb8bcf917c4077db0b8b7c6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc758d797943cf370f7956ee71f4aac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317496d1b888e70a18491547711f15a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500208e8ba9e0ad9de752dedd45ccdbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a7820df6e4e3d7e871a79a7f118317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f24423f65458ced197a51c8aa15c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae1961af295496436382a830f5ba2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676d42bacd57ac4f496753f4be5c33320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb70134aa9458250c1f414819660d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62b10f6416e300b02c8cb3386680e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe544abba8dbe9eb95b904e031c13c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523fd54686a243f1a008138326d2e3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb204448e9a4143409644f0373c24e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ea6cf092acb10fb056f9e8c56038826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a5e67a196363d6eb43ed13cb51e2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963479aa92aa9adbe5e5cb98b9e0a60e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c51f30d8f9048b6c77bdd81440d29b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c891b5add6e3bfc7b037771527d7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbb97ba327326f9c123963919c445931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371530a0cd90974b010ec14cde322c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6a0a7895c7595efe11185f874948e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a3cbd88dd171136ac71380b7de42034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2c80831e1d2310ff6abfac8d1815035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952e23b7b5f9c510bb0d0db3979ee7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79042a19bea587693d837edd33350a7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed43c7db32c57a3f6346776cef136e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f64e8509e66a9cfd3587f169a543b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aedb2bfdecdb0e6430a393419b51a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86320e77f68aa60b7fdc335f9acff4c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd8e1a8e0259f0f232fc750de881b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc7ee526bc175c66cc911ea43649c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a642b960909e320b7de128032df7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25441c71502d071ad687abd8e32cf03c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e867b899dd6aa7524dcb98481d988f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819732e1cb1ff4b7de33068b80075c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcf8fd2753b07e60073fd8badcc5ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc36625248080938fe4c4f77b05e1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad526fce203b4fd9f97f809b413b7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120196229be193f6565105aeba5941851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913bdf449e292b5df0e2f96d416340752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de748863c0f30a7d515f7c50434e3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a170b6874bc1131a657e50c84d39eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c50c471001aa9b7c84351320ef4f8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be55f506ff764da7b6b02c6f795fad556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf80ac4ad38cbed7dab93c2efad667757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3a4d6082eb7a6828c1374b2d18b2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670932e76e2efc1637a375e3965af7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527fe21c862de4ec279ed7fac69e16660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707770136ee74cc4ac40b3f1e85859261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2c3e0570aad65b70bccc5735cdedb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57a6d2790295b5c182855b7fb0eef363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd257c79cb2b7cfde2f1543f77cdfca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb43f6532aeac11bdb0d441ed7a39065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1684e979f9f8b2bb1062935c925ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbe37ec7b5374ff7588b5a940055b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287511547d3e656d0713da4562db54968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee16ba53c8e667e7094e7f759f68aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdfdebed4b8a48106a168b5b4bfbb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a78f2c01a984967361c2b0f426ab9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cfcddf0e8390790b53675faad03e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e819aa5304c08c85425cd9a6bc9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11493ac2efe34ef3bba0e58cd6fb2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766089eb3c88fae4f06d02fe81853e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc07f8e501cb615348cca1b687f90476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d258dce492d978a53d1a6c3f148e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0892272039749d28ca629b2d38b2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a381d113954de679529e7e16d1250279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db79916e4941c8407698e40b7461aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7499ca7c2dc6508b7d0ed40ffd3de2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94df3fb829e7f466ba4ebd3b0515ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106b0c3471b20cc922298f61a24aad883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc433451f8419f4bb32556e3f74ffb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef534dc8ee4d93846a2bd5f86a029f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a48fca86e819ca20558aba278ed1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766117cca913cee1c9dc6b7e1cfbc7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c07cbac4ff8a2e7560096bff44f4d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962037bb48987d9df8af84ab54291db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb68b9eacf77392894f193c23f1577290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c67edede979aca4b13806bc976071691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722a3e2fd014ddfa9e7f2d62d8887e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85775a24828165a1ca5b81a84e0bc4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2a48a8e66df98715ed131e6227c7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e29d8e6e751eb3bf3e113b25f3ee895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7da9e815c648b591e1b03927ba2f9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d3cfb70325ba69140a751c3763aaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63991fb86b177fc6938f2f7eb518e4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8776913d5035dce4701be1ab9c312499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae2f586be71932304d770995da9963100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e6f7542a86c673075a91df4f0a7d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d4c0942d8486b58c222ff2b3310ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194732a5654884e5ac685934b9dd7a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f2b2032deb18e66d001c6d73e8acb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0193a1618af5bfd166565d3fdb524b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e88462f86a4c3bd76c1c49137463c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c708022586d5195923f4c75920236107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3af063c3a1e586dd2c35d13240680108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946631cf3d647de35799b107c46aa28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fa92e4b4a9c8819ba5227c3662383110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e4f5585a0ee256f9bcb769b2d3a6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb605f442a6390c835201ee3dc702a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab762fd1e1d33e65b0f08f22d5e4da35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5779be1af1db4e047c4500847575c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f28cb01698b046b1ed33b91b97962115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40b8dd81dfdd6d2367af181cb1ecdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510deb0ff33243f492d57c4c698822e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e4f6bb10a4f1196182404bc2294e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0468d23823d95959e6b69dd9a9db5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd06f8d1e9c6041b7452c37164f4c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd753a84496de89be2ff93daabb184ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f2f6fe7579177613ca21105b01ee5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab5d1363b0d21e8a862497a431684d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ded6aa35e3086d1059f0b4dcb2b71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f05832ba1a260c5111c5523b66a49a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780568571e3984e2afcf334e4530530126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68381be9fa137066e3d8a6d899984c3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9551936dc1dd3650c97b3679fdeda05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6dd7ab1c8d2b3f003ae13ba93f907129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1350f6777c115774f86cca0e2d75e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb371c321cd32da58b63cea847730b04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccec4252edf1cbcfb969a768b75d6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1f443ccb8bd76f0e07c83a23f198b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811f4d6e4b0cf21cfb10299f30c15a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02bb624e11278603c45a19a8fe2d16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568026286c51f272118f7d5c81eb46f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16915be95356a8c776380b1c6713c6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687c4060738e0895a54c44923720a6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda6e67b5bef4fd07ab95f0725afb1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad34ed6eedf75e6c31695d5a6a5d84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee12865647cc47b3d8bbc16918ac35e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17f32c7716efadeafc9d2212336ad0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a26084fe19d27bbb00d345f1194b39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efc49f5c4369599a9dca5aa8af5cd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb4252be6f4fcb0b7e406129f98fbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816681319da1badbf957969b601dcd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5da72950cac816e3344bd03e78a99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821595ecca014e6f2025ed01053ebab0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800f78af182fe1caa66f364af42612b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246ba1f653496aac8f3f1bc43575806150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6629091978492cf550656bfd2a4064151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a220b28d3bc01dd3875d03a95b90d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13fd0af849d10b179c303e46071078153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a3a533ee8ad4fe852a5222e405b3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d027d426efdf055898bc709bd5d47af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26648472c490977d386fd138fad28b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eeda3d395c11059c34ecba1a796a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb93d684c65b3e5f2162f13415bf4e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c22d0edba00ebc9ccd30ca9d58c56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7276f6375826647c9a568f5c56c297c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72aa3df110cbc58b5b5754101960e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847002196b334d6f9a904cb347bbd8f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2af9ad0eaea8a9a4dc5762f539b55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34f2c89e24965ba0751fad89a3542e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8512fcf3d21985741e2fa8dbe8c96c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852f671b211a62d42c611091bf18309166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf3dd37048721e43296fc974dbfcef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a937e83ac897731403c945ccd748cf6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c441278ac967a7ce8cc3e4d0011823169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b47177964057515625a4a713e974e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140733dcbdc127b20eb69c354e963a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c7b20ca81fbc6121791d60c0d676d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dbef765508e89add4d5cccabb2afe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d20d55f3f19742c3123bb5ed65675a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9aed1e7032e55c56a330d5e1b903f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffb2d23577f7e41f59d2fde0e11001176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfb355156a0e84bec7b7a7bc52d88a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b71b79d582737b9c1fe35b051fff25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560180cb2c032995b61b8b0facaa2377179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee063e7a2b5fc5e248bed215ca815c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22cf7ba946a5e98f511f4e43c64f36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720677f2af83d93487f8586e0278ff8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c62421e1db5843b1c82c2b624ebb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbdd5199244cb0c9cb82e291120a5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dedd5d186aa3f4424329eb24396321185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeef191ba58eba4be82da17cd66dc5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef6b7e4d68183c2367509031762df4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff9d93c0e864441fde508c570d96b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf3b43fa08f32af5789408dab976f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa6dca3b905d1f3c6570784a291acc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f572155243ca8ac8dfa6789377ff2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7717cbcc42be2446ac6b06ad7375fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0074428d49773b503f890d899cb34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c358964615fb5c4bd5eb64f0a69a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f809236c6ca01128a8ccd7ee1a5e12a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c454d74f0fab1db7a689fe2669fb0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad907d59fd2f7dc7985f9c27cd148ddd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae2735f53784fb02cf6809e5bb3686198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db23b8c793c0262c2eebeb316d1534199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21306e73062cdbb73485201105b1947200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09ee1e0d648d10eb3183b46ee55dbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bb424afd281673c5fb6c056872f79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaad778ed7e358f63e729ab59683d67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2019a7a97b55186feaa478551b50351204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439afee7ee0734718e6220e68e72ac40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596997827e5765f21f6ff07c5fb85e54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a922b91c40ba3b46870bb9d5220b01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a31d7ae6044d271bb2d6b3e2a1a7eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fed650c06c6c44c7e5a58116794f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e704e9846685d0bb41735481efed6b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb588538d0e4947aad918dff619428e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466add0d72b9f397259efbb09dc0e506212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321899ebb92e638e56d5b2cde62fc6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678818a63a18d383331ed575422a732214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb66dd458dcae7fb31d70238ad4e9be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3a984617bba22d50243ea5577ae27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc0497b0a3b4bdd426dc0e926eccf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70a468292eff1f1e87da5e964fcc12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d7127ff505e20eb787903727d3fc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2444129776001b05c953086a96e93dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f36f5707e353be94266ee7bf60e959221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf81dd5680d81c47f2294e55b42d0fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dae9a35efb20eec1ffd2b8497b7338223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2bc13df11ab5ea2ff32941d89c519224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cf61847e64f1536186fcaad5a428a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb19ec94e51f67ad569a456a7d57a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f456ebf1b34bce30391a5d42b229f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082d70ac7bcdf65bb78673343a98770228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ee81e6b237ad0ee634bb426f6da2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee1727dd7f0de297452b0024632161230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcebc197b7d3c77d8d57f01da9a6bc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeb386cda06517d21b74ea99148b45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa7a4dd8538c309c1bc60beb28b804233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116db27201c86db5d31575cdd501aca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5f5bf8b97b56f024fd1a133626874235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31778227e7a06051f61d2f87d456d84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a10263d4d84324232134e5dcae78e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658c7fed70344aaa6c3f922cc817196238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53297f6c877f8f3f3f1248ce703102dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f1785bcdf495010984d118c208c50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499379d44b18a47225bd01b229e72a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12d069bd0bdf0d33001093827b45c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fad6181cf2df9c62dfa542dfa4dba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e40e61368e06036d59d2314ac0e53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6f0d7b56aed46f1c90c32ec43f7d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83050a840dcffe2d0391b7ec14ae9e51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f691592bb33fe520d0d8ea268a3fc0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3896d3d5e95c81c562d97be9f4decca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637126da1d13c88452e589835c05fc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea343bd2b9bec8855f2a0fc5045d25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c40a247161141c1e150daf1091ab9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e325346556a468462f19da14bb87a87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3e702fbded010ec02b9634aa3179a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ae1a217e831ec357b284600435dda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684efcf9b3ddde3650bbcfa79ab3085255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cd6a109842b48ca1f83350353865f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd09e97e10f98b5e32e19e80c8d13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6209ccb427e0114435668d6ac6a44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1298598e5bd59ca3696a6fc03d87d37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe9e8cc8ae1ca4ffc460aa5b8ec1d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1970be44038fe8cec6b33cca63cc45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd407c9c9e64b542333fc247af572a98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120e715dc5f923c735ef8a52d072072263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8517467c5adb7a019d43dfa0f62a43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb4c1caebd558a44a40903af342439265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e78f45367d08433c15c526111e19b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43536fff0068d127406a4caf55ce2b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4053ba08eb7993ba4f485a623062d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c674d54f190c3ff130c0a917a871cc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a2364d0c8b06ad6bd3ae86644d76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec311906579e6f01ebc04d97c3a012a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3464bd8794101d07a7de0b656cedb03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbae99b12f921f7778d2057a00c20dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f372229987c656a2aff234e86ca1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51ee19825f418e1fc05002ce22a8b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db322e2c0078b38c91694b06d8474e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a718b092fc491203389c1cf6d000762277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74747784aebcf7fe435bfeb568c0c0ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd698c998f5192e667416a8c10f6d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33904239aabc22493dd9d6ec05c42b09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29bf1dd4d97877077cd08f4f5013ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b930d271f406f5c3b8d34dc86090e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c603c0fb0e8bec8151c747011f4bb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aac565296c139a7884d65d5413468284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9d7cb06324fe1885ffb8e55cc2346285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9969e9e4b7fb1dedeacfe8e461321286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa208ea2b0f144f051d8c0798fe61b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684edfe50b8cf0b53c89619761f0816288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e4896fed4b2d2d2c5764f2e993d70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940f4c02d52b3375030a03c00e2ef84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def6d60f80edaec2701e43b8be03171291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a006866b97d7f69f970ad274ef4cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e915788fc522bc1952bc047a10f07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c309f8e6fd0d600f7ef6704b26553294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2053c9d4f0827c006f9046b0b84fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053df02a6f4206dc144d90be23e77ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41951df6f3e8613715d0db02daa33a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540eda70754226b28790da9d494462f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ecbea82b2a3b6a3ed750d59318da2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f23c91f567db1a0aed971974e0919300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db351e4045b854de339514eed6b270d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08a7590bb7c3462fdb50c1d0740732302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b832c19d76352b5b302b448d0b0b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6032177645247baad405f86ff144867304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd0103eff683bea2725b07db5b6fa7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e862a72a332473fbacb04cb56760144306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376f1b6a01daf40ef9873eae327c754307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dfef7d6e8850d1f71f05717ea0478308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b617824d184e8bffb19829cb52f74e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ea9068f50ad26d21500374a35efab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c2704d4c266e6735ba2d25a0930d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cd488f94117ce36d749cdf9821da1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95916b463e23fb668a9dcf2a1be164313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7130cd04b97680f755132301b0a940314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c9cf8ad17e6b823a57b10fba93b0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9a540238f16c2b7f2a1a689acbac3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2484f374adc6b31ca0c36353bf2e12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decbcdfc1b75e38a7d956783c1d7675318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c514240de29a3183ea66cfbf0cacb4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eaa4193b18fc303833e2343684af5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11529b4e32a8330efb10a0bee60a676321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dc0776291893ebcff67af5623a7c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c0bb402a005ec3e559244f0e038c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7fe3f930815f990b02b148ddc9e9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1102889690e4e23d9b04b21aeefca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6b3ed0492ecd58a90275b6fe02e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6942047b07af6992888f4f0c663c783327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b1c3e1e31eb884da5d3d47049de3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194c0a5e8aa5335c7c22248c94dc9a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffa41700bd16f52f0b3e41f7c0dd41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83bab005f574114a830bcec8d60ada331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991629c9856abd7ef092cb66c5bb2a22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7ecf0784adf4274fd058e798738db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502689e4875bbff5c95f0059e40da8de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74f265fb39b6cbf3c143673b084c05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c199fe18693e55e02ce70771ffb3a04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c6f76da8b530cce8c7cce21c7bdde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc42348206b13583dd6256c58c6cee7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c028a2d6a160c5b238795c10b3a4a15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0775c8cd746b88aeba3a05372d33d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e021b44804e311519893c7c0f1a18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94daa56f8699caf6e1cb2b2837900f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8f65661955453bc1643032676608e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d92b5aae96820bc15d6c0370ae094344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84423a957521392b3420e9fa6797d340345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6cbaf47702076178a20d9c6128021346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80148a4274a4f68da1e02f3876498f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905922526ac5fc65f9013da8a2e286a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c3f5594018243ef90234b38f05e44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645df7595b253fe8508a8b356de8f43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf45ab6e4d950d36b7294c72d79822351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fbf3b8099259fb99280367591b4cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7b5f6eaef779859559c6a6faa3441353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b43007e9c9949f19cbd509b7b3124e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1fac4e05f6e301aae56e6d7c2e4ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f14adb11008be190a214ed0c088ffe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31e7ab79b55ae1d5cdc08631885330357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c526fdd90747ff29955486352e783358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca88d5198293e1b11ccf32f42387f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b27c4164e1e0a89bf8f3910646984360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a7d8c1aff118d242d062adf6cef44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24460ad304d8dd04f5070c4dacf1595c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305c063c45f413b692a9f0e35116d7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21237b631d82805b8e82516ed60c50e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87c03ea23d0aca3df3bc8860c58f3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae19509c362e84271771b2b65cfb4e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca982bf5953a456d2ea40567bc8eaa4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fa35074c97db1d6a0a785bac2c4d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e1ef5b9e6af8283c705790f15e9af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355414dcbfdd037f1fb5c54f298702cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2946f420cd87b5bdcdc6f3e96a311371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad5c1ad6d6de4c79403f5beee4d8b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6992ce9bf014521b9964df1a5903279373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa2c7cac56b22b218b584be5652a6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6b77c0c9019a1a675012f03841e08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51e84c58eee6e3200670986da2e18f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f442d12b6350b44cda947178cbd86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a55bbf584ca6f0629740fc5ad8eca4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecbc7ad002481acdadad12a78e8955379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cc837ffdd1ad5cd51fe142df46306380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e89bf9d0add5e4828fc5e0b14a1a66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a21575049bfeeb89e8b8fe6c1c36b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233f2564af581003f11adc45284cc6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54fa7e52579395c6f39b943eb7eeca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10999cd2a22fec208885955d419b5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404ecddc5a4d5ca70521785350a6773386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aecd18cba9095c00151a4da9d36ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e2c421816d9df739ac75282896fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f0922162d6dbb507ece5e0a5d6691389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eb9ad1289fcc7e26b42a23a52baa1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73309f667a4d0ec8228ee32a0d9127be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dc092e4c17caa7a54eb22e5331a0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b664e2b690245ffeba297f6063125393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254de18e2d45327f9927e01842e2aa9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c259cd63343bb206d4c3b15d21fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec7c25b2b029f482c30f4304905efb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12424f79a03b4bf02609be85c9e543397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fae26cb8343e35e8f42ec75d677da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b79d642aabbd8806e513ed862ae66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fea4478f3b432654f94a9bc7a17579400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cc27973ce397ba458bfd3cd9297bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76258955a990807cb8eddf26bbd58af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306ee438feb893821bf957fc71175a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9a55101fb1630083a6daca8a1f877404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e105118473c59f86a57e27dbcd4f3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194737e619b92fd00ea4eb0350c6155b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1325b3e0bb30b2a357c4cd2933415407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022433b222590307a31b21678b8d516408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483015c07680131b2137b49cf951023409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd466d89a0e44726a90534002f0c0b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fa3993753e558f4b6a151f64a50ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f472a3f2b8118d427b94b56e0179ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef63b9ec1ee6ae2e20bc6289d8f3af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6533f806c4528d944f4f6ecb09fcc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828cc6d089a62be5c5e3690c628a4e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72bceb435067f315a76f5874517ce7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d5b56c48e0e17f9e1afc1eee27f0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1fa70bf3ab4c76fb9a607a413cba4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10642129ef9ed961705525bb40454979419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13555bb26b0c2f5086a21fd1887ac3a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a9bf61bc5a1a217adc19e5825f2fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118e8411a57a3fe3d64abb0759049b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce16c65d19615a89364c4f39c537604423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc47d0e0b87454b48744ca1b766a6a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5424080780f589a10550cbe0825c4c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649978b2b85d852e5abe4d2acbc18ed9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e0670a1f2009e1536b037ef533621427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ecc6e2b0d7f71c0853b1653ab4898428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf622ebbcb8adc46da31fee63fbde2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13640ac1ded81a9e5ee05caa326dc034430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6357b5970b30b92483f3fb90ba37ba7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410bed3ec249eadfa3bc8caba0220aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5dd87bba5dedf3d99031bf2c9e24d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66795331e03166e9089443fc61644a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393c4fd43f55d61b0373842fa93c9d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98d69a18b7964eac4037aa9e627bd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a8021bafb534a611329fa3e9a0fa2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461341f14069603aea5a064bdc84b18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66962adebd070e4776388b23c887de4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe8318d4863769cb43b975cc92de08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e03103cc724e23a59d8643c1296788441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eb8c7b5febe0c66a54f98cf122714442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364ccb2f7c2721caafc3bf8534ae8a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0bd187282886cc539938582b23fdb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454db39bab356fb789258eb5af515177445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbce8b53071226f61e25f10bf3cedd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd439e717b488ddea7abce7dd259b8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c4cf52d57f57c1404fd06c890dde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fce60ba261c1425019b6e2e020ed91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ab613bf99371670d563470de2776f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77005083f0bef9049246797ed4202138451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d81104a1782f26d6af603a663fa683452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989978810c79ad6e6b29ea110c69430453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aee32344473bb0a7a918228754000454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c921092ec6772cf55d27b62873be03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a727e5a2cf7e19fe7181055a87adb20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79364a0e3f908c14a7b06ff7cb898662457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cda8e57e741725f60641922087ebdb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeebd44736c6959fa1dc3c3776c0b7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd591359cc08ff81edac56849245a3db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6c7263ef94c6e342774d3a4962e85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc7f94e2f9abc5434e3ccaca8d7c4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c8b230eefb1f83131b2076323393a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d21a3aa0bf15504cde75c98da6f67b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567986ecc30adb41263b3381f055d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa59c4f13d9cb6fed5f6437e169af61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7789a3e9bfbe39e4e19b329bccb453d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cc7569bcf46f6a59a715666e7ef71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e009adde95056920d64cf74e8e3aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ee5f7b6c2da7388deac94d6ba8bd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24249cde36cf3a2fdf5a187796c1dbb1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c98c5ee5a0f3c8b4bf43e3859bf28d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d407bed795ff5c7a34b01f9cf50226473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6b03d1989aac97c17313372088dd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af6778eab39cddaa46c125f58ae3da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813c139c81bf2102ff698bd35ad5645476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba02bf1cef3a56194ec52774d5ce3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b04f607455ce70b19ed6312234189478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaf55a6f322485fdf4774f69a15619479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178efcb21687234259ae5ea9e0ce3c95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752c15808bf6bcabf2e9f9766f54f9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d4b057431d09d1a792c6c343e9e44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6211c21af9cbba51e81024fe66bbe10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b8fd552503aebb2d7b601b29d058b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4eebad28221e203001ada27089455485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5471e5b8ced516df3f99c4f2e8f30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7e4553e3624f9d2351c2280714a67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d322f7f771befdeeed2bf820b2246488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4d390e2bc3d241aed689992b4d25b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc260b9f5c341e7fc1b2f5934ee9f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce14c6fd0c506988c017bdff06db313491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaa3da4999c8e9397993743e537fba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47e32a9c0b28ce5d2ac07fcbb4eb5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd89b5eaace55a4306c5928e2b7f0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990fdb80821c80124e070e77fb12b27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b048a45e5a20bb364b0062f4ff2327496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6da8daa0a9a78b2ca881b386ce434497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45161ed512e8f9c9e8789026c90a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa100d21b893adb5d21601c195218d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121dfdb660140f68de489f6ee704146500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bce14d3b1522a372c130790715d39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5847d31c1dd9cfe25eb71343a9b0fe7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337e32ca132b598fc6cc3ba88a715ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536478c148f729b0ef6751cdf9e0c22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d51abf6e3521d7024711001ec0c599505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe6a6fbe9ab651209d304b420c20ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80f9a2c394747f31b64a174e615cdb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466ff9de91bc55e0e5b3e40e3f884dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b1e7c564cb38d855325762e9ef886509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aefad54e3b08b22b4fb1663b1a87d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663373baf26552f655aea2fa773aac0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7ec8fa3fb610ff279e2b3c1e53bf0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e18ace6f269f862bf14de8f9ee25c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286edc56690275b6e64c189af4d4772514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82ce5dddbaa90166c7d1c5cba7e9ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa2da4b2c686950782c6195c82ab2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92353b9e68cdc3b2be0afc31fbe0ef4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889039073acaa46ed7e30373a97671a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430748b2235dc003e594721f57b6405b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebea4efd39865ad80901bb5c013dee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985607673267342755f84b913f5cb5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb1cecca58b7edbaf57fd8898cc5e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b1d3322a7ee7f5641c7da4b497e44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c42e0265cc9fc7ab4897df6eab01c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cc463590e22520773345f75b5497c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aae7213ac6c392e01abb0a918b128e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0793760ab64f739a637987bd7f8a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda53a8f972c2dd2d04bf0630ff119ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5443e81481b14f35119d64c37b60ff9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b354c1f4c6fa9e1e1015583a1fac1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2163993bc752deb570a94879ac0d9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36e254eb415452ba4e8ea1c4337422532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194577d6906ae2d04716c6da7dd2592a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da61808aeb73d7a1176b376c24e120b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1c9a827ef42e421ca1c3961779670535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637ea5347e451089f781ae083fa4ac6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec90d01858ad5af44f4ba44c0502bb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42e56f27812fd7b0b79796ece9680e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a78bd9ef6db6327c3b7814c669e087539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b876a00819f6d04a0c69b7b86817a46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a7ea32b02e491890a0b3e1d327d1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dd55e40a18316bbda7b5a20c32bb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec2d865fde09b2423c4a88cf1d1f3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30f48c626989a826f09a25bc024e1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d273d849e10f3da827dcf0da08fcb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a02c8f258b64f78f3567faa2853eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a5561b80b952a5d2bf4aeabcf5b31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e42197e823ed3259446b41adef0f4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a5c12b450f2b70ebd14a994688876549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa86d1964ceafee1c8eed5c482c8a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd79a80218bd798a81e88c1754afa6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e1d7951cc2b541fda695324775fd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc26c3bb36664bd6370469e72fdc0e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4773b707cc90fd97de9b8239691fb4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48888be8a43688fad13423b442bfb9d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bfdf12a6320d36fbe7a3623b43937556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91390865733a81d96eadc382faad989a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c9aa6d963bc9d0c067a54c008c547558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f394fc996c4bca6d339f73386e8b5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7af1d39cf8022aa6e29ea9579cef78560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee6c2e6743eeff775dcdc8bac5de44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130348c2703267c8d2b98d11e8d0271a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbd914a52de8db71b788302ddc9ea4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef3cb1389545522a2cc66bd4a2722a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0e2cf195796cf538b637f274237bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31a2833be28a200345000dd69ca549566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d20de60209cd11024b45700d5b82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a23ac5e8081880b76cdbd7879d0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f87c69671ca83018bfec2217dcba4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13231c32ea434e23459d3006f5c086570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ae349a42eebb9b142569c166fde80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4ec43eb1f76e242ec4af02fdf461572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>