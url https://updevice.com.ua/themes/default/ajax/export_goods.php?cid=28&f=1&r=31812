--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceed3590f5e0cb080da8d874b8ebbc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f42fcb742d4f74d41fcc53d3a7fe12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb7b4c10167326254c3c6fab3b33e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4982c2dde7051e2a0a5d82cda52214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0207bd751176a05710c132515484235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01173e941613667f7bd3fe9d53c33a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac114e1c4126f92c62fef855f89adb827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f76e2f156b58f0d17c6fc2dabbf6c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c9cb8bd537dc172f4fd4ca01551dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c0f5573e07266c5ac96e735c6022c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b35f252ce2c013ddec42d55833ba1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2d7fed7980310e3028b36c021556212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43a8924825d85c8ad82f1488a9695713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e175b20dbeb30d30cf99cb3a91af07814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead67515c753949fff97704e4361f6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f56e077c22c10ec5cf8ff4228d8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38c510396a7b45160ad05d1e79ee9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cb3b9f0bfb980911343e9ac0c3b1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f7e8fa91444735c48a812b2192cad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552061d153ee57f3a4e3a4923a9c73320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faa61629252d748eeec9fbb6e728da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f40d45a6874bc2a60ca8a3f3b5f8d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c1d7109cf7578b800fe225352bfa323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b439a98ca3ac03e3d6c02e7059dd1f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61479337178f3f82ecc65d7d0a6e4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adace97f9a2866fa85e30cfe218d54dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38a6014bce8610084b1f620c7a97af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f976e95967fc05f4482942845835728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae497174ae16ab9b6977047fd127c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba8b827fafeb8cd8652cc3126682c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785b01072b521e8951daa0d6205852931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64acd0d6e1b7e64092b914281a401f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb74dcf505d3b8a83aa3e9854030cfe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc7bdec02fafc2f504339f008a560d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59df2eb998d0f7a599dee135d33fdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d487e42cda46cbc1649b7e29231dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b435452a435453277bbc4efc34aee137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be7f59f62b11c9cccb2250c6c8e75738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbbf0caaf90d901535d616b686a69b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e6dc135336cb92342eb6d2de4806a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52951599d00b1bec3c0570c412899e0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dcff8500ae6113f6c83bfe37edb8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39f06749a47c33a584d3cbc744393543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274e65473e6574b073b008551dbc83344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4d8e10149942490aedc3603cf18b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883366f8bed9620d362e542a3b4b43246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14922dd38276b216daa72a2891342c5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f956b8641e89adb090726f4e9a69b3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39fe15f812c8862ed2204de4dc85349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aab4eac47cc9786f42c36bb4db97c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2d7050fb14cff1fdebf70e9a8cc8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c4a2fcd3494b3ca5be8270f71d85352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc62225945eb19dacecfc1c4f9aeb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7f9cd70b2bae90bbaa1568b3a451f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b576370855a6d7cc72832de784971055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341504add520a1160631aefa7ddc77756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e84e1611e1b20d30e23b500cf2174857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445fdf975bcb3023766c619ab6bdcdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8354d32c56d19694ffa1da8abbb0bd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8fbca1c0b95f26663aaaff6aa97a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feb2e486963692a33c4fffab5fa0f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee1b22c3cd34bdec623c642d825af762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f376ae438262b1ff2a00d83bd9da963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb4dc4e5c395e3f7f0dba5cd2d6a8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dff1c4017b5de2b49c82275d97692865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139421e206b9153459a44b0b23ed971366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c69c8f7a26a6c2c889508b6e67e1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d243be3437717a06f33318c1a20268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9d180a5f3bdd6909f134287fc98aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83fb6b673328f7343a17bd87210c3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159fd773060870df21d51bb074bf9df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e1a05afb757be20a3e46fd4a1dd4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c53f3b2fe9cf03d4de4736b21b5e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a278460aa94ec3d40cf6969e9713c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918b4c4f5975a7e606a0316e623bc6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514da417497a222d9cb44d4cceb4db5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c09a572b69c8147c41f70aa1ade64177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343af6cee8aaa790c8c6151c21e8a2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cf787a0fad493f937c53a45ecfa4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebb9bd77012ed82d0de019498d4aa280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f028f016ceeeff06e7d205e939b24681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9964ea0c27e74988dc322fcc53ced582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc053a9c011f32ce9f2393dbe19498083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadbe495007ca707f680ab765c7614584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fb59f773237e5a50dcbdba135c8f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb6cbd26ab32c76a024dd05a0a3a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693871d9486045eed99941a9573732a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6b583007c08439c70feeebf4ca83388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0051b1a72fd376c889d1ca51d036d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02a164b4d0df8d7927940ba361f02390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1347847c407622ec414e8375db99b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca53bcae223bea9a0e5e860f3edc9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7d081419f1ef9370f9066cd4ab0dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d37cfcac056945a40cbe0c34f66d3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058e1d43302a9a75059da13abbd3e3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8bdf0f9cdaff45da8017da713480496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0e767d007a1c2baaeb5feb4ba3e2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb079a5d176cd97a9f53ce9451a753198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514a7e5d5b1dba2ad9d2d4be849a52c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c06a69579d56a236688fff8faad93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b940543055262d2f9a518d80dbd53fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7098fd0107c741d6bc710fe3b2afa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a588ac4456b15a4abe100c226d9704b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20a27b07a7ef974506847c5e533605104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e279b7dfd5b72e1d2b2ede311a29b96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd5c05cf457ff914a6649cf5eea8e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7876fd09f82e0254717afc3a30f851107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db304dde5307d76b3f762f28fe576d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caab3f0225cf5c56d25b5beabcc8a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4e25633b82257053bfad33ffc7736110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e30a8984c4a83fc07febbdb291594111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca3b550e8e524bb5e78c2b155535e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a752dc36da1f2cd57ad03a8f9a7eee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2f9bfcc08d0d6c2276e77e4fc0498114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0c20b0f7036bdec2cf2d49ac79f9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c76daf35ec62460d4a09bb526e8188116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5a6c0fc9fd2492470ee7a1f32aeae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dd2037c96ba47784d8d9100997b3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eb3279530b5c79d4d52215759ea51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d1658004336892a64725c14ba7078120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720ae4b74bd7ae710185a7000c350c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e462afd6071af1d6f621111a2d3b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3166f24dbbb1b270f242b991f2e4cb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5381175636088be2dd5637b3a6bdad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc758d4eb7025cbd0bef24d1f6ce1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dca8c330e454e21d92ac0f74902446126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d3e07f41ca74b758fd21f4681b3a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b559cf864d4d4a6848a0bb8aa0653128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa6a55e520d646bc082e97ce93730e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4dff07ec04f2ae87b0fe14e292436130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241e8be0524da48ceee81877744f147131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7ef54a130fdcb6c64a9cfdd20abe5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed60ab2e8a0d684eb77c63e84d050b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d9242d5bad288086a17855b6aa5ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23662e3d59e84f50fe0938c3ec22b076135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83485dc6840ef06df3d130d7167ca23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59499aa42bd0a1b0c274677af21f3d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3e7d3c8c4ec95b76eca08eadfe34e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd9cb349405dac5f8f388cea231cc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b506fe304a25aea38b52369b2191140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391c1ef1fb79b733e5bbbd5c1cece4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9d8a773c16b2df155a43a0210c7e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c41951736c85a287f65a9d6877962143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798c7259b4a9d7bf8bc085e2f02a504144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed98f0e43378f97ba8690a32d9aad66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244636beca05c2e197e23783e1afe68f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc1738e06734daf0266c559d392765147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662335e6905d767a1823f056a2e8191b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3501f30d15340c68e73c0d1e5721fd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d7ba46b117ca97fbea42005350e41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e99c7e6b924d2e9685855a9674734151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eddbbf096e6324c18eadac2876d1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468fe8e2c18c0b7bd21034ca8745dfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbbd6b861acab3d98d79de8421bb5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c2c6876a26661f4122bfe6de7d3e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12505d7dd5db804e091bacd2d388091156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b7c12a74a8df1ed2700ae34929f15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f498d834f2fe90b991483efebaf31a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf57d145b986fb587f8fd97a385612159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba8d6726e5ba2805b5a38dfa5be1d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e782308fbd7d748ba52b854c7847ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105d6a877b99e1b078634d8f279dc41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72e0ea936aa59f3bea8d06ccd9150d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9da1a4eea5aaa42774a2d37288592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4284a7071eee1d318ccf177fcf0f09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235e817bb0dcfa15f62209e6080eb5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecf6ab8b6d6769ef023e75db2bf91a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c706f282f28f5fd30d295d314a79d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be26bd8134db79b7159a06dc23745c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b416ce4865288f41296d9652586c425170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eb303e9cb9c883c61acc7744a39a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f6fffae750d4938d066b7f1263948172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaecb8babcc856f94d523e359659ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac63bc67770076f607ba0d9829258cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8a681beb03984ec3321471ed99750175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faf9b8d6504923e77444f37e8ca452176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107f3853d254bd9317944dcee4b5cfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2668a9f973a4bd3fdf5aa5bf468b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996e3ea07862c9aafbe44ccafb8f2bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df693e2e7ea3259e914d55bf31697e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e098d10b2b8c92c1cb425a40bd557f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbbb0fc2f884f7df1e6a73aced4d03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183815d6d4d1ca078f34bf8862f93746183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f84a2136cffdec89a0a7daa585b6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b3d666ed0f54561e1a198df2a1c21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f3c1289186875a730f16976abae42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd109a4d93e3138db0321ede502ae6f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f32b8c5b265aa27f498c60de4b54a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c70b029f49def8516020d588e1c6c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41c4e8064e136be3d259bb72acafdf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2e5057bf02ad8a0fd43e2b2ec743f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919cdca712b8c767b6c0baca11cb36c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eef12ba7d87b9bd31a9e5043fb903193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13440c12b2ae07fd1a27d524cff82fe2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3853c67f7afee817d3e8bb1a9fd5da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd15c341d4fc98c9ae16737497e673a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620f8aa5a49ec85e2cccf446cad3621197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6469dca9c0f9447bf4c6c58517ee85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b987d9d0c91085c201733fecd209e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bea68befb8013e664cddeb184772c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee59630c7fcf3bbe4e4ad40f049cfd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b296da4188e2d47fa114a9684c997b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d14a52d5ab890b3ecd92d93e1370c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff9b9f1a8546320f9bd457eae0d0b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbb9f17f6d585c394176cd62013819205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2ef496004767cb564c0faa2a3cac4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dd1198fdcd8782063c646945ace40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badfe4d3d08932cf4c43d45f56d5e8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef6dfac1819542bf6479859b457127209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11fdf81ee5ec8044eaecb76356fbd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4889d5edc2d0edfb33ddc975e98ff9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c3829eb7c2df3ce41c86fcec70972212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bf4d5889bdfbe052638437c65da64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4954f8e04b50a91058fd40b5b07aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b0c6b61cd4a33a1ef69b602666ed9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1e6e6bb381a60ae7e3d4a60390553216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771f3729bdc4ba8093b45ee550935e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcee888a74f18c9141ee68b2521b1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a1dec2c66e4322e6d4730ceffb307219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533580afeb5408dec6496661e76e6ab9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08141fca273f0fa4c54d54515ed5ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1cdd956e3f37681613f8f84972e52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930d8252486f5ad7526f026870f1bcc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fb843ee955a4d3df13415077ee326224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a963cc825824756d47ea5f9a7947b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729cefc6d2ff14421056d6a7a40afa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bd81d38d09b5236ad90ddc650b7fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a0c5e259f5e46157c4f2825c650e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77d5e4252082edf329a9edafe4a139229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225541af36916c6562c768ac4b3fae2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35127f2a0f854cb77ed48591d8b5dbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42f9858909ab39ec426fe5a4896ae4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d3f490b25adc92e53e2933bc8ed80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088feceecc179914b055f062f930f4a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b94ae7ced45202353266b11c868f61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27065319c064681893491b832882e17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddf3e51215a31b838a9751cfd0ce85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba635873d443bdf386bf4b3f2de485d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a317571798ce3fba9fedd9de562a51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29e4c75e19e54f065b80997582d059240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441cbfa6c8e1e642852e3b93295a7f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad2dd63af52d5604dfe2a01c9ecd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ca7a11fd3d65670e95bb689201b67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468301b400a44e1381db73d75f9f271244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eb790d4d3bae0d194c20c5b5ba481245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ab7be3de4d3a53b72dfdd8e0eb5ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c81c663f90b637b84dedcc40ec68cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eee1375ce8c7c115839c6ef4f6562248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4336a3c6e10e6b70733e7f452b2650f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b274a6303bb1ae011671673720b85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bd4234f7fd5d8c974074be17e517b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8219638a0a14bef1a8e8b0e98b4c4c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a355cd2993ef38a5a2eee49f5e8947253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320e65616c4b4e28c2b3c2cb6f384df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41cc203a426a2ab36aa995ff3ea921255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c24d0b8e341637a5bad10d2624bdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e680836601bb25cc4482fe5e051b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577af640d4f4fb5ad4a5e9358fc8f81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f8437e2ba30170ac09711399e8943259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae9724a020f8e1a99ad01fe7275c3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbce17db5fbcae827171f2cdc45d64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b227aae7de72a683963212bada174a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef4406723d23603fdf7cd801698af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc5c2f269b5e0f271b89ffe1ce3607264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f5faaf88c485e7eb0f72e7056f33e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5ca094e3050ab0c1cc87fcf1ebcff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92ed612ac1cb2d1900ec784c909a21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11999f440a583cdfe544d2bd0e7d5c79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22b8b1d5a9ab70bfc8745136fc6d10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd57f20c328fb259402ba320272e482270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7532eefb6884b677c71c121048a28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57446d467408d79744acf7913d899c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74710e9937d832eeacaad07203578d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bdd08eb40be93bb17634ae670bd98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e894758c7596b572b184f44a06ad3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b93a407d2717d554d63417cc0d248276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f66f885294ba86579e51e6ac1713a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16fff548ac83be21055871dc33a460278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61096ff09446fde1199cf34f1f89b8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadfec9d62eda0539b4a99344242527280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ff4af7f54e726d26fa90e74216265281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcab54fa0dcbcb8aecbb4fd86baab34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755323e19a4b37de6202cac1b6adca4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce49c2e81ecf55e0e6442af64510a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b689da96adbc05005041f238d64ddb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948252ae78679d541b13dac715daac9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fd0f66f7cc1e345e8b32f4839ed7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9fbd693176e4d8f275c82b9fba984288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019aab8e766fb0d3112b57f447c1bb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559315871418d46062172c01daed04c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b811ba0d00949ac8bfbba0e1d25192e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cfbe3a356ee75ca9f66bc7f57f924292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c42fb9093d58297bf3ea5f6772d4f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b41a036cce0dd29117b759b6098b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8735ba0880cce8f6f39bbc37aeac44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59615a25b64e73d283c72f2bec03fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaccfc6427b55d2c5a7f328b588bbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91966feabe75a8be1384da4006a381f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d1e6849dc1d540ece1e7ac99038ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d283d8ee90342c1723aae3bdaaaa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3eb15750d5c974eea803ceed8db7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff299d64fe6a6a08e58067b1f26e5fd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b688829126c512f164fc9551ea6be5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43547c7c0e6701bb306e0b3fde9005d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c57a334b27d5fa766c3e7090c7ad0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077598eee8cd03fe45a7b3fc8bb64a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765241d848ec73c0f6a6b2905fa4e35d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655488a2061ae3f221ac1459a634a974308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21daeea967faffbea1ff4032a3c943d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ce4bfef56244f8538808a26d7d643310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1ca970929abf934cf2cb9b04aeff5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d3c18bfc4c363565895d54f81d011312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f696e6719255f6e47a048c999f85c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b75357595111194a071d4aa4b82ca3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9b37709dee1d4c45967e236529c8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfae0caf25dfd56f20587bff6c5b1fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eed456419f92d19c80ef6a54635948317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee5b3571405232c918687429373314318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839de109339e290c5d0128e82d8700d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b433797014acadd43c851e94b8f1ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4495631e61df4f537c3833101236e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b052d9e9d4313177930a9d4984d01f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7eff249403782f3f3b5027c245592323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1444f010b22cbc02a850d65aefd299324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8568584ce53b0e5c561198c2022238a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122e96a08cba4e7e27d173aa5fb506326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703006f27fd612c5d32a4dd559026ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89c6fc71a5535ff3f5d63dcf0c4a3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556090eab56e6725adc5e360d1e8044329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350158d47b673ca41a9971bbab2b5174330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c214c552a117e33dfd642de9f7d23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cf82e0d9c496601ed89e8cb79e308332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33863175cba83e54b2ee6b29fffec5d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eba4c4f1e82b4039cc26cf4496d507334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99ef240103f0e9025c53c98b4e13f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeaa1c481cdb97eb08ad7174af5cd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9a112a63dae9608973768e9e279fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a6e565bc3c5ef04b26620f084d864338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b21e0a3b6f4961ffceff13ded92657339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ef45323c93f6d9e2aea10c113b513340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e649ccae1f5617430490ad717828b96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09e95d4857239f07d09efbca8fcff9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0bbd7a7114cdeb0d431f1cd153749343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360fed554dab6127371d538f4b66377344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5c01970c33ca1a929d9a28a8ac757345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e50fef98047d33d5371fe301e5cf5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cb65eae927a6c6f26f4d5d8d8cdc4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf074aed7379317baab4d9a3f0e190f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7945251e2b4b87d5b3d6040b3798349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c8fdd130ab011a5db6375eebdcf84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c33b50449e57f251af8aaea381955d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0048c1c877e5f24e4afabcb7c0dc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00044c8e134e1f829c7557bd74f3d5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3e706da1d6376e10082c1cd621ba3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88d8ad9d2bd2e01ffe79d7b3dcceca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e56b78b16022fe59503a451f0ecec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74101e0a5bc3ba849549c4b8c67279357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead232f1541a62824bf8f006d1ef4ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382d711f71f5b03d8451c7114b3d8f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542679620602747498ba046e1c50ad97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee558c599eb962870d5da1338ae5b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483574601f6a6b8e58e26a20d37a249362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fe79d8e36b6d10983a5099b7de72a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ce5823e1c1cf99717ba3042caf320364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4837b0f5e6fa85a184147b7100964365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7c452fb3a802103306d0a94cbbea7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2696d8d3e6bd74d32770e28a5abbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083dc05373ae1bee97a6f54fa41d4ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cde278eb8a10a4b7c738dd0dd59ff1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b5c9cee231c2402a1da5c6c18d775370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3a531c4d451a53d5ebe07a5102102371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b26b80477cc63b7997904d9a4155f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6e86494be9b6d382612ca16aa9392373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124782c42bd3e724faa69437accebac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cbc902ff8b3523455bbcdb1827763375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960352bdcae74e823ca3c9196565a3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b43849b3b0941022fc743f17115a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a56a1d52119aa523fd9da365284e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933153ab46e3323ccfc405f2cde6358379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dab11d22f40eabf2dfe56c01d4605380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa91f09b79b6963e836bfcdbd69c6f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09524a39c8ac57c56e90a6801b331375382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a6765e34ab7a82a13dc93f619da23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd01c366d76e3675d1bbc2f4d49c35f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5add700cc65cdc2598ea40727abba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708ef15b56f50e28602c80ae65fe4bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaba63b076da7e8d95fb2f6d2898e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54802880acbf3bc7c9dd1e2f8270605388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c82af94d0bba4d80ced8471743fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ecb949e47cfd40bd5691566520f26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebce173ee5aebc75b58465e5cb116e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c09f8debfa0feb4bdb409011c07e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d351ed45f4042e565ba72bc093c0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd62e310cac43630baafc9e62362dfc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed86830497abfa53ca75ba70bbdf5eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1344c9e3584a33631fcbf6d8b136396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f672561608b8a8be3836e278c679ad5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc693178ab6321fcf75ba67a38fbcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3b17b1205bd06f026ce641c53a1f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e5d1e2ecb54dd6c47bf79c9193f36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fcfd0ac800ffffbddd3d1d999cb16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62208c9f9b4d2c6e5336e658d7a7c110402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82928d36699543ee9a349124ddd26c4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb748af6598fe4ad419bb81323989d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc4700f2771c6baa2f6ed9812d90b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd279bd73b27b86b7442ca17a3de6a28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930ebf124a4a119ffb6196919a56c64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491d2c4cff9f26ab4ed608c411f9903408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb146ff057d470f0ae44a0aecb7826a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb08d46a150f4acd69fa91cdb3d0ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77df7de1db4d2e530ecf9a2fb9efe9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202113cfbb5d7c7225f92d0772e23b10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09194648e2a1c85ad9461858fb14188d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27521ee775a0d0f5e18cf066406cb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bbcf5e9aa105fdc8ac5ad3b2039b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b7ea1dc8079fd640af4df57c62447416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806215ac38874945e69c631797a213e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183573d46777211e62e65070e05992c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d5c96111fa93fc7118e2392e6603419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aef6ef50a49c57e703c5bfcb59d94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d09a21b9deac7d4e3fefd58aa49b63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ea4e75aadfe7f343e6269e2350c55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0b238157b737cac9db6c559070fcc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254e1d64213681a7eb1b5831ce20f63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92215999cc566d651412e77efacfe723425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef1c8c508ddb873e68ac744e36cd4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81695f5d91b40d31e84ff1de96122823427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e698759ecdadce07408147397fdeda3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ca96f8650bfc1bbd3ab5b14a8d3c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a65d061074890e83991077a9268027430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95635ae31d42f31f0d20e1eccb1415431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd2a744913ea2be19888b0f2086731432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0f00dc4466bb0d4da3f2b8f6e8b05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203fbc751b4bcc986e0c5bb6cd704c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72da7d3e5019095f07839b070256048435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432c93474de1c8ed45e656cc00c323a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397579495d576b95c6bd47d69bd9833437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d69882e2cfe58fc98d76dc8c0cd111438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba826fa1097db1182de123a92273e18b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb760ab99d6ac8c930916125991270440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5496d88f75329e5cba5dc6080d7815d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fd920507102bf351f9c11960ad56e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d980a995bf6fccf44c71ff45f4c3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd02bb38ae713c76c59eac7b5d63f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1b661feb6bfcedb68374611bcc3e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b79b0191f783d3821abc5788cc45ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f85573f1605badebd08d6addc228c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524ca69dcb88c1254823abfe8084b7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7d37d64dbfc3f4d93266a3bdc4e1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef43772a3f6025aefb64b28e476c44e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de29641d5a3e18bd19e314f374644b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59dc99992967d6c4f96cf7277fac3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b50221715d71020d86f4506d84f2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dbe8f9c7d6c7e4b481f184b48f5b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947758eb2b6b189372b273e2f9d295a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293a9718be0461bfa5781fd0f931868456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de10ec3272a5b5e116c0c788525fe5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e443f9ac3df8b8608a643a41163b8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d59bea285d1e4db9168159f244c794459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485170fe688ff7286b4f228300a2d772460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e6860906ba69891cc5180a6061659461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6a3f18e9932692711354690b7f4f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0818fd3f2d326591b94856b15e052f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74269920fc6384a42b3fc2fde525c69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ec7c3d06854c25be1aad512a858d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e39e8ce124997a661e9d3e2c9b9f54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a95d1816c0576ebd5a6fd6b41cca75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143fa42cac1663bd798258a8e544c87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257f471ca21ce674ce79e7b8ec9e64a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7379dbb85bb2429ac6bb7b2c593bb94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee76aaab7bd7dd503e551a9d8f2d93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b090aa40fe97ada7a226acd98e6ab5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529414048d769e0a35f7f9327cc419cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a4c1e037684dda2b92fa77f0f14cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87958a4a2fd7cea38a20fbc54b590b8a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542d934bac61c22a19cfca5fb0ff1df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7511eefa946ab040b569f9f7acaf7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7241185bd1118343dbadd3d4c5289d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac3b82f534d29e08931078bd8600e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee329ed097a53cc1e87fbd983e3936480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21511c62b61c8d0d0782a8a69e747eb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bc3bbd6e757eb853242f5c5ee9493482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6adaa001d420f9539803dfd9b956e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c1d39f688adb1cdcf348c2eb8e4c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d408148808869d4959dbaba22fd6d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895d998090ca35850a113d1b9295ae2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1504b2237e6a810ef4adca1607973487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604a9899fd93aaa38fd732863b3b36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9656b4a3834e1e988c4a56d4961a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b230dd14b2794e89eae18a4c96d81f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aabf98e9d4c8c626c3fbfdf8788f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227b054c862ffe76b01091599f49240492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6e752ef1000a4d815aa277fb8a4f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d975f2db33500cb483bebe69dfcc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a67a59c622d53efe0a521346bdc2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e844ac7ec7d3c344ec637e09b8df76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f81e2fe1e7935a1e24c3427b74e52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b008fd72e538e8becaa768235b0a6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73154facb9af210f5b1195deab6ee2be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e348bc14f871d1280cd22e60224694500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceded6e2be29188ab205d60f39557b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbabdaf11173cc381d78626ab0cd2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d707260b0cce4efaca16401ff6c8414503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48f0470572ac1f46aadc84d7f042bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360516369cf4d7b1235337d4a2e8c77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625292e69a137840cb4d552ff40df088506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9622ce7a592b143162cc643dd94f48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b200208524de39cc4f232a5b8fac85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa558f2824c6793fc6c1f686d379619e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858a581a4f1da34acb48ad7f35d8388510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d15f15b65d23b0c10d1a3cc47c7c91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8223d8d6ae40da14bdda69c4908314512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62eca73e142ab80704fb8e15728749513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adac97dc2727271b50172bae1395f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e6f3b5c4b900c724069d5f205535d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44510ec2f7b688a5af3cda853db86622516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cf43c02090a8982c48bd2b0cee1d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae1ffc322e58fba14777b24d6c7c28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8332eb1625444a981ab4203713c5bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da669b22fa7d9a74aa87724e7f3665520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e40f882a2465a80c05290a539d53b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84bf74fbf85d98688b6a5036c01ef4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c0f7b538f4661465fff8cd22dd15a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b69a25e0ee1b9e48b93eff9667ade524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadfccada8d3cdce34b68090b11616f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47081c16ccd3e1b99229a82ee28c42f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f2037b62707ee9536b6ab218192e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150c2e11c3330f00d8efd2e258408db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14455487d281b743814f8c2a63af6075529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a1e4fab6fcf4addd923e350a92a76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33140e55ddf0dfdbc0140cd889cad56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b2906e2862c46738ad3b4fdd0aa8a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cdd0744de03208283b02323764717533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feda5524fbf2521d9f1f3d6e842408534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd1ed9fa1c8025d1ec6e0987cae23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603e8060d2a997cdf74efd9852bdd15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4dd2da1301f7fcf37e74e9f709d29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359a109778c2892587f2d3d09cd49ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f67b859f7bd2363634547f928824a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3369f3e7c5b42bd9c89a5c612f99fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e6d4bcae1f8919992a4cd4a819492541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46bb63f69db3578cf033b14032190e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110dfeab122be37f51b05ae076c810d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db082701b10099ea3a5bb9de12a64c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30a30f7df6f3cd3c3f5ce5448d9071545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9e0a5dce9073b4c3aaef84650f90c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a485c41ccd46a9cfc9adc9f5131894547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587e79dec6c5a9c7607e4874c230795548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064591529533d87239ce027e06a6d74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c3efaf663b5018ab251ec3943ecf7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeff263113acd501c0463311cf6fa3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f6576ee4ea406d47769ed05aa287b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5196921d4954b8f350261779e5ead78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df6d356fbde9ed371e0917e5200475554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb30b9103e9d10b8ccb70eda70b801555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee03a0db0d6ebbda370d38640825209556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e441dc4548bf6e59d5cc570a98115557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7ccdf91887885a88209d3a6ca3e2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33311897ba48f652e00ee2d636b1c9e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae3904289274e67792c44f5c815c66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e98ffeeadfc06c3faa72344c2e74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248cbb1c905b0782af1effd4f57d942562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aa90e8937e4ff1780d86ee1694704563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bac584109c98f62014cfd278b78a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1fadc502243cc9b3dbfadb165f356565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1958fb30d4dcd16e336427f422549f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cc524894f13dcbb5e0b02c49ec4a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be843756097ca62be7b11566893b4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec6801d26be7befab0a2e6c84ed2fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125ea2d0fa611f3d346168a23069a22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa235223f1c4e179ed47e63c6b3274cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fb99e31e55dde1047fcb832d72282572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830edb3999cc3fe1f47ea6aa12943ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8128ebf24ce82e68858d7350e5c5262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99d7b34e8ca710401a8581234276093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcd08ba62291e26b1d2d0d30a592ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407992b1affc78791a3a7640bcb30405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159ffb3e6394be75ba3ed8e7164d6db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34112812c6e5d3489cf757a6f65d3d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118d9339aa1581a450ac7744289abae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794b336c5972bdedaa729b42c7d81979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d50792961cc71dbb3bcc57b4dc7b6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274b6c3580dc82a85ecefdf3df51cc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de232f0144687fbf296dbb15f6366c0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077131ea04ad9d2f80cf486567a1e51713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466ea522aef9e394202d0f00e3d804514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edcedc7ee13843de20808ba0eb316715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ca21a65ccd3daa9dad72a60c4c09a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c2681bfbedf0156c8bf2923d53e8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58199adf8b4f86e019028939adceffd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cafb0b435ec85e772fa480de8027a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137092888c873ca83e71b63a1a8dcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66360c65f8b4afbdbf4187fa66b9fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90f9436ff40c1f482358908fd28de722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662a7cc4ba759cc51ebd98aba6e7fc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e7bd47b4a767f736f753a289b08bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7b9a3377d6c8f03d230ef040772e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990b494a25fd54ee24c83382fcab48326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb085458dde53ad213bccee58e302927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24a06750152469518165ce660fdcc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95b18391116ad6477a475fb3028c7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4da6b817ce747c725fc2405ef383a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba073253f236a7842abf77cfaee52ae831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab8a479b5b8071de32476cc0f17d5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308e6e78224219235f8141bb40fa11c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d5310bc3c62cb5b6cef4f8e86068734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40af09f74c176b92cfabab96195f92a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8ef82f2d8ff5b808842436094fad236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6fb635cc39870d6a02935c741dff637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f45ab17a9c083924e4d757605631038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b272b12e196caeccbcf3eefa632b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c78f20560c0143b8d29d6ffc867e8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b208b1bbd3f6888a91a6789af05e67841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be61aa85ce0d4455943f273341264842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80370db39f8fc5206881a185b551e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c13af2c5899bbc8f0f583518317af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1da0d1c10fa91c6e2e73a782a679645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102350e1a53734548b9c1c3f0893398546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fe94b89669783b7c58b20f154e2d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475973433ed5d6adb6558a2e029c27b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813ca279c220c9e9a36b1235f7b0add49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206498829c2137a170faa47f0dbba9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca23897e0167ef2fd7e037e475dc3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96ab513cd72d0aeecb82ba956196fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ae16ad81bb5934f66684a5c803e5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43405b61062e2ae2e7c93841cd5d3a7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687b8262885361f6ff99c25b299b21555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6afd2e773c6e6b4972875bba1b758456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9849f25cb9063dd2393acfc8c32ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8026ea4eddd68cf5fe76a0f557f187558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcbdb0a44b397a4ac69d1796c7407159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a20cc9ae3b3c6326214052bca08f5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc99f8a423af3df480f6dce8853f9c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdad0d2796b0b804e000bb7ec1a3a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c323937f972e81da92c439da51570c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf85cef93d81213a4e27a7e6439bdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaac976c393b88dd0ba2a33b9554e9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74e78922578f3b167d8e521cef75c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c495424da6b35bcf9c8bc7afb5e6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51694ed551686ba4de3bbd5500c7877368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be9093d14b742149dc1a5f5d8aa77669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2899a239b5c1435dcd062a121de6f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795ed51ac2e042260a0f0de3c9a4c7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf29623c1d7f67666133b761bb155db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5618716918f068cacedf59f7e1ee8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f2f7342cf34644fa3a40f524f974974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c650ada2244f653c9d2c5e737c4fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5b137c81464390f430981e3339aec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81e28d4c068c70c4b19e1b2d3435b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf3ffb12b5c4aeb67a07ffd3fc38eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d82a4cab59e5f09da7b683032e9c9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e9f461370cede32c33e75fbe88d2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1be0b414a6ca97dd48a714530db0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52de648113604ccff8c2e941c96fcd082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91c28cfd3a481420a917e7f758dc4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21df82341856339d6d9ece219131b4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbabb680d2351355735167663d8738585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd53cf7d4ccba51b902d3327889827186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93588dbc1cefdf001306d2f38feeabe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafe78ae5a7024a72d24b1989b03ec388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e69f477cec3f2e0fac625a34869db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc4f441cc8fa3573660f1f0a4e73d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e707f00833287af75d5f662e7f78791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc31f714f542aed20db42166cc764ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfedd565e21f3ec806a566b24db87a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49240a73d7a6903ce1f7afdc0fa55b2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977315cd14c94134faadeaa4dc7b868f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39537e242f58c0b899a13f3ceaddcd5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96339e8ae40f8a6df3741cfa0d710b1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab2926e10dae8f3b2239ec718218db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a343973137e4f292f77a7b632462099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45304165dcdee24d846aff712de1943100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca5d69cf16a88b357e53cd4ee0e52c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415850b68be5d7a1848b49b3cbba70d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a84ff2773d253e535df642e2f0695b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99cb08f30459b1fc5864a1ffc19c79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676e53d9d86e98e65b8873e026d7f3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa72b064e04b43f2bfbbcc3f33519106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6f2eb9662b0dc6a5586e8e74f8943107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7cec768034c869bf63a1ae07fdeed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd40d3b984be8527078a4ab6ec0bc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da229abacc5ed1ca66eae3da4923248110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba17903737b710aab86f981e49f8911111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104c062f8157f2db992dc7d0ebdedd5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f55edaa4e548e87c25cb701d1de8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabc9878420e1c00ab91946c07f6f9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b74222a8af43d9101c6af317904a3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e55329b0d58caa04f6a29665129146116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831fbb46f39e0b610073a1012152449117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9ef226042765c25bc7add557775d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de55e210a6c6292c36af1fce0e05828119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5efe1bfe9d03fd37779e06e41b49dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd81f4b84e19f621a5f28417b6be28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc1930438c26115815b44f1edf6946122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d235d0df069cff90ff43b8964c4e05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cc4d528d0a4861c684ff6c2cc5ce5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1c02116f42090754ba1fc492c63e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff18f412dbe3d5bcb865defda9eb945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e70d936ddc417e7432e0dc99be4a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a43e9446b25caef0f8f1655097c8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fd21fadf413a2f7be6c446f72cfcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c299124eae00836cff7bf1135e16d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb2559eaef5cc25b8b1c1c8768d3bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf4f44ecb3d16daf73e2acbf9a163c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7ec8d6e4ba358d11e23feed539555133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6bddc9a0243c6d50269d51325ec05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc5ea2de00235cf3a3cca1bddd45f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b706fa4d5fe4bf774f83639ca6fdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3dcd66b610f71d997b0ad883e592f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab003cade36d544e95846b3a31ce9fa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d07a8a96cdb0129959b46c9e3ed54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f669cba85ec95de11820fba51970d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204597a9a828dfccdbd028a3ef38b9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c07a84a7d466de298b8d9046254bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640cb09750e1081e67d804b6bdd7383143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2ab59ae61efeaecc1d53ee62abb5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2d132b78c80a6055cd9c479493e76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24f4ac3ddc45b7bd9ac52f70d139ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9bcab39be19178c9856b8e4d4472b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f992e5c651336eb73ed9f2070ed96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ca33c4842be15353796e0ae0bc3e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d32d20612dd8c3cc1ebe4e1edf87fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7d20e74f18fc49e9a6d2fa7c0127b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fed083e5dfca608523154098a84ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e1ddc7d2090b04c1dbbecbfbfe34c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ff6c665ad3f50ed66b0a842e95f1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30bdbd1d6c534c24d5142fe3e9f4e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8b147d49466794911e3fc6e39e690156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe53f3b5fb3e627b0a8d6b9fad529d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86891e75d33d3dc6048ffc4a33ff4fa3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0ec94721a0c27dba88908875a6074159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bb7daba6d2de65ddcdec061199791160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae553d9c2545602c3b4690584177c515161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f3ab55c065295a6260b09ea7fed24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d5d0fad785b8cfa9b2d39e1f2c5e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d60a643cade84e119eff0d762c95d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3712b02b99fc098a59897ef4728c47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b3a47a5ef91a96cab04d6e849f7b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aa8029d123f1bbc8d0448619ea647167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4558b19981d3a5a8e3aed98788dda1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787a67eaca3aee8ea893d11f18b116f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a962e2892423c3badd82cb0115334170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da9e50a05d134aa23ca1f38265b5b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec513058eef8bf205af800b88d62e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc790384d40ea04607a80db4bee0b3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfa6cddb7158fcbc24b6f414d91c21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831534333b2a63a2fb8369f9e050f888175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65424232b7af7380b7e32038dc6c21c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295c8de0d22930f36f769dcd05d82b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d2c396c1e28ac25ef4436b3f41eac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200f0feef9e431ce38fa7863b34983a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793d9eebc054bc4847c5455c9846cc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285d7bd545af1db308827ab799a2adb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559340d7375a6c6a8b828e6817e5ec58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940c8ab5018649a3c6fe365fad82c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99c5fa4e9ec64f56c7444f9965305e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738dab49708434cae622125a1707d57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eb5fd1fb0435bbf5a78907ccec4c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7910ac903cfb597a56552af12451113187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850f1d579e1aae38a775fd238daa6ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acc9276325c77deb79f8d970a44ebe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b6a3291191b7f88f0a2e6f959a6bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453876c0b46eec1412c24e2ad42537d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0159c5ef05c9c6e7d84b17566d8322f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1882dcb5d71fe4e50d66bdbce1ee3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21191ab432effdadaf34f8ac29d3d0ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd9d8bd161324bfd0b2a576229951e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04c0bc7b99bd951081996f2d9e02a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec86144dd0f6a44b150489ffbd9bf28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486d5c9915896bf9b261708cb289a05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640868d06e7079b4ab5846541a7de784199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd73ac0a6d2ed948fde6249e041015200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc530f0d04614702fc22d9fc54b7e3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196291df580e32fe1a9088d03a7e6f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9e6f7b0161b609800277e79f0c868203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371d96ca728db702620c9d4958544cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c6cf95ec4994ad7c8c93c0661bb84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70808c3d635aebc532f917c33c510200206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70245f6e2a3cb4f56ce86e235ab5cde9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22618b6ef25d5cde2859a0c2ddae306c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cbb37a1a1dc27c0b5b45a6b9150a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96433b133e1cd1b9f4e16e919b83ee4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeefc7df97dcaf531ffac13bad01081211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84dfd5f7fc83a703dd4e3f37ccb9c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff59da2f4f601e06f83b8ac0dd9c0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceabdb003cf4ff998de333d5f6b2f68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d24b6ab9fb30a55af9fbc3a4c6ee4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c07302458d958af83cd4377123b94a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1bd8654a7b0cd1017ca8b0f8048bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e73eb5c943219deddcfce57dffaf6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bed592d61755dfa28db0aae124f52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d2d2f23a175621914aaafe1e4bc6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e4dcf0cb8f31c9996b2f65370f21c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314500f188a2e885e5281c0fe801d8bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3a8dbb1132a70b11cbc8b6c4b42ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c06b755c452293cf1f7f05c0d7192224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37ca0f485994d81bda618cd747469c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b7d23d9d5a0e13976797b271b0a76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9972aa309a826f8eee986ddce7e2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e7cb03a5658d0ba6829722cece5a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71952d2312f898c280601acfcd6899ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99868dbbde57b68e91e54582778ba0fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c1ee8ace8165467c67709fbe2f88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccf8494888688e0f3932a3f708f07e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c9fe32c2f8188dd88c9db8e2e1479233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de1ecb568617756a234d64d3cb335d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2febf491883187b3a4126308424b30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d4d93f394adfeeba65e85f16e978236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1634b9cbc1b628a7958fb2720f506db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401819e91de97ed01aa631d838cb555238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a5bece4404d3788363f7d89e845a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea92d6597e412f958ce806514e166db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270e74340cb8609af2144711cc4c09d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7150f2ec6ee0f1803cd3d5ad335d5b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628db47123f3126c8c22fe37a542ed4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4453fc526d285881345cd9dbebab3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3bd3d55ad03088c8394cd5ae496b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3088c5a548bad3aa2e34e62332d4180246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a83477cb8bb5301966711cf9e0e33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496671114bd85e0caf6811dfa2337efb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bc0ac95489ae3474208382082db36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01616eff9e78f6880481962eaa17be77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca82af73481fd0779e386d9906672f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887b92d8e4f1a48cc51ba2aac5ea69b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abe9ad36ece5070bed5cef2bf9c53e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cd89b90249f8bf9a2b93c8973b30a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9666f771520a72b52ed0fe17ff1044255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105adf7aad2bb84f3be160d8b8d5941256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68e1dee73d794c557e534f0375cabd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef264560d124bd11d7aa82049830bb9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afcabb95bc642ce4dd9f1d96927d10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408d7ab0524fc36cde751893a62a4da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a783500c487b45e26d114dec321ce1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9105441582e22634a072a9f8d71757262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db6cd9f493fdbe40fb460f3b099973263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b17141aee533452a2a23aa1b4519d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab345e1638d3bc400dc202a0d06d386265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6932ddcd63ed01a9ca2e77755b9d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eb85b9786a28bb93f736c26cbc93a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0054291eb52de54271b598b70eee9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bf85f251ef37981c9cc9aa9e29fcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b22dcfa1b3dc19253db941d65c38fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa8d2feb078cedaf21e3443b63eb1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171559f948711431430376067f31bd3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635b3ed2b754aa6ff37448b6e65de66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60539bb243f338904d04e76fb40dd35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad05b75138c7544b5d64298c2df59b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29f69d793de1505956d9f773cf215d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a35a0a89e62bd0193bf2d0fdbaf09f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d294a2fb2d9f27743e97a13031a27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c34fef1ddbfa206c6409480aaa8a65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a251196af36f1d1e879cbab510164280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017d867e7840f65e083c045399a036b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49107f2d2cb76fca2b85260716d21d8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0cb10ed3b1a36cd545f687e6f2ded283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aad3569f4c66e736a511672d32ade5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac3776e366874de1cb6fe4155da3a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53638620b473a39267c22ff57e602443286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875b5af6ceeb7af71e2a4e53e2adf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d54a35014f8cf66fe132bd4fa90c27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48228cf86edf53131462d9442d06bd68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a699f5894ff02c90556783996c22e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e4648fbcc7fc100f9b31ee5dd0fc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d8be5667368bac78a8da71ae575ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291b3ce584986ca8092f41fa6114bb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253d2c1a649a3c16ff9bed3d841ddec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1261eecd04a4618b34dcbc8a43cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6650c17678531efccb5353511ca83d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59021bb662fb1331451cafa453f8fea9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647560b516021603930e9159124e568298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09afeb8f219b748b241c7d03f13ffdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739feff512aa3bb89e4b064456aabc97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749250cb9363ef3403824aca1b59c4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f43c8d6a8170d06b2fe3dbddde827302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53931de56acb751e03a5a988a7bf06e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22728b77d77776d6211c288e1ddf626304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c7b4b3ae5ffbd0e6a0ae5c344bbb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddd734d0cc8dcd9fb0e64781232afd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070916a37e4d35dadf526103278afd3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bcb644d2bbfcc181e2eed0f278593308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95ad040b3d6746796b453d58e4fa6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8df34e4e9cdc7f6af499dce0ba78b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a5ca39d28af11691254b4a2edc3dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f6629069dd4626562bce0a7385abb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28703ffa51f15fd5999c5ae0fd709cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe9727397be5e7a600ca378746578d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815ad7294ad87df83924ac759f8fd96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d30cb594b042797225bc4504df8487316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a5e7e34a7e3ea8896d7984c00b87a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c322ce93cffa4e35ea3601b2d346b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d5bf264abcf1c9acde03642eb6e29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d440a60b45751f291fb9285ddb930320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2dd2c46f828abb967e36db2ab2f77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8e984abe8278cb86b1d53cf9616be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b756caf5dc4e31724d83862255c29c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c58d0065af4a52ad7c88684c7753d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05749bc0ddb1b281addb017237ae3ba5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fcf2c3f9cff4785320078354feb67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08692bc8e6f2bc066802a068e76ff5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b3c062c40d7a7c60744a485140d29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a8e1fb87f73d67cef34c2cb543de2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dce1edfa25395ea2ec7074dae56e4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00083c5fef4c83cb88722f1f77bf4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57303cd68d1b15f145873c1eb41356a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9877f4e2cb3b97c5a09ddd6f0e53e6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eaf168b02e66d29f0804f09418b26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c93304a8d44217f535f0b2060a7fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd107006a7bd5a05c0c8cd290f1724de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16eddfb4ef2671cea1aa19dfe8c98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e211b93013a814095f9d9946cf4cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d9b86fb9e8a8838d5a9c5d1a50db2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e6a7ee59693724c806c730fbcc675340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc58ac5a6ee53a7c2478db85e95174341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac822619c05f30e04e527c397c7622b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e980f138ec3deed42b8e6e0eb89d2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999863fc16fe527bc4cb3c699f2c5cc5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ea7d68fe9d1f5b5e38993057cfb76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bcf743e6353288eb19c14212501bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c9fffda6ce6f7cb9aa79a6b306256347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e48dcbd2ca0001a8545cd22992a32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c6e844fa2fd58f3ba363f92fcb38b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34bc4e19247569be903b456c55dbbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581334ad03d3527b8c72b240409b3fad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e3c471aa54d44f741dd02c3c5b978352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce40bc93bf683480602babca13a1341353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe850c2dddebb06e868bb7e33d89670354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e7ce223c631577da9e30f25fedc18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e4a9e16b8504928d7a864ed090a0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e059951759b9e09efe58c86bbdc9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc75b296fbd615b50583fb5bc30a8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c5dcf003669c5fa9e19ba6c23da75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52443f8bc56052b61f12d92f53ce979c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fe5e2880549e0c83c3d6e3af8fe98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e220598485be5a1ff9737c0f682ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f33b519fd13b1c11ebd17e62584f89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96d2414a5caeb25b5211809fef5c9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea0a7389a3957fbfdb86361492b499365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e05220150721eca92eb57fcac8f32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8640a6e707f436a542a8a12fea0cc45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a0d1b457db3fca4ab05ce00b7182368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d83ca0147432f3d6ca64f268a3145369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a51cc797ec931808108c8663b9487370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea26e6497ec2744d9b3dc087b4135d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920a37baa3d3924034bb2a749e5c14c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe0da6066cc6137e4a6520df204edc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69e7cbb7f0b8cc1a5cc8bcf9b014c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c956bc8ef78ecead41291409b351f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7ee572a91054c74fc647d395091d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307866bfe5e66fa7b1df789314b70923377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870c935c724d429e82ae3a7fda001d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aae25ff2aa4b78d48da0632414c76f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a0617ffa2fea1a3730ec37c70752380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea75616f48212222f6917cf89d934f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd61aa4cd1d649fb0a757cffb6f9dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28e7654f4c46ff10999bfcd02aacac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff9526bbee5bc4ea937a534b3b226e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212929afedfbd699e731798550aed2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc762deb264bbaeb5b8d9e1a09096b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364a1abe4fbd564259a738517c7b884387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d90b6f9d86db06765d9389617b337388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7068d0afd21a82b55680fa8cd109267389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5e7b03082a47ffa85d9ef3415b003390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a02c288643afc519a16bfba3c6e303391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8f845b04cd13f69f537ac8f7ad4f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9d8449a61d9ea551879576a21699f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6774d748620b207c870ffd5ab71b04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f1e696a459a1f6233821c37c0ddd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539012b270c132fc1d05fe27a0d7a5bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de762944b779180b3dff2348633a30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412abd14518758668da3709e9840ae70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bbb1280a02bf1fe4c4acce96c77fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c9f1a1e3c20d9245a86ab5ddf007f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddd5b71ed0eca0892af86f79d47f54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490efd054097ca763b0ccb768e9110bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58861ec5d38e0b4d98a24207cb22f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cb866b06559bc2400ce4f662ed32b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccabeb971c0b17e47d36cb64097830405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd6c5858014495cceca7f24110a55e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ce0f48e392150886e5d1f94331b65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd24526306c19e3b922a5c07dca5968408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c13b40d4b333399c29150b01113dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb560ee16c9840be833326c71993bed5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8188b903488536075ea2bf04a3129411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da583e5358a7e50e33363fc5ea2816ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923d562622bb7a521eb240b71d2e242413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b34b297de16fc1e442b22f291bbad6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814fc3fe3536b58144eee801e6dbb73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fb3b38c9d03fcad192b57b9b713db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7117d2071b1cd938afbd82774c482a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd088640f3ddb4455f21fc72e7c59fb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163c0d8a537e655f51142db5e127cad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75887b1ccf7d221b97f002b546649309420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c296aabe2b3f089c9945787e5b2d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c2490d274e864083934be5e8f9d3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac4416005c9167267458d5d386c03f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81951bd1a3326cb65f47d0ce30196148424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936142ac37aa6a2f55bc49feb783f0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c27683dc9e76da40d083c6c851086426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29d727ae82ab008cef391fba056ff6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368935f334285db9c35108563ad276f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f21c0a6a59bb40b1474e16451497c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf79a711924ad3ff0e40cbff336170430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84d70f7cf17645421d7c5014a10cf5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d6e86824a1f5293b9e3181dbc1d1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41d7e6edf89633076c6f9279636167433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8cd36d016da3f8a2ab9062ddc85e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4ae0d5a24b431b71d17481a82b71c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc3c703af6211c57525156c4b17076436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767de6898c3e4a81df5cb0ba43789ccc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aefc05951c48cc32c0f093a0a0530e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887d8a3d8a5025006de9f945bda43b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3486f69609c1b82faf17c7e7a97cc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237555348502af97fe5702d28e036c50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2d8e233e25dd55205f42fb9fa4ecb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f808999b274149245b6268145e9f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedc5eebec6bac3929c03e385876edf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174853e55d5e24addd7f37d6fb51c3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63440689aedc89b8763cf1c8b0f55ff6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd25741273864162c7c27e544414308447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71abfefc25405acf8290ee1cdde5ba9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65c14b42b2f94ab1546501eb318857449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bac6b938d15a56db13a9269ceadbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3151b40ce46c6ea9623945ef11217451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ee8dd453cd50bfdbabcb5ea51cf98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56999ff768aa31c805eed56c7c78c2f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fd2513204a0b573535bdfb7451fcf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b2da82205706de56d81a6af772657455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74754b57c9248bb52cd60c00b5574f60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd903f47a3af1db24a0d904edcd496457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50873f0702b0e3c883d6c1116e2741d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1852526004b98835e0456fc26ee60b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4c49882f700feaf9201b335aaec74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcfb4f1a8db1a81ce7777ab05fe767461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecc35223b3d1a3f0507fbebaa124ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df12ffc5576e9d5c4d5b804031bd84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d007332583404cf55bb5b2f68e49b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa409ee94442486271393fbdc13a175465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce2d31edb2c1858f9928b96340dfc1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1e375b17a9807dae24edfefab7845467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04853b8ab9ab283cf166c8a6cf961b8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e913ed8e14fcb8d73fa95beb4c61d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a540d9bdd245921f26dc9c4a9691783470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b1cd3e30dec91a6b81574b7e47de7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57a924c77500f36c80a7c90d870275472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741126a5f6e360e274816bfeaee6ec9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4fe93de4a57916b9234ce1f7efd97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5209ef2e93b8b0f95b42040912c1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de826d1a6130c53bbb49a2b57e1b6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acef0fd84484c7b4d08342aa842205477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d80c2703fae4cab49ef9706b54632b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7d8f93ca08533c16b0433c68fdbb4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3431f7346448bed7c9341a215214cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8487cf7ac6e0a941ab286586a6cf38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b728426f896cbacff27bf5e0aa8788482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7d51a9780c73040b31a889827fdf6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ae3b487f847d6515dcdd6f0e96951484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ab92444473641e6d7f45c77c64250485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd282823f89a16682bb862b437bd43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a850e9136de1cdb4cb9868cac5a50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eda8763afedf28851155e18b537cee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ae18f9b1f31a954f1af7ca5429ffc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25018499e06fa3135334d7c5a2efffb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3bd5230a860de2847045fa98423ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8be9572bb213def9e2a7c921bf2790492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6336e456b84f69f586e3e9fec6819493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d67f95e012a1c848d657a5f991958494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c46ec6eb3416ea8c89469459b4e9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac13ed55487d580748d9cfa6135ac4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8769a52eb51b8500448a85cfdb15a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49600e29a21857d5ff89d371816661bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea0f0958c6a863e5e7604f71cc97c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bdc0e09201b2e945a10c29e1dc3fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c689a05cf0e2f6028c842347988b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b551e110ffd3412c185b158f30b58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607f11d7da83c96dc807a86a907ce55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c668243ad02ceebc300bda4d2d287504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09aa5d0c092a8b96f8707c32ebe2a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746db4bdf16c9009798f7f26e4eb0d43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c164b856f201d74f674e7a7d55ba96d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28ad89dd2ab0b4e087031025d0786f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c012ca8413464f7dadcdb5091966f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dec691f5ed7b87d9d5c0e1f36624db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3ba3e249258e98d842eac7eb70c9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6178881dc2e96e4f8689fa183473715512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc4a443fbfbde79d3fc803939220d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a8dbded45bb3109de1fbd896c4689514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860ff30fe684c07547d08c690d4c689515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9135cec58d53638abc0afc7611d97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23a6397d84e40221db2e295ac5d71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c34a0e279d670f0184a2ffa471859518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79eb3411b88dc882aedb42825c4d938519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee773b2558cd8df0ab8c74d5b760262520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79b41097da59ca14d2a1e605cd7634521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b707426256ec17e706e0aaa93038feb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a0ab4c0d3c1e7fb5c38e1635cb9e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c6ca8a52ba2d4e530f71ad715e98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88315e244ea241e258b2f41f93c1b67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6658258d7233ded82d3efd6ff4647a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4579b2b9a09ab9465df7a5c55be08a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5f8dc0b7a037b99288f9a70a7fe73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52562ccdc8d83aac3fcca0a2cac503e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644605e2451fe8192c568d9e1703094530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e7bb619df55add0f34abb634a1182531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73f185fd751ca0448046217af9453a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1728021afe63f9f839e33ed22b46c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8928865079342e97fdb4c400b0f5276534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7c35594de563384650f373d14267f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a40494dce891dbbe116ebe20649501536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a1ddd5eed2c2e08f5499819b2d17d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162898af6cb1e7e5ec7814f489a57af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be06c7893d8e18bc595407a7d8efaf8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c070851530b1c61db06cd50740e6d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a00fea1f063aa8c10949b3c332ab9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f00c56d8ce57596fc05bf7508a017d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a4212278c7de6fde51b933c4b659b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088bee135b49609d045e850bc12c9ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6888b65641d5d3f8786c4e85118581545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4edfa45635ef865bc6d1192cccfe18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478ca87b35f249bbd07fa4b30140e42547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac693804bd5751c8795d677538e23262548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670ed09b6ae1801ae398b5649fa7271549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772d63ca7f1e17ed61bc1343caf3e2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c50dffd5cb25728ea38860878c9629551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c07b7952fc1f89fe54f553ebdf29d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e3b3a4a59901280fb028a18fdd3c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dd056168c878349ff2924bdb8abd8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae0515c268d49c0c45b3501c200905555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fdac5fb18e5fb5cdb4cbaf8a42a80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d4497840241e7d60cd1262196fc57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea303539800838cee248522807da91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989bec304b5316d16918fcd5418edd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc98e0659c0a5884ab759f516ea1e1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb7faa342a8d6a0605816ac93a149e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a8d3e08f275783c5cd21dd0302ee8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a33ccdd26dadbd0a65e21040db8048563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341c587d5bdad78c05209cb4356a032564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039c5651dae269eb9b90e4df5ce9499565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444d77bfe149dcf64f231144706c0fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ef99d25c1818e7baf33582524ba57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d468d2ce2769394e345c1bf541d440568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f9276549f5411710bd041cc69689d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ca6689bdf86615e3f50ab57070519570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83158f55b07be6fab11be64444513e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e260acd2722cfbb1e26357761a6a4572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>