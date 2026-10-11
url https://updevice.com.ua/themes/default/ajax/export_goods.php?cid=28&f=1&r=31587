--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040693a0be8050bc742841a4a98afbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5abb208c1fe65c7966e1db8b94e7762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660117a9349ea597243975f19fea0f4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4a68c66092863f2684af4464c832f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7905d9ed9b868f264010713ac6395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba66a088fd99bb708b0ddf78d487bb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f125fb687e8893d11779aaa4b3d3f747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6eb36ce982c41af4b8460d1a30cf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f764980690ebc9e51d0ee146efeaf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4bf08b5b34e933d919a84bcba0dde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134006f1c76b24bf571e605041ae509011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ca9c21cadcace106209b8a808994012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce072403c894c56b71b63072d05202a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f55495f7b848dbaa448901589838b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19570b539911b60522b84c5763b06da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db262e16e458dc148a3ddc2e32fbde2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc410accedb2f84eab4e7b066721c4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001d4a38105b884d49cee2f671377f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61068031d2cdc4334bc25e3402bf3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce580aa0c65f66f67e0da8bab8b29ad420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3418ca18e7514d99e2603814d4925621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a24720d7b1ad0031b8f1974bf8a51622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5287b2a5e4945c36545853a1de5fc0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47b4000343d167880bdc0667239ec324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0fe7101f489a4aae3bff7d94fab7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a6533aff42c26dce383ebf719a78726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e086db33ad414010e4e95a30997bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c205881ef7a8716a26f03c057da6c9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22daf42452d1d49b977e0efbf7854129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144b17eb18ae96e339dc6f6d736199530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7e15991a372e8be18a986b4fd0cc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8ac00382e229b9e86bd9701349b4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e95b0eb55d0e815875f543d4e7d8dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eef1a272f324cdf8db5a2e493caf8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e69e79eac0e78348bd081e25f74e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26fe20dbf67b3c127036b4684eda2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c99dd21ee2012636ba88ffff8ac337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e030f73c86c2b382dcdb847c3d4ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19783d9fdc3b6f4cfcbbdbfc5c9253da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86040825eb277160a9e13f11a4c1afb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90d608b76f5a8a2649354c30b7f80541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6f6ba6a7151cf52da54c8f91ac6d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a0c493a44dcb87ee5283a4c77703443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be606f6a51113cbabae799dd3ebe7d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe552741bb9c5256f1fda9e0212c7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6a18edc7bee2816713cd6c687cc1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796275f17bc29ec008d176fa70faef4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef3a352b1f616755020a68d17d46548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ed56e6cf2f05122218c929158a88149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52437b8253a1638839ee818a1747e0a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464c6afda7f086b3cd92d3c42bc789251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d0c542647fe3a480ccec0acd8faf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8954a36b4638a9ffdd15b29a16a44753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fc9a84a86299fe305701010dd4e4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefc4fcb47ddfae1c28d7b34c59d43355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e02e11c73415e8480e9bb7ba6eb6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b5cabff139d91eb799de2d0405ecb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252e33e5cf5a3c167bef0ec23c658e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67eee5b06ffcb571b4ba389227734b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4655b0f192d163f610764b01b913c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4828050ede98e0834b86d5ce6e4bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb77fca0d69ca79935c183c25073e1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5d35388165c89b84a674557379b6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22df2338893942be662579621b43bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad4cfddfe64533361ed3db1df74ecd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950d7ee98ee7ea6f711de48e1449fcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec182be8a7791577d0cd2189675a5e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891431417a59b1ebc7f08ae96334f4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ec1fc8c28c120384dc1ac4b5dd16969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5544553b46d7bf318d462fb59ff35570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9b3a906abb79bcb6b12894c7098fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df761ec4c6a25b0f931df271540a0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211daba76b2df5b58033fea86209097473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567a9f91e5a5a9cd512ce53034347674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c641af3c017103c6cb22a22c88d84d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b80e4d420ce921168bb5f4fcdc1c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac26cac3b893f87e16cd0c5637cfabd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c22b3530dcea5af649022d5d76edb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe444c301bdd0f1e72639a06fffa735d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4d1788d403f79c9c5f2a1d386534480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36af4416797eb0c368ccb9a2d8ba5eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd492aa07b34ce57eb029b78adc7c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed6fd963fc53cd2bbde047a9a0df3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89ff562d7018bcee26dbd78daa182f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1a82cddaa9193c68dae02701c01c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea62dd6e60db308c128ae532757f5f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e52045d1300342738f5d95c10151e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba18923322e75a047b5a688e8c2cc3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32807fd11ef7de4573e2a5f569a23189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f13e19e8836dac9d2953aa81030c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7cbde78572eacff87c6abb05a74fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726f37fd94792ef63425330eebaba6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a2c171b5af495c23ca5d30b6db7be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1833a97dec2619c4bd25bf92f73743e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f498de2f4cefbc6196a0a8f666071b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc055eccc13ad4f317ee8ab189b97aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457a3492204cc9d9c87390d1793991697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617c0d9883bbff6d31f8987aa304be698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9275378203322b76dda40d8c7ac2dee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4134af30071b4d1d52bffabf2264c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1035486a735abacc0f95a8787776f6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a08225920b2106bdf80c95b953007102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1862d0f58ef6d736c73b30c9612d6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffea5c71a32549a2b232716125a857104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d52997cab8ca0fbfb479c3ed269964105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc641a2f93cdb103854c48a89d0458d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87049498b4d697edfce6e6a0dc5d30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fae1ffaf22cd7b0b2ceab4df13f1eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16425cf726e81e047137e6baf8ac14ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f04f11271257a02e6614fbaef164b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1d59d935e22e7681ba59e13ed460f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc60c869e8a09f7348b1d70362af390112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f881280f8c0ecab8ecbf7024404daf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77524ab302fcbee2335df971088b503c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266fe2f55881a068f9a0d99feee9193115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c6060a7781e9c15691920331131e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d324603b5a6920b8303fc3d256ee3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbe6e7eb50a80687b80a329b67502e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a187b844d3d2e5eb2a730ebbb6aeae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5318060fa95c573a4e01e5d5351c06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da991d83734a40d6c527441827923f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9bfbfd6c63a84e792f2394826c417122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed8890866dfba160fff08b4ba5f61c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b580fbf4ac3051ec0be2b9ea67406124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce404e0ec6ec8f24ca15eb1e3427342e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b1f22599cfa13cedb0a856853985126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537adeac28f7f4a47853bacdc45c1516127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647347eadd9ca1c911e86a85d096278f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e3171375624aa567726c1fac69794129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af709163acc6be8ff8aae010c56757130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1671e027d01faf5309c9c9bdf79150a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee900447660f80efc54d0b9e5ba642a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d187095bc8df83e5bad98e6e86357b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362c71954e44f937b67cc47140c6d4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5059b01d83269b139372fa8e9fa8beb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfe0b792b8a77c4811051bb93e7e75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def0781fb72868752ab2e9a08df3b10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dbcfa6e0a2e086825c1c09c01cf02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a320040a70283673e5ac37216f6b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea14324a8d5b46883c45a619ddea5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e349dc8fd5b6bc5433d772764edafc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb18cfbd673fd731278f9db4ae95fea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e93dfd5d12785ce173e6f134e26cc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8302d931d204ea48da252e423f38b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a2c044842e4076b775d7fff879b0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af87b721ef2ab8a1c20dd131d6d6641146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca993242d11f67919ffb5fcc6d1bbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada9c7ad7dd7f07b40dd8af11c2bb48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f7ab763e171796ba7e34b0cdcfb2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57560354ec2a0a0952a7e8c16e9d30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda9fb778feaa498eb89c4580345c64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826a0f25d0bd46226d5047c8748cbe2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a3a9a980adb629567e556a0cd7f29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4979e9315f42cf45234529375e932154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e6fc6594787a0cff9a162dbdfa586155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1698576da4ee26edab3365a1ce50a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b5496c8a81f440f52daa61cde1d44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84f1ca08d213d30dc295690618f578158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c10a74b74899a12bd3e1b4d43ea4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccbee6662021712a6ef3ad87e30883160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4f8796da80a7291e05b99fcd9414e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3442003d3d6c7e6e7b0cbd49011a9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6553ed014b472be631856394dc3632163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd9a865a29be514285d7bd0730fac1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829797ca54e1f92d7b0a2aeab81507b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a31ddd67cdf73c25ffd3f3704f2dfa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e5559e12c8776f62148ff8be1b757167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be662fb5699532fd0bcf0dacc860c221168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01331758808676845dff192a67889bd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf42e520079430dff3e9db8c1495b38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c265ef12f62da08034b2ef4b03793a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aaae60d641e20eac078dc9700f420172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997661f2256f039ee5717237fd1a67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033fe2c3b42a73a369205fdfa993caa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c9855f69b317f153c7047cd8ea368175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28137f6df02dad9b233eb4b79d5d2bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296767f03b605e90ac43e0602b8c535a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f76ef36b57451f61014f8bd465a339178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ebc58beb27004d300da317a57f8bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deabf08ab58986f0ddf48c98439922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16e4c3fd2b0df25e06cdbea7dba596181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c5349d2c4b639e108caf9481495e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199ef51c6e21c47888d0ea43437b9e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dfb1a46100253a9a7914252e5167c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86bf139e18f975ab1824fb04193367185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e5c56dd327cf3a9d8634a28e00e04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3298d456f2b393e895f16421dbca2d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a50d7df037155651040c63062af958188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703481225a1c5cfa306087a1f235d0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786f84c8cc01aaac2aff9f68e523d60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4511557c5984f158a325d97ef97e2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33149fa67314aed2d10b87971e38ad34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83bc4b0e1ecb0f5dde48c8e9b80c71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c869dfee6adc17f7e90a0702366adaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da688e243caef96d2117d139d56868b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef20e028fd8484b38ace555e5b82708196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f27285618d5df58b24bd41f3818584197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c826734d8dc52178c477f58955890b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0269106d107469221ad0be66d19c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078c242eb4ce238d3ab8d03834c169c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ebe4410559bf5b55b2e3c6fcfb87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a0f770c29fafa91e4a7ca17c163a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e499833dc3ba7e8cff8e50a8725eaf8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac2f28bb346147b83d08efd17ac3f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155f127e7e8484c814d1c3f83603068205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d165cda01e544303c850c705ddfbe88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bf03052f2362bcd6cce6fcbda38c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2991f693f577c52328b46d472ac6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf5ba4ec4efd064f3bf7556f99fdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aad5044d4b0594b88e925c1b099fd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6ef448a3c8cc655f13688def87050211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5b61c48400f229db7c5d9e5625aa8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce04fa6f7ce495bb5b77bda421d5081213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbd42679de32f2422948cf8f4d0176214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b977a9e574e77d87dd174d4a8d8e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32985062dd8c3b6dee4650ceec6a54e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c528518ddf19f907bbba81144ee52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d82e8947537f29010a0f9f8519971218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af93bf0577dea069dce13da1c871767219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e640af5b1b0b6327da0a9a98db7dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96690e70b2f0f8d95ad4b0ea7a759f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c335521a5b381c14b9174527404116222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b2c1b3a224c98533c8e037e80a136223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1297cf5983c1e6c6cd681fe8a74f33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5c8a0388443bd6b33e05ed312fe33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01a000d2a982f2585f9b0d7829965e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5326aae48e4c51db51994145dac2060227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21582e9a1e8aff25858ae9c5c842c403228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f509495092230de1bba29e9496e74c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca9d958760769ff1069ada3751b6cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce1f3e9cfff0fee4e85a56fa8b9af5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43887bb64b839cb73b9b5a3a03adcd2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817c1aee786fa0ec80ac3cbc95c7258233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d961be1b0ab767bbf4a75e99eca8f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6bbc058fa819c2e229fb7f8447c1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973abe0ce9cbe6927aedd9064a1977b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526aa4f767ff032a892c6eb00195829237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5ba031b2c0678761256393d95edc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ebb70b9a919a1ef6b3feb311005ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f224f2ff565b19dad93dfdd7ade52c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c9c20bfaa621f7784a83e0902c17e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeab4c57b6ca14b17453041e29f17aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad90b3851c9cd1984307ced06d2b07a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec08d671a2bf300833a82cfe7d4e4fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5c6968a28a875d92e0b7ff4f16a5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27911873e8dada0aa9eecae3db2a11e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef6b35e219ac08c3d8f734b38c9c51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82baa286176eb9c497594ab43d655c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefda8f8534bc611512822b2324c4d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e999bd318e95e81ace3a4ff949212cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03615946f3143efe45b0dc0c5149083b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd450a4899beb5ab0751c1ae72ce8fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886706cb9792702e22b182b130bf77f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7815df970806ccb715d47f90e8582254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b7a39bab14eae09c2469c1ecee11e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644e7c40b20152906b30e92eab4c3d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78129681e9b7762e5207934b36c50872257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3063e64590d591aef20155913fbdb07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441c9be2595036ba72c2ce9c4b66c11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770bee538dd57c1f3ebd9d306a2f9bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512db233d66ebbf76ca8c301e083d4d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffef9015f5f90bcb9008e0cf66d095262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185163247bb5fdd1a3b889e47fad20e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e43d1df91c527fad5bab20d44d8e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268216627a64dfbc4ee64ae0d9795f65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd63e0fcee67ae2c8b6699eaaa89d9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898744aa4b5429a5711fa080982a755267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30466f05b46fcd4a7b2b402f0220c463268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5987806768177ca45bd9d531d6904269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327926c901de7465e37af6a2e9b3f3e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8f66261214b773fbf5f1c5cfedaec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63883ab9920ab0c91ec305ce2b833994272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595d2ed8d2beaa7e0b6246f6dc70af6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8c529cf868a4cc655d792ff41774f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed56d6f7076a3de7ff28ab981b734275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2cc9b8728cde7e59fb986a14943bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed4eb1248ad4202bfe91ae20874f3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa553ca781eeef15ec7fcc479b91bf0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4ba0b094235b11dee3e8a9ba5e7dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048e51e635c59c99a15a47fa91ccc16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a700f9e1ca8c8c6d4606b92393a03f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fbc077d604568a3aa0d5cb8ec3cdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6c762a35bbb03e6d9d1a745b34436283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e90d0499cc695d40004968862e4ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b411d189f915c4618f32aa238f1b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ba602e5cdf1381fabc72f8b9faee7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ec98be57e931d45e0150c33f1854b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54901403f8d944f4342f276e1b742ffb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4916766a795447eab0bb965b8f4c9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96b0eadea1fd596612118b52c62234290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1e6adf95e15c90f8e33b9f751206b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade5ec60bb90338a061caa4d989c14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c31f453dfccecbdd55fe8cb2bd1de9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d80748a2cf749d511ae093fb7b617294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1963ffea545c6a74bb1e88438888e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce196a6cd0955a490bebe28ec9172ca3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07aaed514641978c19e0869d94488c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10559cacb0c054c17cbb1ae67ea6f3b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549baa39c3cef692d43aa33747f536e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858bd8d3d25e7751c437f7a375005b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4a1ef555e696f052b5743e91e8bf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170e5de38293e9f866d7624c863b119302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6801c33961a0be3492fb684d2a06fad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac22e280d759e08561562c6551a8ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5994e72712f7ee6d027853724dbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc021b8f9a58d527d921161ece8b7f74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c6c073e1cdb4279ec5da1cf9e399307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70eb33eea2f72b823098d8817c5c3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8000e3ae34c3459d7265f6cf0ebbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944c6b8381a14f6bf719b454ce094eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303bfb2a8de6d4dd30b0ea931ba5ab1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37935435c30b04f76eeaee4710cb9d8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab31a22cf690fdf497ce36a89adb0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b19185698b3031f5ac7e25395af34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7c684c01bd2ce46954da176e91d92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9334cac80921540171bacb0004b6ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b488843c9b9a7e094c7ee2e148f9e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c44a72680ee38b479805d7fe660977318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4c5f43085cd82c73e0512ab4a293319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5260eec8f9314b571ffc22a7674ac36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12749cb0bfe45ffaee21dc19e0aa1d38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2465ea97af3268fda892f230c0139322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d89b1fec19ebf2198d771797cfc943323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f21fe8897c09abba8e939e91422460324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2b8824c2e2b1797e0d44f8abda898325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de833f36759c436c1601c868a49a0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25512a4931c70073c65e861df86e7b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec35a5d3b10803380e08c777a8c0f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce14bc25718fdf71b8a4dd707a1f835329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db409bb243af148c8924216ebc0654330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01446b9dbe809e6720b81cdff82894af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80894ffb1428bbd089f6c38364a32007332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3baea7a540b19a112f823cb12a9d7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e1b376a68d2abce953dcb61bc581c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a78c02d44d24dd6bd9ba934735f16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b9acc48f2a0790165b6ad5337d74d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb1b4f3fddc9d5854bde1ca683bef4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db9c19e0085c2d5359700307ec3962338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0adc49caf186844c3709a85b552c95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5248cf892aea1ba150fc842ca5eefdc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1643fa6c35ddb55f409a67e5507b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a102de7e74aa37a561ed09771af70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af412525e6b73bd97ceadd2ea8617a0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabeacf2a81025d9017c5776a69f92b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7cd7711865d69dd74ee713f96ed6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c8ee7ccac147640220d7faeca0c6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6a3042dba3fd698bb5738451d89cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed54f232e7b294b590097cae4ec28e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22b5d17357f8d08a79801354984f99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743171a6330aee83de5d972fc58ed132350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7f3dd71170ca1cf362f81e8b2f600351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805da273c006f814552300dcaef19e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806ede12136b3561aaa13f3a73d7d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff5f248e8ede48d14b72c1ad86d89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c004fa5ec01fed070875f5e0354ba3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc22294655c67b521ead278ae3fccc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c10436146ed8de7ec2a6a8c2ea2648357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176342412e2ce69e22baae3a03ff219358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c99ba2979ef97f089908bc412ed03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57cf1d5ef2863e15c7eb2f822d6b54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d729a216964300bc471f338a7c335361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff67103fe6241fc6eb88dc2693f5349362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2e52372d0764aa7fe35834be87b26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517a671a670497b83be61b0d9b03e69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28149eb6df9b9afbb3021cdf81b2d2ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c59d88c50dba508c2c5c7a2401d0b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccac2d0a9327ea1a00d90020194c50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78829cf4fe3fb81c1a3f9478cb04467368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb5533eb51f6f5ab472e964e09e0d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fec09d977bc34d3571c5999367a7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920af379a5d1a9765f4b2b48e17f7d57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35a5cb73e61451ea82cf77a8fba0b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1298eea0a18b156124862492507194373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0ecebb5f8f646c134f7b792ea3818374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979f768eeff041994defd21ebe63d73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a6c380d33aefe6f63bdf919efe66a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84912792ff875bb888ee966e1629ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cb6e7089743ce01f84bc5f93c29dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f9a398ea3ee7760f82b4f8c283163379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2081298877febf21e953595fd74898380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e07c337391c06053908657d2d2ae2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df52f8b99e79abe6e306222ea46282c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14d849988aaa582bcb6e2b130483f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a25b288ca496393d682348630108d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b24c1c769ae61e22b697f7cb2285a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257a05582ead74bdc980ffb469d0dba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be6563f9b122ebac9244f9973715e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef67dd6d247c3d969cdd16417b8e908388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd20604ebadcfd0567a2d514129fc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8cd2fe1e0c864870571acea4c1b4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353ecc41631ce39bf355462d527ecf4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dda454860459d27b24c1a1bcb2c5d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99effe8ae2cb167e4551ed05152db6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c0dc5ebbdeaa727cf8920460111a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932e52df9bee7e29057c65ab1086d63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575b77a3f1ec7bde90be23af7667f40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283feea407e6e5de78f089de9122984397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c11c8cf818726d91d6552a2ecacb2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0548c2cbdf7707c6afdf8553f05a829399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6be66edc97b2168aa934aaea99624d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfcab94fe58aa24671799f1bf840bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7732f3c950cd659688ef83a1651902d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c33090cb9a246424b5ed5386274117403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898613a1500207f69b97cff4e9cdb56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc0d181e34bce30a20289201161c63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84679031f2f53cc15e9efd0874d889a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087652fffe9b5b1728bad181875f8bb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357c59e7210db12b6d76ed92f5e5275408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d38f826a1af0266eb96807b8951f9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b958f67e67587c59562ad6b183812d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3250e071bb5d377a7633514344b6a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4e4fc8634f7a91e9f01f2c492b59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9cb0bdcd9c261a5e84a8bafa71dfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45904a8b6951fb7f2799b77d1957b907414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f620331873f93e56920f5c1c6c926415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14e85034395d16c49953e3f386f474416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93849a804d8c74f77ab31692fb465f05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27e458ada3c675fc5082cc0dd8b785418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a0a94f3ba71b19e0074de4ab3fb82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20ff0aac22114cb1facd779fabf010420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e07167e8961206e0f718d65d99668421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af022a22fb04026864ae62baee27955a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c868ce91bd2df2dbb9925cf9507513423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ed1ccdfa20c00d1fc1b5dd92a646b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b634bdf81d60432df5468b4aefe847425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556d083cdec8325f92e840e5b1d46b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478584ec9d484e6fe7428c765910106427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36befb355b73fb2027e386b34de89f79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f539d4c58a8e4d89165bf9369917a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b229d61993fc287ce178cf242b646c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d8d9ee0aca0f714b3ed7069bc2c36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a877c5e17ce6553da2d8f065ff2e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b726321e99bd6d9af6d0a0b03b1405433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafc92fc2e89bbbdd2b23edf27b34f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865e8359b9cfce792d39d498754920e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cd78bc3bd135bcc98b1866fc08f2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea59dd762f2ab8d15f0a678c02399f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b28b8bd71cd7ec74b9ce5fbc5d25c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1113334799cbd09323da74b94b70b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff51c10f58eae90e5c96e03bd6c1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea23c56ead417b8e1c4842ec69cf1a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960c8ed6e168a9189cf89286e5c7a8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f65799abe7f0303357b40c33f078c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a1f838f938e250d068c7fcd5f6133444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8addd8838413f16ce8c20a52484827445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc93db863275a2a966bed771f75ff3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cb575cdb105d7694fbcece9d0bdba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c48298a68307da06e3391764d112b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9638f69d9cabcadd0d34b2c9dc1dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86c679fdd34554a4bd40a6fb9c3781450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ea5a917adcf607d5ad88b389ade66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdd118881196b8eab3aac547ac08eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cf43105b823f4e37ec0d13678beb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305cdab5d4a7a8e7db640535a600179454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149df2fb91d85483fa1cf3f81d67270455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c67b9efd84ed2253f98f5a04f69b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003da354023217d7dc938c9c8e4daf78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28781152a49ef9863ddcd0329dc956458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8bebb310ca775a9b243d88b325a9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5026e534ba40c1734afb188de80ce80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69a1517c8230f848ae5cc0a71a51f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46708a720c357cd8d41b6edd1be96416462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc861460d6f8cd7c3d00198f8f99fa2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a71e44420a9ad890e1268dcb6f9538464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ffd0d032256307df362b99547ffb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63257c82331c19505afe858c4fbf9c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee37c296e065d6188ac67d4987627e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b32e7d1766256ecb08e34e82ac557468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da578d988e13ae71df61c22b6bc338469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b68e4c0de90e4579284aa76cee292470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5abc246a463be030998d7243b4f61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e886eb0d73d26ba44c5481495b9c4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e3b46862db48a0358126a016f438473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece30973aa3414ad3a3b372770cbc85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d6d28a9990c8c578ab3b98e88c5b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f22f2d131d2827f8952134ed12709476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6008c737468ffcf93e24c91bc289054477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf71dfcecb717b62903377ce6039a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e521708ff03f8313a1b6fe6eceb4b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54381723f6be79eafcee464b67fc13f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0997b64560fa2d69795e72a2a2e00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c672969fab622c48a8cb6a341cc6e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702ece33a774966cf3859315ee2d330483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e4586de63b1392cf29e6001d8f6d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed99a73c500916ddb3fa3c31741872485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674d5f52245940956027c4cb8c3240e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff009b53e94dc6bc14e59712903294487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28916c2823226e0b3d9884e91fdf70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e267b805468b5e96938fc932e5c2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a108ed770e0e2ff0cc9cc479f25ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb342583a339c7a0e2c738a9400c8a4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345bd41f4760a6d0c5473177af46202492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803d80c1f42630ff31b847bf911cf25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b5bb006115b88ce32fe485fa4b2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cca74db63a31fd992d12fd4a7632e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562f0a7ba40652ab998a602d1b93986496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eb5d2a81084a335c6b2157e3dcd24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b23f4cdb4fc0c7ce883108447af106498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1efe28ccf63cbf8bc5bbfe4de23984499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f2f103122d92ccd10a3d3709b1f0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b7ba3fa2fbc64dde08dd782854e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4bf36371a9f8d89df0d7e0cc8d34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3a18b199f5ee59e8f3fc0a24611a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0dcac78c2fab89b1a1989dc47efc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3eb424dfd57265618d8818236c267505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125daf9b2c05cd85e4356b95856547c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73efe1cfc994b2dabc033a604f107e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd36cc740a3a201508c0b25ae69a2cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d231f1adf103919f0ee4e60381fd552509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7381d33d4edfc5b3b4cd300b0b1aa77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55548ba83ea79b4f8ca67a80f201fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599ab22df119bd0b7a7887cf99c6f75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ebcad5b61730d196aabe06caa8899513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3162f4607c99c2e8f74f8adcaa4473514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdccfef871b41d0506795686ab9beb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec70cf8734fc86c41993ea7b3c800af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2949904542a9e3ea1b98ff5325c60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a42a315452d7cda9efd6ac2c715a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700a2e103b45cedf996fa1eef55f0d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b7d94da28cf163374910405ffd7b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56f39d460a687eb041c3625adfe671521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa38014b352f2e40c49e0d0400bcccd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b9c93718c8885e14388e5cddd3326523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dec1a4dc83d40bfaabd2529bf6c6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba995d45939731e1d090ba32deface525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2fd7fb85c5505ae296c5196aca089526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb8e2fff14dc1b84bee838f5704f65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cea2e359934faa3f3203a853e513b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55def71d20b1669d142ef18b58ce71b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e8939c5686c4692df94ec5cf2fe20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594bb23f00cbb4bd6aba3b71d9163ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddb694b2752915cb061baa1c0cecf0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b405e49d02c6764bd577946345d036533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b528f80bfd402fb1f55509d8bd8509534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360dc1c57fa7597a432517b67abcb28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18147464f059b14a5da2baf512fa4a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3492260402f313e9ad6790e0e7cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f0db0d85dc97dcebf9fe2be7dc252538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b856464881289775667a699266bb1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c416222e45de6dbbce2acf88c04fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdb08398899460869b3d857a8a9a5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d49276527e73d3b1eadef68c6050c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cc165eb732388849ad0b95a71f705543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ef8ace62f93d52de9ba62b8d5c1ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564148e8694952c939d83fa998e3118545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc818c98d06ddd7a42cd082a84638e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ff8bc2a82db1055b9823530160ffe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dc2397f092c12a93c4fdd608f1e6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76984f2349c865194bf53bd1df3c48d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacc10e46db56b2dc954c51b873acb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cb9d5da6bdfef15d794b64fb72185551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1203eeff8f88ae388e3385be478e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55080d2dff651f0d2b0c4f8133b44d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d4d8816004f90576374c1b53b7661554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e9ae266cafcb1063fbc5536e8dcce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdd0810f451a7f4753b5c7af7fea2d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a4bb8fb39c13b5ade4da5b6d120c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4f943d76ebed45a058a0abf3ef980558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a9602d2f48bf4e7b61f8025b15be9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2074b534117469766f887e28fc629560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69c652171568c7ff8fb7fa347adb4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da1899cea60b359a62de873904f01f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387846683924b85f19d124cf65d6159a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe289901d025de5f2b4098d895e2c20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707fc80f7e6c7439993ac83c6a1bcb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a449b2134983d24c84560bfc7a53e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af489bda5ad8f8cfe2e05d83f3daa2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d467fe654de0ed50e35ee4085f8fcc5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dfc917223a11e02837e0ce13fcd3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01209bf89da55a31d41a8db4fbe554d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794b1e0bb8202a7ba4f325167a22693571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9029f972a101cb539ed222f9ace41572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0f7bab0942fbe3192169354cf5cd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05a10f063755ff70f86f9c38498a2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a0e94fcad74b18c2303759b4740d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb72f996a69b54977a6f49ee38340604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76db010be0583affedaf4bfe7781ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd17048d4cb825640e14ea19786ebf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edd0804cccde3d1827967d373dcf077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da4d2178832cb9e33cde0b8e2771b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09708070e49953e3410426a6e6e9d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf9c314ce5f7ef3d24529a5ce3cf9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a92c436f23e1021b10f916bbe660d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92514afba8a4b17ccae8d8a0d1b0ffd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4bd95f5b64aa54cf2575832cf46ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143eae61c57206dacfe84d81d42f01f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f7fbac1dc2ce8e5ce304f5cacb40415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46dec26e6b68e60c275f378f73843f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58468834116f50514b8db64d44641f2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe258a44298a8759be870b12d3582d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83413bbbffc1ffc95bc193b6e966f04f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71ad74c06dc570050b257320d3feee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bee0b57968385d2f3c47b75f47f5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e982a33c3865e5869bcfd3c79230be222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a418b53cb91568ce81ccba785c6db023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594464775bf627bf94544b843001fee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91f1205bf7132569b353aa1dd084ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8343f71aea9184cd3e549097320756226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca9c8227115b31123ce841ecbf34627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb451366dc118a923cea930b5e760bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87a2e0a915d85d78d615722d0f9c4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62abbdbce9a546ad7d78a343c1ad9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c75e965f5dea07a17640ab6489c8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95cf2959de3ef2e86157d3c066b03332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9032444e7c8c645730a214a28e4c1eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725c8bd270abf1843c3d76c9a5a801134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b6f2cc423a5a7331973a2e48b685f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93de458f2e21d8913817ea230e88c5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d208230ce3c89e55d40fe5fdb32e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a949cf3e3263949643a24b11768038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f462e081e7e6b8e6917a6a866ed9f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de223f2ba583ea851c50fc2bdba3f20940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4f6394f0b8873ec7402bf01b8ad1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246e1b3e53ef347bdcd0c5ed92a702642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acf02d9427b1eec42268856fecb91f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d2538b744964222eabfc5a8d47b3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0087819ac62c1a2cc07068b52c3eec945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6841145f3ca6f5be331dae61c64f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf33057f3904104dafc8a8d5f3dba147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e78f839d0f59b51480851eb68413a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b2e9a52d5ff24ac1569f9d03794fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5403ccb96b6b80fe957754fd7446250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403d2de931f76a095fbd7391551e34651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7072258ba57b8773ddbec3d62709a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c6d0c7735e69eee67f9686752493d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc556500254559a5b4a61c5f1e20bd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9895e32a6644aea2c873f9f26b3d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d7c2c1373ce9d03510f9d142930b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18968de686a9027d4c3ac1f493eca0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edc581bd43ca9033ca4570ff26fb5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bde78bd80c19c5193d3a0f77ebc92559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0248fcc68f7477df060a0739e539ffb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f57d1dba3d550acd440436f9b76d9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8265a353d5831fa84f4d9c8069a48262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ac6c1737afb519d64378086ee9cd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2bc4b5ed73e614c561490316ed9d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd446c8dac5e73b07847d46a247d6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0dac7b6205e40c58003a74d9779c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f5576a7648f7450f6403a1140580467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f675f3fe0d7b9432ec1cb5e45a55cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07809bf97bfe2ef0ca961798f5a5b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c54a48274301ce85a219c82067080a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f6d72081d6cb39d060c163ada1c2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add40365a4c98ba8c7cafd51b4a4ee9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d792b10106dbb85814daca44faccb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097aaa69b2931cb1a61f0eb03f9f92f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eea1ba62715a5f272b78475e2d5df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5504a18669a1e895dfd959966f83f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e19ff19d89d1f65b4d03360bed5b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca830a85f990003683fb72bcd5c7a1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e86e5212d5663f2d26a4d67bc2519079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d18417b1e4a36a35ef8f1358d12b4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cc44034265172a400fc4eb18ed4a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bf1888d470cf42298f6a074ba41c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afac404b30aaf579ef6547bf9c1b4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c86f4a805b5580192da8c855d139584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c805bed0f8f45ce639f20f178877985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71983e2f5b76b5a08e5cbda325c5689886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a24c24516fd0d927637e2380d512c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5359518672258c7a97698993d1db84988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f45cd5c5f4e6a69a9fde903a37f58f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eb389144769ada75d5f9e74daf1de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b0eb6d97d5359db2554c0d6af251491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b57dba311a137dd719a43b10a0db4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6faf8b66851fe8b6a984d651114bec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829bedc2078de6d929c67f8212386dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf31deca2cb5869cbb237321be53a0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d3421c6a9ebbe92ef7082a815f0a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8bed9ffec104488f167947079b13397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f827377febe3d3c274bd744b262deb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22616b33d6c1b0eacc8092b69c0c7a0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785745447aad252fd71f13678162ed1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dbf7e73c355c79339b5aba0358824101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db199871271f980bd8d660606e47e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1582ee469e7aa54e1356a25927fb2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484243a245a9339f1293520bab511cd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b2aca846309dbd95a9fa32a9b3e1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e178b40e68053266023ff6164f8a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e629ac5a665c3fca755defd4be28320107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b38d0f58e17734fce12bda16ad988f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904eb382ad17858a2ceb043958b0a47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1443b1411fa90cfc5b33da1aae47c6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67701fc1e31ea4490c2b476ebc9fae25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09895637d755509a3365e02f9a1b8624112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccd428d6145b1db7758d060ab5487a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5221c10fbbebe57ebd522e36336ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70f6967e8c58f7b6ed1a49f77a49ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10c3ce8d8b894ff853c57619f971fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1062ed294d33308531993dfb0aae7fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc359a4c5a48f2abc1c7801ac0265fcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567567f0f4db9c64bd81be06d4ec4d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e1723b5688217efddc80f4566d83b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc2321a19d93d30da71371c5ae1aea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4153b2fbd752822c55546dad134b0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4cc25289bebb9c4c0d791bf647817123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dc8bf5de610518815caca1039387f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada262aeeaef42ec94e003844c1fb061125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eecde130d651f3d1ae8efde75b0816126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee70e8f6f2e3bc1495fcb6b71bc9da5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbc25dc726234e454011668dcb642f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a3db8cbeef273ef3d03bee079b3a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff69ba6ff10c64da4ac6c36b73be03a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c74bc7f9084fab62487a409f3b10bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f312e28934c1f48698ea8c6f28907132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cc95fc70058978be5c4f957230bc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d05137a71e9f99054d7427eaf64695134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c966595556116ac8a48f87eb4386ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af160e8ea63157c45dfc4ec6e5d2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbabb3d5c53e68b35a585f16fa59216137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7042f48dac2032aa6892e3611bc787f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110a8865babdd6cc6f4bf60107f9890139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd432d2d52b173d013310f01056c34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e3aba891c900fa42e7b603609d796141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259925d285d65825ddb1966da7606672142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7e1c01851ead8ac0f3e1feff3a582143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d74eb71dc066584a4a45e6da9bdf18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb23f55337f6d04db721b70d20cbad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16270412cf476f73f5559d99113869e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1330effbc5ecf5dd8f7e88ca39c87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbb55521b452a78172f3bcf499a4cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cda8fc2890c964b17b4ea1832a791149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ed8efe0cf2d67bd1d8c2ecc8b90bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc236087120f6e350980387df40db57f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09ea434a6ffbaeb46232a6b3c801d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6433850d5e37711390cfdbc8f4a5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad705f51bc19bf7dd934b0db5956fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b056e996db939c7652554ea2c2766155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082125bad6ce25e622895f94bbe99211156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323083d692fd549c974d1e9bc8f5b19b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8053a59607709b8e35f33752d2db2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f631d8c23b7be0b2d519a4f9ffd9b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034374b17f581202413b6c2780ebc3a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bcf73313e8ee49c019633137390e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1fd9c8c172fb9247ba6f53c43dea9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db6c66617b545e75d19d32d3d368b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f6b2e7db98e03117f522a51dc746e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e96d2f6992be361ecb25bc60e6f1e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bf7f7f871772a78af20a52156f4bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238d723d09aa023e44312a483c7c506167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c77f16b39a443cd877194a04fd506c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e690afe2944d373bc146a8f1e7d601169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfe2d05debaf3f1e615dbe64864787170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f48aeb300aa47eafa06ae8e611d7d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa17c176eeaa8865279927565635ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cfdd08205f1432963e5bf6573fb32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e733b013ebb355bdcb7bf4319671b0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3f021b482e60475d0ea23496698e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90341e6de785d6f08dd87c9efe41620d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ec1cddc12004c68db4018029deded177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee3f9fca066c8572198ecd5cd38d07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969ca96c9267faa3b834e0687070f32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe714812efc8be3f5f9fa83ff5506e65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c787bd510362b17eb13da7512bb00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f1d4f8b6b10ae97e401d35c0772ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2d806fbd9c1ebfb172b7cb5e04ce8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01b7e6479ab09210c93e0f8e2efcd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8d6a2f970b008508f536b26e5b0ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b804fc2f060785161efecf9ee93ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff731c261136e09ba8b19a0ba14199b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820cccc7da1b225522eae7f12683622188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49542e8f202d7f6480e139876c69a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697ceda284004be53a9a5d481fade14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a7f7fa178de88aac1850a794249c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72024eda2218e5c95c4e00e3d8bd2682192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e42c123508ba8f0ae621daeb9b4cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e8a43172e9c261e50b323361d9cbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829c4c808b8f9c17ad292f360b733a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334d89fe32930cecfa0a6df02196294196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5aec7d604341747c2064da86cec18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa16f5d25a21bc889c82b1fda2acab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c56d0f7eea3284497338b574f5cd4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d5ded74200b98e483e495eac8cbfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea249034ed5fb040d950d9e698e6f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203429f59b570b6666de605effa2f5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb2b5da45d9a343e44cc960ed00698203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e415e2dfc1c6b4b859dfae5297dcf9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662d3f6c7d7cc13384158977ee9c3a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88428c6a891713eef88794541d334c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845be2033142ed37d2a561938630867c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d7dd82e6b2c25df7595deefbf3dc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d488b4becf8049c3259a6e7644d5b2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae99072b99aeae06132aaf55d4bde2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513abf3a97c6a3d238a2df0695b6e110211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452f1318dd5e14128c3bf8762e7f56a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872552cfb4032688af720fff394e31d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2e7c735004dabfc4bf186ed3ede2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8285ef7058903303e751dc09c76fdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d6d8fc288a8a0132219778e59d638216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92617c507c864780dbca0f20349ecca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab1625951bf519bfae32f45bb04a04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215a489359ac321e7f1ab7d2f5970f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37d5f39526d78ec0202963243a53e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0f6c9015eae8a35b765c306f3237e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110fcb7a4293f43af6930312848ec27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55232397837ece616e0b9f11b7fd9fb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992a7213e05ff384eb0776865ec1f60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50844a0b5271a062427fcbcf4a3db857225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b47af5296946614d55c2c3ea80e0e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ce9b03757cf219502b5b48fc5a9a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2e49854ac54a9f7cef25b1a604da2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e183b0043f37903a1b8589e324ff4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be107bf643fb2efaab863e882fd51a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770041c6d47727c37ecf25bbcf6a2d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431ab55d9eab8218b0e19bb4bef86ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b58061ea268abeb674ee54e45dc315233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f352f2bf1260687efa966e51f66f392234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf056d910f2540c034b091d4b8345e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f1c9f1057808f60253362f1bdfd3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4a81ab600c4baaed8501495df2ea0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318c8f7f91da10f8a76c164e5013a80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5714d33e436a083ce81c216e073dd0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedf9fcb0279b171b4ad205a6c6407f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426893639077fd2fd492eae3f882e5df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaabb92b4fae188f42ccb357a24728242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47900539b98bef51a7cd879868035a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cf299498cddbcdbcc117f09ec8e62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded9e23b304ffaaae9cd27d79874f67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8db16f42b3113f4cdae03e62a8ef0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39ac65b7d760b13bbff47af44772f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e60c4b11e36f2274523ca7dc3eef80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d419a65485213d8a904d0e83316a2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679cee442ce78fb1e883d5bc5fed5ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c41ffc7d15ba1ac92564b3d98bfe5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897c88237bc048a2317d48e8757ebf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22695a07c3ba5f8247423da7fd49e3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb181b55879249022989fc9ae0445254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b094bf88f0502a5f165e340e54d86c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf8bcaf3bf1ae7d938e616e888bcf3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad25bbdb93599cd7e47846a58d05fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dafd23e29303bffd2accc9491edb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dac3337a110aff8f995921254b15c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02bc7e9b2f8a99a3b883c08a29f225260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a89b73b5f73f957c967df6d582b98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfc993408a94b01bbb6e559c6958e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0aafe6474bf75bac007ec72ce75fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a5810cf799b8b62bc109fdd0da4d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7d6e53c2f8d526ad8134dfab11876265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844728f9476764328404869448ccd5f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206d8db6194c5dd2c19683ba7c36cf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737756d2d1091997b59f1333d1c96ea8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d31be164fd77367090b648fbc0357269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab971cf63dddabfd5c5493147b2dfd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098ef160b57727f74e8d6776b719892271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3550bc589c3803b59df72796fecf56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a9a4e16ae8a7153da03b1f0d6583b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de362d7d25d8adcd18b03846e37edc49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b56c520083f2f26116331b42faa39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129392580855e3a4d9c347c52013acb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c24a484bcec694d10ebbfcba43eee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958080905aa3affc75dedab22780990e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f2700b91fb20c731193697b5af78a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afe86a8cee01a283bb081e69454b7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c29f933abb733ecad22eabb58c77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6093f7c83963643db070d77a27fc8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc2465fd3fa8f4477e6da060dfe478283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b6c63252ad2d51a277aa76146dd60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f03499519e666817c61bffae8adb16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8347de39aaacf8cc5132cc1ef8aba4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd35609c90922cbb60239b5f8d2e16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec1a8ae5ef701fbf0519c832fb1a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e13eced7b40f132e737dcf82592ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecedfbcf284a70f539e037aefbaa06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270bf3bcf2937f3e14b9f8c893812a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7154400be73db999568c46cc8b72391292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d56656025ddc7d55843e6eae6a94f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a415d6427af8521803a089e5d3dbc7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad994022963fc96d63e6740b44d477295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50362d4e00b7c9ddfc1f12ab1cd74469296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cc381925c1aa5bbef3026ff8e0a70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88160192ed8e9088e89ba0a48893c511298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63336f6b5e67a72fe793f41e1e105cc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18df32a53364c20d8b28466d4627fa6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8242e9dc1e4ce741973d9ab4be583301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af070d7004e1e90a478e5c0df72ecb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b4208fb6936f107754c8ad33e8a46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8002c363a19d3a3c4b3f29f2cc557ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd468381143b88cf5a6b61049f35f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a6fcc3bc30d8eb17a45355337acdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b430299209788633312591d4cf61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a513692251e06d176bb4f0138630f83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51668a4f2fc8af97fefce9e5282426309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274db3eefa8a5a5845b1614622ab321310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77fce7ceb31ac1c2e3ffa85ba26ce6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347bb28cb8ff14f4292ef34be3d2482312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c086b41302ce741fd522e4a726bf6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5e2bfc3ccb6dabbff331c335d392c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b83a188e486fa744a968a31c6a648315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a332dec64c1b4cbe11f22ee51af24f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5d8eaed46975e11cd5cfdcce7e42e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5565d44ba3dbfeb3058a040f7b1bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c39a8ab9359d17578cbafe16157f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b8ea21757d772bdea77c4beb8b426320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e3c02af1f84c13e9e2283b0e89b77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83a3731e2deb30d9d691d9ba8efbb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e64d13a22d7146cad3dd8601841e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe0c1bdf1c0cb377a3feddc288a6ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe402a9a53eb4a79a9ae607b536bb80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b5d5131cf35d109af1a2775c700b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cd9d704d75b610b21119bda733bc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1724aa496123d03d9c7c20c645ec1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d808ff162a02e0b826652e483b299a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a6ee475a1ec63a4c4aaf0aa078eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74310c57fef5104fb6687173442430331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba9891d3e77e43ec664ab6cfa10470332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee204f82918c2653bb27a119ab7ae27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45de11e363ddc1840a981f38b007cb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede9d6abcb15294033bd9142dcd4046335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba11fa613af16d732add11bf59999c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8e6a51545a4385b00bf15d72368d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd868f545467730522b77f172afcc39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efce99f463feee975ef1165d667a27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289ee4fab79761e5613b20668ec1550340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423143d7595daf374b090be96213839341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665a1025d2a3194e22c252669d4f25e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92166547be78bd696b2ab079c8e5c96b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8357bd84cdea21cd133911f98c4dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf369e066191889ea52b27031bdf0536345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb92e69a45234211b5e5a3e7243496b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d4fbc42a1551272a783bfcb5db122347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eb5890f92b1fda3bb071ea0be651d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc0734e3c61dd6bff3b5d5a6cd15ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba001fb7e233ccc270f4e1d0f189200c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebfd95434dc01efe0ecb2c8d8918ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcf730bfd54c16c06eaf6adb347ea3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f61edcce28027710d9da49582684e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7dd7aa77d65817a64ec32b34a6fa7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e836e09deb0dad1754e6e1e5e6091c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab6c82546ab2eb806eaf2b9a766706356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6929eaa1c23c65eefc459d6641d9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f569c7f6795c91695abe3bae23a47a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79edf8332007e1900cdcd2b7500b66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21774077c60a7d4b735ca13633f067e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74816ed5c91b5682361430dc50059aff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894387934b1b7e4b1822b04e0dbb9034362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e88cfa973c4d277d05c80527a7273363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b617a4fd19cf3c1081b67ef95069d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66c04c532da11733fbef2128547814365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb472126f400e913a48bfbf7bfed15dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95864f66d7b78d280d91710b3bf7fa0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d2ab745129faf403cb66c2fb51762368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664cda573525925d7750754acbf3f45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f13151719c64456c2254a076070ab2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417ae5cd61cf1aca8efe41634e82056371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca8234e704775ea0b3f83f9b0f1d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac5c121a6bbd240c74558a59dafaf9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b120cd88b5c9d2746c688e8b7e5e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31941860ac852823f8fa0de5d73fde8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92f43f95dbea00e3680a2d96ad04b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9b323e3d8cbc612c7334110646392377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80040237c250d96f45c7a3ef7b79e3e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea88e74b1e7a36c71d3f859fe174f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51822f45dbd4bc6e49f13847fe2352380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac30841c01bcc384cbc01332a3947af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c6f2098b3a2b695716362e3eab6e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88877259707aba909c29281c0c77849383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197107bd03e8b2bac03c260a03fcc3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4593da3cc321598d69e62c0f7e6ae8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c627a4595a3e16b17da07a153176d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17823c1a8824524d4881e371e8edd28e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bc9be381cd94c6df3734a65f5cd85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5192b7d6ec048891cf37803f7207ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f81d5038148f0571e94f7c30758cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f3d986db0c1a57b9dd2a403c7b62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d67c03fc11ad7271b55c1c170fca2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3176efd2f8aa0c19b203abe5e1b3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f5896965da68d4a2a4d19a91dbd6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c65b30e35143141b7d3ca8d153da2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30832e081748399ededd8fb899df05b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2b23ea497d63a40864cfa3fb8959f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f023b3b405c5e987ec90bfa24f544f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a7803052d9d992a65b533da81fa27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5242cbc299c02d6f87438fd94fadee6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78b9c42bc8c9f3d30997644a422234401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478940ce145789bc393173afe16fc58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57ac8f08072a5004167733a18e78f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f332e65413d51c31ac4c0e2ce9e83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d43fcceb707e13f341805feb8f4a5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbe34e75010954db496ae0e01db2af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303a5223c125a73302cb5dcfff47d2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff2359b94fbdc0e33b353bf6b2908a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bed32ff526a2e91f4b150e0a74b8af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeca591e3080f42f6a83ce8e145053410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824a99743a99b249774933f5b9d35be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9509417e033ff3b92633759b828dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223196eca9db0e057f96814a6cf6b4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b93495178e4f3b900f79f25bf01bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e29712b2003072c901a01c93b75def415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2552ddcd664959be766a18f169bfb4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cacb14f984816f41968196e2e4e49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271785a64d0e7fae97804f8f7297b08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152176509fc641e805655d1de631f02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f46386c08fb156acf3987f99b5c866420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7484ae431199a12b48d59dd25a67029421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3919679ff60334e8753ba1aad0d5db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e36d52da471139ae4fe6a491f2a39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527407db2a00fd24b18243cbcb3c1c66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ed5b218c3d305134145e33930fa61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6fc82d79a0066138952603c45af8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebb9eda7241d541f1ccaa1aa5dbcd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c69629f16af24e44e7e2b17de9af9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ba5dffe7ab666c4571c4dd730e33e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d30c55506549dbfe4f62f44547000430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b260c1bfb8ff8002b4d24ae2f96c29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9378e91f1e95231743d2f977e02fe74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3f3d1167b2f4b5955af2be863a824433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0268c5c8bde0d05fa000740f44b675434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43f077085b355d9f303e4cd37e47b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590654cabe71b95076e59cb968ff04b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50b20b79ae79d4f374e0804e6ea366437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d62d3c3849bd6613c1bb5b7351275438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524275114e5466268b13bb4ee5f14f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35763de85e5e9d711d6538e9f7b18bbd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b80f0620c1d42c649cd7cf9edc92b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d4b9aed3e6447e32c99301fd74bad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468ae24bef4f58a693bc8eb6870072a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8930ce67c41de895069b5ca32da78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87413e051f31494a3ff8c2bf55ac02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84852814d86bb0e14351d5a9ad09a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6dff20ea01634b91e9293e4c117c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249c20a9657758ff2d7782e810f8895448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0961da6cba335e153776710e1894d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b16d375f04680955f4ec84185a56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30360b0017f217ce775c0a33eae580c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f130d52b16648a379037d115642d9ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345ae04301c1b0e9e513473f8f2ea0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ade7ccd356c794f1d6f064bcc1e57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25170c1067dcdbf4e612ae180ae501455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e63f5b3a21177b552115b84037dc40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e169a60be2bc71a2bfa28998c12c13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de7c8ee54af32b7edeaa3329d72611458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d5042b305cff5a48d5d67976c7d4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94f281509916be5c0b3b5292d64bfb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9929c38730863115b1df39fc2c91f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0471eac5a73f0175de321d393ae1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810a196f90e9a9af117fab670ea8f23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3312727ed71d9686afac2321f34bfe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e08f2cd47f5f30639f7329c0542d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80758ce459f4152741f502a42b7133466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb6614aa7a80e672f828bed1cf0cef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e695937c361cfffa682dd144aa9b2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565375ef44b7fa8ba50f9862a6949338469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f4c0e9ec909543cdf61ac4b519cb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75e1abd0a78e2abbb0e29a6a98a3f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa67afeceacda2354483e185cb66a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c10c5eeafd99a4021c5521e9a24a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bfb013a7671019cf7fab564cf78d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4e842ae7769ff6c7c6b284f5e8ec2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc65e49bca7aae3cfcc1b356724e682476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233359e0bcc4bd1460d672576c12013477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638888d578059b6d52a31aa2aad903c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea893e77e79abaa50719b5733469b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9184e42d33942f9ef7b3f4df28079b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45612bce0c97c10aff585b78b656ead1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02af20fd1e23d68041797750d8ddbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c0415d27c333695329b83fd417e4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b69fd052403e2be7581cc1d08bcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e19227a6358b970788563af63a3cc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ced04b354059adf6e1bb32d2aed6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea022e41ba7331fe6ec183dd200fb8a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce0ca8896d451a9835f656a69913e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01553d5ec5b25961fb39619ee5d06c4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064984fa2877227809a999d609fe75d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f501a65b2f5ffb3845412269f1644491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f1ff981eed67c3702b626168359d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a6f3e64201bf88e6cdb0f4795808e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301e6483048337baaa9df03556ab2e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056818bbc4fe69b52c94a9aeb91e9733495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a413f305194cb973258a3f4dbc05a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5fe82e527d5f630783fc8f57d7832497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7dc5905d6b60b36d63b3045c507e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241209ef88cc9646a9831788ccee2ed5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34f7af6d5cd5608db16a3fa7521ad9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54776e42c6407bcceecb7e5b9830cfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c41c81d95be74309422226b13d7c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c729a341deca61390404eca8bc63c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551a97ccb3d2577d76420b5d7667641504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c5e20fd0238189fea81cde9c480c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31e3dbfc92c33a3344ccc22bdd18a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4428ffec62979cb419f707c86ac5b08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be3aec040216e2bc323e8e6ff5c988508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b7bac106f23552b741dc0fcc27280509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a1c9ee7e8bf12671f27fa320c67a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ddc4a2274b6be7d57a14cb96f754511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5756a2c30bb36398cb73558b33d5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6c4a0fa3ca0bbb70d257dec0c90fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dee827c7e5b26f4a1e130e3598c34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64911f9aa7f40d71f06c151e924b058c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7296275682c64f28a70e50af3e115e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60a52e03e8a220ce5248183cd7cbc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaafaaa7bb5bb5f0fec4a7db58dc01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d873aa434cc449fab95eeba614560519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402efb3c04b0a99f4b300345275ac95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbdd6ca28bccfebf8de86a9bde99b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e17a39ed82d088ee09b59594b9c65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6433e172385da664f7e57052fce13d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144b0dfa44b1d22021f1dd5713b79a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fe02fee340caffc91335e4d78bf6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744d9cc29aaca9eed4a691bd89cd233526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4c85de0d3f46e17ed49633c79783c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541798ac74f4927e5319baf82624c28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d46dc390bfdeb74344f1460c0e483529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f67a7f155c33b5ed4cda3972962ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093b7febe8e8ffa5730140fef99642531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb33934ecc1c5d2643eb20ad58fbc36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c67d23c7c354354b3d0c9b30152252533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30c47ea71952e474d219c3aea4737a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef76347bdf1b03f002dd164f0699b89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050e83c0ef83703b698c8b11ed32ac5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0dde917ab9f321830e9dae265d932537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473fceec4c179af2ebb06ac044b5bba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01e4bcc211249679199a070f468400539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1b1a23be51f14ffaa78bb6366e98f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40002f4a267be7c930eded34cc719c2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99168d60e8b123042a6e04db40ed8434542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc7a591360766f85f9c46902e14b14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269d06c704b6a3b0afe52b1836aced544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbb5c3e413580616c81262ca4c66db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a392f13e1c6af70fd60c61d1d21cbb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ace5ff78d771f107d154ffde61e43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dee1143ff6208e98a82e113e3b1536548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4bf071d680c16a195cebd2764befa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea1253fd7fc94f930e4044660b518550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c280e066a6520c6e8d6d30d84d8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e072350ec4a06c1e817de6507b245c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c238e34666b3ca6f75762c9ceebb5a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26f908fb6e670c98a3511b7215a75c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65072173eb83a7a7361ea6c565a619c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1848fa0819e45e7052aaf868dcc1765556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f2a46ee4430aa2076f0fd54d06c94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e8b33aafd2622e9b2ab9f69f5b59a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d767863bfa6cac7634b0d5953c73e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ded8c434679272f73bd9c51a2c8c18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40d15d89e2124cf7502e47f7df2298561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f9f0027653387bd100c6e41905977562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58475107bd209ccd15c7b938b21bb1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7682669abd34b5d7d453f1ba64494564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f601ef91fa091bcbfeb56f7c10c5c18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efec191db1f2963b1df26ca6c52ac79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87029179e48062cc4f3d05d8e3a546567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ace8d847982eadf18efd854823c38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be5f1fe2472644a71c7e8f5b929d46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b57cd48975ff70036d3c152865d548570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d2d28046f7bc9863aabe62ada2f32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ee789e9e2c7d5ae95514a10ce6d37572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>