--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6ed112f66e50c7031393bd43b06311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f1b7e387e9e77ad385d6a2f061d622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d1c59793e084a49c33f418d05fd8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100974f944b10aa65c1609054b2cf554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357671f59633990bcd61906469d58915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a9fffb3cc9fdaf3d968bfa9b979a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83d5598e7c3b18477de7b4a358d917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc42a634746248c71be6d3c4b904918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ba5ae8c9306c8932bda8cb91e79d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c58caec8d8917e66831be4914872110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7698b8d49b95dd82b053dbd72b96c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd132089ea244f70bc6ec969aae821c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a24b1dfda9f85c795b8f66d9d9d4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d10e0c9d50e9a7c3be95d29335cc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca5de6ce3ddf00b6cd658a11000c0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0d6b65853ed1a0728c631358603a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137f9150cca86e60e5627e050fd358d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512146aba478c08176ba6aabba37a2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136dfcadfeac569561c4d95747f466119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00bfaea8938f08e3872c7c61bc1da220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cea798a43c14b020cdfa359e5206c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29f590740d291322e8d21f696619c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d9588bfbcf638052edb3e8bc7276823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c87de2eba731f3de15996ef64f0cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb47e0ccfc500557629e58008a80d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd8f35c54d5ff76f23581cca00c9ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c4aba56d3e4d81770f73c8e35f1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0653a33963f63f0818a8f44d46f32a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b688f02ba8d711a889052cb53b0dece29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5785a1676c21212851a8d8533fb59e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2011142d7ef6d0052379bb54eb11631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d11b0af302a8d179f12ec4fd6bb6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308a83a5c5eea49880e28954e3e561733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624d6a56f6cca4c8020bad8b5ef624d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b00371af31be24d1824dbf7a9fd8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6348711277917ade7176765c043afc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd759192f860aef2e88cd3f8d920f9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259bd26a14c1f62c51221e93850610238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f83d02ddb2256466fd164b682ea4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb97ea3b02cf2f8fbb1e3ed11039cd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46a4b27b2ddce728835633061742d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dd1e541fb8b21c1ddbab6daa5d47842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118f90d7461d4bf846090a8489db02f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f5c4d9c68282eda03c789f8a10adc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6410fa1179054ed39cb1fe73b0876145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b16a4880b219a7e13fe005e1af96ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95635081c7978b685e7d2f6557e276947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ad678c0f9ec97dbfc06933691134048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208338489c75fb61bbd2b441cb8580bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834fe8332e4abfa9eaf8342be97b15a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a889aacfab82d134385c1b99493b48e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3d863914cfd2b21a7118769b5dd8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4783a69c5b805b28428dbf50552af853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b35d2781b069531201f9c02c3477354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b62306982978da928a4346e6a204f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60fe516c55f18026644f6a6990f29756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc477b5e5201ed7fd8547dab17f6b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0660b8f64e76de3fb67c9e505616ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcf85c60106a25aeae1024b0da6b8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8be83185a96acb8476d0be791b43f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cfff385d6c8fab8e6dc1928a012b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763279b862b427d0557884f6310df75662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a153c732227b88a639a5346cec60f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42f1fb5c496691527781fdec9a435864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2a1b43418a57a88218143b6a5020265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292599af9f14e633d2c31979c3eaa8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac14011fa326ef45990328a8a15e2b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d066d342413fceec3787954b6c48d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6206698aaa20e4d0baa530db705be469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9f2b62c04648cdb74e0ec875be3c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f0287577287b4239c01d809bc5e3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295070e495f862e60e218f55776be9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1c5cb3292d00a33a6101f2816362873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386b926f1d958025869d669a6d573f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4216cb9c4810a06aae641667013c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd5ca67bad04c1b0cdbc2b20c7769a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e3cfc6223f9542a17336199b36e7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f41887b0e615ad978f37ff6e1abcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75e420dab944b82cf0e03af3d1809b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c45f0a6c9eff881c05f8fa56eb707380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d023ace08c19c08704cc37da50a5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5af5eefdd7d7abb67dc0e993261e8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec7a68fb436acc56c820d04bce389383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f2c6c1bd408fee0493161df397e4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f632682c2b46b2aa96928df73574485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e641524035270a0ee753110525e6b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64fbe19e1969b071c417582bd04ac287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef2b96accdf524e7449f946b3713f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ebb3eeab58a3d1073ede2455a93e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d4056e5edcf8f325460758375c1e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a6012c1efc222a4b5e3fa2f383b5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a3caea3994ba77c3a6dfb02c8bd4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0ea8de918c98d5277b90e3e05286993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807b4149e2614713367f507def8308b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8038e16900c7735fde400659f6654a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16659f3038103abf8cdef1d35accfc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b6c3f29b96d6372cb0f6d6163b6d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a3c16a9f43a0ba8e364981ce6e0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70c36de4dde6068205e011f34fcfa399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee0a1505912275b93b7c2d8899c3e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301c3292df1ec142396d2043f42388c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaf6428ce51a704c93f610a20d5288102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96ee72a787dbb1f61eb19685bf2925103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb743f0c57c1acdaf49c26875a1d72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe18afb86b5490289522738363776b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc5ca790c467b1414fa4f220dd92cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347cac4724d62317f29091742c7807b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d78da820dba153159091bb61258b7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cae9daac3303fb80604746051cf51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8ce42c2c80e17ae7b972f970f31b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b822351150186dd548b268f1f4b77f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00320a5db4c8dab6920b08ade70b82b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08885d11aec23d608fecb85ac03392113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a122a954082881a88554718716803114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2d7051025ba1334c12cbf88d9fafd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f09ac3337556ad09f3336ace8f1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fc8355e147a1377558760be6d0279117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4710a1a0130f6797f0534d6e9af89f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98d50eabc1d9e97d1eb3b56e615aea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0132c25a34c23de0cfc795b173245120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c343a1c3fe4da569ea41e395eecf5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff6526b041a79268ed72026d08c4cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f7f944a0047172e8505a0166039f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7840ccbc8eca68775b3b7c17e9163124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10796cf6f4392c290810fd3c21f62586125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da85abb9d523d83f6f0892ce3d36751126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb045f8cdfe14d764c19b0add16a66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3b979b3c2920e8af4bbab7274290b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4867fe00924327383b6df16865cce4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc87d24be1efc3f062078b2ee5077c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff7744d253e0e4b224122b15622ccf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6c7b88c80218fdb13ef7cd46f8f2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f31e64208ae5a638caf0a19320654d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7984cc5c5ed6e83522493777b5184134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab4949e8afdd5557937b56cc5d6415135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67001e21d4c740b81a0c3a6ce222607136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1ea70e9111b69e6989d9662b51053137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c89f6d4748961dda4131f060d80d85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148e01a2303e21c4ca50ca9f4457ae9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b221c250c0e0e074a89ae1e01a4c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807537f1634ac65a5f9952688201791141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6c39d0aa3f10b8c8e587e881f046a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b7802cd9dea39ef461f91fafdbc20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949379c181efe4a23c358e8b14cd405144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48783d39a1cc83e8112a2ac54b6d56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6cac7a77c5a2a8d98f0dbdd317106146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e025f473dc336217cf81aa71b2d595147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d7d8b8fc4a29b2fd426c819cb18b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241242d847c6aa1307b3e849ff6e8d5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ac46af6c35bf7c3308baa6f16b4d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e667a04ee71290ac3c1ee8123cb85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da521d3556d82f7cbfb0821ebc751048152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a9d5493cb7413937090916671e6ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1f7707c02ed56ba8fe6f6bd16cd8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2567246b9951295d2e384422eaca38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b727050164acb653f51eab389a38c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2399f5bbb3397d8a8e2afb0175653157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e7d80e32daefe2d4d550befc9ea39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ce74fcb51c675f851a476ea23f7c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c64d49fb866158a94ad358a5b1be8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a95492f7b06d7a13fda61e4bb090fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2de80fee0d8c41773dc29d00ce7432162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d1519f62944360d98a292c03c3e97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a01813646fe8c187883343b29f669d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db0c6ad9e1a5f5278a51f8b38b452165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d80a9b8bc097ceb771474440feefb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc3a5473b716dad5d6be69a5021242167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04980198a3aaa4c9cf0e22ba1769bcf6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a0c91a4eaeba6942fa52087167f89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864f4dae87ddada512232b8450a199170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3ea9d9baa86a14f5da84dcc91d702171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464ea9a144834401724f094f890e3a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a92272937933a2ab68d65c06de513173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f843a5140bf7caca2ec1e73b30a2b24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd660dda00f98ef39232dcaf95f4ff4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c5adedf150605dcd9eb544c04f660176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06e137e6f3907d83415a7bdb6b917c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec70544f015e9a4b53be827ab2c30c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c39bd9f38ed37fd504c180c1ba8c10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830de065a9c990a9c692b46b34c8a5c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de643e122c62ebc0fbae4b8f45034fc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a9ae363d76bbb7a63b6af2b5fae49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2392751af7bb5396783b8f496490a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bb042d53e881049bfd7a07e097545184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce373d280e408d5730c5fc8303bdfc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f9cd48e3884665850666bc46925f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f6fac025e56395566e5d755b01175187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f119ce14626a1a639214fa3abdb48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f042df7aee42a04f08cf86d158ab3cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eb975eb39d9b99f1f86b1ff6bb1c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69588b3b73c70ab93c3d94428d588a73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28598a44c48c813c669bc65a896e9068192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19cf13ef6553c387ad296c070430f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9354f768e81c126b10a1bc2d438e40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc1713a187a406c7e5be1b93c6c72c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de5a10f334e193b94942e77ddb4e3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a129c2318720d20de789934ecafcf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeee471d170e3e8b25584ea65a93c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7074792d8a001b6154292d50891dd14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a59ea5f1221472b9d66a422643847200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee971628378bdbb66c5d7101ae30bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22bf50713f4131dcd80e37c462dafb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d4354c47ea6611bfebe82f8ac6b3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92dddb3940c3a2613c8a5eb868e54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4be4de7a85e292f658b5fe238f54b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16266b492f5587268b673acea8f74116206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f5fd96649f72589d2414e06a17024207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb693eac61103f1d624696e281763b53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16fbd746b72bea6f3c4875e114288c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f72ea1542052d6689a4ab300e6da6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65cb0b661ad3e16caee982afd167f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241a23070a2b5c8773ba8debc9c42bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce5b954cd454e9ea30ca85beee2ab8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632be10e94b4a0e060957f38bddfcbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52262e822415ed90196d635c3a0ace72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc095b40649519fffcca47e2dc1e4a11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd709e80f9413702fe8b287ba10a53e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64143da81cbc31bc22f8ba77693fd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b08a8d081f377e99156e6f009045a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b347d60a1ada1ca5e16041e516e861c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8aab841919c64436b96574517cb12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3fdaeee45b5baa40f4de20146f68c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7579e193ee87e0eb49620a4f0ac631223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7e8a35306eba8aa80f321c336a357224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353dcac1e816a63d704266df025c860225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc21d2e28f2f214d8e8b422b5f6a138226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94424ea33811e99cd798231137016a75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f8a022ff947510944b8ba56784659228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc55c4305cf99d1739cfcb3d9e5b0b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673598fe0e572bacf260c6dced527d10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341f0e80fd3383fa16f1b353acbc1db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a0f96e9dacf48ad9486fdfc86b9fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c638db024e928557e62bebdcb2ca9e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bff4af88ed467305173aa973ace86b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8535ed1acb2e090a182188177708dcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac85bd9a93469c651d4f8e4dbcb211236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97d18d379cfde66db578cb64b09042237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed88a1b4d2700b70075978b346826a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a33c5e9ae422cb52e8f8820fe1e99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7274f71f64c9f6ff277673d3885aa6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f83ce880915657c9662a6b21f0dbb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd98b22ddeb0993244904842020f549242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105dc7635b4d7a1430a493d95a17363243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07883013bb233ecde65955a62b21801e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229b9ada85963d15ddfe2231cfcbdc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb40d8b679b5efb31b8dceb21ecba1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b390bd78b3958d090fac6bb28931d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f997a0ee2cedda3cabb30a76085e951248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59376b0f99b5d68307d3a96737a491fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346428b807ccc28f0dd8aeae3d34c187250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b3c7a03810f1a2ad21b66bec48801251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d1cb2322903f5cf0353226de811f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb28d63bbde1ac1b614af22714788ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41d62419ab3533eb22ebfad5c4d80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149853b3a9cab842ca5c7f86cf1c02f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065d60f89391bc269e0d867127d3d97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176a60560dc4ff14143a26e324364b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c78f4458b0e18f5fe10299f79d961258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a13d05fc429794f0a8f5da1237521b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6ebc8d0838ecba9233f1f59961b1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e525abd0b592c7845697d6c55b62b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8dcb9d02cd6e4ba252d31d685d1b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7b0411d11b9cdc9025c1741cefbe6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a285ac174d23e75940c6c7250ab0f4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aed2fad364321e015d1b05d0ccbc37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa9cddeb2464d143d362c2ad940ab1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52518e0b093831889dc5b3992f6563ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f97ee4956955536bc5e2606e43c2ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75026330eec7d91b5d2fdc1e1132b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1a09769336c8caa47370d2010c18a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0253832f54651fb5a472fb8274da9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3f205337fc2e07398aadfefd860a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944613940ab486e967bb66b890557ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc3618a6f1fb5693b91c0bd104e888274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f162ef5bb33bb884c6a2aa64a20bfd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409a9ca5df11647a5fbc6e1a8656c1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec34847d386ca71b3cce99692b1a52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515b34f96ffb12901454c4a3500be0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ff18cb9ab7aa41fa4ad36bf1c3986279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f27faf875135980cea036e4d44713a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45c2ad465f7605bcbb895e2dbe408e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f52c0d3418d6df6d194761aa497de6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f8f2bce7201adb0faae55a38001a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21c02e8ff80a77cde0536316d61e75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d76fd56bcc5e9acf5ab711eb4cb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba24ecae7c88d6029f11fc5b9154e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37b4bde116b190c6b8b90b13a08916287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e607090002323e590f965635ecb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a57e1b2440c9fc5c1cf1a2afb9480289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7603c38ac732ca4114a83ef5359e2a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cf7478293e40b32356a0c22b9ed14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c71848effb7fe54f6126d5b5f7441292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e90dd15253ed157e4ae8fe92133050293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbecbfe12fd57f6a2c73e20215247d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a82572c604396bd1fa5fecfc600ed9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ff6978041fcfd4eaf9e317d8a34fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b9ebf84c35afce334dd2bc2ebd64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab3681c6883ad69409a78e276d917a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b8e38aca614a14a328566042cfbda299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459cfd40a5a5df0c720afcde12a0b8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c517976dde7c889da3846c2c86e22b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12152cce578a1a59a40e58ac6ab62d45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47c76d2ab906cd606e69a46b986805303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48102fa5c9af0a518cfbc4985938075b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b65cb564aac10702339138c92f5921305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220da676eb361957800223c997247999306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a5ab8f1a0f52bb72ee74d6a9180f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefefd14f7ed712f43698b274bfa212308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50d9c858fed6e4733c5584597cdf52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd97de5cc60e9106d20b9efcd677560310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb641826b80fc04e2e72cd51e2f55f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de670564a7f267900145ac3bd27c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f04f1dc722cdd873c7294a49319f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844aee4a191681d26fdd11848afca92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5048e88b6df3ac302274f461be6d73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffb810adff0e086013e18915b48473316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c527a09747b6915f1d5e99d71d1c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5185fddc905964eea3275d8b276d53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a2021c090709d2aba27907d6f6ceb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cc2c0f263e86358a14ea3bc73f95c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4381c536c3eda5fe96dc46e1e20eb7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f8c9b1e8cba3a6d793e3c832caed8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35ddefe46851f7a9a2b57933ad9fa7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82a5ef7ffdccdffb0f2789e0476e1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad69f102e073d729f99ea4bb63efb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83972e536e5a001c4ea59a347894d68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bb29db8b45a9422fc746dfff286fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c3ac5402f11a6725483a2e50cc241328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643936c40814db1fa93f196b257980cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bc899282fa6aba7f220804e7b40b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99014442ee1618edc334c02dc4d6106a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3d9816482a10cd4ff7ab2dbfac995332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657ff8bcae59b9871267cb73d79a096333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d6df6fcb1865b9bc711fd4d231c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8f491e13d4e7d76c0121e8fb19c2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2be0c2622a4ff5fd66218aa52e1d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77baadb67ea328c338b120386d07d5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a2e21f0eda3de1d6c019e2d92c6ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8f0a39e2df76a1dfcfd2d7364a412339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7a2116bbe68e7a14717dd28f6315d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee021478df2bfff5cd70bbaf135b82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4207ae95e7b88356183fc94d42351b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f61d20529c165e2b1bf64c991d960f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4152697f1f8d96a6b8a43cbabf4816344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5001aeee401089a1185a891e8cd97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cff0991939b770176e841913ee710346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf8941870e316393790031953ff583347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf821bc75bd22438ca5a73487d906d11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c2b0094ad9a61082f403630d4262349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba4f2101912db493cd06e4f4da5984350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e3d30edb72b99b1bdf8a7c835602c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9865c77c3cf052b31cd8155a1e3b615352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654d56b0aa64bb25c1bacd37f04e8cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886b0ba366568397e7cf76589a2c203354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e99375b328d3c994e7932a20eed97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c361f3a25dfeaa4506fe28864105797356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889063cfbd5681d0988aa3a94226baad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a368fe7e91f1153e53ff5191326d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7590f544f877d1bef51a25ede3890ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527ad0daa22faa4e767cbfd04fd825a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bf3962a368e368f692c1e6826b988361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854f96f02c9b2894726ba462960f400362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac5c6a6c34908d59b40070dcaad996363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f53d765ccd998c0b5702a3771520364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccf7517c3bc5e272d91af2c04dd6e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad915746f91f0cdc53bb0e6caa34caa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588671e70186444ae8bd326e1ed6cff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff26822518b412052d10177b05fc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ae0d12a164c01e57016f2519e09f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9db4faac713a34549f51138a3fa705370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d043598ff9ae3ebd5fb061168121cb9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d18167b66fc894c7c0a0d11d62baa9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632a01ea3a014acd6bce9f12177c7c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c16e3ef612a36792cdf72e37d8b00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72737e91e01b9f7df99500bcd10f09d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71cbd24f2b35d11d9101313661c68d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82b0839f2f7fb56e443a297cea7f12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e801ade8afa53ff21de081009ae6351378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d47a4a7729c349c4f4defaf0fa75e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9cbf0fc7ced0ba37f2fcbe44a4ac9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fdf7ca80fb894ca8f673ee8989009381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3630dfc52041e45ec87f634a5e4cef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580639ef1fdad011b5ab7d884ea2d6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aafe6356c86d524fd62537d3ef181b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eb54d16d15da88cb6376c4f8a5bb9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6841cc87e100af95d29004293b5271f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14792f7bd9d06394335a60c25f875c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53952f4d10e947ff7c7d07b1c2038e9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082196dd93f5a5362cefa9e321e01664389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d255a712778752021e9ec5be0cdc7b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a257ceacb0f1e03f24f3fd98ba4cd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9e82059599105ae7af3372835d736392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c111bcaac02af116b5ae032038cbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb858712811a030c93e99a86d20e0a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95bd8df7cca9492261d4c2f52a29b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1681ef02ed2e145e9321540fdb3a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cd41a7ae1972e4e8eba07fea6fe91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfacd537bbe878bc6e755da4e6090a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d7c5bc4c8b82b7d485f423c5aafbd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d8b6940df016e805d492aca2a8525400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f83ec558b743f7591a28071a1e9e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731dba284d1c4d88e06e281f3cb8ec7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32e49cb6137debc469cc7483fe32dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e188f75bce6f9290111d46d0380edf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f619fc838c574e12097b4d713d5cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2e361895979d7bbef46fd6c3e0b3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96feb00784ae10964cedb6a0876c0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a492b8485d4fe7941562d36b1b9cc8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0d25d3f45a169c249635da7a008b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6196139472d44fe75aa7b2ce223660410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8a99d1067718ced175b14bf6909c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f2b8eb3a3e2a7cdde56cdb5f5543a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285679f1008108f712c97a3d8688988413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2e90aa8784b195f49d9deaa5934d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e3ed7bff61173de3908b361984e18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929136e88b8a243fe39a43ee1a42d261416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e0cfcbab9106ec9afd6eb02303bac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe84bf0923cbdab55fe66a481a29d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05913edbfd60ac095a36b93be4aca4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883431e575ef0e28b5462ebd425e3de8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01844de1e2d0c7c19b7da4a4be3953421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9960b95dde52bf6afa118957b97bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1ac24bd68b98b0fd59e18231dc303423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c1744614730865dc79002c2d9e7ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128cc7ce25c3f12ad6c0c3dcb0588ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd53c35da0f6b45e5efe40ffcc1d1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6827d97699f223cf9585d53c2b9be43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22269d9c7495e238acc8addd86d3883428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec6d2dda16be428668c05ef85b196429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea669cc7d25fb492cc49d531557eb477430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422b95b910e5307d5b927ad7b05850f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710d596c28468917f92e618f8bb3548432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff624ec0c669312e14bf4cabc1c3d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2309238fd5bbc27ef97b231974b13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384465bd6f999446ebebacfb98a60a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644ca8553f7cee7de79f418b7534acc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c985f6eefd0bcea106a668b23d4b332437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488e06b37f085d79ebb51cd6283e542438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eb0fd7bc73378fbdf9e2c48c454f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c2e6fc199bbbd741755f8b01f485440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd58381ec449d235365daf0c173b22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb336f561124d48e8e8cfa7f265ef7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c775b936e36c1d91a0c36b35bf336a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb040b9063e64e35e958eeda49b7300444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47c5d6a5baf28f5e143e17a9525aaa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9e9f154b6b33172c6c611509461e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e6761ef6e7815b91427ff248aa195447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6081f10f3749a87f92943a5516c7bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e823839fcf48c542bb9fa9e4df833449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205006b65abbcb7b20cd1cef1b61ddc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6399f0dded52c8ef97d4e2dfe3a1e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937269d246f19922d96d84cb83b8216452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf3b0f33439eed1b34007860b4667c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86486c0220d644ecb890690a21047d46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5e92a29f2d9b92353875805fad761455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d8ad4dd551e36a8a20b923ee85531456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d648e27f4cfe6d2f3946669a623ee43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd60fbaf0942b7ec4e40dce0efcfbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953e90fe1d29cc2abd0e31420b0057c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f69c84676c6d678724d02f74858c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e49caa37027e1736d82067a1c0d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3c3ee77ec1d1dfc1dc42904bb4507462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33f864b9bcfd858f378ca6acd9a9dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085770463fe9c7d27de2c1c87123093b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552135b410713aa813b24fce4690d29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac46874aa0b29408c5a8308025f9c6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243827df28ad7f2d441a9832876c185467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03791b9fb2c284317c951facda35099468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d9e56c0bce452fe8e161210467445469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4ca1a7cd350695c9236c178c9ea3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffe5895fc8b0a0e60eccc26302c7a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddba115ab89ceedfaec3ca3d69b891472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c5785aa9dec59f09a6f4dfe178554473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82214148f5f99a777fa8cd8937f58d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7dc28d715245966d8aca5e86fdde0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ba2d2672f3baaffabce5f56126b84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa52dec8114d2a99b605881dd38ec4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707b41eb487e7964969942a7bd75c98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877ff1bc7535c5133c85523b16e8451479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63eaa70517087695a843b61df9a8a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b2f96a8c16bfda575befd287ec0f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea0e024110c31b99a35723398cc341482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15708da11db74d79cae509e1915e139483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d054f55a1a0f741fc0f34ab359ee98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9d08539a7ef1b169df5366111bd03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fc8848f49cd9afa393c57c2bba3d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19d2d44ec4199eaecc74cbfacd396c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414ebef1d71e43df2e999132572742a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f5a4383ee012452580bef7411f6f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd8ed46d21440c14243ac89039575490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baef50ff86c6d84ce56fa702fb8e2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b74eed0aafa4dd12b1e6247904fac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc8d82c0424dc8de5b6ae3151d9b41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e53f78bf95d6d5f9ca554982e0d7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ae716621749ba3a1d152c64b2c73b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812953b5b373b5811ae0e3e1971e2ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c974a1e265af9a742e2eb0f13317df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e95b7c76cd1b4366fce93a37f91e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be409d8bd77cc238a9c3f60af2668c97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b94f233141cc6d043859723e98f3a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef37a9d3f8bb967160fbdb67e660cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc549ca2f32aba918cec03b312c849502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb56b1000e507be703f185c09089376503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a58220568672db94dc7ba74c86b6fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c457c699d90ce3bf033569c8422e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb33ff14d31dcce02f135b06f23a56f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e8f3901a6bd2dd408839565026836507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2938e18d221dd6dde8f46bbdf1ed4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d216d068b09be3bf5f8c223e356d598509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde7711d329bcaf54049be13d58f75c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49139650831a844cd7dcd6357dd8ec28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de43660f262d30264c5a490621280d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b675c023b6f712561f3475336f9721513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24459d2ff763de2d860d6d582ee176f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e451466c4d996cd0463504837d20d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c763a8231a667fb248538055dc6b66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677c2b9fb96b4a28baaac501e9e1f6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbe4ff2c8fc2f2980cc4564bcc4832518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be370b1ac7661f679e46df810a032bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e76a945f44dd7171d00ccefe3ab153520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fd1f3d43a9eb8219f35cbeca527f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081b367467b9c82b73c0ba3e2349836522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fcf20179ea764f64f535d1727caa7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9673c33900d7e88e5168aa072876e73524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1c201256f6a9fbbf5e191b92656a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3e28fc8c3309424c924c923e1e3e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a9da5f27aa41466eca27671cbb040527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3577850c0ece809a48ecfaf99d77aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd21ae532f6212ef7bdd6e63d4933529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d5ed4a04bf02b9bec7834c7dd1a26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b527926bc93c0845ca8368becb87e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8187e18ae5d79d18524f65b3a728fac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa51fc4a51852b4d455970e7d9983a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa326e4fbdf3c8d4d46981608d75d62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776a8e033b09c7a1d58e7dc64873002535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4784604f39efefd170673fa590ee32f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e8f2d553318de550fc4867f6b230a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f079967bb8f5cc158f5bb710b2f1eb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520dfd1e16b8b72606c1753c51097c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35834402520e4dc46f8864e352b078e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631aa6e1116245a337b216adf3f416d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e28ec0c6e263e5ececc445d718642542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab523ffc948a5f78669020f9c9cd9f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12176b2b31c02af08946d681b976ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff5442d4bd57aef8b16f9ed8091a7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e662760d2895668b9f1820215a2ed36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366c02bfe8646b7327222dd94fe7139547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e2847421a38fb25f3e5c5a12dfd67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e9ca7b2852a2699b02f23d3662d27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f5a04f9e0097de4ffd3cc6475706550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987407b3fd66d3b1a5c4ea9253d9cf00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64e6a1d8a5c2e04809cf90ff97f893552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62cf7e7645eb55246db5d633470d23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169537784377e6cee83950230e590628554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb24c6f6622445035d4d680f89b8a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85a2d089c9cc7c95f5e2bc338f38ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a6684feae651668fd00b6b427c441557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86675a401c5c3444abe7250d57d5a808558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e069c672a1d160a91675c5b63fafdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a398de726374c2c09873b0bba2976a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7bb87a0f5aeed48aa05201bb053cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cb07600d5ac593b2f73fa51ee7a31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0f4f3a6bcd1ba6a5f9156413dad04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a469686ee923b412aea7509bef7a404564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3627271b34217415b623af3ec45e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56e46b799912ab16acf72f20e2189f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453710a5d96064cdf7150cbc8d27152567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044a0c3509df791399feb3bc03e6009568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c30ddbb47094f598a8d1b05edd4def569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a48667456a9ddaca9a625544871f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b2c298da0d1bcff2c5d75a49598f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c519749cdfc8a77dfbcaf28dbf444572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f813fcfa843ebc0ef4d6e0cd8420af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f576c3a32b4e9bcc738b9772c80c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951890db49cf81dd0d296283158f05d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b720ae97140713cd6d811b7403cd2d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581f4bfd7660acbf122ccaf1bbfdc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17356c2cd7eb9d005ce87bf9ddc0bde16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00193d494c8beec5cbd4eca206cfe97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b6db778abe6f0c6c28915835eef88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82299cb53624c3fff1b7cc501a4cd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33bdb079bab3e2e07376665a12749910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf88e23cc1afe04193393a3f660e03211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08645c06bcd3ec06fc43b83c993782cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190f9471351f8767d1e04027400833913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49d5433f5557d1a67f4c65eccbd0ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea2abb03a1ecc11f6edb408cb14b3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e36459503f51ad7bdbe79d59f92dd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62655f1343ac4dd21ca10eeb51df922f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e997b7b7138b58278021fce58df5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5b55f801492470ba6681b0409ea8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdd03c6cfe2216250d7c818184bfac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0dff6e033b2db78675b1ba383b51121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c568819fc466d7c19c965a04e7c6c1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e800b7bc6d32f3b7ff1da8b43b0de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130c57ddec5a93766c391e157d350b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fb12dbf6c9da8f9d4fa011149a64925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4278e615d87ea013c2cb21a7b557f6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fe320e4e1779a562cce49919c549727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f26c6f767dee7ef223975a7a9d3f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79220b8f9d5fefb404f868397316f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929c3a0f6a277f10e23de6d6f4fd93730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120834c0d29487491242b020f7123d9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfd7a3e100a58726f2224cdb14705932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c465821464278ed37e67f3eb2545e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273c03883e0f304fe3d4f74f628e33f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206c1ad24514d6c7682f90ea770507d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52062207c289bc5689b5e96a148736b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5add366717cc2c7c76248558fb1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6e32ba9b627b7c1a74f6c3e9a01a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74cbc1b6e3a6b6d6fb04a342143acc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4bba9685e6faea9c7a344f6483c4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dedc66e041f2b90ffe417b2bc887141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f738ea63f097d22cd7fb543de892742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c0e9efbd2e4770cb5968a29acaa043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255aa8cd6e7f0a749c2f1307056fa7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b1a788e18a7c25d08e00ff0ef1e7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c901383c2b1081a87978647077d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489427c4effe9d7719cc3b0e03eac8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eba69563ef4ee9a659b1497549e3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c40a953b5fe25004792b46ede645249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5efba9295d0089f976aa2db131a6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8f8be540264bddaa63e7ce18be7a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb61f4df24a6c8809c9bdaf4f8022352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89547d630a5b7c138af48d62a8d234353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26bf157f0c30c75c07a1e761e57e0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ae3159535f35b4665da6ed07afee355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebafa1b85a1bda6362e71c74a679d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7089082ebeb6f63a4f934c4da62d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9412c2ad74f7cad07ab02391439d4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f855423b5b7f65db18661ad30a0928259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e081018ec5cc192549068da81f46fe060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a4b425485ae256bb9e353f630d82361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91d282e804b0efc5f082682aa1d06362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ac48fe646c43719bb27c6a42f432c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c0d0ee9ae3cb58c345a6ec1ea2fb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff88913230a07ce96cc12e200cfdac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ea4c196d56b4b3d3043b935ab337866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b9c7093d263448a07278f9bde08467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b927a9b4fca8396a651757332d46c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efeb2e2e3725cf95c36b0d050e2aa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f9cfd5172d760434dbd34becf93af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4bdabad763c876ddd06f5adee9c6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbd4c0fc7a04dc1fd343340adb46f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbc28bdc78cc7521a7c78bcf8162ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9a0dbd2f40065a7f2b155e9da97d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28eeffd9fc7be5d717d137b51fa79e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991f772a61d04fe57d57e14276119a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1dceff6a3aa54556dce9c711d717877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94e9e38bcd1ee77a58368b9a01493078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a67ab58592026931862a5bd3c808b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c24f105f29794e81f37c82b62a3d2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1994caea5f5d7b801365e10c26b497c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd79196808c240e977bc7cd3b7410982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c6acdc0e51290ad06b640d526452c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba78875d2085f2c9f6db6b846d5c67684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52011710d99cbd27a8a96a7f7f9afcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b0b3d431cbfdfd983e0731add0cea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45279ba46d0c84b87ebd5f313a87db0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fc3b2f878a66dece15f02d384962288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645829097a09683451859b7e40303da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc722b601316ed0ee87d5c53ffea09390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59e9e4945ec81217cf4e9a82d222cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5c344210729cc9c252e86ffee8a2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f014b48b4b1042c5373d0091a7d77193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eeb48dbcd30320255e45d5450ee7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c820d84a7b76d3e26a3f0d7fd4b3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b732d9888d4af05746d34c1c913ebf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7da724fe7c21a6f7d937de9a8c38997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8a4f2476471eb1ef7346641223ba098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9176298f7888482185702ef904ac61b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7229d0a9dddcc3a8ebd78611e3dc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b40ec881274f0491085832f43a1d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67b0e0d8a9e55d495c05eb29cb5557102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e21240e28026c47a1102276c5d8f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb600e4b9ebed52b6fd8b863d3d835104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0309998030ca1a918dd321cf12c03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8950342d6f28273ac71c1cd28f012106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95151f9d479cfbaee42f967cd616e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ca9958e559b28d4e21ca2ac7126b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d10e888646e8a1c855a8be00f8fd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34cc3513fca8e13ae188e536ec7501110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7d9c56088b906c5f54fc4fe28f7dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca65a16c2738a2f0a68d3b9aeee4bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6df4427a3fae465f499f070550f29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92122d626ac4e3aeb9246dc23db661114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c5efad6b50af645b817ecfeff1585115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f71bf28a00ff45ff3d8b9e80cd6689116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6c6bc77fd9d6d2a600238eef0363c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f0ed60c6036fcbc0ca0fcbe44a93e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b80300ab5d80ca9f6e57b362aa961e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9cd253e773395f8c2cbb04a644eb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed50b1dbf4dbdd724867c3cac3c2c09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7fd5bb62c8df6dcb96f05840e7933122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a1d8735bc8aef30e238854e1f24fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ce53a432fc8990ac60841628576bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7fc0b62594a7f6fd504c4f9866dcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d47628dce5406ad3dde8ab8ae5f7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc21cdc66956e1865a25aaa7b780c8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11725982a8510140bcfba1b755a638b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979099ef814063c2e465dfaad999b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450468f8d438750f0374af4be1c8c80a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935434228b06549ba3c4d5c2a111b8a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad35cca2a80cf9e71f76741b003db27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ad8705b368a198208b0e65fa377a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b225951fc7fa612c1fa058b93911316134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cac6ff580d79cf5b8dd1337339126135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4dbdee8f138829cc925b2514e92a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc245346fa94b9ccfeb0fbaba6c0eaa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95debca5929df2933ad27b9ea0e919d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c878df9f1bb3f439bbee0cd779c24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dce8172dd37438774743ca02e9034d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a60d09210bbdc2dc43c192c4beb08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e615cb39484b023ef81b12f5ed1ab54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918182cf37dd50c175d75b79a8f81825143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020977dce05c4a473e2ede7d8776148f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0ef4e5bef0f456d75db45563cea83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4803a101a0d15c0b5b8770b1d54366146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ee08a5bf9a3aae85fb39c8f3ef628147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd915904bfb588339c371e0d9eeb70b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861952430a518fdb68e7ed5b7a0273c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27d471e496b00a925e204eb63c0fc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce1ceb9e77fbf1b5c431f1eff96613151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa096198c302a6ae671fe61d0b963f61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcabc60f92f24c8ceb71a0656c28a42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaca4dbb02eaebbacf61b0061298c09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f8cfc2e811bc0513dc8cdcb97e682155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5200057f325345ca88921164b4f678156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a1c10be9f3c474990dcf6ed7ca359157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7d32daf7a94b87889027a41dd40d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64f60c6a82db2d0f075326517fe6a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a93998325d0c00bf2aae355e75730a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bb4e7536fd9dcc2823e25c90802a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc9740531b96e61f71e0e090a82b80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5e4615224f42e0c9a7cafecf99769163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ee6e17a6c019ebb0015862c479b53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dab200830fb966c58c870403c0770165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bdf8028ded8739d9c029fd8bbc7cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72eb18e8b4392839c400b2854a17c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8839d71488e6632dc2d9e078902241e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91326c6f58110ec8c0a05ce6f8d656c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7819fd42c5695bcc041c7eeb549237f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611826f982cc44aac544e3b53e93ebaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b711be793c0d908673cbc18b9b5b529172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641990826b2c6ef4e5b31b71be569053173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb636318561dbfb8e17d6c84ede7663174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c27b0b79f942545600f9e895ed8277175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408a4a90bdfcf30e535e58384db7308176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008172afe5078c6660438bd5ca6843d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fef07ed27ad365a148129df90b614178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d229116c8bed35496ed2c47a1c2bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417c3ab493be34ab7fa031dd3d5c670180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bb98a78e71a9e71226d2dfef5de55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c02a8bf0681b86e78a0bcec66a900f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29916808b2ebf4c232ec8f20645ef2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a9df90352d0a9beed97cfcbc59933184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a1b609f5cf75984ac9852dcb7c933185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753e5847b9b70a84a0d3ae241559828186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56d0803d602c6ee599fde0037fa66c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb474cd6e2daa8a45d2c0bd3a7489c47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a777fb0460fa04c055676ae955e3372189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda7adb2630938c99a0fecd1a7319f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18695efcfbf5bab5fbb20edfda5d841b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab5e8df54a01dade7b33071e42a1c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31721468f1c8d3431956129158e5d3d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b12455e14ccf809ea743b16920d7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cdfe9df8c933723e2eaf259088e2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81940b105bfc64607d21c5d1924afad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5da52f6a9fa96fccbf05f80837371a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8936e29b291897f70ba5daf1bb5883198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8072efe383df26a936529cda6a9fd66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90b27a19d040b96e87c2a67038524c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d193f575badb170bbb0359bd0125fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596227ecfa774e9c74d6afc4dbbd8f61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b57d2f00722b1cc0ad01b687e01ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a00dec82bde01a47b834f4e427be4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938d2fe9a2b55587cd2cce37d95cf33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766de6ee577674175cbbd2383dfb679206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51980b79ebd9fff354366c515a2dc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c22268a35f1d06802de2b4940caaf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072074704d73fa2341840369cab119a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dccf5854e1c2c140162c40a160290210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870fa1c0185c53d9365ffbcc5960deb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ba17106cab06ffba937c57b0e90fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3326b67b7c10418d412c3e342be28a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b66a31f4b2f1f7d3cc3f7473586d0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2db58ea10a7f2b281de977547928e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf35a4249ca9d06466d0f9f4c16a75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654df1fbeef1ca711b8281abf657e93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736daf1aa67fe29c84614fc1b9e17832218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368c6c990f95cc04ed443e88f2651e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda1af46a461ac29b55180db785bffa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76450d8a7c6f2ddf573aaf7748b4d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7961dfaa272938e9332015858fc76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f113d75b9f2c598bec3be56105a73e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04bbfb4ac456e73d668c8a37dbd1d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4bdef4127672bc3748edb209b01be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699a427979df7008df93351500d9a84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a462a8a629920ec475cfb57ce80f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f474d5620896bb33fa1494444435a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0143cb214de7b49d6e8d01f2e460dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586a168e5cfc29c53226f98a7af48d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078486a42f8ee7d76a1ba25eab000b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d581ca75de25524a744916a34400f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f471eabf3cfd2c8a6e532e2a6889c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6879581117bea45c6c28b400b7f6294234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbac8f256ceef6b123a56273f44a22d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e79a8e7dff095de9718add4eeebd0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca6a2ebb3a3aa53ed44797360821e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ab8638e8a0ae5a851bebb4a9cb6d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503095483a483c8524e12fdff6aa2a69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd331a4e8f032bd488a4c6e206783ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9a7964d606864b8ad7a300268fbd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbde034797fcc8048811103a6998026242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed9b2e21b5aa339d25799553b13037243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ace67cf9453fde2c42bd5a4c0dafa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeb200105c2d6e81debe87555b447a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc474b1362f7ea3b598ddc709e023b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719ae0daa2541073d99956a3e3e5e5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e721ac5288312673e398b20a0ae0f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b8c2c5ea5dfe0ddbeabb1d3775b9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec456c70829ee34da00b575f18cfa00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56bea849d659c43c11a9e75c44dcc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eed79a5fdad34f297575b3ea004e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ed7a8450f96e8b7ec3245d991dc8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd360f8553e190e05eadd4702cdb25b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554644108dae704999e95ac804593e66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa367c5f90542f773555b67a3cdb18b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fde78a04ccee04770fee372be9ba1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a5fde2391a70a737a14df954c302a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaccc002b76332e6e5a02c6adf4be21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f10db458bc4cd5524648492ee77e02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461f357119dc99bb23fa7be0908e967261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b55992cd94a622cbaa3420b1ad31a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fd300cff43d2a96535cd9fa7ae05a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcbf8d01c2a87f73b52335d9ac517264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295789703c58cc1dd18315fe8cd3672265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e24f65cae90f37c729b8bc0d683de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727be4792bda7bfeb741b4f77753a9af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700890dc0c5ba2e128923315a4cda8db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75aa077bb55992a64d6d85c6861116269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e1deba69470b96fd8b90a6151a4bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688da813b0d084401559f232c8ba2951271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c51667b53d679ddc4523a1c0a33dba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64d74dbb3781555cdfaf8ef7e28df7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eadcade7747c1b20ffc16f75631294274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733ca4bbeb63a71aa8a168d74f46158275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a34c293de2d71db654627e3739359a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb507d218a6aab4d8e4fae1fec385277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ece46647782b9bafe40cb329523ec3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0ec7ca00189afa7ed8b849968300d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa56568c4aa99160e34ea6687c07925280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0dbcdd611ecb3fe9e9cd532962335281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79051b6691953e48bb686073e8bccc5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150aad7b035a1d9cbd837c61b5fdb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb780a719e787ef000e4393a9eb2ceae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541970bbd51241b0d67be5324147835285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394df47751c17fdd6413d717330250d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce46d08d9d8b22fe56b18d28320388d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64324e747b762701abc4b61384acba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbe33eacde6bdcf5c65c7952414560289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7940059803940594772ea36478fc0fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f842293556b05a4f8b3ef609ccb3d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec6bf4591d5944c352ab16ae480e8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67ebca1ae39bc3a9cecee43d931b15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9d83cff5cbd088fdc2cd13f248ece294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e92bef86fc9a61e5e59443d78139e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43082190f00ba75edda057bf76303bae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824587d9156aa9224d65a47c4756474297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c0a21eefa42ca6028a44ec9a699d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40596d63e24e6c811e495a7ecfe74841299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f8f19d58fa41dd7e8078db095448f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d097a033acaab1d5e624cc792b0bc73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9bb91e40ab0ff9594f5cfb8bb3e08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077ef403cf9210d10aeb66926f4395a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ec8da5961420c74772e475b20dc2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440f4fa3f20900e884b5ab8a3c8ef62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40275b765286476f816f9f758793a7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584477a66a1f9af31c7c65d732cfeef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232c95ba60aba95f8ab79362a921916308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fd92f3dd6fad54652fa3a9b609712309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f265be89413f7c1d2e54f79191f15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b870f8e3c5609d30cef59309d57f2da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f787a8766bc303aff5ab25bd0a5092312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f902e50b170f587a44e24a32fbf00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15afabe243629d1e170f66c594a46ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300212988d25c1fb6dbe6f0b41eca089315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19480fb917f22b1407cc581c1d663db7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6978ef26a3b07a153c0d1b9893eec05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364332404756b8228a3211dbdc477d42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dfbcb4ae64877631d1c01e22be076319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078df81a11ea3ea1222e503ca87a49a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aa434ce5469bf3fb355f1558f03ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20667df9302f58027c84320af7e132322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e693f498aef736a018215d3a8af16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7906e08c3f7597474cb1a25901f8eaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1731fad5feb47446625b44b7a88adc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97357ce46dbee986969bbcb479be39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077ed5a0601607d6ff4f195dbd88aaa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14750f2d3155a7e5a6339cf6c5f9c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb5dc1d51897e019cc70445083377f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bddb0ab41a50ccc528fa91537e2c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae51cf42af24341cc244b1ec050f92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d0f187988f76491cd01cc263a5bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1de40b2f7bdfb9ca98a3fa3778ef3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208dcf2bf1332fa0e7a25d3dbaff2d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1df6056ab4dd8fe4e75e37baa5d760335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eb681c46857b7e397e9dd784fdbde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a13965d20d754730f5067a0f0cba74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342efe4d47b6687939abf11b638ed486338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf677c748b04369a5a539e22fe0525339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66f1732d404c620dff94d211e15c6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f458aa2e9a564762d0a5ba5a7be6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147e4d413c8ddf9d1a14e96cacd9118342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982277bd509b6ff23bf53cf33c58587343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4f6505017bdbe576bc4d55391daeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87916abd8b1ed2cf7bbb5cbaed48eefd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc66b8f728275bea1947bf4af6b0f22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d07bff9f8a27204961d1be8801d42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af038e2b3b616c3a5ce2e7872af1f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445fc9ed1d47f0b990f2691ffbee6e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b34e37e54ef9766485e328d4ffcc68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca797be6092d30f7af55d7d6525444d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35dead5d59b8d3c9e2ead036dfed8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e4a1496d624278f739f2f72c3bb9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922941da0040eba95057a19d490af742354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f4b50278fca5036f42ce624d5c45d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b34e3bd6aba59d3263b987fefc412356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ac133a3b206a0087eeee1af258758357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859b7be073fdc5b3a2f60199085e46c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b745ba555612b54806027ac391e6c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c62455f7ab1d3b4c7ce90c626f25de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795ce8296d026d4e67fe99ac677828d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ddd427dd8daec17ca7e206c50322f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a18015668c2f7502be7f3d823ec1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192d181f5a11f520cf28e8086851004364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c64b66f67d69c547204cebbaf7988365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810811cf4a1af623bd0ef18cad70a32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cb3e3bc91fd2bd7dca1844f4b1bb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52394c539253f5dace7b91381677769368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f77fabf53ab1bd9e31bae7e97016b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927dec0bc55b124c50544a3f54d6594370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb66d6a448fe110ac27b4f7d803329a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23998da0d67a9541a472c17ef2a9078c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6a5c8b0c50c2c8244d7be22b438b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcabc49097795ad14f28a0bb590bf6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ba6d7eb1420b450732f46dbe6cdd2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2474475b9f4f8079bbcade6d4614d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4a5d19dfdf3cef1221ac3018f68ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7459d8d3f1d17d4816540bc0105d928378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b9c7e8994bafe71744c1a21b987fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944f7d33dd647fdb1012511ef834667380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb4924c007d29f4bbcc4bc6fdce33e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796d7c0f1a9e99b48f95ca93b15facc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f18c13e24fd4a9946013f6efae85b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4f66df16df03859fe892454f5d0ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316359315ab39b29a2d8f96d5d09c81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026be20168863ec34f654d25704ecc5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479e65269aab7a64bef7d3ac0f50222387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c748bd6801cf714baf7df15d46fc031388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866dba321ba8a8a8571a08d2f96dafe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53ae798d90630d4b6b98f5b42c4e71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c33b7d7d142901529d7515dba7e92c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee444a680fe6eeba5e791c6202137e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca343f40bf24670261195ecdcd054938393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc05cda450fb585705464e2065bc1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de054cb32752592d681e639f1514eee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b90dc42c9c679eddc8c95660c7d4d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223d71304ee50962eaa5f22d28a0243397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaab9f5c3a6c1abff1a5fec8b65925b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0fc337a580bdcac3409a8d718096f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de496b82896cff13cfab58a1d76d21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec296f006a52b0ad7d061fe67e1a464f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626b86017e239be54654955f2bb5b97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d5abc2dc253bb3c8230bc4eaa61d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7124963d2f8a589fb11219c4b1cb6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f92883c0bb8a9c7f11e54940e6aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77586b7804fc0acb023fd5ee7c9aab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba82df3e925176e880e70161c95c283407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b9a07a17aaf33bab4fc309fbe24a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d35f036fc4076791596dd9b27bec57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc7af0d95de5f40f5830090ed1523b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77aab9d311b985afcc19d47dcce7efa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ffa6995b1244b7aa6b473021d3b7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14bbe01e07d7bee7d8c4c8ffa413e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28134a43e1c56ade29bfa53513a4d971414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389f3a13646ecde4ca08c0010bba9af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3bee8757c38114f890be1c1f1d93f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16044a69bfbb45d06a8f8f5a9637c0e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22916bd91c2176f083ce3db960a449dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923a73fbae8b8251f93c187bf442d36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea37a7b2bea62a6d8cbcd8e19205bb2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c26046311d6e3bb6c9ba4bef79115421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523c170d54b51c03d9dc976987402be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8a19c30844b5e8edbc7dd0bb87f76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36e3a697f825ee79714b07baf6c03f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57839faf80ba47a30cb0777a38c3ec86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b51a964e490c6e6511603990791899426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfa9321293d9b63526387886fb0722427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffee46413bea3744ce3ca209e98f3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ffd6530ff96d90869b583fa14e23a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797965fe89bdc859a5c07cbb259d3f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613846f06fdf9eb754124af0658a7c85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172548244705efeacdad34223b164c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e397d078901ecdf39c367f45bd2a45c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cacbc94d49ab7589f0280fd6c0cdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302098e3b69952c7dfc9fb5b4d13c977435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1720909e9b2b1524cfb74bc7c81397436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7336e5a5520bbc1c43a8c4dbedebd1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbf11a55b48b1ff334d04924bf2777438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513e7733a60a927ea8bd6db44ad9e30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b9e403dcddf59a066d3a789fe79cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b6538aa5254752f463ddef769bdca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0916b1e8fa2a48720608584b2919ea1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f1600d772f0dc2a6a67d7de4bac2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585751120d45954cb260bac34319dd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c88c4fab6da91ada5c1d86b8d0e8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacfee15de6185cbfd2eb5c8236ccf4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742265ad03bfaff4956ed7454f28256447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e165905e9f5dcf983dc24a581cc04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920d7d63dc9bccfbe1d43bb36e91877449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42937b5ceb3da255d56c156443ca6685450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2676501ce675eb54d9e95bc875823451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab94705b2d338d00487c87cfdb4f2aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f697469615ecb1c93b87cb6140c6397453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60ab595de4f4d0ee05a41d4353f7b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda5ef87be074bbe10d423f65aad653455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27b99e877acc3bc8dbc2c7e8c65e90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2268f5b1ccef09b5a96ae6e0cb5d900457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fa472a81aa9f0a9023d494254753a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732103891cf29e26fc82cd02ed41ee5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee63ce9aa8d8951b6a3b3b59497bf88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7301e8a7201681b5832b5c9dc317b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de7090ccb81573b87b5c140d877cee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb38a89410a5ed2ae2d7de1ccfd4ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23fabb0cfae7d4b7a185a8690e7169464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c167aab2c37f4408a980d066eef03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334d1b6077da8ea1761a542fa49d704466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927f10a303cf28c5d6125341f44894d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf57457c6eb448a504a685649cf0f92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eef176dcd7a72239bc4115a3642ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c5f88bb311f25a6e6e5ccbb6d5b8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12852ae6059e9a9d6a0e705ae8ceeea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771573f3699b0b56ed6b4753935be4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68ca6ab5449a2650f04ca8e9b5befa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3178549d0cea1bd38d0f8a87abeaa1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089596c57c80596f7d891f4da79d86ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944bd69ee1a63a4ee2e353f94bf5dec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b979b71802744a1f7d918df5db7506477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af76d3523307510db2b17a3bc70880f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c188c63b3eb4858292021821ba903ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca1a0db4f2b969566ae3aeb1f94906480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a34a308832130e381dbe7ab50bcb2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d307c1d89299ca485b46feff6d7b652482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458eec5866b4685de4089d58af7a1d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c717fdfeb3f3eab27047cdb11407990484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935e034185363aea24a3629b3e49752485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a706d5f1f4f85c3bd810e7840cd282b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc171966a0dd60a3103a79cd862259487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10b4cf327797e62cc02cf39d190152488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9fb0ab8f701fdf429252b48499e18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ce29e54ca7940e8fdf3abf5cce478490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c7b2f8eda089760c2f5ce1f25fc71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97648424394f3db9bc5ef6b68e6358e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cebbd2f9f9b15b678fb2046e0dbea8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac4263950e249fde07d605b0d8ad9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a822ce633e40be8bdb3a7eac6d063495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bb45ca7f2e4ec3ba14a5a26c6718f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89394377d6cf0d818149036dbf224b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da535ccca2866d64c6900dbe57f1e95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb088e1d3ca286b1ac4d286f0229fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec9645d2bfc0a228cf2f9cd436289a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d79884598379a56ed2eecbc3a52e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34bdffc3d36e776d7385d192342fe3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cc00bf50e935c2f88f1c2577a31d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24038bddb38a0f238128f77667fe03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f734b4168005431fdf599c02acdfb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3e232f73137471c03024adfd37a8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa196409626ef0858e4d8b373a1b85ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66313311141a0373d1008a3e1c1af1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b50d007b8c1fbafbd0a90494d0b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdc6e7022bb1d2a8a5d5cfff86b61b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125e4099f81748804c0707c4c86ae0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c538e10e2fc349ce90eb5a1bfe6a83c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8b5f2285d0fd5eaa0c0d92712eaf1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247575eed0907d44cfd955d5e4b6d1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510abd54981cdb844ee3e4b88e44963d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44039521a758e794cf6cd61ea3421e28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116d328e5462662b67c71b514f2ab9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edf2fd0232c662c3aebf8b428b56cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31242644c8d0785bd1be2e1c5f320c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d228aade2c226099a1e158ee9d267a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03ec482f65f2bbb473aeb2db08025e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598594d60ca8c8ff02501b1e5e93cc3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db455759274dec542eb9b97781dc5c6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003fc370461c5745c00117f60bd25bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8677fa0e181bccac3193025700a42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533c9a27d14bde0eeb3bc043beb03d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720889a43c4b42f7d3b9df128e82906527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027060990854648b86f43f6070e6fdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f18be7603163b92f6acd23e5617d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09081b9cb2a41627d302cf4f1a4ce31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d1197cdf34d2c08b014e4cb43a60a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e94ea22da8f77d7443a4a38ee79130532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6174d7382ccff14f25398d8f2679e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233e652d2492b4c4acc8dcea3d16236534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872769020ffeafccdddc9430418634eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dba1b6b2554360d90165b13932238b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e454231521c5dd85f0aa414cd4b788537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f475f8b34fa0612665de0683adb56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b56ca82f1066946b6ccce50c51dbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b1461ccd6abca19a76362aca42b18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a228edb047db9fd0e56d62dd9c1b772541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79104d82f327a95a6867204212a43121542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf1968e7ef563a716749cf673ebb51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf543f01a0b9396438dee30b80e358544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094da45ce0202915dfdb780933c942d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a841f55c09386bd0918d5eda67efa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54cd75d1301c633438c7009f9284c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e2d5b40b0f84792a8a1abf3cfe7a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394e3b3aedcebe253c8c038896fc034549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb4e0c6764aa5d1a70487c73a50cb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0fc1dcdfeb0848cec952dc2b7d5ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06032ceb87a58e7cf6bc16e563d4683552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbacca26f817680d1759d657d1a225553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b84330c1ffaea445aedcec0c57a815554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf80ae08f478041b589861882cd1f05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26906af3d799ee6e04a248de623107a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf8f48836bce2d46c0c5da387f419f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab363b5b4fd1cf4e90c65ab2f713285558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab5fe025bf70c76ef9146ee8389341559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4539528f22d1234808ba6be2d7ac0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd44898258ec201f5c69f9ead2a342e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517b9b9faabbe3062167cf0fda487fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b6a65b43c807a27a1f6d652ab07d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015e99005b91c718f85d05c1db50d66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11953097b566a8b2e92c232794347de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ebd33a3cb91c1986df943ff912851566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8f4d2ee46c79046bf9d1f64b688f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187850081163da33eb6824771a56b105568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f25d846ffb9d4a242096256504eb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be3157fb939e0f957a18b7d97e6ed7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928173ecf93cb661d078777feb6a78d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbc613207874a8d80e6c33bcdd7fb4572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>