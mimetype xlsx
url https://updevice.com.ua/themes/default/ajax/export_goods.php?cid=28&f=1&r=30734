--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88996ba90071ac4766e1cbacea0764581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a1caa761c3d871694542676e908bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9774fe96dc61af08b6f7fe437c20b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991d61da5a525357fd86ad83628ebf64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e424df2d84a1a89bbaf092c5a608ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892910c916aa59d41e03512f00e569c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0ac59543bf33424a9320ea85ce5f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299277055e302b4953cb391cd96f687b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee4cb6032b84e029dab91ac57699c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adcb8520804d4e49e788070795e1ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdbcaa864c8093e32798c5436f664011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6531c05f21a3a481226b5f9f5804812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bdc11ea713a6f8e0a803d2847977513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c362529c66018acdae2ea879224da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ee15ebcf28341eb90790150bc57a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d92185b5fcdc4b25e47e2ab222ede16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad619a673e7a5a419b533e77f7929a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a622714121a6f8049df83249df05ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115b62f16ee00cf31ad1e7e01437cae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a193dc0625fb92b6071fe093bd805b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f41e6622f84f866129d767b8e4645421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7369feb04dfef0fd0d2aeb0707ee522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7341e958e8cb73f0bbc7d9773f7501d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d132ead1d17d45d2112c4cac758e3d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d163e93d0547925f3976b4925a82125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969189d62d61cfb4264ec2a0ca7a1a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7f77cc8a94de88df67037da82711c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e409483e5802c722507ed0a1c48f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07580d7b6ed0b56469d133623914c5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70424eb31ac3165ed4d1b97cf90df31030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1ab8461f5a8197fab0b12cd780c2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb56a3dbaee8b4c5f944456ee45f3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3b1b1fef76bce78385ebcb9b7c06b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901effcf69d17c1b53400bab785cbf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950aff7019ec05a1e4ed1fb3c9d16cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded37e8edc48ae48885b9f84c864d74f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e76d064bc60d00cc9a3317700ff33637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4ac8d72750b3bf08eeb9854109a9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9a8d6f6616085b949b47749f2348039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11564ae42c25013cba3c8de946aeb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc8179c5eb8fe778041731ac10804541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7977fd8d411bfbed06861137111398242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a063acbb50db814ba2bb237ccef1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e964ce0583d87dfa282fb9623f4ba044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db7fd0e9969c37768621013d05de6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9e8eab64e9cc8e17e49d69d73960e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015efa140b19cdd434797d5734c96b2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b565815787fd0447f81f31b5df3d0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ac762e3eb8dd5c3b69a8616d9fe349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99a12fb12c82302cbe98f6ceb3ad0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae8dbfe25333d67ebcf9c3a6a283e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9afb92ec07ceb50fa808f5beb383152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a54b432f21a16db7cc877f1c9f2e7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9ff9c3cbe082bb65789f53a146dfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7a27df5ba415b45c17afd9f1830bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bd907d6448ed6b6f40540476c710e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923835bff8694e00ba8e3a5fac3fe7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9e49cc4c97d8e3782ae418a7256b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337028c9efc5175be03146cf8bc2e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637abaffb5813c5f4f1a97017811eb7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8bf2234f5cbf8648b6bd2ad65bdc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7e05cb40965b342ddc399c4a08c0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecba0d8661d4e125b18c643ed1e2bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b35b3a1049fb91889ad9e0c6ded0e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9f02a039a692ee941b1a9b865544665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807887fde84ff6b8514a5c91dd53a69466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0119e409649e63bf1e659f729acf44967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff44fa4765f554699fabdaaf10928468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90549c41a2a2668e0343c878d38e93d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a97e4cdff2f9102d47943132a1e1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678bd2f6f025046e88b9b44d62447a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b10efc7acb491dfbf782e70e9833f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f634118c2a1b251db342a27ea864ca473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17903604fee3ebd67553effb006aa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0eb8503830d85a960efda02ef0a6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3ed82c1a5e7db98988feaed9da21f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47d9ea9a10c276ecb981644e30448c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f66cf145e8e6b1c7bfb3fcab0d0b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2711e36d66ec40e106936b1bb22445179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace58a5202161e5d25fc95487dc5f3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383cef197b8afd42505e912296c17b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db6b81d26a8bd9f61dabbfbb629cd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a349ecf2d174a3ac5513fe034c48a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccccc62f5ab22ce3df5dfbf7bd019e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6f9812812ddfe6a6084625955f17b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09022e1249c11d2da4de3376220361586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b374c9452165e76c61b99a3fef07c7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869b40bec55cf5311a960879b23977688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797add3c1c85107394a559f425a411789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e75527c9f2db1738dcc6e2e74b1a1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e3804895d3a77acbcbd00ce9bdfdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b1bec6e2d4aa8e30db80686f8c5d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b355968ad0d10bc62e07b4dca6ee4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85774cafe7b0cdb98a477bd6a979b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a754431e4984f059bc514acc5332e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ebefbdfb49f8e022a7976548ab0e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106d2752e54560a6a6f49aca5542e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df01b616e67f08ee8d8188992dde6f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce86ad6f4af997b6a126a1f8e9880799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed664837b9dd96b1bba324b7f0ac3e54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa74e3ae4aaec9320219743e95fb016101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb3d539d061bcfa934cc76b3412592102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd91c5ed8e67a1ea3e5175cb6062b4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda853b5d84e1cfc41ebad872d7eb0b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c31d01d8677922821446e416d9203105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c02ffa67f36c4da33b72a220d39d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84b3c2f1c84b2a93ad5a4ee20a3b0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0b81a634c28611afdda7fb6d23325108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff18fe2bc1f97105549a2e1dc7458f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036bfc8871ddf23426e13aa96cf6ff1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de42fea96eb06726d9b047b1560f63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d13aba3ac0898ac7d555945ad90f65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9c31e84a03cd0b586c5f736857282113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f742b76a6adb3b7cd3296b45120af5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a990c2ba7a61131ec5ab9b675792a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a8d03ca5fb334d9d20bd8369e0b10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfe4cc3a2e49015a60c8b85c6d6b23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b578ad0a0b33c0f63927378f0787c24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a93fc0a31cfc811b605b0a863ece6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9667e4f9b00c87c0bb6d93e1e580bcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1eed3cc3d9d2db34097299b4d3628121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4987963f0c04e3829437e8df7d18f74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8d7d97e41acf3113a9c069a882fbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb6608446c22f04e0a5f57e80d7915124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b68810fcbda7668228ff89c9fe5d02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c45abd25f4b2c6b52895af3efe70b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8385356bf5dc61c57c4c787b8fd9c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc4a062efb91ea60051dce89bde866128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6825188ad336be05f70e664eceef5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea516e72919cd06d6e9786b5def806ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6345bfdf23789dc8462f195956bef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41babe54eb80f901c5a38d65e18fd599132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576ae6834146344203131b6db3c56f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbb0a48028ecb724128052626bd8ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7241355030ed106510ea4d9aafc7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554b6f96bfe9e8a284339003c1deb33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a1360b18c5b16ee54d8b4d48add94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d9a31ed0f3dbe98ed6cf93b1a4ad0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622012c28333f310b4d55133d7f0015139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd84e92eca08a129bfd2af0ca8e034140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ac84e0cab4094dc4a4388e332b198141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171b31fdce86a28be09bace9791b4b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8701d0bd38ec62b091e78feb0dbbee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c32f4ee75a131bdff7af78e9623df6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af8e24ecc5e5ebab9fc41af9874c12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f878d0a130cc1c458cb2d4cbe6d71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90e541d26c682364f784647a1cabef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8652bc56892b0734a7465fe8f3a67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299be8e2cbd75bc83f1f7fe48328a4dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4511425c360a445afec11af09000d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05c54dc6814c1f0429dde0b7ca5352151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a154860a4acd81c485133a75aa2701152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dd3075683ba2a2ca14e424899ed75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f53e02689871f05cf2f2028027d98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42c172a20aa729e89b0cb61cc5460a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56837e37be33bdb4313e6d9f5c2c3de2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55749ecf8aa4d15649a76139dbcec9fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dd0acf08ed9512b6c597fc2cb2696158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b028db4cbb04581e06cc3b431a6513159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbf30d9c57662af2667504d39b50ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9472f65860ebcb275b3b461ae630637161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1430db5915107cb3d3875f9916ee4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879999af8accd69e7ab6d7a33da6931163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d8ab78d359d8f4f406353d69307ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee29450153b8ac8c0ca85ba2766d95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce42c39be967f4e992b16d4a69ef3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e6740a2762f5c66193bb02999595d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf28dde677de7580bcf703347bd1c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6967059512ab7e24191071813ecac2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9450ae6f93c170a58f87e0649b2343c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b76b185993ad76ff48e348f4b6c0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36645c4756493e2a3f9b841b2363e22d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb654fa0c07eb17da854ae4e989ad75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1b42ba55374e30535b3b2b5417fd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ed7f252cc6788c5814f4a87148211175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afa1ff60bf7dc5f47d83c28144d8d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac130b139c92299fb1ae457e647818177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe40118f79e08d171a53714b060b01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8bf7948dfe65205407727a6eb6f65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7525b5076ede2b5033a0af9afd8f27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670a6c8459f007d20cbac77a8b87f53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b8faac0aabc573bc4da183225c8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d422b693a283a80661fe3ccf57407183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41c63b3fc221ae6ad4e18d51ff8bbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcb373bfac98a837b413e0d6b4ba0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a103f7e9667bbb68407c06d93f4ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afabc7a1a64ca32221f893abc7ea0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f89d30b4fdab3fc15395845d2d215188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9b7e6032dc2e20ce1087ed7e4a8b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67697490402dd588b1b723c2cf8e43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a35dba4ce1b9aef50e5b598811053191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2a3fc8694fa46eee43c55e41fc96d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4924b2ae16ad120a4aca470547de6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7d58176b9c460fc6c7c2e3bd3f4dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d776159d8a086edb7898dfb3c8d9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4131058610ee1b8ae73b71bc0e6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87ff3705933c2753b5bb866a3dbe52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752c62a3eba891cf28bb5e724fcfadb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ca19c8ed98efdc3d8f7a509463466199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63146aa97b37a3bba8211dfcb30b5d3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2adfc9dc99e389718f71383fac999201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b3e6bee1d52a51eeea6523ff86f94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe297659bf10379a3c9da065c87a842203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3d6567d6deb48816d1bd920e0213f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b093e43ed69a00177b7968efad031205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251a5376ca8f23a216df102b872be6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f9579ed36fd02f16bf955e2708327207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cd5c2822c215265fe1613000c7a34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e5225942c2cfbad2eda68f5c5d4b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8ddfd30d57760d4c47a28e8fe1689210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6140e048cd20f8e5d75f9076287d06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0796614abb0c93d985031d167f4b4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8519d2a3573b0c2b16eb0a8228e1c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aad30cadcf6375c42587645e868d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a90bd4096b7d9040f9e211c66c06e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af650c43e16ac8c37f636b633a129b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73d95c4508d21f4562cfe65a4b57de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f99ec74c91ff219cf5c8d9774886c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a21caa2a0cd6ed91be8559905c9428219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25c45e7334c6873ea2c2fb4412cce2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6210f58968ee40af7c188f7954539b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a875dc95892e69f1e506cd5f284fb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893c4662ff5b1b4a97ea57fc27752fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03767f2489945dd875745070ed30ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572a959a2ef511f74bfdf7512b95d88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25440d10b57c180d261b7d3673a08faf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba283c3544b2c71c631cbdf17dee31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c30c8a917d5528c57370bb440b2fdf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169c19323082cc44b0bbd718ebcb94f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fc3f9c7cdb1269f84e08a115a2957230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e63f3ecd7edc59cbe58822695c91a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cddba067b3a53d2f86bc324909fbd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e934032101ca9353fd92343381e60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf18c58542a2905d88a793c59835d77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dacb1b9e885906fdb5c5de3bfc17a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f80e69fc7e0fe009f72a13733eda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5154c33f1d63f6c612058147e4a762237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d9dff2a60f77681c3a18fbb749b9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df93ebdb73bd49585c08274e6967ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4c75af2df3792f872c87b7375fb4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0543f9adb0bf291108e76e1bad9df52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606a84375ea9376a6453fb681d095a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3620865c70d4fe379d8740f1a7e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d954c72cb166366666118dd48b98d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973bae60c5c867fd7681c5b8ca36019245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe52cf3d39a5fa91740f9ce56f2dc40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13871c07518907fa93d03d088e7da62f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2f11bdb84b424869ba550bebd0bc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204341e1bef62cca3c3931ca9c27890249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cadcc83495a1a1000d351d63cad414250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790f421a04aa193d78484721b7a89ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f30d6486eee71224666e9ee410a9f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9e744f3bb01e0dd937f24a16042e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dc925ca949053409ab5521172e78e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1ddc1b2f3c6843b33fbdaa5d92785255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27b4a4eb677ec811ace4e45f64ada8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6556632799e5f4cbcbf320d3ede75b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3066fc76ded6cf4eb0772bfff9e37f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61921b7a4067b57b64e9eb82ee5454259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beb1cc3dc387e1377d3a9d06c8655d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889ca08d3e7fc555d83f6e185e5a7b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a214c81fd29334bda98c2687df6cf7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497a737af678e990be166a344ed4c25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45c50d1366fd81b83857c31ea717c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7fcad1ca5fa218ec324e4eab7d3dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03453cfd2ad555913bb30d69642b4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6dd037e7002d2ea8f4b97c059e3f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d79f9cf1fabed40e68563e62703adf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a34f728a863e8465b46e4e8974f2c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a86bdeac5beaf8845dba18c4c2476270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efe185ebbc2a1969646a52c3ddec2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e67ebb4d213c906f0ab9d0c6981a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302c6e16fbcdd8ff329b1b5acf8cf01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21e04e772a4564b3fbf409ebd76606274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac3a6b00db745285f9adb5717fc588275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ca39467376297787d76a36ecab849276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8be7a2e3223825fa0c77c669cf5dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70976ccf28d773c28425f3171c26220b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3d49ea6ad86cd6c6a30798cd5c206279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bd18ad37b803111d33acc2579c6fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f35b52d0356fdf420baeffd73e7813281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c210364c783b251c5bd2e9d34353bce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe2b76bb8e155eee0e9b5a41a6225d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aff2f2e5f0d97da06727168f6010ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a96077fb952505863272c2f6418a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febf84d7b43a928c43baaf055c3219e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09449959b5d199b69d88306fe940f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0b495e9042e9626e34820add6acbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3bd079ad57453beea4c4dfe5cb8d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e18dec6e3020f89a4eacadff87ebfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab12378723ef60c7d1f20f7db46aa00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96384d645a379c4d5d10062ccf79d1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b2b3e0a697b2ca5f6432a2a667d61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af9abb3b13bec07a42b0d278e0aa8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285fa34a18cfefafab9e570e10d3102295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72bd0a0e01f87fed44e4130fd19e09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256844f56d44a52cd4e9674173be38fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369dafba48325b96e6baf072a76e625298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b542f1a4d0890dc3b8229bb0d29333299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b4c46ad94f939a98a659ae91081ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed92322cee0caddd20c4a6f0ec5660301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce252959fe2bdac3b94714bbd7f2385e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad22aeb1635f76a7bced5555f5b2e90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e00ac5803fc4003af718d714bd5f28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b39d1897c4e76990e6e0e171c0d65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba3dd07e87c7fd9cbe87286db5e06f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639c93eed1d8f4b6769ba85b32698de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81edf34a29df49b99592e31ec0d1ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100c437cb790e4889bcc69cc92a902b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75181bd7bba49d5914fd3ed5c4be1f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b194b2c03f5285951b8a697899e9b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc19f3fa5cf228360f2cea3d1085ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9680efb322a254af6f3aa0a01b12f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967189aa28b942ec9a8413259ae861fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d74d473dcfc9996c11b844f88120b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107feb8b495b8845389d1d2aa2b2102316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be4d54b2143717410fe90e50916ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aabdd1c9ebab90d4ed47791e1926d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e8991463ea4b1a0306ac35fe31d74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12e52d9accff09d20e836ba9346815320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40ac1d39874226dbedff1e75bea101321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6db2e944609afef20745f38af185dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97a6dd0add1cc751f81e0ecfc53276323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc889805c9aa5ba665efcbd290ed14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606e9261b7b2ddb98f3d0fac5d58452325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed15193210d1a2039bdf1f6cefcbe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eeadbe8fffcaf89167d1e04e835a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ac4d747d9a77e5c2918200b132ba8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db09baca36fcbc71880ed0fbfe0ff8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5619aedfc0526e901845ed02eb34d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a15fc8ca3ed7d90790f30eebb6895331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd6b3952cf3356693b7e4cd589b437332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77213d35ef84719d69c8a9065148cbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a78ea5150f2a91b1c194fabfe8efb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35173208fecf472d56ab9f2e4ea0294d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe2ffdb76da04f160c123e417677ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d78f08d127d4124c23276117078423337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035093bd2e337abf3b911d9ecce2487338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed4c03be11ba122c4202fa305a72c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823f838667b952852b242d95df1f28a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d5b451810955ef33420135e29a81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a936ec374f4e381e377a74fb37e2a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111cfff1f637c50eed94bda39e6e4d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec80b79ea3e09c62f951758ffcfd4ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe66e8059f1aa245c668b158312ca4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ebab6256ad758f8ad1801dce746a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb0f9fe5e92cac95dc38ca161375c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3536a5724de92d74d457b1e85e9b7c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2c2422d9292359686e7b55001e84d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e48f904b4506996db7d10ab067dd67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a04e72361053a621a4d230db10c3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d59ee355b8c22a8e3ae4fb4a506698352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225d5b2a119e170537000137a88c4b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54555ab6c09185e29b56728171b6f455354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810cd867b80869a50ba82f85d197ee5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0846aa7098db3485314e24c7844fa9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b9385eb104529f40553fb52c8daa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a71493342e6bd1961b7203eae0083358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd0a1f858af6598be2060150657c25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b5f94ab9ba3034e19ab40b8046ebc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4331551644cc9b9e7ad564f07d9ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa54dd4e6940884cfdfc308a5e4247e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a50a5669432eb81603dbf9b09db3dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63ab961caabbea620e4bc749393660364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26ceb7e07dbc0e70b37acb82e95136365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd4bf0e18f0815e2471c4f7c43f79d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8492aeda025e46d17ebbec31e2cbc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f831d64bfa0cfd0c2eeb79536137316368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedef429ee73e692f3114f3e087901a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135dc58af9ae148741fe25fc058ec62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb1d4ac625d796235e7068ac9b69fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee42193be97bfc74823d43649931110372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c4e83c88d532057caecff000f1171373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ab320408227bca7bde9864fab4a09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f565601341ddf97dd68d6bc663c5a20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d4bca7742fb2bf9675f707c59eca7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2066d6ed90ef01f1868f54327f51f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e97d3b3fe5e973165ee4a6cd7c4b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90856422ba83b26522be5aeb38951616379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2d61f76c1afbbfc6c9e62c4023d31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a520def706eaf3ab3cb8942e6f598381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062399ca9818b1e1cdebe67ae99bd586382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de798e171e66af501f7684bd492d4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4197dfd4c2191333ed55e48e0d57af1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9cb7d2579cd1cbf182a8b748fb538385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e420e153ab69ca45d9365cc292890386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25499be28af7d4d916b7e1bd49858e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e812c621e928d43032911da37996474388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fdcf9b26735d0cf9460f23d6b8dfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca36b536a9e3d32b915e7921712bf8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32576a030f9146d284e0ac8230d7c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b098733590d34345ffaa0549961e00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6442bf9f88bed37c8cfbd0195c239393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82db53b2cd7015aec02dd4874dcbe25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855c5268d292536146254f6e11863a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e433201163f34f9f3ef82bdc2d4a32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6fea1470da3390c623604ab46b225397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a27eb6a747d84531be322e50dc30f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4475476aac969a64998626a99cecf3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00d5ad8d2946f5fa068abe683a60c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bd16ac91f87acb701ed52db896d66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9d2955cf0afb2ca95a1f250cb3cd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b4337ef20111625f0b242b08ef3d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb41eccd5d4988b1c33ee8cfcb4d475404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44352be19ef7c6de071290e06895cb2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf9dd218e83e3982671ae486714569406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d82dddeed9cfa56ba704ba9123acf4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f7e274873d73dd0f521fe1ad79816408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c50ced4a402b727772a883e84e3e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40644b5c64843bbfe53cb45def95dce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f31a43eef01d1ded67011dd1dca5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dacc0223cf5db1feadce5840d579e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74305a23a5d64986819089c3ef5faa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a91f0a83b34f3c67a9c0c90af96c21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41877e9891edddfa07a7a010aff6cce4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe43694459432cde9faa6e9d1d9ee6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59549cead063771c48890bdc0dff8da4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f835a72c285a74c72c369e366761e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a633a20d7da9e2bbb3246a15158b34a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b768656a5095fb41c121e9788dc44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8217d9796d6e6f0ef12d64d09b15db1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3b63cb53f74175e0b4ce76b2189f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8fa391f47f3bdd3581ee3ebdf0050423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142fb506914f02f2b5e0c09550ac0ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea08a4db80fa6001afb11f432c3ce8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148af3f12266295d2975d68d61a549a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac4675c101711b9cc9975eec71ac1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e150960d81d5f86bb77734101ebf05c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e40a7f2a2a26885323dffbf571af94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc590847680a5a177ffb995716916d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8b638f62668b9d5d98f971c7fdc22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3630eb6ccae52394baac23acf22a78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d416c1502d5a0dc2dce42f14e9e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd73f127b99c5863cfb361be026dc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350220bb70092f3409ab62dfbab283b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71629fa186cded3d910b1478e2259a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833a91e148dfa0247f3bb78afd2e01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0595107bbd5f7e4c31d821c1880c919438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc040b7ffe65ba7f49c2bb72f1a14444439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cb95f09aca91b925737e7410c6b62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ab13a832715af4d0b5d422ebbf3ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705ccf90c991f6b7d5508468f25d87d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4bd3e83057a70ee3b3f4747909d9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589dd59c2ca5d3f5aa6b04b855f7db6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664298cc57cb33eb090e2cf0dae69c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1192160f44634960cee8f79eab6b8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265d1f51c026e4c6e5e12be91f8113b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eadd71712a2f18d81e6057cb430e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2e3a24a8573c9d671fa07e8fd658d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13019c31997e92652fb60e6c715452450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aedd24be13f8f4f126362a0ab3ca2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7d64d589ac7f030941b91b5408fc3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b0aa4e02e0c836dd835e92f3de027453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c93af29a6a95f3ae81340f8fb8309f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cf9a1b515ebf194176c0f94427b6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf8fcd07734f2ebdd607e60a3b86eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7ee42bcad1276d1d9e655a989994d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e44bc6dfa6a0b6c3e0d3e65b9af7ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5098ba624a4f16fcfdc9504e7e646a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d8c963a1b094a65400c05fb63c86c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5393fd82cfd0f4fa0f3fe2284918a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8d1ced4a6924a09ae827a2ab7f003462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928d59ab18b2e178583572c29e9496f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd733a2f451b5b4e3ae3bf967918a9e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbea50e9fc7843e972be9be064c5cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c698b86126c46cdae879443003944f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500d0e8501552ac1ae0ac83f9b0d630467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073043fe8cb634d6f95a4a95e0f1320d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ba9d5e3f9429ab56cf83e8a13291e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43bb196d67264d9224b01e316da62b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067e719c12155ca177b4805fe69739d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c43342aa7f250842adf7d4169071a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cedab357373a4798a161719b60111473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbbde6c3fa20af2839e44992c6c6cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6c11a723d6337a230f08dfe2077bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851bc009e1a81bee2a9181b4f7c7ec0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f8d45e54c3fe4e65f6a8dba330b46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac5585514e8f8e2bcec44ace8767dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef5be876a5e6e8afef67919c534c5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e4ea1ac9f0468e4f1c100ebf29888480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66971b3f0e590ba5650390246c095b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e18ff71efd9b6ba3898828f83894af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b15993a210f178fe312e8d752a6bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed1d464e7d5c2f9eb61bc2e9a28947484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb962659045b1c1c56e0f8264e3cee6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f5f34df3151fc55e2fdbefa985d6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c35c0373d4113a4af19b77dd0e3aef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357ff5a7fd41333142da3bdbe272308488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce033c26bef9acea8ff8456991e2205b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eac6b6db53850346eba7f4c80b8f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9bd23b5ba9ab8f730326f16f6a75f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96283775eb60ce7d4955e91fc5b72617492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae64cd6221bd7bd61ee8606267dac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a3dc4642067271f83590ea837b742494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a72af5efea13ba4da65e0300e20c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773030750eed68e6ec6bea348f699be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55fd943ca556981ebdd09976bdf5d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261aca467134694870555a36c00f585498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432305f53ea25441b4872181f01320c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcdf5ef6428d3ed46790697e1f95b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46d8afe2238970d89f491e0f82cd55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2bca7840f1087399a7a5acc50b957502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629b1367162b261c69111219d3d7e03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4202263d04f70509b5f8702761573504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687743f7156be445259118f65d9cb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78dfa7df7ae303b6900d00a044ae63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984e4fa3f7c40e4c4379f40f89c90b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebc61c1af0eb7c6227ba189f4b6989508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8008e56784d6aff96a816842c9e9ee6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436dfd86f8b4428b57c6c1231fac10a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c10d7a2b499fb8d20c97ba6e37134511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271f316105bfc665d9721e73e53ff26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5e27e944083f46c75c3e98719e510513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167d5afc13e31724dfc2a726ae93047514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637ae08638cb493a0dd1d4718f90b81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d3da5e071dcdb65f1523c704d885b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34726fda8375f1d8c124c89e28538b4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8807df5dd52332a39513c841c78df9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5faacc2a709da68bb987bbd4eb633519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc82793918209cd01061c5830833c97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06186f3ea77d26fb47522599fc225d53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd00a031251cf162b81f029c76c095e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb081194d3a5f37e653a45745fbe690523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f6de781c64586d99c517f6d61e93b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc756cd34f45a82d0ffb88d24aed4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637af42233edf49d8c2a965907f5129526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eed8ce7776a4c9671b401aa535c50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256b27329a320ea16777b286a83952a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da58455538e1344c97b53f515f9107e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd21412f8ab97219d14a2d1c25f6690530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33230ad4c08ac7ea96e89bb7e5c12a99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523827d283c1c839183c4d1cd9cef3b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980771138a82736be202a7a08cf6bf3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230a0875bf069cbeb283a6585ac44cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd84f412262754f0c416807699bf87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f6ee688881a409c53613b57e3d40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bc39472771fd00e6bee92a9c351de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89190e9631d153dd6e37dcfcfbdfc308538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0e8af4cabaa8fdbde38bc237558de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad90627aa4a87b53a6eca6a9e0cf01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126abd972c438b9a1cf0e3951f327bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452032e5d5b08d5b1b0ead61b03e87ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca83d8fa5e2d341659f731a82914cf5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5a66f27f96fd076adbfc33b6fbd8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6153fa09a8de4edf2320b207aec4337545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313eae83b3f45df450e8b8250d00dd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e37adf0b5944c62a476420665d79ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75f3cf187d074c84161595bd808483548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a2b7c47e54e0ef31a58a67c3f5eab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272a1cffd658862fe9226515a37dde1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae6af45cd43ce994923e9dddf5ca2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd607984bb85a9bf6d504f247ad9cd25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20eae3ea5feaf594fe3ba83435d1e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a58f6f6e70b393149f16d78ab8a72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e92e02cad6cfe9ec9462ce25dab925555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9bd64f19cdc5f72e37b968f36470a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60472191bab958c4659ce9619a84b919557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412e15c2260860b8f1b4832690d5985558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d9c938159d577c254f7dbb7362be6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c167a3b3ef9739b7ea8d0f1ad874c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab8e1a3c847fad88a27cb894d9d8ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17b607b44258a8247ff6d3727acf50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac64042446395249db8e6477b8c4600563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21cfce53859d1042158132cc7cb78c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369576d5296286e7b32567ff00f71959565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e72331c82d967638d44b7be8986c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9df630cbaaa098e7e017944a5195f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252e2275ee0d7f5f31145dcc8b4b97b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1e4f284bcadd7740c89351f45ae1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f16b7ebcc6920ca9cb5d831efde36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354974f97d3fc0cb5b1b723ddd4bb18a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd915e40558fb27c1b6c9552ea6a63572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656e46874a418bfa9bec8021d3df721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847aac3a605b0d9108ea118e12b8cfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87e992dea907de8c1372faebecf8573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e43dcf52bbfa43c48fe933dc2142ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8626886db8afc4984cf9a1871e3935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687a0ecc9c0d1e3fffaa5dbf38a935e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08e76c6189f8c6e7abc5d80f9c22f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a79286192b9cd539234b876462e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9da0b6a23124b3ceba44e8ddc21b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4546decfdd5d8327099b4c038db7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003f993bea4b66578d508834b24a5f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a3e0e2806a1c66725ebcd9921dbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5abee1980896af364c577ff3fe2c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010e4b3b9c3050579135782a12a3b4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3c2c265394f98714f1c50f5bddaff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef31d69a29f7b0a7b4bd7f8abe13a0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a1064647e0e1fa4008713f6a049fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612013a987489d5ed8d15caf86a9ebcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee11822a7cd2c1534327f9bf68d0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14888fea9c46e15b6815a7d06c8cb4db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac120a852bcf7f7e5a2a70c93a4a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8a16d047f5d18461855806be9026b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965ade888448bcc190e8de292743c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae55b05c562d8ebc72a9256f0e7bf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc0a5678ea889c3177c6eb44155c9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e14ed5c0fb3db78f95f7be2a8c46cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be37e3bee7413aa7a7e3f879daeaa3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6f04b7b8cacb584564208ba0cc8e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f974fde05a5630db07ac138c3c8590529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3fc21c5e62f6d87b232f68dbad2a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a43d44c1c193b01f1f4dfa88d94d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec342f02b6e7b221900282967ab907d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe11dbbec130e40c054394dc30065433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82606d7df48228777b0cded6f92750734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8cb3e16cbf78da50225953d575c5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2f7df487a81d4826158c89499db1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557086166f66b1c6e2d9205e3f3df8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cc36139c482a0a375c8ce332f8b2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cab6f7e17bdc023806e1620d1ba5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6692f04a7c731e948648fc2fdc5ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06820fa692daad6e409e88a47dbb128141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2a5bf2abd8880c73ff8eda014d70142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702693b00d15aab5411ddc163b4e6b7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d41fcf7ddbf54858a0fb131425309b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea5e21661c65001703ba84a09e22445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906331ff5baa922254bbb00e7d0548246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54956dbfc2c44c4867ed743d30857c0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de1756930e79a61b5990962e4f5f3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e835f28340d1c6ed56be2069bb687dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c309c68ce79e6f126de1f5acbdd1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04564ae56096442241953b9173e9d51251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7683a19b139be8bcd6a88644a9c0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499e88394aeb278856a6014844d16453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de23e1ab7c21dd9689f13eb4c0c9a0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d6e5bbbd1849c2e958c7826c3774555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a318a29d540a42d4e5e7bb66e0bc67256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bef33b8b0c643db6bcad2ca1803b8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085ca16df9bd42e756b2a85be913e8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdbe8a5681933af6a43e41aebfa33f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a56d9b522733168c246cbe4962e8a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fec6810f9bddce76b6585246bb2ea761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eb0254a2ced16beb38286b059f24162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92e5755d9d702f36c216067c9c545b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e89961f0192f52c0fa4c878512ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c538765f5953d7c14776b2f9a06a81765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc2cd76c1d0ba0c1c5b9b1ce81ba6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faed98e24b8f09f9d4544df2853f02867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e59e181f23a6b96f25f5aaf685871868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff67c00b4fe042a29c2fb9dc0d183c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7addf299c2004056680b7256acfb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d36170150205af6dbe8cc0c8ca687a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e0a16fa6af0d0e776e8896e3ad44c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be185ea1add5d016ce767f1c9c97fa7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d03aa29e7df181edff043bba25716974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ce8d7354278fdefb32fa0ec06bb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f74cbcda0573c5199c1f16c1af6db376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b4bcf02a948d51890cf08b1eca72077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c31eea7132d844055ab96d7e5a5ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfc85509a6adb37fd51fc1e08b968b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659ccd8f1fb244d327a037bcd9941cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f536aef9a6b1d060284a6a9c659c6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe36f663abbb928e28c77c76852f8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aaab13a77e96e00162aabbf6348f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d3953ef8e8abd3b3eb82865fec4f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada87d81d9ece61c2535a5f3ddb7882385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b780d68aff45e719e040a7a7f163886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d5aefac9c3dd42b2f6e955b57b14d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82158132d2f8a11d5c79bc358cbf874988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9efec0be3c01d87a41e88c955c2f8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341ddca4a879d062d9cc7654de6485a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67219f7445abe686d0a815ba439a951691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57b5f28485aeff83be7b225f6923d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30f63cef34183aaa53a626572a600c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38033f43f8d88b9f0826d03d3f68e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60281b5a7a33b5d0f0c57ad9bc41f9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86339ca643fc49f237c74cbc446d5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a216de5c319e5549bc9e3849158d2c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8435db640902d8d2ffe57f90ec03df998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e13a4d5ee2b8d7f64c333912f062999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becad875f51f1de4e36f78abced5d04a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4541194d2b4018848af7b0ee1aa4ff2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a7be0dfda88a3e1f55d33beb49d91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e333897f9314b779e099220d64cad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303b2cbedbff2d8f521d54e4433e886104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d03716b5280d94e37f34e47df8a6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea790b88885ab014d5cef1d253139995106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69cb573a6410ab3eea48eda152338d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fb1596a307ad456f6a9af0943293a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c20939b48dde34b5dc84f04e426fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6671f94618a5ba3ede5b34bff0253110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6398741a53102ecb29f41e0845fda5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3943906be99fcc4d6c6da0cecdb0098112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9abfe902ee75464b262884091cc057113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9dc2b1c4e2ad173ee27e266cf8718114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a93bfeae0b297b0ac0f5e424a5b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f50c6ced72c805c23707732ef00b78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830222c6923cb48d80052f2886e934ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aadd9443cdf060510b152f30f518a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11685d05538e9d7b907811f90d68234b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758553a41500b2e63eb883e29ddb8b74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6a6e8cef6fe22580995172ac63586121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c4cf35294b9562db6b8aa892e02a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ba857c7ab781979407745f52cd6f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742f37e9acffbc7159964d61e905cc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8e99ecc3eea2e95463ee785747bd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cbf57a3fcec2b0515da34e695d790126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4296155ba63441992a8749242bfca6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d79e5ab6f5a7e2299ace9c40e71ccb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec45ae0c989469d5f96816633b3fd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5f78269df40ef9734935b027daa86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb8d4c92d9ef2ddbec621885b7ab1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5beb1734738cfc2a2650058fb0805132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52262a7ae4cc5460656cd9e3bba94538133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cc4385453efd8a0a5eefcaf2ac03c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6836670842fbcfdbf9425d92242cdf9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87201ffbfed862793552fb8d66c53cbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067abff61ebd7d47268196b62799175137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4ebcbff82ae43df7519e08df03089138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b00f134cae586c414e4099c9b6a619139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f747bab8491a0a633ac654705e502140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b2a50f9e036e1ae822a40a74474aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ad40e30e4a58abf7a8c8b167c7b5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c038897c75a5496548ac558d1cbf89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260a2d09136cebb442638df27a528c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabbe2b7f244de0572735ac5b96f166145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f167e2ddb183c204decd15e5cfc60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8041b658a2c99d87aba04974d6ce9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626d9c8bd27a6b049df349eaf786e07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb44b967efc69b47818dbc21b03135149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033de0548ba09e28687e6f1c519dd63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc821e52bee1f2e886f5b2b61473aa6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9fd5eb2f4d49b35ee57e86b1ff43c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71f93031b29b1456504b131b447f8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542a26301e56aec4548e0c996055e45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d858d8a392bc606c13dfec1885b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12888d7e702f3bf25ee3d60726fa1f48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca329cf6b6e2c3e782431652e0db0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae252421e7cc823083f8e86d01817cfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210ef4f44e6fff1ee2b95c04dbe4e1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec00dc8050879eee6a31188a83996f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aecbf0b83c30b1b152c9bdea39d1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793d5a8681ab4197dc1394fbb5c59be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba89728fa6f408b7f23879fb725000163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772604cf430f1c21116a9848ed7d788164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e233acb9e7b7dad0a043d783c3c5c6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362855685745bedbb42b11e891e5740c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf008357910f47f0bae4b20c3317a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056cd20b0fd843ebad4236e349830a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dbda8f3d49dff4400fa6d44062eea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b1f4ae472f0dd9113317e29632d6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d397955e74f5ae6e9f4cd7e58a1fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826a82c53efcb8d7d3b448936553634172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262e056835767f0b07cd4250dd4bb37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a374428b46e91759ebeecd7f3642cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22acb72de3cc034c923bc50a89d096175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d80dd8ad92f2d78824318421479d80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325775cae3cb2a3e9bcdd5baa3f6458c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d7eda06d8cf240f73bcf58f12160d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09edae67a7a83a81c7a096b5fb51265179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b877695e093552a526d945ad41b6774180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7e6c7b956beb12c03e75e07793090181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd3e39851eca609aed214934c3d8af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ce6358b1347c268bbbd7b3c563e8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99c6487235ba204e86e4917394a30b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443513f54182ff1904da269448c9f8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559057f0cfadffb473d8883b1a6e1633186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61231e0117eb98d47223b5a5f198eb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a640c3db5b10db27c2de22de05a60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dcfdfd92e50f0debc611f31fcecfb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1227fbbd81fff36fba5ad67ed178eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bcbf777124a82323f23fe4c13f92e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517460ae8ed93459296d20beb7a8abf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2e13abe2991d4026825e2e65830ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475103acc122c87bbc7be1e82e40d222194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ca64deeefc8e665e3dd6c0609881d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ab5644ba2b6fff63dc7a218124bcf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ded03863ef4d54b955d03d3c38e86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a3bdc10f5959c1f8c6c742fc7b863198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa6a0da23216caf07dc4e495464458199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc701ac355b61dd3bb12dcd368bdeab4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644db5405bb90180bdeb9e8ee7fd348201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa01d79d943687d63d31a70d38856bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16916ee70b4a8db47e6ecbf06396a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b46ad3416b9da3a93b084174abc907204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cb1fb8cd7c59dadd1cf02d998a1b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2cb32ecccca9a4372a21a48dd4398206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6e4303a0dbfab02a826416f8f487207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e016458e241fc0a73ac190fddfa158208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199c969bc0293c19565e7341bdeeeb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12983e7ecf3942fe9ef4f93da0640679210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68851250b38f7c6f37a376a3871daf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eed1ba6d531f1a279634eed72160c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65470901bd194b5c06e6a5d3172421213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c2650b4443100dc1ec299b0aa36f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb95116c095ef5ae57f7dc4ab16d0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fe082b14a2138254cc892a653f734216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ed264cd78e2eb05bc9cb9f2ebc85c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfe1adc77da0934655a632ba78140f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c4d5ed3d4485c4645724c85892ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e5288d0fae29f550de29a946b3394220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e23941063feab3e6ab1c500f6358d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f5c77d923308ec68229be8ac7c961222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ca12dd0ba45ea24c59acf60b3cee0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda58db2d711fb02b806a5b5a5724ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7cbb8335e10a6e2ef2c46a7da4354225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08101111b00eddffdab6598bcc0213c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a43e69e18482f1d690f383311dbc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd0fc19a9f54730ece3f78909c3e3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c6cd8cb861a1dba5e5a61df9076ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840e707e58c5f174192c1efb91d9357230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a04caefbc22f59407e470766689954231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f402a0a5b6cc30f37004b366dad65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cf0ba9e970bc2b50ad26590662d0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92832062b546d4cec2ef0bc1d18a3336234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de6a77fb3ac15e6325d00a8fedd96e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cebce4b6359eb759715b5bd99a547236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890226b2400d8f60743619b534dba135237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5d28ea6bdecf603f906ea3ca3e7f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0495019c431e796354fe88d603627e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd157dace35ae7434d7b38109dc132240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ec14bdf792a5555451e2cba420a1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71f4a51b02070e75a5e42f466cafdf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdac88c024f1547f106d144be6129c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba3606d5e291420c5d8597297cba77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d039c1957ee504a41b1893249579ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303d77134e4b6d3667c841c2774c686246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d59b5a2cacc425d87f6b05a50e769a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a8750ca891bdeff357a7dda17ebc7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f84385ea6788b05c83b821f62c7d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82819270a3fef9fad305d4530f28dfe9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19186567779c0516a916e5c7a3789d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bdc231b8a58de2e23a5b60f909de3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd21ae7fd5e58dc70f5793c6a56ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce3feabc8b3cb4f918d5a593fbb2ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a40f58319b60d358161895a848f072255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b073de52d808e773f23e8e0ce3409f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec894a1b157746f403752cfb801d196257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39f323b6cf161c1f73a1e63b8902ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133562c82672f7a915e4e5ab89cb9b34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fa4cdec939031f8a60e27fd53c62f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287ccb159645e0cf886fe709d2952fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f6908f20c3095fac89f3103b19b3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce4726bb7b375ec0c7f0bb7c05882d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a279b9ead0fa7a8d5c3561dd99711264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f431912d7663691a784a7b4c2a826265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31141eadf3a36d71ba062e5f4f69a4a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae86a894cb030decc2835cee80d64d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0ae3131723613bb298a411465d80f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90383b575e4ec984dab0d35ce4a26582269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12b1147b08b327489c8e0a97e7e3bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30403b6c2dcab56ae60cb4515c6ec75b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403572f3b1b772c26ea821d40c9add3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ad32fcac44db2bf48765b0f88daf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4229f9c9f1e96e3a840d78b61d4184274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27dc3563b87068ad9ce10f2a6c3a8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7fd8f8efedcd58cc489e1b8f2fa18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2f79ca5233de19abeed5ee0021d34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab52297f3aa3de40dce94be9f9104278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a6d9783536964fe9ec51815ffd523279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90669141c7d6770f97268461358bca0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b706c92ebbc9569d99c6a4ca23bc996281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1369e435ae2b4f380ceac5e6492dcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c1a70662423195c875f2851ce1748283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96601a6ef340a30033999eb0e2800748284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06333dee67c7f9b7913dd09799c39c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06a06f7cc48292015b6517f046db72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45859f896582b05d5b6b865ecdcb87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406117ed5eacf4a2f1c2d37dfdadc081288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dc90a0b535c450036bde6eb83dc97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b0a28b2fc07f303a95402021c3aff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b3c58fd0730a1c212e13a9d793575291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725e12e78afa457746d552b6e74512f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fe7dd56e5ce0d4b4f2c1a00c591a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69512c6ba631cf9b96bc5e1224d3db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8bb91b650f5b88ee75e88e8e68b62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c604fb3c6668732b39fb9941344eb64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2767516e6d5f15820c83e237a68f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae3b867e7c9b1181ff43af9fad94a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64412afbc4675107048b1aae45b32c05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d954bbc2106e35d0163488fa9e8766300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72b2b0419aa78f544c3037cd5f5fe7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fc6324f4e08ce47cc69a36728f263302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39bc6b33b84ed9927f3d6140824cac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b3ba9fbb4b56eda3c1fad247d08bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150504fe4da1b8a787d8953139117d5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e287a1aa6aa3a04eb3efacac4029b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a1d65f8debdf618855e962ff79b71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27afd0a0bab989ecca106102eb69f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6073e4bd0c07f59a49ed472c0b3e744309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51834531d1bd68622ca3dd352e83fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8abb9aa5e355c4073ecb6bb5daf75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdf65aff4796076d0249c6147165bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f5408e24722a638f8e95b4a97236f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b31e1d7ffda521511f5b0c78359e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4df3ca636ef71ff994b140d18504d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63608c6a3f812348f19f60b0a1fcfc8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f54623e2ced961862230e8560c1fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc6831f4aac3a85b8fc5fa1a325665318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d46eb16e9f2a6783a39574fcbb05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2834b39fb1ea8d35daa23542f175c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cdf6887c0a3dcf3c8f75ba6031afd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d14e3dec6ff49a01e44ff2fc0f6243322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc64959f743f181ba8a003c876c4d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a008c91b827701c7afc057af50eb7c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2021dd8696ec612529843e74a2071f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23f986114401b91e4da4dbf12695e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7473b2f468f1ac1ea0e99e778de4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c066c34eea2c976ffd4794dfdd1cb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034cfa967cff2a378ef38e9e6ca4e6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53306dbcc69482ed48bafae0ea3f392b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320eab5dd7043da0b479d2263ef30a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c45d6312b79af5e562a22f91b7538332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86546634af869654b126bfb5ec294f35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5154f8a66d22187942d5591f6fce10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b19801d04c0a1b75e656f6241d427335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4224e126b4d0c830d575dcb789e569336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4cf1eeaec898f1952f227265d4493337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477992c8bdd3896261e84285adec675338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e928aba63a85488d911dd201dd2fd41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f529bedcc368e9b91f29e68f7cf5d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93782e36011f20f563a9c44d4310dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371265f0292806e73f7fcd8ce806548342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b428cb95adc0b76f8905ca6446128343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d59d6340e4d995dfa70c830339684344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71246db1c768b2eff33a0a037f84779345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb88a8081d59458d4737caf05a32cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3b9afea8407965cf23db729512460347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a309aeae4ab60e114e623e0081bda0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e5662407935045526999343a94292349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55dad9ccd5b4058ad3bb272a0ccbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77c45d0c1f94e552eb56e9c78118d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8492f229d549abfd1dd1db55340cdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b975318338c6848239f9d4a714b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a280a18029195aca8f92ddbf9ba67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea7c99ccca31270eba84f62fb698e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87079cda98682a3b2fcf4918f684bd59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5c320b902762b570c96493aaaae70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674e400b971bba14a9cac7f275c67a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d982922675d8acdde302bf7af339b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d2978c6fcb7fd7a696b6b60b4b9b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3054240c2b1b53e044153c229dfabf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd690557b9148c6953abb1e24af84f10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17200ce156339be003fd9a1dad4f5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6832f12e1a7b375cb06ecb9fb80f863364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606acc20eda5d356ba3008d277b63bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fbf67f4c0411fc63ef1221f5c9eed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf890aa2123124a483c5d3100ea8a3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530d3dcd15c12cab77621b595331e11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6bba56f74d4dc17ad1654c21c7f0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc967bc0a1acf6c4b3f37b9beeff7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f4db2b364996409a2adf9a82334d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31545e898a627a45bb0cc5e8ab62b04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391093ff63bf8d5db517686e02ff9066373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928fed58eb9c1ad9e5762e85ef54e14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47775e29230424bba863fe08ce5a535f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c433f15b620c4d85de091fb260faaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1f6356463d60de1610ca0ebc91c56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3d0070ff22af7ffbacd2f272feb74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349ddfa63c076b84f2f384cdd64f730379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fbf10623922e5d1b967f174a02814380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09417be6dce67ba215cf76d4667735e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14ed9f450c2d0fac87a9431c015e29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed1651fc30bd34682adbfe3b46a237383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df773f855043bfb9d7c83414706078384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd661bb5de1e1c5dcc4f662d79e2212385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97163208b592a83d29ca924e881909c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a13ad2fb3b974e893db8e4dcbfc36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8bb599b63bb2e2cf51cdca0736768388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e453cd4179e9bf39930bf1218e89e8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd6cabe9be6d22c52e46b86f851cb8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acc8177d924123d966c5c0b2ce6e7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8bd9772a6f4b812cefa6a1b950463392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22680cef57818a56abe853a819850503393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63954dee7b872a499bce272eab4b08ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd2a7f8695ce24838e573cf51a5cbe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecd42e32e067704bdca6054d003cea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598bbb88516c3e36a735d6112f67f55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3e3ccdc56c870ead9e69cd3ea8136398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f189ce627f5e8a52ddd67bf3da38f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22983dafcf1b5879357b97e0d3cc656400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1fece074fd4b73c624b43d2397643401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15355236302edfa44e351ffda3f581402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0728cf5b682f08a47f129f1ef9582403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e023fb93f21f5be2a261739449cfa5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933db4933cb81ee01f051cdc2b1a0ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8367cf89e538a92dd58d6c9af4c340406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560f986e913257e9c1f0a59749962ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac816a503f95de38bc6793ed4f3b26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3ea1c831191077755abf305cc6058409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351c4b67a24ea1d46ba539b77fd428410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ca06ea1ad8b78a4c3ee2f892efd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97b9eb95d6e3903d6bb3bee182b6b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e4a49fce3480ca0134c2e31e58293413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93345925ffa2c3c181bc7457a35a9235414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0522819b9ce9f20ff32bbf97ebce5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00504d59890890ba859e4cbb4bb97b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66010faf02d8feed343117d594a905d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaa3866bb2d3a89a8d7a247e519d35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfc4c005e30da9830aebae4f91d06b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3b0c6f5dfec600f0ac0bb0857ff82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12927f15bc12a8047f8064ed46685f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfa56404807ee620775a000e2645a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736733e19eddc5f1b6c2f7f1487ffa1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca306f7535d02982cc04d60ea8e36aca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c369b3836d7633b9fbc0f341de1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb78e9475331a883d7dee695170068426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa03b9f06584114e643af3d9f300a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4246ee7b5b23583bdc601879dcd19e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c1c64a087981e95c61e4591cd2d95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ae663be79867ac1b1bc55a431a0d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12fdcb65a717e49ccdaf2d91d300a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0e3e5c4a4ed9a0e42a0ab0bdd872e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadad1f44dcfa79d719f4dd97a733aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8d85af55e632ae28e1e9d9b1fa4ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d590bb736411689020eb522a96ceb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ededfa8ed8df595469ab81561308b30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d29803bbff5d75e11d49d218b3b9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd860bcc936b567570a322cc5a0b4c75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9007a1fb4806abfe859f1f10e4e167439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3228bed838c3ca5ffc391d11844ca30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70caf23c628b61eecfd9413b1438c56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e880fce1bc138424df27dd4dd4648a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a3df61800c8d9bf1be34ebb968b74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea051239e74098f7a70c3fd87b4ea5bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee043f337f5b14c05ba74fdcceea677f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c276ce27bca002374026401c1707ecc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10198161f2a13e41cbcb52c8d34da457447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fa71493c04b35cdd1cb87c1465621448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39853de5da1a01ddb5a7fa5a2e94cd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27148fb1fc0ed80a52b3d7bbacd6ca0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb59845d29f87a0826763d0dd8a92b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac6da9125af16148ae487e170aaabb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177c50e08bb52e245f4afe0c053988b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25e90a7e341207e136020516bd960e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b158468adae1607475780980550f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65603f485173d7c3adf145d82c396e03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b7361e0d51b9250c8fc1ec8cdbd3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af2a4551dac4e2faacd288b03de3a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d47cf28d66900768a204656bca349459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeef476b64e53b52c5d6f8b29bf3f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e264153b0a91fa712fe3a2a66d242bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f7540ac18162c6fafd9097bea290b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b777ab50f1f9b1d67939e5234265b2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf474bf6d129364bb5f8923c4603faa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63b3e107998a418f958f06b292f25c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd8f5c1ab0df5bd4a07ce55220ed65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caf27e5eb2191d2e713fa7268296e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4603575a431daf8af811b547440ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eb666574aa5b8df928218c7237a8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61419a7eebc33d7415feb3b5dbadcfdc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322d2088084a38e76805d7fa5518831471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d81a7401aa29cdf21f2ee99d3619f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fff8f828907ef251dfe451daac2012473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c541df28d79fddda6d2ef6d608bdfc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18be657258e04dd2c7e39bc05f3f3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab55533ffd493e32d23014ce8ed543476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96260f452c8db7d0526116470e0c525d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448a2ba4a5f67c7e38ab2f837d59fbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0b6912b43d2b6caceaf3d236120c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b02ab0d0921e35003468d5462d7e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aabf0d0fa7c537d2f17227a4836b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61ee3f647d4968abdd14a0692454a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea107c985deafeb0524373624abd446483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5976133b81bb502afb7dadf0d4fe70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13701a2e3927ded32d612423e05e8f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1de39a0b5f8a67f4fc41c864ce8a8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed99b83f9cef87e0c16220187a6e21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3ade0f1ba2f1e3e90fee0c382bd88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fda11f54c0af656b2256f7316c46a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b131d4738c9dca7a451254090236f00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f0a35efad5406a6ba5a33ca4000ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcec6fbcfc5b3c5311dba4233d7db7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426dd67255e5fadb5260511198535f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60125562a1670d3195d7788f379f6460494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea685c19657d0cefeb63db7f3225e3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36603cd40555afb8b4c3fb8a75a2a4fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41cdfb4b0e359dff85591597f51556497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac75f6f587f606a50074fe32d7ea730498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d890554568c1ef8c781afd2ecc9c8b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5875c0d8e53ba59aa1f70de5844658500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129ed006b9dce9f5c30a3bf36f2e3cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf29a7068af88356cba68b842cc161502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76fd7334ef494e7e8165fb8b93400e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c454faa246ab77e8c847d115927cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d9a736377e06a0fe39de91bf62eed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a891c567456cc1db92c085eb9ee3a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc1e93324a38e6ae24de6d3c495ccc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d038daff1a8adb99d5058f044c5abfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7795afeb2a6eefd298e40589d4c77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ef44bf4d3821702c34d03b43e8e8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a216afd21e410759bfda9bf150cbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8f41a03a46be34929b44e3e7e9bb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8863f5f58ba32ab9105652b5879bbb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce96c18d6087573aa2ea8662dff29d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373b604a209fd2af2014694d71deaf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca903780be5916064cc591bc541319516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9d759363459863d1790d466632ae7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf1c58c910f9521878d8a381d771df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d7e3bed664afbc32d3f3124660995519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98bf89dc1c4fdc45341419e9de84d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdc53edec1a3f64a7e7e746a6267b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c25937f1035b4d50f7de3ae2418d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf13fbd5c618ce14dd0f66caaf74ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c9d3638c668cae371332acb9157bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b5d7dbc29f71de9361997f4f22e6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b480ed63f345de9c2dd7e2fc1f91c92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e8a5179663c1648a1fa0348120c04527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6459d0217109500c742f68960bb1f2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b6b8118b994fbac5d17c8833abeb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6564c1103e40ded578faec4adb66d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b078dd74e1536e0db018a875543668531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407fdcc6b9ab38a6de25a83448a3fcc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d4890fba84cb3f2efc6ee121661b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22887525c5ca795a82baad1a657c47c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de632e69d81a74416ade87bfd8638c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759e344b169f8a08dffa612b30656e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906920ee60b7c518ffaa54a5be973cd8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56615c9c3116a1475d2b8229c8192d70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfbd6cef8acb2128868c8baa9a94d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aacaa45a90f054641aaa98e24d9a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482697940b1a2b91c9af89b570b4d303541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efb7329197c897c2cae08666c8cafb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea1ffabfd8190f66d5dbe751ade30e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e63611bb23c285977ce87fe56a1191544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c488ebebf7928cfb8ace1c01ac97120545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67afd68dab0db36e4b40af9899068c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef5b333122914e9155fb67ab35f2e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057be4009f19db786498a5fd3b01ee5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef2c334b66fae6975da3b8c72ccf96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16124bb6d81fbdb9c24456fb06d0f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcba6ca5cb0566e85b2137585954fc7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1d467d9c1d3d1892dc10f87b8e50b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d398746116d647ac4a6e6796bb235d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ba6bd4f8b665411c8a6734b266ea5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8997f9bb6ecb4bea24a4a12227ed92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dba343a9fd32b88b1a8803af13e5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798604f7749c253dae35a731625ea80e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182d37dc46c4ac10eb88f7ea4f939e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e82e66fe831bea6fad922e8fd3b62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5d275506f6fddecdcd3e2f9c22675560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208792e4330340114043542a5453dbc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28e9cf0d55299457616ad318845b64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09756a8cc4766e8f925314f77ae6d099563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a66a9853f7025829dfd4311da6ce9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ac822f71c103ee406b867bcae013c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80c4af8f57401a79bf6c6e1f26a715566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cdd2119c8ca43dfe26ae61f102a7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89c0b7619df734a638ed399ace88e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c66ada338d8f49bcdd60a499f9a0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab61a2df36b571035d53e6494c339d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b4bb1d11ed70781e76f37548daeae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edf6f6221f6ab771e4d3c2e532ade5572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>