--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaacc30cad7d1c1cd3f250e0d02cd591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba432c7fdc4826bb6b0b234121f6611a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85820735be09f00d8392da87a36fa6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299fc14156b02677085d3ed74c911574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a94f3e153ff0676393e69a6435e7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479153066a852b05d2485832372d47116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec899a82cbdea8d1d584b7bc6e4d4c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bbc3d4ca863452ab6918cc1a8ef558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a7d7417e8837608798fcc9f10d4699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845036462cbbf1e9113b82dfca94ece810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f16c91d654f672e273b7dd3157bf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f6ebac4a308f8626d169204da5aa412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dd385d97845f0f84ef4d4c3fefa0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c51e1d5136872aa5d0e16b5160d29e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b75b3db334c62321cd3b1cad77a3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42339db332ac15b136b4c8e2e7104cf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aef3edb2cdbf42889f1474d8c6081217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87f1b0a4903b507156a520045d2db018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9d7bf2d1e720004d0017adc8329da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3741d0076f673f3c1959ebca4262ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcaafef823a67547572257cf91790621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25ee6eb531982663ceed3428f2d57e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24533aeb34d8237ebc014bde3617c74c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f028db837a47c21b12dcf842b7fe824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43dca81802e46dda2fad5230498e2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a436f12a3e0236de7ce4aba465130da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f171608960cada2c493a7ae8e2b354727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b362798b35a9f7814d848a89bc3f1e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cadc6ba9490d9fd4b9d41b6107894029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e03e1b5c367692e60311b8cf71d7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2972eef7dfb9b9abc993b11300064af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a46e2d99f36e8b444ad5a71143c5d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d282b62491d5739580a701a463b3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450ee2a9870355412b67ab09dc2109734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775799c8c322cc069a8ec1f3c92c512835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67915d96cda81edd7dadb5529d71b68136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627ae54ae87cd8e0908dc3e973e768937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97af3e2653f826221691b243786e6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9363dd160f931949fa6fe394a851d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529a980150c4ebea409411608127efb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5cddee7a17877eb6363e668448dda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62781972a35ceebde47983f875307c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d2d4257d0ef380df81299152fbec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec2b9c68ddd7ae0db469f5791d55a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9627f86ff28c350f3b3b61828aeb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52851dbf7c3e1bc1333ea16acea1b2dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebc11f77dbabf2e3bc5d89c6e2ea7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f771174d450bd2bd9597ee48c8d2d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ef20cb0b4dc744b103f56b101015749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb542258c64f71ebcf46097e13419d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f950e446ab127ca5fc5692d730195751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d843a292d1f4345778ff405551e7a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1169fbc6f743124c1174e9b3d8f19953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae645e92c48792ab26eb691b2a78f9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eda44b29efdf695f4ea22386b094055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06104fca663524faef2969164449c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd1e79bd6b6f5278030e87b19b8d0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72121d5908ce5c0aa8bfde642a4a953c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3edd5e3a5b8700c9f71d93c6ca757b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c8747d88fc43435e30600eca880a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b863a28dc24c8cb5cd947005d32bcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba9c2c640dbaf74d339106894b826f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04e7d329341d14b8bf5157c6bb007663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ca68a13efa945da327a68b8a53e8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8483a74f4699342625c196c676f4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ed780c39c29da2e2f051a6487bcd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522c07fad6d5b6a09dec4784267b99b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a57200f88b42fac8a928ec308170f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626145adccdfd019affa6555d56ab5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571b8e18ddf8fdfed724350b22dacbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af5faef6c02a01548191b00624146871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105799949c19c532c2aaebc63715e12472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8377e11a5425719fe00aabc3062a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd690ff5382fbbf2758ef309432f7e0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ae565bdf266630bdff1d7d137c67975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc67b8a30d13df6f168dfff05de08b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb487944f7990a417ea9fb84cae1530f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c848186a0b3037155e66f1851d7f31378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ed53b72cc3e114fb72829ff87a0dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6e5312db39a26aebbb36727560b5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a040aefc0017c6b4b1409de9784181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6385a0dafb0f4e96c8b52edf41846bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd963a5d3769f91f240f1ef2e7216a0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da248a80fa513065404a15d50871e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7956c828183f56553138c00a691a48185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f11b6e2b3e9c640ee79d8784d79b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff18d786fe3c1e59ce704a14fbad0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13014918dcb6a6ba544d087600a76b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e367c3f38f12fe66675e016d3fb3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10444cf0155268574b6d1004e31c31d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384076ed8f04f696ce753323f25609e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f883daefd0545e1cbd81854e2d4fa892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b35ef4b0501f3c9da951d273c511893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b198c0225dc02d6cfe9c2eb77bef74294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f9d16e0180ca4af6be038fc56310a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488e910a850bd827da5ea58971b393296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4b4a7266cc5da82c321340991ff7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a2b57f8b958c638d72407bc2f424a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1a3aaa3b758a8c008c86880350d6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284cb42363a40b82d5ee7c727ad7ce7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df21607d293d737572a548cc2bd6750101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4370d3c1930b610e427790406af7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852ad8193904afc283937c97bc04561103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fca664b18084c7d23346447e99159104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de303fcfe8d33754916addede876e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f23702e21a45356e16a77f9408d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca11677a6b82503fe9428d2adbeceb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627234fe09c0321204fdd69c50e652a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d86d0d894296b492389dd6051d6b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11a534c1b147706741158362defc85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20093a2c4babfcd03085eda0841331111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33112893ac8ab9f611f4ac9d2beaf4fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec15a87d9a6effc39e6bc610562b389113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eec117051204c3d67c6e6a19cdbe5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bc623f683dc4e609c1e52653696e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b93994e3d0281cdb92a21f3309b8e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e823f21b6c02d66e26eca4b8929068117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12aa70a2a202d1b80236e400ec7bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a8721e5694e5ddc2312a68185c1a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1002f5dbeb75ddf0ed5545218859b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf73ca3b442a8087e0e00fd1cd2e10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae587cca0cff4ba197876f11d9465c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd51179a4836417676d77aee06d77e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65af06b0a33f436ef3f4b0645faa80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791397a15202c026450893d40ae75dee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689e47fe551c5ef10b769b98551f5e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d477deb11ed6813617a25f0bb9c05f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d11418e4570800c13f580869f23aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c46f4abf09bf94ce7c90bcb5905a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aecbcf3145a956ee4558308197769130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1c34bfa3275afd48bb0dd7397b328131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ebd5c83c2e409312e2f8b1d942930132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03947f3b774663f690ec9de85e785edc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ac48531cb29675a30bfb77d431052134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4b0dad7badf3ed3a8c975da8f61c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80606702d557962e535c46058762f18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594e2bf580f35b814048f8dd44413c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b7d5428c0835610393e7a1e7e97a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872b5ca6815773ee64b8bc095f40a42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f7472bc46b888bfc1e2805ba02a32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0386852e2abdcee90a2a25c38d566141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512ee0fadf0441630dc3644f862f0be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034834437f742877c372dcc5144cc8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be189f6cd880e60b781f9020b37427144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f5fafc1f71e7861c8055b48a93dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e16c0cd7320ee1c75297e2e7f5a2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0a8f14b759f902e6d154af20c860a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71c85623f551981d169291576289b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87575768960005aff8d2f081b2d0d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022eb1b6da7968d8be2f6807a763a5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00d7b401d94e878a15f25f7f74e960151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1abf065521d07535ecc9a7a684be7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ee83d8981757f0402173271a52ebc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f55fcaa375aa134f42524e8ead711154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08214c0d87813bd7f6e25c6872484a5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacec4346dd1d6ee7b9024210569068a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd489e4813f5559a0cc1b3236d5c2a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed840fd77ad5a512e96d8595cfe98a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39304950f106b2e0989205154e336ac3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd674192054ecc2e12fbffec3857dbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a77c0ad3511129006456a41dd29fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ccaed2e231ee243d949af44b1dea0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2f516d59c31481b5c44bed50cad2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e079f5ff72088bc8668ae696a0079164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e06a8abe6181993ab5baf4fc72d86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd8601f2a338bae17c7492a1796ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83ede0ae41ab4892b90958c51e5629167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129c113f99e04ced89d899d15ee919e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb0ad9320eb7f2f7b56b533ae3d38c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25149f4f4772604a5497865e240fcb99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74fa0af38fd42dfa3229eeee315afe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7a469a1bd95c68ebe501ec51e4a57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455562e97bc5400c12c0b3903af6f9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398fa6b052f98e847ee2a7f8bd06f7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c1c5d00137d22bee731b0b46afedf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765b461738fdfaf13ded9ac829b256a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca4d787e46411e98c41b6ed74f9975177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff4ac9882e16ac89c1994467c401df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9fd9ea00b6c589a9cdc4173535df3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac025aed2a1efc26dd3757c7857445180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbae330a91956412c2164da45dac3ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933a04d19343a6d28c10f4dbd97c940182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087e169141c4ff45c67b34d2ceeb7b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713778a6e79753921c1aca1b18c51357184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f34bc54f5eda44e903eedb2dcf558185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6dc5c9709e8282fe302d3e48d949f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a2f23bdd0a9fa3f3200a939776113187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f1e121a4665c237a8b6ea70be1c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2ced8280364e8d2ddd5a75306157b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b2dc760ab53e3d43d8d94f227a14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a9f0941c8234ab6eeaa147dab946e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d42f68cbd126bfe7ab1c0e9e5bb8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b239ae990bf84f019e3d29159e86e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956aebe8fab56a47a3318a0d6bbcaac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73de61009a00e5ec9fe7cb5364aadf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f6e3c64daffe5d4b1f76dee841c6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec433cc641d3661ead0d3e91f05c43df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea684ecb2b8054b741f448f431759478198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd16148008a95e2754d40136f68cdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0511428735b7f868ffa8d79dfd5722200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af041bf52d2d18752bd545fdefb55435201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f969175266501dece049c00c107fcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a502a34aed7d58bbd85862f6370b984203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966805ee013e0cab5cfaa2c2e1cabf76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b382fea8434bb037e44c5eaf43fc99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fdd5d3b267b59bf69751e7660b627206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fbe7427d577d71989cc8cc4efbd33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219fd1e39d1fcf3577a57682f87733208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722791e27b8bf37926ac5d671f8c0aa7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39e97871bf8bff1cd4c6b5cd3d0c6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f0f226369ef9b827dae9177278415211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1d5263404736ea69e5c36dd8e6a72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074805b95f6f128cf187dbd8e2c445ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484df37cf81f76224da96ffe7fc51d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37227a1825a8533e57be13a21776cbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c182df7cfcac2b885d9300f3c3055216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93b66f171506ba987374a0bf73913a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27249979c7b17869f7ef0f14b76503c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ba20e0d5b5b3b5a3c6db766beee33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738ed0349c83cfa03e6915aec45329c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a666d7af0e3876ec78d94efcb55c5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d9ad72e6bf424409e2bf30262efe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d942c91d5013b97ed25ecb1566c0b23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f987d396b1869352d4b9b594b5a7dd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b4b17b4ddc29ceb105bf03815447a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61695fad038af03efafd3d10d00257a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aae58138ff481dbe77518aa388b489227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb1fdf32b1b5a32d2302a8753d2af5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ddb96f86733e3946c195e8fa529b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d900b5313c88dca37021d63fe0c1eb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcd371685135307737e2755c489077231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a64ee57cf8a13bdda457f1970d13ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3153702bf5f25f36f74e7da9bbe90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e59bc16464fb5efd08b49260b57fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14456271cec6cfc2ceab0c95b47847235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d751f16a2fbd4471cea9fc6232ef2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86c6768ed00852fe0dc4fe448f0818237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a1c3989fd84aa674556ba9214a3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa6e377f217fc44b74873205402cbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da262f768b021a2f09176bd3f3418bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4cff00ee74f0195034e09f7f47168241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f36e77ed78a741715ba7e35f9df8e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27409888fbb18a3f1e0d2b8723126b01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b193e982557e3145c27e6875f482a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525e846bdef3135a8a2e8ab001ef059245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8294f6cc85c11f52b0377130e55cc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948f5d051912e1935d52566720cef8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3a6d6e9e530cc9906a054939713dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569069751c2b3ff7c16098564032b800249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72fa34d4f121bc6077e1f05dd1e940250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964e2966a02b895d4304cc6cd57872a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af3d5794f4d89f1b1eb046fb0ae0ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b695931eda411268302c5f519bb400253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad9cb72b547b610fa6fe1e39e201ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0cfe4620fcd99e10544d6f31a5c92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ff26e3b7a7859643dfa6f6dd8b1fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd21afb4962cbb3532df5198c06229257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e709e98915caf740a71645857e89937258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085ee8deea6578984994df43f7b502f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a781c9ac1a27f55582166cbadd377260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e248d595efeb27a85f6a29cfe8b300261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aeb34d8c8ebc025de8af416f15370262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e45b45bfff2166dc1b557842335cb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c8da2bf7ab6f596ff213f74c9972264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dbc5753697b9bc4b7d7fa0439eda7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d680354fc2015f31efd3b3565b92e42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc1686bbee7945605de72f0f41b7f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fdec8794bc4819eb53c8ed1e5d8a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481ac6c40421b834f84e62473235c29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33df5fd5332b1f2fef68940491c70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce510ee92db24787720c467a4278757271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eda757770f6fc55a9e962447dfac99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca257d4072601a4246cbebce389c2df4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d56bd3514e44d99dae7ebbd19f7db9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea8f0ecc262a4bd7f4cc2c20cd828b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7489f1a3c9773623607eac6b95ed45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0417566a5fde38ad94f20b0049ebc05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b3c157797563ed74109bf4b04d7ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271b0f5dde8ba55083e0fdc96a2f3ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37eb2513a8499ddfb667869f8b8779280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86777d8b91e840b5b9d56844c864e836281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a83e734060c971cbb937cbfb04a66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e9b4f866350cdd37fe8814aa98a60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73c65af210261f727071a02122fde5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5aa1b1d79593c5d7fd5f779078d779285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b6e97b9296afca6a1e97500f8f3a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24df106bfe087289668fbe4288020c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513af511f99ba97e622d92b35201ab9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe94bf5a6420fed738da1fee580feae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c7c99479a7f90e3c4e6489b8b5529290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caac21720c3430758f8db710e6697c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1627c05cf4cfa43784fd633d1dff0f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350833522988c3249d636a4d6a6d655293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19de1e7d993386d7df84cfb66f6826d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e178ef714890a4b58a978465f35386295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d37d9a0705a63735a22cb972c4ab9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dcbfd99ee626ed4786551ec833762297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5af856f303e2c2fbe297b227dc128298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52186e7d49d3bf22388ec74e1d515773299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea206ba452153967a0518bae19fcafe1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2febe7d7eb96a8e094768e5e36a099a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c1df6d9befd1b28b34b5a99bd457b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21e40fb288a3080e8959bd480aa665303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1202ef206778378aa21a379126692fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04d381ef95e70bd2afc0bc38954042305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3078311e766174a81ef35eee276825306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a351f6fb06760e15186c62aa7af167b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde7020ecefe7c6c861243b279df77a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175d7ead6133a2f5e26d4830d8bb36f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a300c7000fa851d98b276bc0ff6c3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306bcc8f7ea04b4064c484acc44b613311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350d29a4138ddd2a77e7695e9eba334312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049d42f9d77aeb4b1eb400a1565ea47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b5c6dd4bcbc078c05cb5da14b3e2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e82bad46c7d1d35f2231af5a261ccb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3563d30013b315534b330eaedce0db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7434a4631251cd1c5b97f82967e9f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b141d7f834d8adf4f02dd6b59114106318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7d494bbf06ce2686a53cde2f2004f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea1b147c12ec1921f13ec65319ea9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71b516ecd7cd841af19141681b9a63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee876f3e44aacc2d2d2ff57f06fa66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e312ea6f5213c09c8b711917c54e04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c8a1c1abca08e1042b69defb36b8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ec6fec7cd29b1c551d0014e0308b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0c2220c44c55491fd26b07b16ec4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25141e54508bb5eedf55093acfba7b67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be522f562dcd2cb461737276676684f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746daeb49da8243da255f1e1a869d2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40795b5663d3e1cd0404489b7c92be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995108134c94403a6e3027810a680fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f8b1d51d79ad409a38e2c0a7362ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff682a7fda38b93153c85b63f3fcec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2e9b081268bb979a8156a57a2c2c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3b3f19af8bbf4248cda28bbee229c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6536af19850d76e14ffa4dc343423336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c653d498e8ae48f63ea088fb56f8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbd45b738af84bc2f72e7f026003dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791781a6cf52f4356260b5c72f170743339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed05192db717d8e90d8269484dabb14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd8b64772fef601b376d1c7d67f24d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eded4dcad26284a52b7ee6dc0f8d041342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f632b0399f96559d69464e9cb412ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976eb1b078aa16a32eef5a074bc6bf6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6a772356f7bad892b8f2b44782d61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f1aebff357019990007ef8374a1d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc58fe7bc16d35d47fd73ae197610347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01918b0dca258ab73308b94d541818b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c21b4c8eecba043f1d70585a5a198349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255809675efbac5b53cb62cfb237322350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d88328c5a3b2233e151eb533108eb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42514d0c332e1ba3d0bad5b07b01e313352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965a9f42251d4fbbb0bc12fce3674cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54d11fd13cbe88c5258d2366bcec77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d4924a0e8bd0acd039731dbf5da6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8db476ab860a0f8d04a1d690b48685356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f4709f5f2b69cb257e096696b91a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91eeea43bfd0374ebfaa6918ca206b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcec92b204e96fe959d63e3d0bc114359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20c598163b99141d78401ccecd8389360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76228490c830c8d07e216e627be1734361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30eb73bac68845ff4bffd2c1daefa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288bb47fab2a3818bb8f465ec040740363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51d3e7846a4c40346364ae1d4bf1b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dc6c247d82e1bf61ab214b0d2e616365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cc6f5415ade4d1ff1c5a96192639c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a00e3ca04cfe1466351108295b9c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c53f0a3106241b0d0f788552ba9c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a0b3a1b4fcc83a11d7705e67b0402369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bdbaf475a311d6b3d69601113f0df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27db32a986fc0410957dd3582485c6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4dd78107b76055ea58a8b72879ff7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23e7f4ae41ce849a2363d98447a789373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb0a97484249411468b66120e034ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b6a3fbf4625e1efbe10293772c29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92e811a4daa5216de73c1f88f9e927376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650da53809a83ae763f57c64fe996c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea84dd939ecc84c3525d984655b893378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f128b6b4b5483fb96f6d17e3c54398b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c7949ac77e01a3e0bdd7283073d71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc7f69175864c72a793aead3b1429e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff842b206babbc08e7a531be545e915382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee3f6d2c3c11de8147b0dc7fd4072c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93125dc252ddb1a1258d1174e6e169e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbb62d1e594d17578d146e622b7c3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df713da5f749bf517c9a70f61661247386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e667f5d5943139374e3b3d03ef5e86b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb056b99ca9c861b18e9f3ddc059b3ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512edb7f17fbf8fceea47500736998ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb01b34e61836eab0701a737d7d708390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dd04097ef0075267a1c44d71318c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278d49d840daebd760429e4129e912d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac30e45ec65bee0de268fb38a9de37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37746d5edb5b4dc0469e0c96c90865d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12283656d6e284e3576be536b8b0cb5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d0dd346a49896768d061b8f5ac78c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743a8acb4adc70480013239c7f11678397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ff30cdefd0758959c515fe4c3a184398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc3f7b8e808dc015e2f09eee9fcf69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38644345a97fdcede01c19fa00556c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a032b2841889957df474411f67c844401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c169d793447ed7cdfe4c5339de4f838402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cab48b214f9c82641e98ee1f37ad2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a86bba7064f587894c93b516004d80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a669cbba2d5f0da68e1cb3ac333b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6d08a49ea0aa2ad67265aebadb903406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132df020bd78f4b394169e65c2d5e11a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014097b08aee22af1e593cc1095d00e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c278f87b12b215bbeae613bb2d84ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a69bc1b1a5838bc6d404dbf28590f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b2bafa516d0e01cddadeb2c41e0d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c10d32dc716691b1dc763c1e0764412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fdf9e2e0685d18c51e1f0f3706d6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28608c656af05a77e259cd1f0155d8fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3786f24b9a9a143a6ca7c8447a752415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2ec6b0d67734ae159630814cec99b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342b0524ba53db7cd2483cb7e1b3cf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d77033db8afcbe242c020126c60fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfb7d58ddca15e57c94755d6c32126419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b47a2034e989d9e548754d4509973420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69872f5c4094f1f3a46530862b73497b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d913530e90d8d7091b5db1d1e8e2cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746140bf955cf62f6104511794a3e147423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e54a9642f16f24d6f1e1912e97f52b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562843ea46faa96580afe70a885039e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4b0a3630e230cb21c30350f822015426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d781452edb5cb96ac31bd46aca592427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc8056f20107994c2ff48c2a636746428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eafcaa4917a0d63bf6feec616bbb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe8aaf36e8e2d3e23a2b8ac6d4f29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08effa05d07ad444fd60b44cc994561e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242a8ecde5d5ee6aeebcc4f80546fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9004186e72f2243426a508689af6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa932803e7f3e210096636cdf2b5e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31070d2ad12b7b489696194e7271927435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d747c138585485a106be7a732173d9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132fbfc2ce6d9a5128cf53267e37536437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac2c07ed80a3ccb287b8cd6648d8ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca88621e98dd16d217d25b8ad09aecd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85f5c7c606c3b20663c0eed0866d8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acba6beff3b024135ff3b61e16935a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4793ececf292599f2e8570abb56ce95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1f76b89de1fe81d4941647e50a517443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad5e2d5eb741c8147bd2ee05bde719444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736571e16f4adbdbffa1425346735da4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb2bdc038d4af104e17e69c61ab806446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da86725df446c9789010f37d922050a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3fcbffcebc2642052c46bc3d1359a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c758d9d6084243ccd4c4c84d97a475c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0bb5e48823777ddd9d94e4efbac3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257a479198c7763772e8324e6bcbc1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cb6b88e1688041ffe57f406ed3eb9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e67fa29c8f6b315bd44da8f006b9b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ce44b396d983e4a17a7ac6f33da05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bc6746c3b9cc8fb5a2f7f724a3475455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb194d2bb753d74688a2536f9b7fe29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc11673672378d82dcb880935988937457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb164c1ece06a98ecac54e7efd63c490458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe309903165cf01fa468148b231b5d3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb5fbfdc5d2d58f64200f4d40711b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35bc7a449dfff6b7b3556b6d87f67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1ac17fa2d44ea70f256cfafc928f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a709e5bb84e3c07faef774296709010463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84520eef2082efc18471894cd9da1dad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edafd51fefc80903786a7b790715fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed016619d44153cf6b78c34130d741466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328065e8bfb6600779c4e50f119f9922467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc321d5d3cb0c3930474adf85d15aa79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efe95ae60fa7d14bb76417da0d4f6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d41c6eb44239165c370d157e469fd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc1f331c8084ad292466a7935d9749471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec7ddcf587ddf1f8589037f59fa2a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c9674df870fa3a7a390c8b45c9d8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f0a5efeece6a828dddd76063186fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb2ec590c2e602f62775044ee41e99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c03eae871a2b056cfcfcd976d23dd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de502ce5d8f13b5defb4e317fcd65230477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b046d5ac4448ebf0b59f294349c40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c9f34daa3db501ed2cfe437aac4cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d642f884866abb110c4376d70c63b79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7f5b7c05a0bcb8a68c55f66ee7dca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b1cb7a1ffab00799474e26b15c41b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5be507fa0524dcb3bdfb149fe04e62483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a0888c0dd3bf727582b0be253b553484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ded5104809723937465394753e49e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8f71e633e980461fa961abe9a4a47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd782468161f688af9e805d84e2381487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7ba30c5fb5c08bd3b57e14e460096488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd55a6260a31d859394f7e735548bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bce005bc4c5282c797c6f2c7a66d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b32e8b5dad459e8e6dc8acc4c993a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b81ba906e1ab28c0cfb2870d9156ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d79e44ac3e52cc0a076bd02b895e10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c9fd7e9a7f4222e2c2471a3592cbf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15850686d15c3d6c0ae1106b617d2f3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ac94375203cad1a60e43c2cc18299496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d86e7f1792ff95f9b92abd7318ac97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798db85db1b740cfd65a4df1cfbef0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2543635df4d31bbcce682b46cc2778499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e2a9ed373b80d81be5fc9848ba0eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709428b8bfbcf291c8c7a34242d7ade7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fc4d3649320efcb84206d024e4120502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011d51f08fdc97d3e02ab8d6d01a13c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff982b3be44b701d121e7b6c40c32d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be10254661c8388f34208934c5d433505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c589ddf6862b7e310d4e0b2ef03e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320be10392383df40dd5754d2e8ff1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad3628f3eb88cea4886407afda7db6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de603b1dd4621409f06a05793bca8d61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f2b4a8e6716ddb9e79d04a4042835510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f253aec15cb02450c7757ac8bbbb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfab7c9d5754de2fcbda580c44cd361512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97fe73419cb91417ff887527fca891513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4dc18c4a60559820aece411f80445514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8b144d31d257b4e853b9a3a9bfa28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad712ee560ea00f5cff0009aab1b9068516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb9bd4f518cf3bc2c220832e399245517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473369c943795c12404403b54a374905518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f45751e8525f7893fbb617c8b8baaf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297bfe81c674e54830c296642021a7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae14ac43baa60f5a6289bcd5c2021f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642667af2a8b4569bce0824fe6ecf885522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789dc55eb4cbc29833644b72247be39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db798ffc0ed251d1a933c94e689749524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660df8a3225bd3450f405e3b483c7a6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce4af67c8511503ba3227564e012c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08280ec5f3571766e59bd0e750460795527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817978be440d6d3f405bcbf6315828d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f958d7538a4c666ec2bf38414cde62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b930810d0403a9f4b74681d5370f66a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a202c68c6fe043f7ae0475c5ebd44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098ecbabcbdf799a01574bf00089297532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3126e77c5879e06828f8c61a29b8f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c121e7ca0ad2f31267b46a4d307b085534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903709d302eeb219ac36168fbc3f8e68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62b51b46ecf9ac392435c2d6cc00da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022522cf8313a94f9c29f29a16a9cf24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826076f1f485d3a45735f9106a91a82a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9a59d5b0a485b1a751aa71bea17ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c65843c3f9c3adad6ce0c1866159a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f4fdbc01d885647fc041c8fa0557b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafabfc5075bf9e3af25eb5df3ac4fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b001e366ab02dd275d52b2b8cfbb09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25019c65ae67e39b2510701ba699e68c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb64f29824252bc179e9d9b7fa349d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9d1456a7a5c485da586a76733c545546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7df6cb93068cd0b928c44ca0a0b767547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e25d0f7cff23121ac8ad24b13ac7ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d503b3ba14e8ff0b61acf6ff5253d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701d4f367d40dc1081d8472bccd211d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc0943a78c435a14fd370ef9f6bd0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1597d3effc3c8ce89a0737fa635872552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27e941a0b67c44859ca27f5e194e3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f229f55c54ada21d9dc0a07f877fd42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bed9ea0655753bf3b1d8baf69be351555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee367870022bc261e86d6f7c012c122556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30009662cc1d8179411d8d8ef4d65fcd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9278eb47f320a843d6d73ff2a2b6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33e118d2d9134b247937e0da892ecd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1938a0757db6ecc4132dcce59b640560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6d3e004616a3bfd812758dcc7b4c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29709a54018f32aa6d3001e1f830939562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581b87fefb8e0f17142e18c5b12b6ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502607def2b7844abff00f8a428687e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81987226fed864b006e61e1980452e2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950ecbbd080a8545a59e3205fd55bc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eb1d7a84c04f9dbe8338f948b983b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b873f3bcdcca10467308ad2b5b2211a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4eba13ce0e8f8cdd399cad548d2d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f70bea9851c071ebad324387b205570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd379f71ecf7e76cd8db182dce55edde571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b17ffcd09b6aecf59e41fa295e142a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45915085145f244410136b0fe386cc7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48513ec19d6d9a38f20fdb1919fd42772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ce530f9355ef4b6dfe29b03bc17d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb55e9a8dce802c4cd2e5247226bb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4372d1e3618082bf7d0591397d3295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5b2cd6f19b86e6d19761431137b676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d89159ea9d1f87a3367f0f8e387eae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07540d5e2453156f60dfa113f38ad9e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5b1e47f4d738300a4fe60d4c339b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a1fc6cfa603c3cc220320266c84d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d1d937fcb5c5a1206c145f2da6d3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c2e5a9aea6dd1294f174148ba59512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970806ee11222ba104613a910d9761113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5a4307625e52c221eae476f842cb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d9f8dfeebb337789dc51dcc17a14015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feb0668af1df9054bca0b26c64afcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10be3f0352dd741933965d0b140795117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834172b8b285da7e6a261d759e79325818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaddd7f8045f483c416057821ff54dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c1887f2fd1782f9afba515e59edff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a17329af0409a91c867c31e49314b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a3b2d2ab20513006a908780a246d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f69f5517380672a2c2e1fd72570f6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d1d3b34ec8f12be81bae1d148534a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57c1a6c149deabb70b119591936db225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772e076525e4782c6373ae0035e37ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e23a5106babdf6d1fe8656c5e5b4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ac35d8254564177b407e2083ed4af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c7fe6ba29b06f1050efee4eb5a93829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c455b0038798fd06d382fd4dc26c5dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c110c9108a7fb15a5e0e18b7b49031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2f1c044d9005cd28316c735bdf60132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d1a86366050439aff62fab6d8da1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bee97b81a300e4d7f57e266f29834e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b9c9511d3b8756e029d888d1c171735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad895186d3fb2eec31c241deddb29fee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2149a54d8a00e2251c566afe462bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb89e25837172eb970480731a44a25538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e4949935a2b537c516bfce4feb30239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748a48c082935cd2ecb5b6583f0ff0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f434110d469675d742a556b678fc5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42c8e0cd3a9746bb9d4a871e38233f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaa3778b0508bd93e59fbd6f3e74a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175059c4d9cef9726a24345395fe1a7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa500628d08c2cf95b847a206f6201545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b899604a7783fe80bfad57cd765e3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986a71e7d2ce92fea971224596b794f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367307c2c830cd343bcd09600679ef048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c86fc64553754c5fab787b50627d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235b9d162f1a6c35b91d9d9d15324c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66c1512650b9a40d8d2cb28683ed6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9db84003093bc66e1ff372d59c192d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e98be0c86a1fca238f2c3a83bd81b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c95ecfcf6f2153db45932196fb75b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2183854aa910eb3cebd9225165b8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cff84f27f0854d7a2afc62032072a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d480c1c2f3a2284d880665219a86fb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ac594bca856a8af59c6a7e793a85658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202e3ca520effc16519fe0e2ede468859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b23511a1bb2e6e025013dd4111129c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c88330f2755424f34dffb27f2d623f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f95583c635c2e5117d4b7f2143e8e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6af6dd0d1b090b681f73eacdc6faf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc983179cd64ce2f7bbaa79fa339ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c418d39d67a61103337ce10cabde61665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0228d8429d2ef51ab1d853828a71b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9e0d96d960da51467fff471bbc92267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba852e0c129a338a97a248c7ff66468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42ad24b0efc596abea5cbb91021c5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8fddad0fc749cfc73400d13a19cc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea26d54f9eaa449974561db8a3c9e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de6c6f8caecb79b59ed93bab1384db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa716fec6be8eb3b448032d74ca776d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2846e8319875df893138dfdafcbd76374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a88dbd6e3d5b2e286bc1f94ae7e50e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed9c15b98088f75d303b4b3c736fbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e10548feb7f1c4742bbf7159eade9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb727ccd0c4eb51755a7557d01e8a4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d5e37ab3723916c656e683a9031b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d388e4c312759dde37f53f710f3ea680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e88495afc0637e1471c83a50265d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd39e476083ea4907fe6c3d52a8cc1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ce2e55dc359dc1d1117f55ff30b1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8256caed60e324e43b6cd981fe71d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dd5f03f5f053212fd4b4a18a464eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c06937a72c4842812478ebf17ab24686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb4e5de877f9b69f12a4ca037ea63487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2401e3b0cced4a6453142b77361aac988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63d3fcba69b875fe557842835221e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426c70c2ba34170f15bdeffb3a9b5fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b738dec6ae5efa80039360dc505b4b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc4e045c8978662f612d16d4404d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819637867871f512874d68710b3caa2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86077068c8c3fb934a0ae51548fab0ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90806be0f9ce6e78148a75e5749b0a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7465ad4fb8c7d43b297bcc35eef82e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12887515bd3f5ef95f04648cf0ad979a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a981f26b799c647d0d1e27fb76b3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea6abc821013c6b0928dd16f159e7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8371a636f4b1834d704d656ae35af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a3be369f1dc8fec9707c24c0c411b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fce15d70d2155be442e18f118fa2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b41809596fc9b7006f33195690c3ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf721a2c0e9a0a8ad61739f4310efb00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167f75618b6bd4d2b7da66160189a59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04928fcab2a9e43d6049119c6f125e9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a80157e24eeb9d0f87b695ea50d67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8219f023b613401ca4c77caa83b833108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2d2fdf2681ba08672e7493d5448c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ddbf3eab613fa0d24406293624e5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879bf56e04eae7e0d59ffd2d7cbba73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7345c5a4fe320eca120d8ba9cf8823b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88246dcc558cb49d4b0bfec92b402724113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1b92f256545f6bda6977c60dd1661114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d116c39ffae5dc50ad05766a9a6c12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5fabf797629af4f5736c85bc4257d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9382ac6e76f7b8a459c812f0cd39b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8fd50c1606f781ff911f22fda62d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d548d9eacb8cd608027dcc3d7745dcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a119e8e6b09f23193895350c7e295120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b3ad7cc24aeb83eac4e8027197f00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01df1bd94c80bb55c77b8fd19bbed0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35682f3b4bbdaf631631e9f8ad1cc2ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b0108bcfdb20f726c93a087de390f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71199897c592509b5031b49ecee8aa2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462149761570a8d5f339afc6d8a71048126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e52671af045e8c4b7d8e4847c169a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd5ee28078cd4786e86d9364e564aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eb4a0b1b7ba1c479d1cc1f410b39b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c8982d946d635276e353aa8e40608130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218577c0383df76249c6b4ec14df41ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de24b2da49ab79fe7459b834f9ea946132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ae47186b54042bfbfbb8494031ef3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcc87057710b9843abc126310dac0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782286da348e95d1744adc8fd6b54ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe81792fb8ff0d3088100735243d0bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bd67f3715f239af2441989186719e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0c72e3bad61c2993c6bbb1b92047f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c038875a5313e20e2ada3d311be204139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc27d7b024f43e0e8b325d1b59550a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d9a7f22c3620a32c7066c37b822ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eba6a790d76c2704e22f9d1cdb99d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a031782c2b3df0e88ba73f6c59dd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6008ac971b70cb398cffe5168b324144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a9ac8d3f0885726a4c9ce330d5d6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86523725f17798a95d1134d1aa17fcd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793652fa6c6937552a349f3f36ffe5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7df5240b0c467fd1b67e80a9f439f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb83eb4969a42e57135a6ee8c9a4ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaf2693cabdac0eed8cef789a1085a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe318553b93563d5e4564c91c47f1ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4133b53116d1d3b4fc70ee4322fd49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdee888d2cc9be65598d37d35c9c330153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc80cae6953793994544defa8e8bae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fab346213bbd06dba0658a57da6a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b9e42bb0a8b0563d146534dcfe54d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aaaa38d56c705587b5d835720a035157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2821fbcfb915fadd5949966f5ba37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c782a0b2847998dae2f29e0e28f6ec7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2948a9969246d407762d07ff9fe4341160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a55d34647c7f18a95e3af41bdb7a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba62faa98866dec0243f91ad7382c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01aa309727eed44d29c94c5347e057163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885887ceb18729c7a307b30d6ad64fa4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099163efb23d0a5693f114b9b042a11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc35061791ebd14555f7ea1c6ca556e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b9b121237081760f55992d01b3d62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635e19d30cf9ffc1e87df80883b1d18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d269c805bd0f84ecd1cdad03cb8ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933d36f57d3051954a97153eb471feb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065a7046f42ac499e06a543a8aeb875171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7314281a0f41b15cba7e2d3ccae336a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c1bf116989193e0739515f1fc606b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b7e738ec5001a68edcbfc618b36ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ae8d7fe33b64e6b1523e61e6d223c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef607478085025f5ebecd8cae388710a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc1dbc24c6341bae7133d5685389bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c572cd330498c3cf340b772e51ae612178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2718c9a0ef1085a53fcfe8d23bc2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d58b34cba62770c581d487631521e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41fa22d76ca62b432ed699165d4f75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bab13b029e7264d83b812f63a67d22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431ef19d95960fb8803bedd298b24f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceb4fa4694f3d5fb78978be694b3f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951ed1c60221b2cd0ab5fd69462b253185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a983acad1152939a4220dfb64c29e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84a7bc82c01be8b8356b73c1d9325b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035bb07acf1b07825bddd071c3e0818188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031abff10edb12753f710a56b0bbbc01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae94ba89dac405da3b725aaa8b0bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc4906e60d99e7d24bb8f9fbac1d67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaffec2c8561122029a37b03081cf89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a823472bbf1a0dc6e91639d625a811f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d335240a4b55a42addc272dc24368fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60e9de9c3685447527a24ef7071b91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31d86222ed030b9010ce0b94b19c31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76db1d83e3a2d136bdb40ea950575d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e16409f165d70c59470ddcc9d5457b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde4f1abcb1f51c7c89b9da0b6002b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c65a2f8752acb7a8da842eda5ae72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d28962aa3088ce697009c698df196b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46bc94dacd41bf42f980f56c012624202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd15c12a8f67290c47a480a3d1f6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86930652558b95b4264068c086b3c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdc75ff1135246b9c5a0f467f6d137205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61bac5c3de0c5df9151442f9b3f3d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3a332dee9ec3a1140ca7f0bcd92d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8d7750336a3962f86a8598247ef23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb04f84e1d3fe3f77f43dca34bc3acb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3771f2320855f4422b8d75090e5d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1125422e94a10051aa04da7e741207a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabf06dbbe886048f483b84570f2a6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028f385725b529eaafa1e2125028bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd0f1d19263504cabdb195fd83ee50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96223279bfe836bbebc85a65790da3e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf1ba1d6712031f716b400d1653e76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a14e6054f1522b96c58bddbbf0cc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c851a274f4614e3b19ab78e070983ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e379d692b147122da222d9ab23c8b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dbbf4ea17aab31e51f8bacc007ba1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab138acfa437135cbd842eab6503342c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbbf385c8a7680449171c652f90da8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b898d5cb381f67c0b5c531bfa3ccea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32004cee5f18696b9a13e98f7239e692224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cce43d8e756db937b1b22b18313d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7094ce4897706e1a4d5853ad49c2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85096ea60a323b531defa98a0ae155b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd787b1f8ce7fe43d61f8a7a960abce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17537c45a608270322e218a194b25148229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0e11e9d06dd5bce84909418f11627230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824c034f7396d7e43b18df77d554fca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b40f7fb9ea625e44dab690b2acff4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75342b8a5211de1c81416a1819974d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752405e924b83b2b9d5acd382f91877a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce159010cbf8936f39891cff8f09d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fae112b76746349e86a1dc7e1e11e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d05decc28aee876c929bb657a1e22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4d80b41fb028c5ae00f8ce9123868238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cb91472b708c23f19aeb2b9942838239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9309986cbd572b349bbadd824c81ef7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51363f96424d6f28f93eeb2226aa354241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcd2ddb0de18a4fb208fc3a824bda9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98401307144c568801eba3cde0d974243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861a277e7321373e95054ef8faee7d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787abdb15e7df79d936a4f85cd8ea219245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d9aa80d13eb6b2485f39f6493afa7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599b8588aac49c059a13b6a475d62fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783692ccf8470cc039bba0fe0f19e391248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada572ebc51e0bea7809c114a412fef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6b2e56e07ce0a7c1ce25269e47d81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f73b87eb69ea990dd345eefdc5542251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c61925a4b7eca645cb16f72f0bf80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65a8149ddd83f935a2a56d0bba78c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f51947cf2102aaf9991f9bfe5971a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89808f95a683038bf1648ca2631cf9ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94663eee7b014c48772f4b85a4c5dd3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44875c4bca122ef61fb69a3ae8ab3d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972429c79eab713ee0ae197b06f3d0a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a304be43bd8f5c5b5ddff5541c9bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677cab52b5707bb92fa03b895f9e39e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edc0f5609d4b812f9ec82d8995b256261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cc13f5160518e9c28e91f5da98ff2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a622ff2c395d38b68d4911fdd491e49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eee47ad42406a81e7ff68dd5504f45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645764c533f0e63fa32cdce930f2e360265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ccc0e0fdd0db18f550e42e6cc3066266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609816180385a02920fa92442050070267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1979a7ab56119dd51575797069c2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5de132319bdda37cfa5055d1d1794269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0939ea84cc3733fefdb0c83bc1280f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671175178ae4da86303bf73d358b75fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72507463b9c489dc411c14defdc3740272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe42cc2f2ef79d1681913672d9e7ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f0e897d42da0281e2483d10e5c4e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940846b041d6f4107f103deeb6bd67e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d531f396ab112f4f09c9a3f1dce33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c463bbc942962f28ef01ecb6322bf5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de95d91a9d572165d25cf71282ffba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207f4bee37c92b03058079a1b886e93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469352c1868228ee4b047b1552ebd2d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49426d1258a1db8f91605bd0f39bcf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6142e3bae40903dcb5775b81c94a9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9a7dc852831d26e7fa60c1b9777d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76c42aea0a30b1b6c4acdf9543f77d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d32dd376d37d4d5a1bfbf5ba637c42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386116fef0a0779a7e602a90b0d2739286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5401190528f7282d8fed9a30e2737cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9f41f7805ea443bf5b65a6b466162288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b2f3d48f125b648733a9a2101c165289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582beb2a32008a0b8532cd333db3ce5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b1a8ef02a50b85bf78c9411a4d4b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b55b24390e7467d7f857193106a09f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8fb7a050dad9fb6f01ef09e56e59f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb0dd88fee61964b199ba616c3acf1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873febd3f30ac7c751d908463ddb92f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feda3cab17a7d2483e991a7a11fdf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f067ff05a1728453076a5f6d7533dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987488f9fb1882a8ca2ed28dad4db380298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb27a3856b02e582a5dfe03f4044a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c174c442c037e00d0aa61f209f15e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf3d3eeab6ab763239e2ed4f754b59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b703f9abfd6a61f24a8efe02484540302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf832afaecdac0d379960d190de7c3be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98897fd8a0bb96208ecc648f9212fa12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111202bcc7b5bf63c2c54f8e29795e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d80d6d421f0daaa6e88c821f09c6e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c67f869a5c0f40bfec064d2c65b73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637d2c46fd7645a3cfddb4fce22abd3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deec922a50c24e51ca146d7795c1cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67399528b57157a400cdc4b58259bccc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c125f2f33f91930bdb15de1030da6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030bf43d43af92ab514e73872d3ff3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb5004bdc4f89d3a25392758cb8cae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d390517faba416808346d1bf4e18c0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa4c3b839480dbde759f47617ab1ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caef9161798d99089658596c7f28d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455c5eda2e5ea9452695ad8aa0c44ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be8a68a9ef615e39692919a1980e05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961a96989613ed841fe8c7dc2c1b240319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74156d05f58b75e79245a053ab30518f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90515f47ef477942bac0337bb25e7277321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e312203c4f30ac1611a8352e0a67b40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecf1645cf03c149c878c4e78dfa636323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5e8fe4e8e28bd2660b84eebba991e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef18c74daf8545d3719db75d9969d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b85194547fca8ce74ca8f77e5d516326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf95bdfd01b341e8e5ad3610d5e757327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688f7a255a9f95bd9aeaa0b801d7bfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d464b43fd54722752a94736a1eac5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1f13d577fdd91b6cb27f26e074c23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296d17fb6965752a9fa7b14e6a07c11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e32ec2d49505922ba9e9816b995c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad4c797302f0e76074e733265e9edf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d642009c66ede2dbe5c18968b5717334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17969ae57439883621b572de2b39c13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf17f0ed47197cd78f4330751ff66ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23c4ccd3f38ec709c63992db0df1c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82b4cac8f8239c217dc8771971446d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57218a670c2fc5ac62e4e1a2686eb8cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17790b1c1bc8f73d8ecb9b5a78c5d03c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf5fdfab2a0a9396eb2655df5193a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450325fa43a7e1caca5e2a140fcecbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bafa934d21005f2ed49dce331ba0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4346574b49b70f31b5ac581f54d28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e533b1a9a03ac4f86fb4594784030345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99c2624263e00e943c306a65d32572346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5586672fa8929b2bf90757b97d9ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6156630cc15c095dce64445e2befab7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39a538f74836e4e9e3ce506ee90659349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c75ed398d3a76c2705000e51c286f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90590852f56b803c64f80c88e366f344351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7702cfbdb0b83927e52ce823d57437352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91d3e7eee2460f1d6ee5049432a972353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147ecccf7e66541121947262e7ad9bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f557a9783cccfedb4a0177fa0b56dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ebf44f214e2246e32f27c0be824d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706daa284adcc5481ca70ba3eca476db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd0f5a013da5cff833eb76229f9f4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac2999f85ba6dae23cba65808ea589359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377059e0d7bf587e6dc1c3d0ab4af0eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb752b7bd41d9787ca5649cc12f84d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abfd3dec26c00a7ebfb38ed2f0bd75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f19fffd219494b0f3a12cde7d41edf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3515a65b1700e220d2a8aba0ac2e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ee5a968f53e0809e5721b6f83494a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9434674924d1a9d7eff214bae03cfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187942a9ccc6ee7193fdd00b81051a29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f0c7ed4b0c08f709de73a79215e56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d7a946598366e93d825d0db305065369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe18e02bf1eab1e3a55af4e2ad8f6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc601278f1a35ba243e23c6086cec1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029a333f470fb76d16b030dd009e084372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd29cc811984d5a0db0c7ea03946a65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f5b0f0014dae6b3bb5845fbfc720c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f53da4f72406f28d0b7ab05821b6dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c02aa3aabc1032e0c8b0a18c59751376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36372420fc93d9fb9a56d16f369d315377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bc9f81d1cf2041201aacbbcc17e03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a634ac1a1f741001ea978882fa1642b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac797c54b9bcb337bf3e0d670e0f582380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed3e557fc20192909edd5ff6614082381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b885940e3c84c4bad2f366e363dd65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fde812ab29b1af9c33e57b148193ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5115a02608e6aca349bc659109148cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d38191187606d1e51734fe7d99910385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c346cf998a968f911b995c415cd5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41862b79482f8a2add5ec755366ae10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d52116cc62ec2a662fac1ea57fb51c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4930590027a5ecd031e30dfaaf9a7fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c10bd4d034a16cc1c12e2189806039390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded091530020b12f2c8ce62715925c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91079b22c014ec4e1290f749556c80a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3fcbc0d05ff4f7a0fb42567a7cf4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b63eb39d8a8bcc392767539dad6db8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84c6f8cec5d34912d0a20c2b184307395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a34772da02f673583b3ffa1c7e1aa2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9400ff88aa6df36dd19d7b1fe54f278397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0351451a745462eeefadc8141f9da2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde786a19070a810388b1fa1b96768f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197c2295a2e7a7d3730cb4078af9192400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093653938f55cbae769f078e748e0b4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad652d79a0bf2fdc7891c31f8ef852e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb73f9c4c3f07f40361f83715768021403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b19ea21581e6f95eb5dcc9c52ae8f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc01274e20bd6381e333aa74b0a2e1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd40a93b58ded5e33eec05df9ea063406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a24a3f98cd008d94153cb2da4e233407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680428e87a7e056b28a1cecd9348e0ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbad09ffe630a4fdc4767657ebeda0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606764f18e9a04eb9d24f9c3911297ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f5d9eab2a310076e3896a3133264b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dfefa057a0e0ae6fcfe3de5736f92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a17ad697d52b69cdbf7e617cc2537413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a975e22635ab625d37623d84261e96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2160ddd33ef7d6ca505dcb14a3eb5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e7a05e83f962f86de5e8f5563dc4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f28fdfd8ba55104438586c4c7f0f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89a4dc3c6b360ce8ccc7ec53abcadf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91f43ad0a522212a22cf4a8eb0852e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b5f7176d434ada417958da5a1f225420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373966d58e41a2460f04fc0c68d3487421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0108a9074b66f954be7fb29bc48a65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d859d4a9dbb0158ef2bc1ca59594a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1914f2eb2621e3e93643aba0671b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cb3f3217b4678f84b219bf4d16514425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cdc6da17622f0389d886597629781426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4993cd03c25fea23d822e3d2de46721427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf250624921f1cfea33a99a3e4c1516428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee268993ec2929b1a95a4fac744ed1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639031a78c96c2cadf0251c8b625b22d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588d02f3afdaa121b1b140c54cdd80d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6c348b932b9bdd41d91b016ab592c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb563ba7593305bf2fec144285c9a3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67b50310e8971db7f5f9eb5007397b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c424f0d189c5f087ad46c89b5c216b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750f212072a83729d9f94bf7e86ea71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9632379368d3f040fb08eaa2b63d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538de2effb5059437f1cd61f4637949e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226050f3fb0ec04efe7ba20cc66210f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94175e5d8818c40457bd9c172265f16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed95bf6a0c6cfea9d1db19a99c9d0d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66483706d97c23efdefa15ba52d6b8ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04b9917ac360d816f71d6f937977b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a941690d04cbf2efae49a3a81d58de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b1a3584cd834fb3e7aafa625310ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2a82b81a43530a40b23a5303bbbc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a815507ae621a3fdb71a4f71323b40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e4a2b47a579ce8d5662961b4d4322448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179a8b30907bc5bc989631889b3a718449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cb6c12781734d7660affb268e594e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb715b78675f2b7d25c36bb950054451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be40af55e0977c8f5f07c5251629eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b8b74ae244d3c3ef7c2e9e4833967453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169b168dc1899377c20ce998b56dd88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eb98876c34709e40299505cd033c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9425bad87d2d70d2e499b6775cc36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d7f74edebdc4b53dc7c9cbd3082f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dcf12df21146e5ef948c692b72bac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f0c36cf0233f7791162a3d586872b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558499ca414b8ec04a066edb22d81d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e706a2190becedf0989eba50e4f55f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32271ad6ad84d3c0678815f7b021027d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15d962649af429e3474db97e3b8dad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9169761c8605e9b11dfc07f67638b14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf4cd1803c15c9fefbd0c7bee464fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428b36fce801a4e9a23e8623aa81483466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7f8892cc10e1097fbf0c3ee18e27c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f8c8b0888f23b2267a36247d2b1e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969a245d8e811305d83dce5b4eb291469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993a3b93e73c2501ec95462c25acc39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c97e7c9b7cb8c73b94779a459a45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3cfc11e25ff407113a32988578c7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1b7e5c9b63e3c5c894a67eb4fc453473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863500ced033b4e6286e146a11755a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d78ad868e664377dbd07f263ec3c1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364bae3d68ef00c92a147fe5fb9cbf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529f3af7e846d8cebb7682defa0a1af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbec2d2be46e1fe26779cd3ca64d16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d9358007a90bb6abd6ee1eccac70d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6976446fb9d666c3ce708ce2fcf9434480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890aca9fabcb1d6264d3024092c4e1b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980e25ee9f6eae0a8351878f7691dda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cfc5c34504e5e4f7bd6a6feecd681483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49e0153af84db80f6aafd165b513e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326634bc081eb9fef7a756d5e6d4f8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c50772081aaf41c089b3901778517a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441597e1e2247d8b35e5a6e66b75bf6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1937205c91ad0c21dc99ec21071b0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a45427d118d8400cfb93c17b15bbc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a3f4bb8c24274bdb0f3087fc0309d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29a2067364b4540e1f2cd5cd5b5f2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc77a1eb981d9693f02ca77bc151e33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcfa85c7d2ed18310111b127ad0768493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204380c6c85edb860a3b13706616a7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad605a4b3d594fc5a25cd463332038ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90558a808d21e7c8cd9f9485714b10eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd1b0fd1d0a203fe7b0422963b0d1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852ba310b644963d3924b5f9642ae62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae5c326ad8d15c75a149a1ffc4c0bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d8b1ce9a8ae2f6e1c95a5a54c472c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f4814afad760392a0d0f3fcf4b8e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17872e9ad95b199b4ec99c52da891742502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63260bcb26bbef8da20deb147ba5163d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e943ea311dbf4e3a0519b8ce2a0c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f30b07de6d49e888b2a9a2163136f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09623decdd4038c0b96e448f34293b79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c233ac2c6d5a4b03ef007245e7b89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28ce5c80009325bad1e74a81de6396508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cde85b9396bba89a2bdfc94a2033bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baee16d8f824d5ca09e4e2c73e68e13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cac886f0b198f6bd51452acdff831511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b60d9cd6d8c8a601941bb4242b7ae7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90507142b0a5ebca2663cad23f432a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0488daf67ff9c623f1c0ff3bf0ec5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d202d96798839bbba5b27ec2e6fa027515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f24a7ff517d267dbf92dbd715e7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ffd5b6bdadcf0df5dac9b1ab9f270517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736de67e82b3103b2507a1008031c658518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8258fd0f35aaa9dede3d37a28089fe5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffb2a6f57f08c262056aba1923b046520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1c9c846cb8d3aa1a0ced0583f98b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988b271ac6c90bf6b85ecbf5a416104522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c7c801fa2acb1f7a3703524b64756523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bd48c26ab8b36f33adbeb4bc86741524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d5b8c7881c395814f2b35b4389f5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde75bf42993281f272ebcaecbb0729526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb08acabfe9c87f754d539fbef0710b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884844020bfa3e1e391ef46f4762357528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a118e03bfb8280ad6e5441b4b0926529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e762341b033fba3df693555045a120530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2159c1d5c512cbe3ed9065bdb082d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe7002666d7fe933850c2f3e9aa09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daad651795c6cc79c4f0fa114b3910533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aac5e3e1cd41ab2359b878f7cf2f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9aa648c2bc38a09b9a4091b1ba7e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4fe47ef209ce4d09dd19fe8b501a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827a318849026014f6d93676d224ef8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e75451dd9dda022dc32c1b2b457cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79909a0794ff5d758e21a4613d050a05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb671cc6ac92c565f348ae378f31e3e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9d3c54f9d94ed990fb577a2fefc6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19be424bd8fce9629005e43cb8f26a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef04a770275df417b554d4e55df3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d85ab88a15377afdad9c140392294544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630fd1b97cd82cd6e116b643a7a757d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5ac9602667cc9f7adfc6e8471bc28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de6a81db992fd8312e5d77fe92c67a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c42053562b512ca1400ae3b4b9deb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffbc94e2b3bef6dea3192210fd2bc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26b7e51cd77d2965d8673a87e8e119550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494774c8b48f62caf8341c4c540d248551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17678befc5d4d55dbf8344d498f2f401552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937601693b23f3c17802229c91d7c26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526816be1ff95d401fe1fc6706034e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ef4ae832da1414bf81942b64a34b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861e3abb62ff7c87b3702562a9280c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1f9ff91e56edc28ef5abc4190a16a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b75a3d404c9d05b5d34f03d53847e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e425bacbc505cf58b7d6efb49e05a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ced60ac53151e0416bf52cff8fe049560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1950371dda0dc54f5e8e8b3d7e040df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d10b00c6f0cfb195c7742b2ce2b525562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55045c23c2073ff5fecd2c72b686e48f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb346a462ddf297698e97e95f1a5a89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf297262ba3fd9f2241db850d07da701565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc54695d8d017e5bdaed63e5ad4ef56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9017379c12465edceb3de14ccba9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b6d0302dfac963ba189f5bbe8363e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9fad80c3ae0e64760cfdf3a7a43bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647720db1c2da25f7c52f479549d2f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832538d457175e94a1dbe27203e1d0d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c9ef10a36c4200281c80c327e5997572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>