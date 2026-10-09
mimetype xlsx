--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510d7eaff7df5c8494c137146a21a291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d44a4a3b6ba0e137132aad8e442a772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db5ca5a3d6cb063ef9f37cc328cdb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762dea254a742119f0e80070a9183e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79990a02411ee51f2e642fa33930db915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3704aab06a634c1dcd276d2ac19e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb9e0fd99045a4e5c1d5a4b35531f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74f59fbb3b95a749f6c5e3e9e138ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3984dabad0583d3003c4912d8f1b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468db9833eb0831799b6dfc1f48442510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a97717ea7bbc8dbdddf8942f9481dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b24572cfa864acd0eaaf29303a5bb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df228834fe9b1984307f619bca2883b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd22b87f020ac538a88059aa3a49ed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0301aa64bb2ffc1c1f47ba092eea415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d7bf104298abfd59a1752ae1206a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5ee8dee8075c4d0ea6f773bcf212517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd4a2a028f6b79a8e6f055b97c01f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4702c7b920f3ff37578d06428babb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb309c8f1732475470f9fbf71f3326c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9e97d9b9de995fb1cf069dae0c79421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a09145c93b71f7d48725a608f686c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981072452e02b5726de658ed144cf9ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf058a562e7765d6b393a30e27e4d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea576898d4bce4de0c6a2fc55da779825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985d3588fcb13ca9f19a4a973480e8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f619b3ea59bff95fbc7152d1ff756727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07756a2ecd6e3fef5a00fdeb4bb635db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d669ce9046e23b77768f7a5fc2dc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4c3cfb7360e21e99b8a97ef30f99a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff87ade560cdaee4d7716a8660d333831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654c66e1f5b080805341313e45820fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3a089cd9aeb3338ea1d77a54473b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954612827d535ca59cb92089b1eeece34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c064eafb85b2f98d73fd977e69198b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c71fce865c3a50d8ac88d154a89e3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1049df07bce829e3151f50268f10c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef820cb7681dd85d21e3dbbfe93c96d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb4cb1cf6a44b6b1de5a2f623eb83339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87848b35cf7d62df50b3ba92a378ac6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d32f73aa07cd1e9488485610cab941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43254902ffba015d827f0a6b08733ced42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f7aee866d70dd792a9c33d259c4da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7123991c945e988cf01d2f54900f1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8feff48112ff2714109d245f9b56445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f860c5650bf15cbf9b7c774b6a3f0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e907e3f961a1c110daf1c11a67b5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb10379ad5afbc998797076ae6ac26848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49c914593cba88412b586eace57fde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aef225a8da103e8e9e09cd1a4c7f9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267938f5803921e85fcd99635cb69c9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18846678e071f1a304f1dd7af154373852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba64d727850627af24445a3bf4ced3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f8b53b984c7b8e2475fc3b80addac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237a20eea21728f94ab7730a1f8c57255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54c2603209b12ac28dd029675eefb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2556eb6fd79fa712d3ace337525ced57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed2b1363500717c9376db51cd1b38d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca5494997e5ff158bae9bcbb16ebd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9fc2779af5468d14af4fd7e666ff160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260b54de4e99c51e677eae0feca666c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabbd6269de5ac92baf21dc2d3da03962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764215614a3ff029d052755b7aa8c8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce9bb31af5c9fb6033cf60e1ca68f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e44bbb9347f795af7caab7a2fad9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bad7bcb524514d6cc8e9c89ee941366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa7c691c0abd17bf61f19cab2e9f8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787c845e7faeae1dad2d2439996016968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e727602b8325240401f9f7f7c1bfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3d3e1c61b78992f8df1f2d006e77270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5031f7268e1dec6e8b2a0981fbf5d4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cd2a66766fc216dae4b7419ea03dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942f2642bd1e8f443b4605339319a1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65a6a03474e6b9935c35d312a539e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5c0980dc711f8488791f7d1b8fc4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a42e911edf455db637b925ac7351f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9f20ee86b5bc5f2b396d25614fb8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa8d6235a6677c35c2578bcb1f358678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aeca76d82cd571623545acfb3659279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146893000f1c5b0f13c88b67ed276b0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20eab5ac2ef5ff2d2b38393ead1a4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752d52ce58a482eb146007104c970e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6344a190b3333c01e66b9f396c6dec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9252ccfc014e2c28e765902ac1aec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7b9f1d875ba1a8ae4abc51730842185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a4a137cb86d615a1187b2a63e68e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fcef98a270383bcd274d392b9fd5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d5ae49049a4d3ba0bb119902b93f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45716f6828d98951fbaa7de07310ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18b708a48c8e741bfeb0ab77288a3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835412bd403b3828e81a8323298c0c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31eb95b0a0bb4c881bc520b75cbc7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a80efc76e21ea069f115fff4d893e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a902c958acab7e34d1c7a501439f2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83167a53dcf985f7389da362c47aec4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dcb1d3759c2168a6819b42fa5b55296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14558f78681683dcd3fd1943aa0a93297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7ed24b8bd38c39be2c662657fdf0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcaa0814226dc154afef11055cbabf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b4338097e0287ddafae4aa8184c78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ade8703bcf668d6c47180a94052ca0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48f6543f75efd5ef49c8d3c54a0ff9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a312aa2202ec9851c2798ff8c7f23cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920c877dd1726b367bb79656a5bbc5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1898cdb90eaa38b993778db41e44a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48953bbe5884248a0801b989e18f868106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7e0383e4042e7a2a2573b0f8e5424107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f43eb5e33e9171678403db6cbecd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b8a76dfe23e9e71f08722a4515f22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794496dd5f0889d3c9c87624f6795aaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91748c689649ba46364901da1756e06e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4698fe8d60eab0ce1981db5926d3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcebaced21aa1045a55aeaf7cb1c7f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956c4b010578299c19686e1531cf192114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94559f22f775da90dd66f3ebc880994115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de948ded58f61b4d24cd78a00940fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20079c211c69e3f81ae96c66051ad9e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b948a77bd7628a67e328dd09ebd018d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d255df78779439dadb7f6bc2f461119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96882010e1418f5bdb1a921df0527968120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e24b9d13c07048ce2e82b3f47b102e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc636f9ab1428d081b0f3aa8f9c94a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d426ad4376894de28abdfcb161bf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d634bb93dea62a14e1681c6643fa4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfef5eff2d06ac0fb9fe48c486c869125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b23e35458c78e4d64f5ac2f251308126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5fb97926f26661f091e3f454f1eac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db42713a8acc90babf5e300b09e99a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58a47151fbb57bc35df94c976350a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc174f8a0c8afa6a3648bb3b9d6b661f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62e6576784b1ad5bca99cd93eb6c50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d52d28cc2ab0d83ebb512f0c469286132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377c26f5462f096bd9de348149289eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a216bbec09fc6e65e3f122906088fc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17df9503e7d8e1e7b54eb96abe8f763135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fb96fa606309d9276666a13f57bf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859a25df61b515a74ca079f68dee1da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043739e24f1f7bc2b45cca4219996b67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c0f03d206a19254b15d208729aed3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410ef6033f47199a142ff4ce388bef4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e88a6ee7b216a8b9ba411add13a8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb5ed043b3b5b0834f4a563f4bfedf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62434451cc0166fc4d648d056d85ad17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04484376b9d7daf1063f37c3ef912b46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68776c911f6bdc0471f73292d72e4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8972a356b626537c39d66eb5272ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502837aa2c7959d5f4c705ad64cd200147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1063b5993d1f16fd3b00c57b8d946148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f3f5a3528e34f0899c1d33f63c0fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0161ab66b36e907310d33d550d49a51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65e85e1591a0ea9188644b1b1229c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad3b1706afc4a180dc243543ec45d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5751be54b557b50fbaeae1ff63dc21f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a691970c74aa82088c562bc9529c1fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64609a498bed973641ce965909d843155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba535161df5ee6571dc2006867826156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcb56cfdeae4928196d6488360fcb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928182d13618da0f2b1f72ceddfa61a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd7f8598a2a7a9ddd8385aa8ebf74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf8623a5660180a30921e82ebc91e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93365d2beb147a9442cde6c154ae36b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ada1619b229593ca76690f8c0a300162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4575fd76057b033051a3a6db47412163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a1c35b48f675c4cf52fc7daf91a53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05a3ac3d08da8c20a3ca4e3ba05c9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2d5ac4b09dc00d0302870d173f20e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c9f59fc5431b464797a404a213884167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa46eda80bd0f3b01aa4df380eed67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92ec7b446513130f2af3f73f3d782b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d81dd47d0461ff835fea3d20143e3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22e9f6b9a3505043be4cf7c6e82364171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a62f02fecd79083c33e4f4c30f0ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a70e3f8e548e913faa50f91174a77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1630981b9c8d5c902dbbd6c3a71efd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dc9d28bec1728e1d84c9e5aeae7f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937851acf6c12d93783a770dfc1a7888176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0e16080c93edd3eaab0b601e24983177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9214d13b49bd8e217949b8ae240e842178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01acbb84c34fd0f319146bb5b9c7c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8175403dcbf76c82eb0569fa5496f92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee214b24a440bdf781feb931df89a8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a975e1601b4fe518e0d1af55b0b88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e537cbe543d8638544db9e4e13aac7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eb08327072b90b039730c6a508140184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcef7fa65e5298f5760b6fb77500bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df9efb91fc9f1bcd46f6b98f9862ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e9c352de08fce3cb0a9aad4182a39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c93b1e5333bf189adaeaaa7e8eeae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac59fa8fbf6abe93a9751c81f3938e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478615396e29f51238a34d4a4608703190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18c1cb30756b17366f7748a1c737f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e306179f69da0bf0f6efc417e1c951192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d4c97fd54ed4109dca52f6340f8b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2412659c6122b4767741ba1d3589af9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e71de4c53408ffc4cc6cce8dd9990195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c992ef6b9e823e0afc4ab170fdfbb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87a858ca630bd51fd4f425af648634197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd8a2f9c17daf4e0420c17e286edbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37935de39d88934ab8410afb11d04cd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24901f37865dfd06d2c0b48d9e8525a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c941003eab32811d68383c86955cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d6183b43c7d5752dca2f550f5bad3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f4691bb084a820648f6a3e567c247203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72356de38dd453ee4e7a72afeaae0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5d8ac9d8db5284a8f7ae33eca7d68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245cf6426ff1616eb37ebcf921ef05d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cec7ffe9d45170118d5bef9bbd2f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d52de6c86b28ebd1dbdb57b7c5246208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b78f91403d0e7e5c47c78ffba85f02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4fb0bdb6f26604a789d5c75a4fb9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44cc358001822fd206ef6585725252211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3cee61d420b54bb292dcdf6a8029b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8261d2ce776dce0ee1ade123610b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cc0c2aa2ba1ffda95bcae58c97685214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28834df333c6f6f800405850d96568215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b89e0c500ec6ad5c1691853d56f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd059e67cf49f9f5d19bcb6d2a13c9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f8ae20217ed83bebcf56d043b10ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e2cca1bf471f5e445b067d385c8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2925f385d308ba7c7aa7ab0e04597220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460bdb6baef8864852e54f3be641607221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a79607a9705ca73042732c646ae34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cc2750739a24328cf090f0adf3c1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299245ba54a403597a3bfc39716ddc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e30d114f3cbb13e06ad77e3fd806b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e5a5ec41904d045656c05dceaf68d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8276b1f73e1373553a659bbc4ca58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366ad619a6895bc97f5df8d1b80c408228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af493d466196cb40fbbb77b4204e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd7256cb4cad88ffa158029916584c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337e96e06498565aa5733183ba9b0db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad06b2b915de8c6d1b358aad941ee4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a430c0c8e1914fcc01b3af8ecd42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e07dc30b1efbc3157b999084db8512234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96383281533b6441800de5a37d4f44e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56029b1a350cf46a04fb946cf98e9903236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04152ad7204ffd26a7164b9c58fee9c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213fdcee94cb49c223efd8f1c4291bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098910158277c724554cc9a6305a848239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f07553ab11a1aa0793f820b8c8986240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ebf7723040a81ad84c96790c11ee7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef26d271232274d36412fd929c182b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8056b2f0989c38fba2a9497198c6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2618004e47e77fcb6f4ca983eb237f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6e7189daf1115ee73e3951ab54a01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64595d237678870346dc08f98487d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4d78299615a00c800e02e79f1fb20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a72c0d762f38cd55de1cd83b47b9ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf326a12d04251bba8af50a9142733249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882f5a9b1b7418724edfcffdda541c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495025d317557b74b4b27d8b8239e14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a834ed59ab9d712ca15df562f8202d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0b4bec06472fce40a3d51a6b2307c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696575f0938c3705745897d7179330d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a26bc766f7e0b873170992c7a9e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302905fe7267e95b8843e568fa5c90ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6d645d7ac333643c8c5f36b078ef2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9ea1c5a85b58c4e8498a730720268258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdb77541765b297ef525fbc74794e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c16a0e3c5698d6379d640ecc8f8fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da706ee868f5ba8e8c3fbe385a7c82c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4c83f8ee6a0d69a0284dc12aeb963262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082935a9d1499dd175257edfc69bac1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f55e98889a6ec06b348d113dd0356264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4867eb4fae3cb75f4cbb8cda2c14478265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792e0fc054fad0770b5a7ea5a2ec4a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cdc054c8dffd995b510e1ed102d45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd22f051c118b795756945b55d80d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef28047a66c2001042a5983937670e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d41dbaa600f1a1680b5594cbc5ab5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d94af85bfdd90faccc9f8f33cd8ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90684f8021123c8f088bc5409022533a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4b291e9b4cfcb3574189e40a140f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470016dcf8a484956873bc07a42f2ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02485bc9909100d29744c8e82b504383275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bef2896b19d41eb3169cc144abf87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dfded9363b38209d028896594354f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c8968b9f9ab0565decf8c394a289a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb650ee6a9a40e11d8fb0432ade5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e34402d9fd3748c09044545c934e46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a1ce44e1e3af1033c1957e2b3155281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb3009651a8d60a71bbcf74a424fbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdf5e976835a89d6c63a7020e8043d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12a8a9b6e0f2091717af2040891ccd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bf5be0822f0d6072979d24aa16234285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e21f05189352d033474a365c3066a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a3d7f91925d2e4694eda595ac4b2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33ee88168f865d762aaa81942df225288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16265fcd7e20695d7f2860ffd3c9d309289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba0f5ff9e9f8e82e6c56d475188fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eea6f8efa44af672902a9adaf8238291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3470536d9f55b933fe48652552e5f2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f1e5fd4b67290b18fff6fa4502514293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be331d9e01fb5a169104002880a3d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43340b3b048e993086c3d374dc338a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894a32e41698571d20ff4b3ca458602296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da253f6885ac654fc17b8575af2e3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96624d987a482b679a8d3ed3679702c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4091a191cf9c6cd0eb13adad35b9086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb7e13c80609eb1be7047083b88f67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ba39fb139d7a1ec4b0fed13fca8b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf5496390d44729730691b984ae31c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac2e098a98f4f22199c8b11270eb2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac32b6a70c81cc67851104502c9754c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b7f57e094d50784826bd34838377f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bb9d4b912b9f612025ad69b1d6d81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789bc8156c91f419ab934f79e616fbc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addcf889af3921bb49ec07ac0521d0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15b31b1fc4df544c34fd7c15314d45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffb8f96f0c3ee2773513daa8c7ec96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de995654a9e1ece5f125c479cacf9a1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e069127c5eea66aec8cbedc479ff4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b55743d7f855b02e7dd23928d7989a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36d71e6f8628fcf702fc74833e410f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9766ee37f6ed37eb12426e8f086e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8d0cbe0f9d96c0d4c895fcc798928316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7746d31634e208dc370988a237862317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7b09a2b97516135cae7dafdaedb32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a242468945a2db66d18165a83b7317319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e28ea4794e398e2ef82cce7095fae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695439e6f870bf8b9e44c81a257c488321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa6cd639e07c98c91cbd19d134d84f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51464b12060cbd1906e65364a92197ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bea1ce47436123e56c1cb18e720ea9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ac031fa6daa8f76e36f9490e1603f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2e08c103cec2b19a9baddc36d470e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e6a2f982634c95b631c8b7b22241f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a3ed626528094228c07aac6c29827328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2409fc7e41090352cb8589960eaf695329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab36e56e8aaaa5262c819c64860ab1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e1f08d138845b530b63999a4dfd06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a03801316a0958eefe777ec7f2401332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac12f8c6072989c724e862540a7f313333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a415ceecf52764b5f8ed49f65eeb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fa9488e164203eb08b9a0b9971a70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef62bf2ba467c9edcdb1d6484ea7014336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc15b23598ca35862548318389f5f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af80865470cbc900b6bc31b1ff3eeb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d7419fb38b6116bac30f1b451d866339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ea71c9d3234c8aff9ace7483219b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ba52b6d3780bae67603352efa27d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8e0582bd1ad62186166b171c507cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d45b4761850528f719a4145b7314343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9178ab779cfef1179cc9d34eb84b56b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b617be3c853b06550d753fa1622b997345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9601d7b2e9ce2681ecc2b29300dd809346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78920b7671c8a546ae2296ee21d28fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e2dfac87ccf79c8b95bf690c886f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bb354452f7a5c2587c7526660f1c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b466669afd37ff8a44e6271c276432b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918901af399f0fbdd5fc46ef434e8d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3923dda5fa9767a6869d2b717c1b883352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a6752b040a81fccbacef8c96adf7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e758ce6adc92ef087425b0e1cf9cb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e46b2f793d67a2a05f2b7979bb0c43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bada9f2879df2ebe561b3a878e8d634356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fbac162ec6e73468f4e08a5bcfb57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcec4dad861b7a911c5a22e35980e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17a0eeaa1d0a807d051a262dfa90ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a134b8e2a9ef57c734de285eb95a2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7089f1b4e0d4f1f4af6ad80740ac6ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13891d438b0e2bc684adb7cf08c54cda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce19026e72034348644ff99cb0d475363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cfe53e2f3fb9724517e8750dd43cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f68724e1db8e239eb51c92e549c9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad36ef774c8ae47378b6f988d2dd54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085888fd73756dd6d3a47f39ac420a34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca0e137f9b012a918078702680a67c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e616c63d29b7eccc85c19260425bf97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68456317074e06d20eb06e6e3e9bb7ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c926d704134c6e4b69d6da956c2a17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d19e74837a835c71f4ca6f419f6c54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5781602a4740dcbb049b1fdc3d95d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a3d8f90a7cf8f906ac9525cf991b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18c5d3fc767da7f1171a5cac2e7f87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6ab0db1010bc672c61ac88bbbb1b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c7d190e8d1fe7a7e00a2bc061cbb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da556413b138a402f04edd00e8c8dde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60f57e0d9ab4a6e9238b44638e07cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9ecd42698019b5855e45cdbc8bbb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923852ff13c40de63f411eb3a8fd78f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21b4b4df06c967a86783296b537e95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d573c97281b145db7d1382e6cb0a7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e45525f39d8a2b398883009a8c697384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd00b765c8c091004a12d239a7e089f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79e92e39f0b616c9a88fe64ab2be37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683f134e8ecbe877f3d6e06017b6dd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936c6b09aaebf8ba0e453bcbee9d26b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5b50ce404d39de555475d17f2f990389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7c45717b6f7c0b8308dee978798fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a9caad992ff8c04ca9232de952d77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98461baa7fc8c936e5d1e2be41c28fe6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba41fffa55905d9b3e18cc1c783581393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d94a4f5d6200f2f5d366e237c659c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdf3c95754223b213d8b1736579f7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f380cde0bfd32550e9e53f4bd946e82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a03954abf9a0c400e5fc9d32f7420a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa650c6b79fdb9a0883f0be9138abfa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a3496ab02c738fc4aa621910fb031399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a640be49ece4e06e2e999e7ef38c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeb0431e7f178b5de2002cad7d542a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544378558ea463d03bcfe3a7fc5eb7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788b69bf5e97d13e2b4126be61176fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489af57ed0b43a1eee8e9ceca4575e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d6e828c54ad592ecb2b41316f705c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed9091116a7607157dc65237bb3b27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c827a6e6f5ec69c07bca7aa7056a691407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959a54d95beae60ca4599e98e74fa96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ccce67d486602d87b892932a05b29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dba6f32cf3de778a3b49d9add80e75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01808d74a4cf2c6563a3ce501073ef93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe110c71d3193bdeb791ff460786861412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d23020bc73ee220a99a89abd73539413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6fc759cbdca79468ab8533e346bea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7c1846a37ca8f5f85faa44dea5b5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf4590f6e8fb0f31b320b906c07dbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767482ba4d1f4d2e7954bb9d66498a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a6a0d0ab6535446bda40d955dd06b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f37c1bd6c2c0191b1646c0db27287419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f42a19f73491de2e37190fdb55903420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cdec0cd53060dda214b3052d4b93f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1df09337dbe9fa7ca943f79751759422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f56a1928dab983aa6d368b6afa2ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38f3ef766fb0f04462a7409a1ad9f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a2105304cd1fbb4449d1dd83e549f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2e37d413b8f1d1738bb7712255cf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309073af50e3e11de032c3135a4b710427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bac6d7ef9a024b01a447bc0d86d6cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e188f084b964ac9b5a833dc9272771429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd158447ea1ea12e89d91d11ffb6ff8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd088b40deed8004e5fced6b036023ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0c7ac58bf0ded552233e0c28945d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e4803314483024d06d29e72e654e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4825f517e7914f18fbaa5ce28e8ffa7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3cd9a0beb6de1be90471ae9cbe64b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f00bd8e7fce0a1cd97ecf7fbf1930436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98269416cef96a9dc15731fc21a83b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae4536b7de621dfb71489ded00ff42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1714d0f175bcb57f9d94f9fe034970c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877817129773e64e8c4a90e14bc1c22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9481bfddabee7680afcb26d39a7add441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd3d3b5cbda9bb36542183a3a25835442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12023ad02f271af71094403d44bb14c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162724b8ee75ab66716517018ed9cc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddf121419dd15986642cd8fbc6c777445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c6941e570a809ec82cea8583cc541446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5d231c7be132553e657f65490db69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9294170590a9bf093d1a3ac078cb996448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3506fd03f7bdd41c76eab0f9bf71dc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc2d06c26acab513b3de228a9b8f03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c22e5b88487d47aeaa691bd91d8d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1068b023e03cfc47c480eb0039f4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67779ea172401b5e0ff517c2abb38b4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71054fdb97e025db04dd806b8d6be44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bda2659460da8bf9c475b5642af51c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daee1c760afd8654cf89389421768a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1f420be9bbdd21ebcd7ac4d478e33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419de82dba34f29ed17fb3d977007cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8be6cec0f554852de780de8d582d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d90f8aab85dbb756059f4e1ab988f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d70f5d18fe841880490178308e497461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac0cbc4f8d59632da52f79980f6342462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445f0b1bb8edd95f3cddde0cd7db32f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ee868285976306751fc15b2767be2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbba74ecb6911e824cc231787a58561465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f9160fc54b58155c32cbc388e48d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4fb919e05d64bd863086a8f3ae091467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584dc9fc770c4ae4092d0d12f26e048468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77365120dbd0aa1190c97b02f59c6736469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07eed9dff54a9d03c1c963339fac3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c22764daf22abc3c0b015e38552690471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033415be89e1765fc4707e3dc372200472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a59d9def22ab7ec1f4de84b097d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667be3f9cb4c24cadd7879cc389ac22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f490b4c7305167f942a62500b84b0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851df11c31b61e2d60bd513a9d68313476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378cadc5564db89ac862af3e78d6af8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbee5d941747358a74a527813195420478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752718b7f3aaaa18827c15829796694479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3364c87b4b34f60209a37ae35ae058480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76423a657d1471615f84a6b4d31c4b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8fe8bc8aae12d567609667633ac2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c106d15214173d510a65fe5a0c95b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5b35eb77a8df775586cbbba25e9d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd312a0fd969a202099056a9d0b20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee08742fd174d1a3d3ad37695bf83b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1bbce9dcb8e05edbed45070f91529487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29b920c20a3c93e6dbb78b83de18f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1268a90517a66d06b791cd0255d4d2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e829cae938721cd1858ca749212db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143708c438b305fcaa6bf18c88aaaa95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563c8867626df766f28d87f97f140b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16044d7887dc4d8db80057245b78fb71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512cecafb5a0755d8dbb9b7c02df2fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb88123563970ed6b4ef61f617d29d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395bdf016f4de6e2626b7fc36f47acf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd670daa96616fe71800580e115b8363497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d857029263c956ede169c97f54647498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bc329f6c0afd9ef84f1ef38cfa2d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eadad292cb3df8199cad99160f8140500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b49506493d9d62063f52e8d146096501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d4193802cae14d39f318bbaf48851502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690c3ec2391c85f14d5459073a04957503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79712cce4a099d39f1a30123c0bd5df3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cda04d36d2536ddf14eaae53072d0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bfb9e5afdca4c6affda9a17895473506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f809ca88bce9e1c502d66fa50e719507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6563eb310b3a79fa1ed84b98c7482508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba191e9db0057b2a2772ec3ca15d630d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d44fe8c14cbcf0f13da37af346dde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6556a1a4dee78da551eade88b4c93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef64ba6294bd374c74f22f445e3f03f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c701f3bc2d0cbd5dcd51f2eadfde5b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374b2d7d974cbb30c43a2f060a949b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982173a2cdd7178f9d1106e72390250515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1dda2f26d715624594ddadc8af9db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892dad07b72d9f6ac6367f3d3e26a93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9281c410b92ec26698ce104c03c27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48598b81a502fe284a8970a2752703b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b1e0d2f34f62ffdabee3d26e671a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d477513faae736161d76bab3847d81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0b16db35c89bde2812f2b4f0f1c84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5f95b49b9d49fcb5fa2c803d0cffd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623c8471d385d7b10a0b9a6582b3ac9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145ead50f3e62f30b63c24835bd4c1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419dd151baa53f73b725dca4d32e9d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcb9bce46abaed7869009db580d88b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42964b58b642faac3243b9d1c9dfb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692feb436aafba91d093a317a93efcf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f40b82ed334978ba6af8094270b81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd07ab339a77e9b66a837abfb0b8a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1663206967f36009c94be1ea32c7a2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dda2593ea76770ada7db4acc6d892533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd435787aef1d9a4aababce303e6a102534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e497f4087ab7672daac3698f58784535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9302717ae4f1e6e83641df1d85a32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a4d93b62a8c4a18b3ce5fd38b437a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc70cdb704d68901db88b930ecea22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5e9be555a7efde073a10c6dd4155c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33292b51b0e2d863fdc3079c1e51a49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6820c316f43ead12e485b8d2abaa1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1038efe6a8ec5a9114e816ea94c806a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17cdf8ad5f058d91c21c619bdebfe7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c89725226b139c964c144610e3207544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da0a1f1f90165e08be63d4afc39495545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337e040a64bfafac6d481faf9791021546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca8527852ebdc0eab7874f5f5d53f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9eb0f145af1e10df3751acb272ec9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfd0af63c132293ca65b3ae22cfef6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4476233abb7867301b8cef40e9ca01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb69c6c31129cf3943e933f1a446fd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bff9069810d4c28ebc31775d3c0b55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072df162782459f972378a54e57de1ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b82a1c357cace24b73c59e37242ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de59575df1dab38b78934c66d9a5fa8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b76d91c67f61564013e66b262494ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ac984d9bbc850c8518b795b21a515557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c001ac0ed15dec55d0666cb304c1560558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee00cd3c51b7f68e8aea715dfb17d06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efdebb25603c803c2f2438f461143b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c71915a8c65344718ea9482ebf5ffe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb4832b2bb4bf19c2318fdfa294e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb10e4ae39ddc0c05afeebd1eed5d36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130019340dc08ffd7fbf98319da7e50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5874edc4e64dd41918d8aa6fa3bdf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad50079f6bd0770ab8c0a9e2e20413566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56e60eeb5c282cc751acc2b20351e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5741d89666d88d7369045059bf51ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b3ec7d0911a6451802ee2f1d666de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecd681ff298527082870331f93d3a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb31b6998d78f82f0ad4bd738f8e5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c6dd9a5e5c1d7c9daa9d41e4956a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca626d3bb6b5b630c878bec93e5f071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07c306324152227e03c3a120dfc81d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72f7494fe6cdc76a68535f70926fc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583543e90593bcf1eee98fe12032d2b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d86b483ca49874938e4bc07e104905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587c343876672be4da8e55100acc3cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0148476ebbe6575e8dc7fafb5cadb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527eab8c7d8a9ad96e15a8dfaece2cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5126ca529343d33546dc6aa30f701c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e7ca7af2adcb84ccb0b33802ca63e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9a1dffc3a9020c3b508a3348200d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf28e3bd063ca58782fe9b3d6081aa812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafd5135abd037228c8906c15e02bcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19f66e2d093fdb888a2b2d5428ae9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4653366a6541eaa146cc5706c1cfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063605a9eb25a6eaaa6cb427d62c7dad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244c3d8e76050b78607a53c51312a3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764e789eba160d12a0f9e93acad5a2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbcf0877dbe0af694840ba3013a18319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7535dee7b9ae400378f203e899500a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafda029a420e485498028a086cf012221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02437bee9f70edb5de65be5ed9514bd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fd4428a58060ce16e66a4d2ef286f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d404461b1ed75ca70f63b6fa2cda82724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e63fa3d26ab00a106ae412b6c0d1bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37083d54bf4e6d18dde270981aa90db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097825f6923b17ef332f54a42cee89727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f4427d941e65f183042c857b5243328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b3330cdd977ab9305de604901cd9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7b984a7f248af88a19c5a0f7bca1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d81d1798883d01e751bb1560c0ae131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd10f9d2048a55b6c67d7e381b96ca732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef2a6990e53a921d84a41b073ffd9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9034e3531e600ca8e132229ad700b7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9436296424918a44b0823f5ac1a0fcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778272ee97bb1e191573c01b3c9dd6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e58484d9b9742563c810a4c8b0e7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec73a1184e4658ee65cd8d672923d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bef084f5994832c1a59e6e6e2eed5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a7e318bef137e41a3d15ae667cce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6856a1f0905c96dde27b7d186d3dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68528fce217a98898351b7b6d946f0bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a903d7476eb5717a17a356d5afe29fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d291d7586a36d35afa912571723048044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84064ed17d21fd058044d39a431ab7d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0c6a0eab02124ccce317a7a26d66646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1f99968252b38bba2ce0cf8a2339947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02fa0430690c25d93fe65f5b9c755848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f81ab058899d541c5483d569860bb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f6ef958385405abb53cca58bc18b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38656b463be89ec5801233a96a122c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14792440979d9ea482a14976825767a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8be76fcedda70c644495f799ad0ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b377f7ab1165538fa415ab6665d9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759d2125419709ccca5f38d2119cce355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b501e3ae30c7f2f7954273ba8ad41a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1bb0a4bf2a41636ab8cc400eccb1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d807dde38f8e5bc5795a3bfc4c94e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70840ec9ffb09524dace50df733243e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5221646500d70940ded198e79338160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18b460e680244e621eff965468d8a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ea6e7d3419f8caa03be147960393b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2a467ac68f13d9689c227ec43ae1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f929b0660e410d2bbec3b3b8dcba364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db44ccadf00b23d6066a5c32aea3d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802fd80037694e33325a96c64baa55466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7214ea15a358e3bd04a6abc29a4c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7793391a3c7d1d9491b741146e400968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541fd81f4047526fe9b8016b3e1cd0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2699f4a697817b6c3f3dd4f35a23270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651c60903aa0ccd16a235a086bd146471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c37a21d4aebac9fead0632635267372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cf4fd26000007f0ca0fea73f7857173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c436b063106ca71d4e556ca330736e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153208213f529bf7b077c0bcef6a2db475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08e32f0c5a37be1ba4cf565d757caf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62af2ae60ad9c9b4799379f2f4cd7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c1657105b4d8f5e357c2dabaf75d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e731dca359c865e2586b2f4a472fcd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267af30375721bec48d3861655f6d34680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4440faeef4f08766e8ddfc4b45fdf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20cfdda7d55f8596650ee41e8da79c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0859265719e5e800388742c8bc95883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e828e638127ef07dcec9799627e4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03decb24fb17594c9e6af40879037c0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f4b2f2735c216c5cf260b40718a0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08980efb0b8f6ce3443c1bc1ba33fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769271d5e84f8f4d0010ef888661e5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10197099099ae93b9b053bb5db832c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911454c4a3268f32ea89aeec2abda36f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebd7af8371e1ada28676468bed5e0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15581ca45bfc79494d5f2bcbfd0e883292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84675eb22021ed4c7a33a78b58e3dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe405fc2e494bb66b15da42de90592b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a8eb45cc7bc745afc8498f76c08ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8d82863fea21bffe8a465f7188e4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cca54ba336758012d8e39aaab8d24297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b66084aac8af4e6be6bcf06cdd2dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02182e0a17369757516ae7ad90ea0d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603df07edb9cc9380083001c4c27fb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf92ac572f2b47ce3a8c969a384d79b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33c177ae65fccb100073f593eabbf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e9deb840ec5599e63076a2958cc60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842374ace96af730048e519473703ffb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e3dc75ed282fc67547223d0d80d1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeed739fc2b835f740d55b6afa6a0d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68172c81500bd7f0bcb432f527e5a97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdc236653f6552ee8e416a825ad824108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de148cfef30d37ef072d96cdd128fb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aef69adac573fe80117f22bdd340b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b81de0cb083185c352bd65146ae41d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c513502f35de9fdedaa706fdc559a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e1ac8319eadd0c757cb74cbab8646113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5ce46ef156ffc7c16d2a59d10dc7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32020e5baccb09cdeb8a1b48564460115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653fc272ea30e982f0237ae72d5bd4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864362ebbf3e768575a2e92943f1637d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3724e5e938c4b0f398679305fccd82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb4d49151df4a994bbf0c33191c1c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaf8611e997220b0657b9603591e8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce8bef36d76f20c910a9122ee94af9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7251e4644e9f685d3235cd4b7e63019122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331499400469d02ddeef5221970b104d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21129a9780692b21bad24a6ec14462d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668699079e232f2d0eb8eb99b610786125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10a9732f3ba5e10daed8015cd0bb3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7b785773fbc4b63b858986ad65075127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe816efb0b1080a6caf486e3b311cab0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c08f6cbc02f0689a8892b8f81c4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d802dea90655101b7adea1d846c600130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7150c0f02a57c9261085933bb3308131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69477519a2583364beb1e39cdd0203132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d48927ab0e2cbff82df20a77bd300133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e14779dcebdca2fddbd764627fada134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c13ff23b0d54b85119df7ab098a45b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58dd3002dc4a233a3b7adbfdb878b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e1bbade0a03d5d29a9fe1d6e1ab54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faa32dd286d5e6dbc1787f3ce49bab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d5f6dfcca1e615583d42eb4368df2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23260844ab5e882865218b594cff4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b0e1212238f147b0e39de7d256f80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd120c8e3b586b893efb55235fa48849142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c9ae75e2c6c59ad00528ea05bc553143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f20e8a0e62ecd1b5ec586ce7bd1050144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d05d8eb11fe1654bd2adf922385b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d03c53950b26078265da96b2a51a60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c6bd48471ba01adb6374e50c2598c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c749f689d9763cd90ce37a3813d1b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0082790c62803215c99568d554c623149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f3a7bbf43fc5c671f9326e82bf887150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88534dcc1e13258615c88275de01c3cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1408699939492e40ef8fe16f246a32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c81299b39d4d9d409fe5901ac4947153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bf4cd53fc797bb8810dee1b48fbec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dff249e5a62a468109b54ba62cbd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bf4b299a5651b0c7e1ab59e0c14bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c761187b46e367b06454a9ef4679b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416f8b5929b6764db0a3926d65c24c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54feb8c76e8537bc2f5dfa12207c125159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e5667ab0879038ca72337aecbc58c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea670b3aa6c4ce00d496099257066e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64840938bf6a8586353efdd0171f4534162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e7dc74dede713aaa88828c6aecd35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059ba9bb72887851a1ce7f677037423164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34099a7b474cc0b88e1512aad231a4e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3415f44816ec4bd4705088895fb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5040965c36fc6337b1f7634406560e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3370abfdf01ed999d7882dc0c021291168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a524ea106605bc120c68248fdecefed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f3eac0d7ad4bdca238da47d3a4119170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4d68c9e0b3cfc44d0383a5fd65e3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ede32f84d2bc11b1f841aba932f31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d48d8bcf11a8c012dd0007416a30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172809dfa7536bec1485e293bde22f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823393d5f12498cd2f8518334be11bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d12a9ab55e4270ec0f67c1eb867f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740309f9f994b2163805f1c506fb98b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f648531180f6cbf98859c7385ab85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632303c044b4ce6bb3768e3082f2ca5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bedbdedab1bc067a83902b3da9425180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c08e5f25b9629faaaa8a66dee36e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc5ba325f9584fae2e04c182b00f26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36ab0d4253c025c4cd92a7bfa2294f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8741d58d76d35cb42e50f1485202e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a492fa3ad21b00166350e9b2e6112185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a80b56cfc1a76bf116c001e2fe2582186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb710c0f5ece5bd0abdd9e351ceeef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e875b3cd0ac32264bdc276fd89146188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b41b6cdf181d928723f517061fb6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e59cf4de27f990e8d33986f9d814bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257be569d660e742ba4b87d7baa7457b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75674e012024c3884cd582ca31c00eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e08a774b44edaaf74fcb3ffc1dd8eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f3e6ba6cf1e1cdfc18897a1372694194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e291b7d1cd07486713ff72c4ae6d64c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694edebdd31d63ea25e4812bd19b2499196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03e92302ebc036c7a9aa085de5198b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6f330dbc45ee78f5a6f72c6a3981c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fb5d877048a637f909217d0523f8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00433c5403061f0f7b730e015e17b040200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420594ca823888a8bfdccbe3b6181ebf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29819208c775ed5fa72c66a42af122f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7650bd170740e199a9753d43b7065203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46944c57f7c7442a76b8901510e19172204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f31e8e77ac6a8a108f7cd7ecdeb26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4a5d37be752d9bcbc4877e532338c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c93cab0e8fe470780b3b93cefb0ad9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bda8992af3decdcc65e27a12d035a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baeb4b36b459714c45532e06ea88646209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd6a121a931f2a143d60cc54ddf02d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f4a06df784b80e2df154740950e07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947d93b496864c2be0c7269f29518ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff95a225afa31064ab1b01dcb2e06a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0508952fe4f77556aaa3b6c5380a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccdec6d7ff46d82215c4cfe6bf0645215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fcd4fef2f55394b983731f11408ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96629e03877135e3c3bb498552f6e3d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3f726d92a923ec684637217286655218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f82b8f0b6d4f233d45276917fb7753219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9af0de44dd432712d69fd04b0285f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb920e7779e31386cae838fb1dd7302a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac5413336e038db2c0eaa1eb915bb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965606c1e6220c5fd638d319da8226d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95921d11e6fec50205dcd9144ce02f18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c433c3fa0cb6a20066ed9ba143695e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcefcfe6aa1e0784d4cdb5f71712f13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724949a3a9bf2a0f6d9172d3edc115db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ffb907fb3b24b86feddc0ce486c6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ea4fc4a4a33226e1b55a81843113b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63af2b6e14438224f4da8cf8acfe0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4ae7bf47d61cdf39629f0db9628e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0712c38e1424a9dc7ee14f647f997232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64986891e58b32b3571daa09c9baf0af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d23d62f20025e49e999f0fb578530234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98e08055b23fd2a02cb548c24b366d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c302f9d2a115701fd3941e65338cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1981fd062e398264c3134cf502de7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c311efb7f86610d6fe11418441b13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e79a2dbbca1fe38e99401c5fa1e136239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ed9648622bfc70bc0dd684f0ae416240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2c7a0244b7fbe3f026a97681c1159241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db39fd51abf7dd8982ff12da97e20d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbd70349c019116ab7949a25af4290243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9bec291177cd5b9bcc8778ee385bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a7bd217ac234f0e1fb61b18779f0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c223d2b4e093fc73c7ae6a0a81f99ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee3fb11a0b5ffdd8aeabbdbf84d869247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9c0c72dadf0f575252a8c00741b7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f6636b8ced734e34c0c90d366c66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26399af661dc6e5d4c43c9bc1d1ec702250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1eb0de712dca12cb0078dacb1ab0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74159c31dffc2febe996555a54df6662252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe888d7ff8f4c003661bdc68050ace6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9e619795a5c5afd25873a64c54fdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788bf9eeac79bf5f9b24fc0f6d19172255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8f1cffc6eebd2f41e80c637cb0728256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fc45cb8b3875ffe982c3e0b5e4d95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18e2f55447f6535eac87d58a870580258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d2fa1b2a9fb6fcab80a714236fac1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab10640700b355c064075f2cbc3ede260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460b7fcab40c3d73e93379872c815f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70752e3ee917be6d45e9494dd6b6bcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9f8e90d785a437315539bd2ac25a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33b1abe017e95c5bb3c094cc65df30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd14e7847995d6b3b428107f678a86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc15ac14ed8ccef9cad2b39f46e66a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f3566b02a2aec6cdde74601f24888267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2902fc2ec5e081e174f85c057264dab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74688a42f558e2ff8a4b0188f5d5434269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3142797d20a543af22e17fde595d8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642d9c4eb877b93552c08ae64b555dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584782034428b56c2b0ee87dcd1077dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec25eda7369704fdf023d47937d0f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd7218c3c9e78ee51afdd3e968427274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ce384d4736f06f070a74c6987b613275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c2fc0a490fd7907b8955a45ce7262276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50668f04f1bf3eab559849659eac99b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee2f229e0267cc9437025f06060e48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2157772ed4ec8bc04c0eb64b4935020279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca6180c72d35e47e7a165ac6d5a3ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16aad0ab0fda75957c60fbc00d8219281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecd5e94daaf2dd45ebfd9a83271945282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272666edfaefa1dc83791a3d578b8526283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07777b9e43b88c37bc8e65f30ddb588c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bcc27f1e9b4fd08487be1ff093669285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e683c8ae5d1d5d804d4cea9c47f05d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1409105a109adfcc25a3a2d52992af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264341616ec69d97ea628d734379b7b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba5edb7c4823b74c430c3056bd925c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2542141829d5b3084aadf340e6482b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d3218a95d999f836132e9747c7f50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f37fc1228114e0e01ed6e93adaa8a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fa7fa22e75caecbef22640e448e9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414b9178fdb033bc1f026f2a1ec80a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522720a969548b316857441f9aebfa33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cba3c26dfae27f3102eeb370a6d31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f263e3b3bbed60e06cf2e12ded762d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b082eccb95d30c7e11c8f3906ba67e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f9cc9a6531d4dbc3d1d2bef7cfcc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fafa4231b804874332d0312ec6ddd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf6042a9be6e4d3cbd99371bc9565b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba293c16577cfee8a12ae524e40074302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e281d56b96adc2eae7613159cee147a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f3f5b4e9a0f45541e009a7e9c12f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb096c14ab4ef5e1363922f8901af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b027cd28c39220475a08b2b9f011dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbb69c6e6e024afe6c4e258516f4cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65069c6365b4870182c6ef25c0e404bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275399b59e2e61f02944cb5238bbe4ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e2b303f6dc864c54051894e5c7c59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5073155f336eb87125c8e6c9426bf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810a40bcff801787ff5b56a13fe658b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04cc3b6e3a8ddd47cadedd62b51f2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd34c4906eff9d0e6e1e7f7d44dc62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c4ef50a1daa7b46e6ac8ca71eaa47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fa1ca89b33aac7b8c18cae3f61f02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61155f0e1d1a22b554ddf7f5689d30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471920c1cc483f1c0c269d31c4a6aaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04320f733c63290cc38d18a2651aa69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93469b16249623012490ecf0cb2bc55c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0be3ac0024cfec91a526517ab5138321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248b6ed18e02560be7090f7ecbac5bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12103123c1f4bd000a162a7e2eccc3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836abc6d37bf09d7ea3c3a54df5e23a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a69910a13a989c2be4168475418de8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0179e76f4435da86181971c2c2483326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e382b1628e24e21fdf5eaf70527c92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e63d70ac1b1efc0a169f2fdb1ce4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bbb68809b025842f29ee62df82e56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d6e3de498d0e559df36042aa268e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df707029e181eb3be298b40e9001e7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1893f3517787d59eaaca7ee684ab14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931bc0ba26fb8d7fa2a7dcce062e7dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e971d46b03a353778d97db9c81ec2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe60a026997037d025d1be169e65fc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e4d1504d313b5b19d03623e0e8dda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4a22b7a2f4858c51f066fae9e2c77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c077f1592f37dfbda6c625a638603338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb8a319eba75e2f2b7c3ee65a6340a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5c5db94af5af60c19667788b9f832340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fad1029a45dd8c5584711231801046341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac56e718183e44b2528fe440515dfb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd5beb79ef3229672494474a70782a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e4b61ade304cd9a6596795aa74321344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10751685875a2e7e3e305506b057de5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf44d92aabce2385eac910b6be3a2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e408a8693f2b223bcb7e85e6214c1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387f761cf7aca416005adfd1c439440348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d814b871cc7da0b380863a53d6717b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecda2390546374b7d9664aab3d640f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cadc3059a5cbec782c0d7e0019b74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa73aaec574a6b825b34df934c23872352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03309a0fff088797bb180a08601706353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb6b2f925ca5433c4a65f3eb15ce5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe9b22345c4366abce5f8a2d0879a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8a10b1ee1e110a7265459d100ae30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a03dccd9ba5cdfbdd4fd71296a050d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8330995301ac7eeb5e9a13a2ff9193358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed643a64abf94bcf01845fb19d9a08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d9565859a4b3aa8817df93a12130b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b372d1b892cc22737309825b1f79a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e256de55995ee4beda055eb01dd2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe275e9834ed3bd9ff97125511de5901363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e80ed03e8199dc5b567c5534651456364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa92d467589ee6aaf48dde0cca0e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea7cb1f9876358ca02d9e5e3663913366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d566703c81d608ae89dbc4274fc9f0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee91e1b3c4c79b3ed0dc2cbd718b14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04de7dbc1f063059b06b5c120fe74f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b54ea37e0a0d29b6f57ba33e3c823370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21188de54d75ed0c67824a97bc7243371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6acfa08d22f9d484f246f4f87b46a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968110977b452c893fbac18c03ae150373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e61b28cf646a6d9ff9779af264a4e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed38d5009697858f015945915fce72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b3ba92a7c240c9bd186e67293ec27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812ba31083b46de17c3ed6625b49fa1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e3192486e8288111494fa5c93740f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16b361eca7199317c4527d7e015a3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc54863573c3d490ac5d9857586157380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc986535cadf3f62cd7f1ed77b86532e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0a2b2014083fa31ade046939ef3e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9011a5236950da4c42e31b93832146383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a6a9b5df3e6bd5df73691fb5336e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadfaccef8f8c77254a13ae10163ea2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a073cd607365cdf860155fd7719351386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa207ae5b9b3c0f8ffe15429b44ff983387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538372495d1f6eb41bd737dc4c1993d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba500f7207e5ffea61c4dd6a8f23d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b111f84741902971ba8f2b6fb567f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf2def790034fd3bbcd1ebda3a409391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42a998ecd70feeadc7631a2e754ebb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04db504e8e5784fd40785bb07695913393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac35a4afaf95e909a2c4eaa8b63d381394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229084ac543a5997c5e082e2bc4c553b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed723fda9a39a582184b6d1a6c6310d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc909fd5b64bbfd33f89bb7dd2f1c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e123777f58eda503e6ff59e4016fe2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b93432fc624720381081897b323dd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17425485c2bd3bc877c2dc63d06d54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257c5bd822ed1890e0c05f25115b960401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1097b2a643de57574f9979e7a2c6caa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdca880a91a04097f44920e0ea71f22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5639e0909da2622612c026afa75e3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523549b09e379d19017fd81edacd8f2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d48f737000e403a9123ecad192809d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aca13bef59f3a73965b3a8b1b33285407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e3783ce261e56b1fabafabcfef75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43fba4ef0ce83406b2a7d690281d43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f215cf079b45a34e88f649083eed83e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237e4b9a8800c312ad7279008527491411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09879e752903b9f1999be3a21e91530c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0efa63a3e724650264565d7d8db491413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035788dbcdb917400f4b01b3fb26c32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8fe45997cefcaf6d97ca30b1dfcb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2e6a66a07bc658cebb5f7a5274949416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c9dcdbaee2af926a6aacf9ac7ef4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ce0095e7aaf644dd5781c78862ecd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927a7f541b91b56aae7e771b5c908de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb67fdb1e98d09bfb374d48f2bb03a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c3823d55fc0e698fd5e199ae2bf02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d875e56a0f5bef41f6e97562e51b08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9893d60e0afd2299e60856671fb8b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98685025a00356c7dd2422ca5693d47a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403846159946be2155f8913426c9b13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b965d3152ba9dc16d463c29a6976426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc6af8bc9764f103f37a9e667c272427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5021259f695441b40dffec4a86d1ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6739b256ad1b10add9fe56469005c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1297375c9ffd7b293c967dcf83094430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646de99f72f5064e742a579ec587ab4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794ac90740d869ea16b393d3d354f97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dcada1b4fd43cd4ece717dd1c57b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47ee0f1a13adb38f700d65a49d979a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053825b30141789722786fe3132dce8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dede07199c31409cb9ad5acd8bd66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54af9e54217709ff5235a44f000a980437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a066943cfbe20e9619010d5a12c623a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b7c2337451a6fbc9025d980c5ffe4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2047279b3f71ce44734c12c5e26ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615d0cb0184411e0a582af47f3cd28d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b98c89cbade698f6b6b97e132cf281442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24783a98e7082459cd013460ca9c7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fef7d4600b68037bcd5a372296ced444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d1e4b75b0baa8be5bbe4353ee169f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbdabcba6d61b66502b57ec43d682b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f6bb5f9bfbaf63f7285ee83564e18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75173a9562e5b83a83a472251e99ebdb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4190dbba9a32503155def500e44b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3df8703070305d4c21a70cfd6e8f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fadabd1f481ff093b34d5019c06b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba047653eb3699d3a0eee1be0cf723c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1753c451dcfcbafe58db6bd71559242453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4782f0fee73221ab2c263d7b89740454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023f44591590b15aca81882870ea1de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b91246f1df914266f411b13a872f8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c02a7fe6de3341f0135d117c015db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce66531de2764d3dfd368314f40bf6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec79cb0b66bde835d40d09f17a3032e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df143001c5634d72d9a5da7aca69c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71c9e5de47934ca3934d1a8e698587461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987693bcb70da180201ac098ba2f1fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71014f999195b667b781a7dff66b07c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba1a21d4c3c0b543864dcbb69cf089464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471405251a788f0166ff236cb088672465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e248a761afbb6a639bde0d9ac6925c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794d44b61dcb0b62ffa5457d511de6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf13bddc69b9bb332ccad238bc29a7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0214fbbe103d7946c6ba864a377a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca104b3960ecf7f94322252f610126470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b587a6e555d57fe1e052e84dd6ab3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7a8fa852f89982b924f8341224a54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d48bb19a4221605d3a3892c37da0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c6e5d16ce78fb4c591c62dd7ccb0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84589df8197eb0d5a35be191b8c777a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4d3084491dc0753d8389ae1d83c9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2b5847b31a3f1d679591d5b9745af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e084e8b4203ca8f029870b9f232e7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4ea59e3c1c56ff87ab220396b84f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa692cbc6f572c92c5d81c519bfab07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c79719574ce3a382b503b93e2c62cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d6139bf6a463067c6914fd36c1ca2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527c842e8c352c7ef58f3c343927574483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378b52974f7f35e969836666678fdde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b370abb0c787f10b5250fe9fc1e1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee108b2a82878ea95238b5f2fe9dd25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b8d04a777c5df26c0783a50142a38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8419d0fdecf5c050050bd14972df4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9cb0d2f41207d02ab5cf3d1293886489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a450d4bb1649763a4b29940124f864490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9f7a85551c7e8438e9b128373455c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741711281901215d9a75cd2a37735ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54d9b1db908384006084c088a6025e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c5078beca942ed82588482c6497e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ddd1f5284b455e48be8dcbeeb9063495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16df7ef4028d1adce6bb882ddfd5204496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8cd13458a85cc0efd4b8f4d13c285497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25e4e7cd497156aaa96e1b5eefdf59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952fe723b4f7efc9170455b5efa12bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359d38c83484c8b816b8d90b9dd443a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af0564b77fa3db90c430a313962f25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58e3079a92a4f0d1bd868a870ebf68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c486912438968f6785f7596831e73b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c69374c8a15b7c254cbe9ed4fb818f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300e5839a5085e199d5a893db8e0951505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6f0c161e8a91e3a1a52b4330437f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b380cb870598e314e3beccb501c2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf23ef1d5dd7b9f8749aad753ecc267508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88392b478adf094f10a5d65b9cdfb544509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b9e891a3994452b5c7b2cc327f6d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18010ebde610fef66c13edd300d347c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478cf4f7b8694b6f2a96aea7ce42d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54919fe0a1b6f3dc520898653e6ce5c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef7746cf1b7c0911ecc6654682bd6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6a0448a3370bc6934a35733945e9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124da99430592c64353be59f725d15f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d236c0a890eae3c61f1a83920206d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5652b59139cd53b17d2f2e3f61c01f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59b25b379404e5a3adfe4033cceaed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b1065613eec388a3e5b890c452baf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f1574993239df816bd423f57c3ccb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff75352abd1ea57152c789d4d769da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b84072c268228f87f575919d2734c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3103dcb47063ec4aec7b210b6d664524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a19a5cb2f67d2485b919fce1e60ea0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c69f48746c48743eea405e49895caf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aca953b03c451495be1d925fdc0a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a535d3fb39263e559ad2724a916d3a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a9e1c7f5a71fe9d4991f39cc5c3dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c569d38b068988086af8bfa7e7f544530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a74749ff9f12033518b7c0e0a5879531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e64d86e18175d09e1c5f5158722f20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19bd23391016e4070cae7088d50222533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75985e5fa390bccb841beca624b8024534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c371568f2f5116c8cdd439f04e1693535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e58e469db17ab8fe8487ca6eda89c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559bd9f11dc97cbef9e15151f3d864f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15697a85e0c5e29d510733846cdcdf4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20800210906a5dc7efb6d13c1f85131d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87de075269543084e3de410a608d8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c025a8a9371b28c3b899ca4e65a6b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4d739b76fc87e032a764f9682907a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205e827913ea5db9b241991c9cfd1a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35824f55de7a13c544865424df37843544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903ec1ab0d40502e9f3eda791786362545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca26c1205d5bace75ec111fa964af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3aa5342e899f12e47d8a71c5c7ff5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a0417b08e652d1bf8279d64dae2f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25152c60f6159370256ab30874dddf1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ded56e5cf5394f0a539c5eb8b92c75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13494bf0d7b272284ab7a06250b487551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a21a0ff9a6cd490dcb6b241c2d3830552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e5ee2d32a9f49e3defdab5d34415553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92daf8f0101864a35e8ff0cd98a058e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d106b0ccb8fd60359ded571376308555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3906421b3f005dd10ea8d54ac75e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c32d3bd9b5572fa9a614386c4b5a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab99c9f8e3c8a7eaed11404d64b0a7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5060971a8e8040ed24934166be0452b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a0f8db37ce6f8ab3e0f7d87e44b62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcf4b846c31c40e858fbee348bcd06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4adc7c9160ab52a9c6697f1486a93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeded8972c6bbb767390ed0f06e932c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356bee0acfddc738ef73cdc4a5d343b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a340ef7a90bc9809583d219b59dc619565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ce189907d6dfdec864293d7d6975c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67a8ca99d6dd6e6c1938bb37ade2ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804183810f7f3ececaa9169a99ae59ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13ba5d562c7d688264a7458b5b0b0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250ab486bf8d8f94fc37c28152a8395570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56188abd350b234cf6299eb0c67bfc99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868f7c9e8c106b138281ecae56532cf572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>