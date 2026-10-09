--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a695e1573e977993ff5188123fbd9651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7d6c6924c38e41bd634e8640a00ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6cbb2645183f84eb74dcebb47022d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6b49fbab39da836a098d0c36d5d104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd556330bf00df8f4f3f7a6cc3264b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b7d655cf6fae56776fb826a1619866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacde5ff5ce7ef65ad553f719ab430707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b48e607175cb73a2cb01b513efaba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d93309d003c0c1e2568c384ba2bb159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9c9333d02ca82d55c4c19516d6bb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d2e58a066590aafd25712030f4f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a77278704fcf001e7687913bc49cf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942e800f4f85c68af89107be610130b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92832bd2da6aa5fd4a39f5b7a19f5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1a893ae836adbe991a0789d5dd24a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe726f8ae1ed7d28b498f40cb56651616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614be3f10d916ac9648e9051086b51f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f309aa25bc26a1a34ce2af2b5914e5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85218f49bf3390f9916bb5b24e2be719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93befc21556893881eb5cdea30e2bfe720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665785dd66d8d30e7392a0c3d64efae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841e46aa00d5b663f6cbf6de2741f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3714b6f5bddd9e1a8a6c2f3893304ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b4d23b927dd61e8f301b6ab68653c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d2d31670bdcabe7c6096e8341a7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf355b4d8788dac61d5343056d921c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6639e1ece0166d4cde23c19151c6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069424e51d974edddd1f85d3630965228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0f2c30ac333853aafe169d3efa72d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc4bf22e7e449e3e063690f2add66330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257b7b19559c28c3d6e81c79c1ac34131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490f9c90a9ba463aa445a9a3a00f0e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbb784626bc198800ef9fbe4be685a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a7fb17afd647b6569e6dd9962483834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ac6b7d4ad30d6cc27b77de7191c7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00353e43fd55455a3b020314efb6488d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cbc430e6cc4522bac0d7ced4ac0ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f554b427a80bfbdfe535e3a269b4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c07b140d544225ca70bdf0591329f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59770232dcd154bf8218dc467d4c0f0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112388f4d603c10c59b6a299ceb296a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e38f30697a53375ee9b669518a9c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b390922cb6985767f361a9bc1dfff1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92570f7335c692e16ef8bab010edae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a300190b41957f22aeb7bd8eaa00fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e30c02738dd2e7805e81a018456d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378c09aad7d60aa772e7459a32cd0d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba759eda37430ea6d956a56c1d5b45348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8d1f6c4080f744f278ba01e6d288f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d15a11ed0f1e420d7aae42a9686d5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d3c57e0cec31c26bfc837c7697a8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc402bda8d1355ae2ee330d43f8b24ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cde11eae49eb4fa146ff14f811d8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9416e57016afea809e3656c5f32d00654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf515e16c595fa2924ba67d530cc19a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa815be8ba08df6c1c02463fad6add56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224db3f52fb7b92f07a003488848c3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d67b1d51953190dcaf9db37d5e45458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd72d990aa7f083181b1d4914c9f6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdff6600724c431a598840c3a23b1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab0d3dbfe76dc5e1e78b758b24a98161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868296e4d37c9d576000269158b8d16262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2c974244dd77be5006b72f578bb4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e4877aaacb2b8632fece4f8d6a93d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d70c9a87d392d0115539735940106065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f29c2a31f6914d86aa431f4c18e8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68742dff34a2b7917cc284f4d7dfdbd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb938582fa55c37156844977524a8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f36fda5774a1e641efb9c238fc30469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da308a8044e8f877b3119cbff63d5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ef3de38306c1c300d5e17ee80d5a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccb748d92ed94e3b336b06400cdc0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdfe1afe4e69b41a487840fc88cd4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93da1c9a51bccd1be9ba13ff72274e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eafd3a856ee87e84362687b8738ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10c4dd2cfc3a235eff47dcbe5103c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a347298d86118b59fc07bfb31c27777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdd2c5fe613d1cd0f2c32f173fc22c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4fa05dd413eff4da4e4d92d6d336f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a9b39c742de3789b32023b1c1a55780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620b42d050782e436e9d96a5c54840e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c66e73fba82d331b8c31ef4ff25e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d642defaf6bf9693eb603cb4f92d66f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d087f118675db5fd61080704a219cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131880cfe00b35ef5e564a0a4610b7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ee3bd0b3321785c7b5b89743ee8ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daade8b6e271a87af7224b209d2e7c2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6ea88015bf797a18ccb22cad0db2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4134fb358484efeba127fbe0a0108289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e818021bff6db4c6e93022c013f60990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3a5a59b02d49d6d07193afdc5ce2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55ca48be11b356bfdd6957ae889b4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d470fc6ae2ee200eda42f3181970393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cab364a93c3ff72adb11c52b0471194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e969626ee2733fc2c9a07a619067595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95b949e42363c672168fdf4a3002fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cd2ba30208442e32f06810270faa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150180cad60a1ea4f50b2461e5dc85f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4df20ad808ef6446e0c82e12c42a4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac89b59e6ccb737363af050b64ceaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790cd6ae0bcad1220962b4c5269684f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bbc445f0a4a249324bc34e6094874102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c589e48bc6cdd374c1750dce84c19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3811e9f5ac4e629fed57faf77348893104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352e12d287cd1fca5cf31f74b7c8126105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec78f2dabf3c043457a86cdb1ad1f7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59699461f5ad5f3ba68cfff19c080e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08cd6b3a7f12ade5aabf08e50481d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a68452fc51c837d45ea03f4638fe6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564c8d47c6ac9f2e33ee1ca28f47e71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db120f673d3119ece2f36e5831b32496111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a867be28aa59475399b3fe790f397b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1085f16dbb187e1923b3bd2c410f1c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034a92647eed78aad8ebee7c58240cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa0d7ecdfbc87fa4c03d065cea763b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373040fd511ec97f9040e55c6bcb181116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91063a356a943d225104a14d111ed9be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603733659816b4a575ea781d2e9349fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714fb78fb8d4d73014dba4e49a3d040119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befb51a7e5d8872a9a8c76ae59a0917120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221c027e6b558f10f9a0523a0804ca2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c578f902cbdcef3ed2716b4b6538d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23877cd9c5df848a35727c1d6883bd8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6903eec7c48361f874126a045071888124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1074a0e08e28a556bb0a6fdc5d50c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4811b32547a7a0f0b8741aa71a9d7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c9de4e6c94d33d5b516a625ad32c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e9d8b99aea4d2358e3082213f1c30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53aded32b3fa15d57ac2fede542c17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36ddd84f5f24c6348d1d364144c22a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24220854d15d096f6573f30ab5b9afad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff047b28de5dc2064bb35e56e21588c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb9bd29194aaac5c43e3c086e80e64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f903ae5776757106578f307600ae2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549fbd882badb4cfe30b800b4699679135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91fb765d9d7a3684c1d7138bbaef51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2d88ed13179a4cdb8f6683d7800b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924022c8b983cf21c60d91b18d2dcf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6747e8c7d1e8057f9344ecb2320fd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bf1c25cfe4880dcdc5b0caa92dd99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2f7c2107a8da4cd60275d1f49a9e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667ef33c2ca31017697f22801b53e65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c61479d77905865f31423474ee9c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06eaad8e601858e141b4253e217e74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93603dd7172ac1aae4bb1fc08b461153145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfc96c3ffb23eaa5857d20f56eaf31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160ab87969b7d2d599d0fe792d1a102147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361902fc429a3e4d1bf4e71c010bd7d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3d59d2f540cd1a1685e1d1185e5d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f120980600d3ffc14937af5ec16c13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaea92f3281522059c5e644a34f3b04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58084d2a26988d272b0e4a1e2279faf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86569021f93dc0a734b2fe7570e1ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b1241cf9e9355f3e331e1cc77c945154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614a2391a6199efbb96f1711e70403d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d55126a53a7193f0e800e631bd774156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1081db94ca6c8b42086a88fbd86df92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050fb73f096a28be99f780150db38d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a3aac21fe4cde9db587405cdc6c21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c3977e3d031191d51004618ce95e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9420af1cdeaae0d93a5970880d5043161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9fc9d749949cf1e31319e839dcf5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cdd678fdad87e51e1ff1ad3cdf8e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1b0bf521074ff31c03dec25855541164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb17f30b2bdaf38cd4e280369fb8067165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7213f98a831cd616d10c174a224916166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e43a9f82c974be980932223ae47fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c03007c1e181410b2fc950af1a9700168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb237c954511f2698b03723e0b72b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b84006d6ef75b085708dd8e337f0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1050290d1c9e280daece3b9a9c0b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d3cef3c8479be0c9f19d33c906a86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe476bbb7423754d9eda027b20fab0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab943667b7cda0239dbec67f83765f20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96071f369b966b547ed5d91187cd0554175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e84ffe5e3ab27e1f4f71a6885c561176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d1ffce14b2bb0a0b86cde10c87236177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c789b95e99f5f4daef7d2eb22d371178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba84e31c56ec389449d86b94d10794179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bddb9f1ac021a88e40dba0ba0c768180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaf365db2dbc289a661e686d248a0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b54a61e8371cdb1bf10014bae0982b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f80b9fb19f4e63167afc42f49a40a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1965088b745abca7fc12832d4f30bc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040793b150185837bfba4d13bf6cb90a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323a994664a30021f276a6f18c2e750186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c4dbf920917a2f6aaee766d59b7fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c6ee857c957300167a6edcd3ed339188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351ece3ae401a5ba166a1a797220a93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba586e12a29b4ceac02bc14fb5d7db4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcbaa4d4da00a84062823a9d5826b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740f28c04c6feced91386cea8b1a090192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19e9aeef959b32de59c60847cbeb40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf09bc0fcd1b8c64602cef5e71a6dbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4450643ed478afab8b9f8b635ab22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c284b27bad466134f898d3303dabec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c327ae0d028dd39083473e64d98d31e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49d1b07ab1dc41d99fe80c82cc9a27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07a294ba7874772f56eb5d78f2223e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3a8d2d7c2b252caea829c1a2159ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac5f1c3f21d41def20ca5d61247d36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497db0007e7cd565962eaf46228faf48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8c2028845c722fa642dc743a1ec98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239bb8677fe503d2325b4b6bc43e4f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dc44bd0d90af54a6653e26cc7df3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d42565e05fc54e8566d9f79023443206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccc0f36dd02ebef9562ed2cc204189207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2981d30a39093bcf1403000358afc20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c412c4f7608b13e8822545e5b57f6c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349adb4b63f6fcd17b19b6a364b2558210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a45c51e242526f0908cd11d4d049b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476729f444fd523000b881038698337c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d809423ecbfc0cd8c1eb124378d75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398ae8733e93c6cf64191e16cd886e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb255a257c71e6ffa622c8c6afe0a6cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50409121939baaf24c3ae72ba8d4c0b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf867b4edea3cca3668ea46e561e21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aaf2f50dbb2f55c3618398d8b1068218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1650ef0bd89ca8a5ecffbc6688e1271219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff199963ac7826dfc635432928466e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27a7d3286822f8db522335184936ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b80fda7c82f736187cbaee4a6fe7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175af770356d52b8a7e672b2a38127a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e598d3143083dc6594cd5a5eed8c5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23528e244c37e6107341742808e069225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42f9b99764869fd6769668988fe46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aa80331a3ae1b51d81fe57c26c2b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af538d8bf33a9a24e4d73e1c56c00b93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c493e097417c5b7bc5c7474997c472229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caf98c49f5510395367896276ca38b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aabfef291caf9727c4495811c64b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2edde06793123bc0c60bdb134b297e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f90bd3f4134265ff06e3e408057b74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0a20e7e97f5a0dbbb214075196664234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64e997a68f6dc39e25dcc145d34b44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25087f4b4ee450a284c462c73056155236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e19d23a2d0bec04dd906e2bbf1da05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c7bb760995e1f5c8df79eb8db303b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74161f9f64314fafaedaadd58fdd03d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0e8915cf73530d1766e18e6b5aa9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f798843820131315b1d307fbb66b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333324a918062bf1ee5ca226893d03f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f47344fa3711114735be9448714d3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de3e80610291906e0c79c579064dbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf23747e256c359f75254e046874e9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c97152bf8393af3d16da67d58598e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932001c88db06a6b78d8ce71a6e8531c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2edc997e81423de089e69cf0fef28d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f991b2a21de1ad26a9be263893b37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61131637076c95384c61a5cb6a3715250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032633028a655bf283abac45eaf01c34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463c9d2538f20ad99ec358200b3f47f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb79a60238e65b51f15da3924aceb69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b5956c10e057bb42eabcfd6457a49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5976877a2cf9361ee997c3555de5f80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49882b8244f00260a9535b00b709a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53972e305771dea91b1f8a93887cce3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b08a2bab8d1de9abd7e6db3d341dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cca070d8bc89c5d188774f3401438259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279fd0e6a8cd294617dbe3205b3395b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649f07bf855078bd81efec59169c153261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac8ca41b2493e82ae36b5a32166ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859a9db1946e2b3b97dc97d4ff881ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7844a55ff867049050ab6398b94e5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2851a9035dd33bf5d6608a6b4af16c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c21d2d6c7d13beacbbac1414696162266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55155203741c2ada276c3ba3c2c559d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a7c77f9c84fdffe535633f5bf52fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d567fa3dc1c7b56c7bd16336991e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6363b6c035eb0894cc87d7e42abfc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f18d44a60fdf29890bb19f0d9147b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c00f1d16832cda888c2ff7459d107272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df15504a30785a6c343af4307317342273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a182f934c49a944d5e79245a4cc6bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f4b83aec070d58056fb9093da4f56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e603e381c6d53e3f48c033c98e25b1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c048717677f6e531fd5c4bfb20df1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e940c67c54d3e792f2659ac50cb19ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbaecc7360fec3c7c34f44b76b6cf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49850dcf11f4a7ddc6c88e43d65957c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e85ab62981a6f6df70d9ad9f56931281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed8dbcbbb63b669dc9670e9c03a510282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb654f7f1508f38cc6dc3e960d9c9d6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835841132bc9128c68a24c81a8ffa27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddba2c59a41d2770986b636c0b4464285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9724109a8f37473b4c315cedb5c888286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803b0344c04a54cce43f4c87f5b656f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c621723f99cd2df0819f19f634ed8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65018016ed7e1161219c205cf9aa472f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23645e1d2e9eaccf5e30884efa5e8103290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce20c204c41d207d88a1fc7729d788291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51fbe47fb47e0a7e1b71c1f379b84c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2199dead7d846afb683d85b8a3193293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954fde87e833029d6fa4e6a7b127bfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceed50c622dcf3d436036cf5a1a209295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06e7cadac637a46714aeb6f3f3053d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086d17f58249adee9fd78a44eba6162297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b5fc830811e68234d74827242f0a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241abf88da34b3b86e1c6ddf893d7c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40705657bd8ea457de966df6d42d66f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e1d6826cdb3cd580f1450a9cccefb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73a65d9c531caab8e992d4d61eae46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a91774f4a04fbf26499e567a8c984a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c064d5ddcacb116470f843a35ff94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bdbca9bea863f716a4812d5764eb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496bd7878f287e0c42d264375d51ed6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b38d5e668177f0f2734a5de0f5ec0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568368ffb8661a22143bfb9a56a2507308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaef3cd037877d5260c440fa61e595309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab162893b6d03be05d5abdee3a20391310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c6d6619869c53b3d7f42d9748f162311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77186bc79e5f2bace6711aa655aeb79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896b3a3eddf6f47a2a6c185f75c8a86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae5d1ed111c1288053595bf8e8ff94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc3fd2cc2e1bb0eddcad1da1fcd345315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bb793fd4d4638de28db8bcdb17a5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170c733e16967dc74c5ed6bc6b938b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8db17e10bf07494a88786185a345e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf77eafe6313551b5c0c7b505a0c9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143427530a318aca82527c4b4c95b0fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637138711eeaecb9af2a4b64f8ce042321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfae6bf0ff1fb8f9f1ce21424fdade322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e52a04242b50266e4ecc0a6982cd7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f72e699a832d3917d95c13cfbda1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab4a5f8155c9448fcb12a526999074325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b51ebe17c33450f89bc8b9462d5510326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ddefda3fdf40c0a2909f25206b4a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e03bd927c5568f29692d99b6f9b10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a27b7f7825051a58cf0c5ad5ea85d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af95da6638db8e589c6af32777cc738330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76deaafa1fd1274385723b9485e8da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c2f919b5d907418884d164db3fefb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2aa05d5088ae5914550ca0ec4d55a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e5b7f55820217c71fde7e5f0ce2ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c8e1b4d79e2f5a6b2a52b0bc8a71d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f684ea2dc97c2879b45af664473cbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3793d30eca6534856a41f18a0ff0745337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91db4b58cb9d8f56041d519446e669338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868dc214247c4a290df1614319c5131339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718ae820791702ec53760dbe850e256340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88906a1094b9e05a871fbcd7f74ccb12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3835e58dbefef9ddc102f9bd6deeda6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f65706abffef4d8de8e2a8607d76a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50862390b2a2c4014ac429f80b257bf0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f733ccb6db18193498c679d1a70f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8620ee342a8ec557eb65c9ea747c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2df16f55cbacf7a091c59784eb3a7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fd9b22e2e224280389443ce8c5b6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921005ed9395403186c5cbf758dd996349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402decf18f71bf9f618ceaaffeedf230350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a74b564e6171fb01667c47912a5b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb781c334af8f8728ed86494f6b1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef158d775d95b77a8753041d7e035b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cc36dacdb17b568389b1d676ca657354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a16339ece3c580d7e8d5efb5a418b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345936fa80f00a91f9042b327fa5d51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dfd0c32c4db9de31fdeec0b62d005357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96413503dcd57c04e5f3ecf815d314ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc466475bd84d9ce07655e70b177ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221997dd0fcc5b4d45ee3c68f456f3cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129709190bdaab2cdd18d7c41e3bf755361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d928bf22ce38f7a3e3efb0d6d76dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a00d9e737e6c2827cda3a1cfd677af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df6aa5ab0f9fa95b2a4c90bebee1bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a15436a9fd4c5f85d76b7d2be187e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad6e4adc418a2958f69101c3f642ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465ffd4018c12527f45454b3b48b468367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2934a3f5ebd23841262b523c08f5be0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb9f0144fd6e40a99c00f329ef9f54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ae8bb263ecd13b12b76a01a9c1654370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bb67704a87aa2df649ecc82836cfe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c0148d239f745becaf18c41fe4216372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec09c249ae542886987136acaed229373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bef2117bfa4ddec97af0344778c21d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb9c8b7ba099af1379bf6f4189d9d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7920cbc2b2a56a076f071de71f1a9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18b92b2efcb75a3ff0ac5c830a088a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032ebc4a293d0efb9fe2defee458ee1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91035302184b285ed8ad59cf46e401d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59096aaf11acf288b4c3f78a279a86dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4659d9e5dfff5327f096249b5c2d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dc1995c90690e23034f8db3f1f32c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c2d8d9cebd307fd97ed9cd9a00e6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803edf69a0376e92bdcb84c1c611907384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c44038abf3c8e588a2b107922c93aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755c2aea304a53f1836db2b64df7abb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd87ba50596f1e31d132571db34641c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f395b0a2227952f231a64d280e5f10e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d989c79228fe92aa0a303ee2989fbc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1ed1283b6f26b79f4e650b143df7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23eaa23508bde97fe136a276d4d7c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa24d9b6ae7a81f5d324f0ea482ed2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc40e074b9d1e1c4bc917001d537ca4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb26f955728435572519a85935bf97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a46fb727f7f4e13ae897b5d027875395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5544bc691041035c676c94af730cb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dab1acfe63725053d82cabd2815d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3dbc4327544231c12da28e3221e37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda601edfe9ee510c2bde4494466a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542457818c01b485ae6ba2301fd80e82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4c54c5f71138e468a4cfadd0427f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a016cdcecbbdd6f41f1b131e067b6b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a4cc442c30d4b3fd4732219d90369403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ad3bd0f8ad8e68eb4ef5c48ec3c07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3f0e5d76a4c7b3fffa5c2bb0cdd84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70590de5e5818223ee01d2eec33d5c6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608b511857e8f7bae736844e1ac6529407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a578af0754c5567a0438cc0a4e3aec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f6c1b779985cadd1cf39340e347a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c592599c9de208de7457cffcebcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae337968332c2410ba75f00a7ac72d2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f9fba0fc442598db1df3448aa33db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa4a410197edd88c6fdbad082ad2a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a36436104ff9579940fd3d045bb644414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00921fd4584c7ece1181b3f4f30130e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819503c7130ddf86f7f396b524b42ac9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972748fb4da679605355c2de903846f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66db4ade1600a9bb32a887161f71b9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a2e7ee062642592e41ba93e72f45a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58a437761e47b1c35e8e9c1dfabc65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083cd979a30e678b21465b9e3db29fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316d7294868b112bf2a5fbf1ddc7a55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0023ca5a767005693182ea74d6765d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e9b824c400566ee658e59288f5d85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf577c992178e692532d5d5897debe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ac9273f01d6b070ffaae959d27a62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3bc8f9c2f6c33dc9a12828f1963cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e80f5e6a2f12ab55c16ed7b4bf8049428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dfe1fa24fafb625fc512482fac752429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3e6bb2ff6507ebcaa9d9e2d66715a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c98587fe420d4a6f86f13b73c4b1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a127b14dfa8fb68471f1a6a4cf8c16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd6b655d6b16ba1bdae42e0484c1fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae2f9e97108a44c0092acc283e77cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534b5535831d7316e391424f583057e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497f6c43cc051743186f3f5232eb357436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f69e9fbcb94d9c84558f8018588fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797cb4693bb55902f34ec76004cc83b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b549df7fe3a1fdc2c1137ccd0ad06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92459c749966bf59578d97f41528a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6555cf7d528ba1d1a50e16d3a3c8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5276a4951b14fb241875f4d7880d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8d1d3634506a17a7558962675eeba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1244dc049f43ef39e353493775d25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df0acadc475687de3fcce4c651e33a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aa6c007f4d642e84cf31626dbc6c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651a54538bdf2813e348fc2d48aceef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cee08ead9abd8e2ced00bcacc4934448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516783394991daec9a4c9a55bd4672c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bf2b865d788398adb84754f59d021450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f717579b06e82e5e42c36ae4a0ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01765419e42a4f1d678849e8b2725e3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991baf4946c7759a679b447f80b1cb77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95ebca131e065740c95e1d3e6c7131454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47dde4e809f6ec72e5396d68992fc6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b383143b355e41be9f4be104c92b96a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e817968d76eb90c933cd449a6dc58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721c021b36d238987cf5bdd67e64d96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e457836895ac59c6bb19e21163d031459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddf45e07a7053eb70b651e451d4c1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef9c0cd4d37852fff0d8bb6d98c406461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dd4068939f0c15c3e4192cc5271da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43096d655a8243814fabf6c490d79e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345b695054251c1a98c6651559962b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd3a69e325eec173518d7f9ba052d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb7959a85d8b6de0e86f63173b37e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc36620e788ec8ebb7ab6e0f620edca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9f2c404a0ce25e504d58afbab32a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebaef39d2f45fbf4f4fcc0cb40b07d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b372a6198e29438c35d8c205fd3e71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709713c6c0c8471c6f73cedd3c7d1bb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449886b80f9b20bda8e98a60195a34a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77c69790ea7faadfd076cdd5f0d914473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c149fc7eff9a5b1ba5c74ad91d56ef1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f00394b01e45478280cf8e33baa2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1290693a86b87b69befd58c2138503476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d89bc8d69dedee06fedc1133299a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d323c0cfeef15a692e6b9547fb1f83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5cfb8e52bf43fce9a2bf279929172479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a553c2e34bf8102ae16e68c254907c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc924838c9b4d0e3791ab4a3d06794481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49dc6ac4ee27573c70dc64467a092482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb46a88c6da66a0aaec00f5f6d83fa6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220a0fd6627f6314b4a73d4769919a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd2e2e6c8f054528db25784a81205f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948e04c835b829939d54ace794cd8ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069a6c6d93fff6c887d84082323ceae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbecddfa13bb5ce0887fd56afd7708488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d371019b67b0aed1b758f5bf7f7f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73fc788366c03dd4f365b05eec10fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a79121607dcac5eba87ccd55ccae2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc81d0130762308bbc5c551a3f8b6e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dc3824b16284b6cb36a228e860363493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2573569757df879bfffadfe11c5df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83802667ad7d71df9f1cf2b4f6c49f5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24842119a4b6db562735435afd3210b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ebbcaff7219e33fd74d2830ab21f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e96f0e59873051600b726af6de9fd1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cdd63ff026aeb73a812b8141c8fe8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0961fca970610c1a7c991799807d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd60cd3fa0fcfe61709711465c70156501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a40e387eff3daab34eb31db7d0271502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbe2bd6b57bb2cb5f16634bbb224e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f469a4a10fdce657ba03960fb1108504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce296e4a2943934c756307d27c647a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62517ae110eb9235a7734c43b071a095506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd73e529101ba2912994c59ba4be0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a681a2518c4192d4a112c6c60d988508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a375a0d6f7c924d202904708e2f853509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9a3cda709854f4b43eb9ac3f252e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b386c3b2e572bb08d6907c885502511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98432106117bfef03047bb902c3c673512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a06c553f49cf86fc04dc56e362f12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffc6f68d5e85373c4a8c1cd704b88f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6c6d50aa9b3f59df04f9c878610b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013ff75aa5d86df7cf9c425bc5a5853516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183158ea032dc2b453638fdc6c18eef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac69104dcb9049e9a9056b362d66d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7bffc54ab1f47d68bb23c0b40fa62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd647d229141f9afa89857a8bdeafc22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd222ceaaaa0390a3bba091694caeac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299ba6b995e287e3d3b4c854d1941d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d728e45ddf08c338e8d0606daa115523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857298489789d1b200889fbb09699f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65486dd9a565b7893209e7dd40359547525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6a3e81817e6c7944d4a97afe63533526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80bb8623ffde0aeff91e2f9413e212527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cda95b3dff132b67096961939bf4a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e8dba8d9bac3e5e3b1e33ac6443c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695feae398439570ae93cc25cc8e6c9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe33fc38ef1e2d90226307e8d7264bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e50fb38deb0c5e15a3f3fd5516a9e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297adfc2be53502d6c7f52bdcb1130ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f254de9f09d6170942609e94719ea20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed586e841dae481205ef8aa436da9355535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd8914ec53ae88b00b18da68a7b995536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f75e3eae590b1c11368b7cf03921f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b52f0dee2956cb61f0888d58ac2359538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2a035480c3d0c3312ad734841e6fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c49018834c08c32906fc5dd5cc3091540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffb3525ccbb54e4da5412fa423e87e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd03047d9b9cecebb9d70a9fedc418542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7f74b626cb1c0a264ed91a0fe5d1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341768d7d07c1726aaab0136e9b9780a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75f5fcbb51090e61740ba5d8c6d314545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb9eb619850e538c28ccf368709728546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02f0ea64057d52bc09b6b58f15c11d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12822e0d64673a65e8d4817dbc3e3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57b1dbdc9512cfe0cfa6c4dd8f1886549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047fe2a00cf7b765d7740903e370e89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb315a5f165c045f23aa6de1c6935d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e65edcd531d1ef73468a6c292888b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bad9b6855d942004b909ac0b8ad75f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09e4bafad637d1856acb97e213581c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbccb0b390e8c05cccbb8754359ca2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b35ffac049855cc67b6b8df5a17fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595507d3bbc1bc4043171b78c2d874ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400bcc58d3d39863db0a26cd3adc55f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41fe6d57f2b78dfd9b51ae07b14765559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef492d5c1944dc2928e956c06dc8e575560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddff7598876cb24c9a20f84feba013561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f845d863ba0ea5b0c801da76e41b7b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02409e4ecdd6a24d600d7dc0b217649563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e8225740abb979d0f0b7038209701564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb6aa7186055b6b4803054e3e995b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a478e4f7d4c3d09b93da7a41d74ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45911b50152973987dbdf94c24c3033a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67679dcc498ca5139a0450db4bec8515568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef514964cf035b9e2f0746648d9ebd75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25d76075b9828446615e49434187b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c8f161f66dc20cb5d9539e5fd40fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323d7ac8054224f6f0224997fc90b7572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846717bad8674c5bb381f5acf8df94c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432ac3160bd19c0a737ad17920d84172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5669c33724f1d1e815d84c6dfe026d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82fcf1434dd2cce826a3dde78b7c034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7ee9f930b85992478ca62c596e1055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfa27f2520e711adf4bd2dcadb08d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd73ac27b9a330c1255419abdf4c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c428401885a86d3e505523193901a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae559bec976ef22470c09dd4f32d469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66212514d191950028b85a314fb242cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f80399ffcb61ff90700582fac0444011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8346c8f9aab66a68325f42f97d2cae212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bce5c0f027e270aad5cc45caf53b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3fb0dfdf5afae87a841aed5a226ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e5540d9667eb9aa649eac5eebd3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6890ae2644a90af1e8d9df24896e0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72747a6f11ffedc432575483f5c52af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01da931beddf737ff52219a905b3b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bbc55531e4d1f53202755bbadb75e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72be9d14f0a09cd9932872c8a5bae920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9890c2b669f6ed5975220302569391a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba2d4ded2f429f6f77b62ca6857ea822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493060c1d0c9397b2e5481482062ae623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078774d9a98399aac1e31b74ac1dcdaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd869679f4d74d8f950bd354543ce3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc895102656c3446202b7e9e93df11b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f213d85b9b8bc65c2069b77cfe60e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac017dedd3026af55063768dd32cbad228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2561b93f5936197cd6142f7ce1962829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475ab6bba072c4129c25342115be7f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a40ab85ffcc43a43643e5858fce5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be043b2c1c76fbcfdefcc66c2ea3444a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77ef322dfd685814ae91c316a4321633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca18195332063f2bc331bffe478be634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223580b3978350a5cc047feddc15dbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d88c908a56305018aba2a53bd1cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68cd0e58f96659867db38ead9ca2b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324df3b3cd42054c0210ba85a506f5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be59cb65c23717d04219b100c2a7ede39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b233bf89be6b3d884d1b2e47ca3f51d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587269ca997db5f45eb88b96890b2b6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb92a159b520116b6fcfe72cc9953e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034c4abf3184f861c415be94c596fef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f00d7f59a013aa39f66a5ba8ac09ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57e8bc40d4907d30adcedfe95ba67645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df25620eea9b3d49554b808f3bf57cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2694243e24020ca3f95f0dabc6ac947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d86345044bc51888e5f642dd2753648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e80eae77de8ef10a0ac0f60ba870d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bdd597584c7b6bfb18f25dcd4ca9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c352e9961179b4e27e96d19c23d4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcc57b5bf9b3f81777975388cdbac452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f0054e72cd4d9042258c5902c231053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09b9a4adee37d573eea18a3878433554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e7a84c45aa60860341c4ee06d09555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edfbacee575535ded57d7b5c41d68c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ca61ce493f8173cfa4a0b0dc0b14557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eac0856088abe737e8d16207d2e6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223c1915b73017e42547be2abe191ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec655714f55ade1be4585344bff77b9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151ce18f691d20c6ba4b172cef5bc1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d23e2207b01d096d8dcd0099bd23962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84933c181a72014c11dff51c6ac5f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569a4d1d998676cb0ba1823f3165dfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2ab76a93a287e92963ee0b359b6e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae0c09abca6a98c2da1834b896247266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff3358537b16b86375d8aad0463fe767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeb459b89430be59f9017c9492fea068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821a748f38ef20f6b2f89f1a6c8168769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee53323d7bd12df1e09809d251b3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230cdafd9c652a3d3077a387583ff9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592b6e7296a0bd85f8ba398b73400d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d2b52159bed2795377cd0488245e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b91ad4623a4c06add24d7c33c54ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507047bf18521879a52c7b522211a60f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0e6aebc729c5cbb68e056ada3acb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc71c0231c534472156497c5532cb9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad0062de9c1281f85b17890c2ff1a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba264f97570645abbdc6b82cab100a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63a7d0003514b31ac3cecab7b1927280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ccd8120a96f93f4ce09fb150c343981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c33cd8ec168384bb0dd5123d8a62a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815dcea9c2515e79b1e9a545f31eea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7394a06f07d6277de01497775b243784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af5f52891a601fbcfb62825d6bfacf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8062e8ef67c2ab2828c3b81ed855d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf1a1749b101d3db9d44c709d134ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d5136a9280839fee0812422ccf27188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b440d92c8a0c3651022f04f7d62b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f1fda8ef8418de0bdfa80d0921cbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17b52658f2e24e2068b73e100e233091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929dd224c07e4976afe695cd4f6373792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacce649fa07cc1e74d445c0443db3ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14da4dc5639056b19c5fdbbbc22aadd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f00f033d71617fa82d2329ee8ca195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800370dda0dc976a202a0580346027c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce6dde072cb78f7eac8df3c0400eb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78f4c113e15bf61d2720af49fb057d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699417ae9a4ade0d0fa8db3c1abdb2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085541fab85666cc92a92bf3fe2f7b4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031983d7eb48bbfa7e8f1a67046572dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a20e7c88caa6640eb77ff43026597c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cfdb6c520aa640de2e065b818c89d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde5428bd958e200cfcfbb39a7a061e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a709dab0831cac48077361c9887e8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a57b441821f198d5d7153d9815805106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71900637862a08badba075732a44a1d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ec01bce9fc15563e43b5f87d83ce6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25106370e7fb3add0917e04525d1a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fbcd8bc47b32b1a8cc7fd6c7da057110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eb042f101a92fdff4949dcb617c65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146615644387d72f7c6bad6bfe535a91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3ed46534ac401042291a62d41e3da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260857317646aa348c5c5e2f8ddefbf8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac3f8a157144d6070564e6201d8d86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75cf1ac943f7c01587ce1421e7aced116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f8b1b1494f455c5943f254eea49da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8d4c598b83be68ee32a750ee3df77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021893a89a30e22c5e1a5a72790a92e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121afc2aa9ce71dc5a27d25b08c02736120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78803c3fdb3897138cf10986e6bc54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a8a2160f3a7eea273b36a28f01704122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26707c098e3d95d4c53dbf8d231600d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35095b60e5c8ebdf5c18ab5cb8198e6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43402400868d708d0e3f4ce5cc568679125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70126c10ef186683824642527e09f76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8cd32efaba50fda85beb2b04beae7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011619b2e60a33e07ec24decdc63366128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe078de0da7407ed48c0f0831531b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3ca8f95317050f4d4bddf5445d934130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068bb882f74fa0cd22b43e6514f42af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f121688f6b77752c6c731db50bf9a72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a336c98f3e90cdca27df39e6ec1d4fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133660bc07739b340bb695516f3beaad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecf741396999c49f997cbcf20b8d95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77358038e49aa5044b614bff058651c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb48d6f17f856374e011833b1ffc01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548384ae842c1b5522c62e853f72f55c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a159577a54001da9885027ecb19b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff194a20a9459923f3f3c8d0217a980140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3ac9d525b61ba59f0f716dce2634d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb2e83c95b35612e57906f91b58832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f50864137b09fa691df2f7a61123c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7a5e0b8207409d4554ad85db1c995144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3ddedced9ada4ad47441a7e2cfcbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985bf130fde6bf2d84524eb2174e925146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bea2d75df6698e3cbae53cc1e9d81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3def167089c583b2306d77959d1a98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c7971297ee0dc860786577554c4c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de330093175ef5544bcfb509469556b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6108745fd202f1730d96f760c4fb797151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85edc83c35e7736cf0f07f647492ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444652988e7eb784c5c0ab042d11033c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfe4069566376b6e1416cb7646624e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7bc6a89e123b3ff9de1bab6b6ca7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbd3743b3f5cdb0ae6424bf78708af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbd8677447878b85019bc337b9ccf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af03e694a4d3aeda28b22be0c4e3ab2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ade7eea0fd5478963bb5ac9dbe3b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a83007daee7b4c02832c40bd82a4b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ad35e6b135ebb2b513b1c6b68f7d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72821e72c96eaddb137cb1170b5a706162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a26c3ad06dd98842fe431c78d78dd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cab4b8400fc2b4448ab4fc6a61d19f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc48f1cd74f17d1cf708083e7ef68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe8a896b5811193d8b23a47d78b03d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693457dd7e853ea4db07cabb0fdd0e60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda8bdbc9bab6554b4fc097b9cc3395168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587ec89c253efff4dfdae393c11bbe7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b2728ce1d80222d50d623566f69ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dff7c4bdd72546f409235f48cfa7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dd67edcf714d22bab8c025b47e9c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812d84bf299fcf0dc739b3473baa155173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21fd7f13f40cd2b9d1f62b649e11f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb14f8be4c6839e37b8aab9792fb601175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c38ee4e968ccde2fa9d3c64bb2219176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9ef5c65a9fb13a0a93b2dd07b15e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2775161c1b0497e261015dc009bc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d30a251bd6243e25c0ba9fbabdc16a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087ccc22857de35444f8ccc95d870f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bdc4196c70f816b0a5d3f63c0341a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba26488b9e8a049e654a79a2d65639182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48fe6a546ab91830f00998b12ddc5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f563b261d9ea3941fde0fb02cad8a73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b502ad4441a58eab5ffc047cd703ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b264582a4b4bf03fa37d77cc76fcdca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550376c16a0ef21d68831387b76c2cdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdabf2d5c7b6f30368fc521aa318ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7699242854f82fed3f8e137f17d73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6718ce69f6944903e581277b4f81d74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5d71a87740701f372e0aa88655b54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce751e3f2e0152b70e2a7d6abbd3a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3329571c13b48729a3078886218b77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3cddefc3004c127c97f9b8b9aeaaf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d167a333342c9523b59e040441625195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad9bb13ca1e48be1b60dc4e604d750196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095b3ee61f5d53df76460dceec11d83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea509b551cfc0b45d6a405626fe5d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5a0823218b837e7a47ca0359020e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c61a2afc8d984eb860b396201b9bc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b6fa87e3b784cf5f7e10e56197b58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc196e9b21af0833485f446c721ee1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0ec997550c282a998200c13b47df2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c27ac127222b95236b5dd8fc4be18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9b57f31ad5b7af6b883fdb19e4d37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c654a3ce4959ffc9a2f3947ea7ccc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a61a91024c3cf09fbcbfe6d61b3c40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef86eee445192d618ccde9efcb304c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d654eaea4fdb37d430814f6f6971503209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9bfcb7ce8a2326889a56428ecd5f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4baa3be642abaee9b4be87d9b75d35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b826c07b0cbe00f56f17095443e1a7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2c11aec1a5e0989071a0fef614c70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e6bc8caf67204b345e8d56eaa555e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5b2134e662db8597fc07976414774215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df4a1f6f51a2c80add61241f0f3542216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c33054a707cbd9705f4cb5bdba33c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b6019391e06b1b84a8e19c314692d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418068ec29e950018d9fd59544be0c6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c28aa0cc9d0663ec0f1363297b22a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a45b7e67cab65775b88eec3b68e90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2af07bc8d0bec0d7af5d110afb21b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637d082891d7a69c378d3f814f998c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79881ffc53e5d9f1b49acd997690d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049600135dabd5633fe96fd165c5a8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdda3a56309bd14a4cc195a86428205226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71712224d9d4aa0d806483af3ad6544227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4d6e84febc589c42fa309c6107db3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6d6c4a227b852d3ef021af3cbeb33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f26607791f70772e75fdb3d5b99ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a9d36b6742171c0d08841c0316930231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4d849509066b1f5c3bf5ec09bc62b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc66d0cdc6485b7501a6d4f46958f26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf576035837865861cd1f5d8addcab9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec5208fda7062e0e621de55c445c69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a8c038540e8fe60eac0d52c1b4f03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a15a818cd7ea71cad2c948c30f8bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba04c2023e4cdcd7ff6115e9d23f75c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdcd49c6d3a8125f6a2c7a19d962c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12e932dd05fabd51c4660047ba0beb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe97a658197208a2df13417a71736c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba640cbcc9152cfe59cf10e77030ba2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a2c8bc58e44b7e1c11a96af42bbf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75636a53ab213f6fb724ca9398399f8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bacd55e2f8cecae54b43017681d5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927903c00f677b0d0fc4272c7fec45c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0c8b3b8b12716d262d071bb3963b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b204827dd7386d1e0da2c18e2c164248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0339e7f6e2c5bdd7c4e64aae754f0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce26fcbdf428e1576ba8df3fd14a8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452ba14ecd180306a7c78ce9f71063d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0242bad610ff7dc9ee7cc38b329f462252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f064a5fbaed8a3d38d3c47bc7fa3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d54a755d99ac1bc45e30bbef79df8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760c2bd8e50dc0a3cfd92eaecc166a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba3d678bd461d30961c7302f22fe14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1135b74c9aa23aab100b47cb886faf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b395aa993f852a0fd62ba613030066258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc51ab88f532eba060a85ca23e47e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5445f6b1d75f4493c033349c2a5387260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a51d394847ac47f1f4f0652b88c83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d4863b61cefab2c0c95ea19bc2fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aad403bd07e818da3e6eb52f35a0be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b407189426fc74278dc0afeb46e7e67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17533c32160b016d446e03d1e8005f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3a8a7621fd5baddc338a1e65ca7a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36df4aabc5b21fb6c99fc7688b2215267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515b85953bd9bd2798dd8fac5b18f02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6371fc1bae57a8a0d02c261a7d3276269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642937dfaf9b09e58d8f5b186a135a74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bbc7ea5cd9aa30584f361872460d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f2760a7fb664f53936c24e39fd50c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557589c0d12b66cdfe23aff3f128acf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b398264a8f78cf64cc12169f69ab5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b29f9f815e8f413a28799b6052ddf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc46b05690e5b9990134ee54e0a6e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927c5d2837946b9ab141c69ff535ff4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c09bfdcce94eef56fb8685ea3928278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47115e25010c0861860e2d6e038d312f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb497ed030f3af41898902e31b6ba1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7dd8642e9f3096d51f1982aedd209281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf0b1a93d90e802afd6090cf04f74a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192d17d7a090709b240ee53f02ff153283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf845328f02bb691f949d103c424de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eaf1f29b524e4a7795b874fb73429285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79c4423d480aa44eed052d9f77662d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d3da97bf836ec2f38d72bd7236d85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babcfe3a7c2c614a775ae6f6225b41c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdfdbf20e02289d2e2754768c563f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2a39332752a6e65e04a2e7cbd7c44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732788ed30998445a46685e2b5e2f93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5fcf8234323eb65ba3614ba1f129c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a27507f18476150ff102f5538fa568293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8319c88b7609f7efcb3ce357e2234294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90d9381b9f9ead6b2c3c7aab02c081295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeffeb66d4165130e32639ba96a983296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742159a86dbb911d8d36ecc61c231e97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c66a8d09eb38208a06a8ee9551cbdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc45ebf29f39ecdb1ef25ad9c56ab85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034fd982ece73197a7bf588f0100e18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4b36f50342d3f9257bdd512e8087f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c786621a188778d8ad050f455fe909302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bab5410989d317a403bc3ea66c6b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daf85e9f5c010103ca1d6c22056c41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a17942a940af036df58f6e4f365e73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3fd59223c13491e43918e12c345b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eb53ffbdb183784bd5678d4242a72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b853ac82be663051671e79b3efad8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23382af946ba80a7ea08a8786479d3a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d43b317c1c1581c7c90719f11782310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc81cb704c33961215ca9e6705a2c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e669771fe133f3af0e647a9c250f144312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7366a8afd9e81265289222acf18e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017217a6e6fe93e0b377baa15d1149f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29196249e8482236b66160559dff6ca0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb2124f9ade391e9a89f32e5d0c032316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4106083762cf018fa8bd53f9e91b2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5172052ef12249a114f8dc553be12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c1e038b50924ffac978a617e4971c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b55feb626c1f3e2bef4d67730aabe7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3935ef726e937b0f9fb4a8f2b5b046321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10e894034a68a79eb68208c5c06d4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2013413694abd9332050d96be7f18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335c7c8b851c655b78c34578b70bcf5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d7299117c70c58c8e7e20bbb3fbe9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288a660f2c679db8f0fa72e650f02ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ff61edb4d90c0fc6183538337b60e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28af094c06bfc94942e830f3757ef2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26f5cc9e2276cf2a15ce0f4174b8df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfbbf52f89848bee26d216333dee81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52104b05bf3899822ec903fdc4133c11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f983789d234d0942bccbff2725ceec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89ba320d25f00803dabaa55af80f5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ac69ef926b5a822f506afa898779e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9d14144758391d46c4d9fe160aec0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f54f0e2bdb10c2a61f6d960078adb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c732ef6837498208c00e72e550253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700a07a322553eec481630d368af002338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d922755beebc380a8caf83db70e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682ccbe1d1791acae1f33ff9f4f2b0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c47dcdc8ba211137dc01b2741e4934341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8071689676c9b9d49105ec0c4272654342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef944a0cc47db5f1bd8f2aa8b2d1d926343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873599f4dcd144d2b3357724f35dad6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270696111bec9e683e9b5c00adf8a485345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d54d4a9c702930d2c63de3217c2af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b87fe4c868daa002388c264c95ce2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83347d4239804701cc25aa1df2d8206348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc152ca79ee051cf3608722e08cd0c95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ea9ea95a758e2f2eed012ea6b345c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f156f025b510d70a4cb45bfa8472c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccd5e1207f6fbd8991eff953720a1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e568ab14229d653b1bcccd577cbb83f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3d74374c5ba0ae3b41ee977ddcf5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642a2630bf3c59f2014761a4567bfb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e3370b03f7298dd10f241f9587eaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8e3a346fdc573b980851d955012d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b830ae309c0659810f262b300f4c93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c05e7277cdcf7351ab37674299e222359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bd21c495e9af6296db4b8cc0e8c89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109dc9971198cf27481fb1a25b6c0fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757f3ba53fefff4bb5c6f4955e848db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c41506db91402a6675d87e1a768c3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1daa29375dbaaf81fa2fa68cce9c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8347767bf3418194a6ffad29513e68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e4e54863982afd8dc60c6b5d78926366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541d9c4938b378f17e4e8c092a6ae9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b3d5fc88df059eb7c5d2b5bd41d57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c9d0a9f8dabcd6d1b355ced0479cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deb226a78dcfe44e0682291f3a964c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff429a32d93dfc85f9ce61120694dfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557344144c298cfd48619c8c5b268d2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a24a16c3cd29a638b3a09ef18664f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dcccf573f80f3540d803880b352b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b4eed8b5e04c1f77cecdeea24eb1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353ea12564ae94f53593a2efacccb22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485c5e3ae9a456b8b899304b65ce61d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb731d891d6fa6ca39d5359c480210c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4790aecfca55f52ab7904686494ab9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d74df444200fe650a02dd805ac397380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e283507e6e41b29e3edd426845f7ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900bc8c5dc6dae57ea8c7cbd2decdc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0c6d1aea746ea841746ab370e56af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab603130cde4e416350dcb14ab1896384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925cd80c731221bff16f12aaa398cd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55491747e94daa121326eeeb8755d8f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cd491f1e5f048c673e84c7c2ef507387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6513aa64b538b104f16bc920952062388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68dd390bdb1ba6b4b0f32a83374643389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fbd5e8c17192cab63f1a9ee182e3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b36adef8264de59c8d6aba8c90d3d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421b4a3c62ff4620342ed9c611f8c7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834fafd3cad7bfcf929426a0a34be02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89200063440d5f4e021490ade8035f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325e6292686add0d70ba34ba19b4da3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285286d5d622b534d7dc4e9bdee870b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e200bcefa80053052180be8fbbdae77397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a769f9e13528896e56c40a7ce3a6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e12714123480a9f1f76992ce57c3db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b785573ad7a4dff6f2b20932e6529400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eafc337bca83e9f70174b01e105f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5824f2e0a17c496e4fdc81f2c42ec08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe46799937387f1926757febb96811d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435aef5a1f424465d85581ba55af8f0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f53c68fcf822138278a7e5ecb4a823405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344baf2962674fa113a741707a5ddaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545bc0e02dd7ffc66517974f6845c82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c30db786a59dd61cac4f5853a3970408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81a052adf7ff60f5c51280be033b7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e41c04841a08bec23b1566ae90a22f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724047eef6918b9f46fb9796f2b3cd5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255e62846641421199886725c89571a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e260699895586cae75dcba59277323413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8520e52b49ccee3574f242d6b5d9bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d18a46d997c262dec61d68ed6c6b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf71ee7ae423fcbaa6ce727ec55dc50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6f8fc0f0e5caf748b2fa0bdd476c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994149167d91cc96daad10c25a7533c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039ab486ca7be6b453305054ec6b074419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee9ff4c4b64d46ba30fe36e10e64a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2ac6618f6b0ae776eb263f71227f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e510c2955b7d57c97703301673970c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466c262a17f64dfd8237e2124bad68b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa54e67818e29a9f322a957aec1aa2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd1afd1d029bfcecb98bb384b08fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed2745e2146287eb2edf3b2273b9cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951683510f133e26c700c921e73d8d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938e3426f64fcc1131c2071e9ce9f01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deb8e8f6d4513838db6f04911506e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6bc91a9f6bc922a0d09c833ad926b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9941e3efa3193932aa1b887048101b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc265ad2296d04b7b406a1c97046ecf9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ed8ed8778bdf3f506fa4215e1934e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c925074bcebef65b7fa2c054e3025434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45450dfbeb97b8926124f8022b4a0690435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e30ba346d54482d9d55c0c40a6243e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a563da6047649938aee9f7a7ef55fba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eb9de2e4b1250fade0baf6b6678f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13868d8fdae420c1321dc0f1f9ed6d86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66661f40925630e2fe98e82b06145aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712315f49abe89cd7b392cd840556d71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5a63c7d24600bc0a2a43952a19cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15d48880b6e5941fb2b1658cc98d6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45732250cdff51747f733bcc5bee4149444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae41ab211f4f5bc364959e9bde4807445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa72064a32eca51498af7982c540ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2074e5a92e864bb6b9ccdcb03c54832447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60ab2120627953c0f84434631a810d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc44486b37e6eb597416d1a84797975449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3197c66d4a2c9c8e2d874dd6e65afe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f3960d570eda68b8cfcf1f7979038451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db34e1ce00231449864fd8515d15a20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203aaef988518bcbb589e56d30d409d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dd0adad287315d10d2c95276c05e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1783c9746519f80cc172a54cded7152455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc890658234fc35d93fba72b6e29737456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a0c7ddcd879eaab108893b5e9d941457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8fb1a65ad9e2274a11673bc56e2de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf072db5d3de5c29a44dc96c04282c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838813af1ddbfb69148dfcdadf902c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac2fb223152000f9d879aeac2beb3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc98518de84ff46722534a200a8ec7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a484c5d85a72fc0908f20b3d0eb711463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762b42d3f448e28e9303c68c5a44d77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a15d79666f901d649b5ec88757f9ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb1e03b672a51df64c08988a4ab469466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637efcb7f135ceb3392321d62c7ca795467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9f4f22b666f29cc0d1bc79372934e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf1e4157c02653aba3f499ac498c44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510a0301a26b80be36c4f5b2fe0b351470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42d59e79eed35e5bcd5155056a394a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deb5f1f736e9c45d3115e8e052dc12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8232a573a23f5a7c8fbb29b44cbcf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c00e7dbaf9f8f58cca18eeb0036849474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e1e9e428d1f6bc3460869c8eebaa6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b06992534ece584c245d612d1adc9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f662b87dfb1a039252f753fba0e7aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d4612d133060987268dc1ee36c68c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d537a1a2d43e268fa0bf4f2cbcfae84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca8745c6663d9ec81db3ba3df65e63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02029d8628ac295230313999b1e2db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e059cbc4f68d59fc1ca076f9f5b3595482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49c32f68ff61a2cdc161d9c57d1886483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac5df027f6ffcfa1f96a4409fe2013484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4235d954ad3e3cc59af2a35f00dedb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caccda8d573f4e0cc37104d9d89de10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b2773cee4d5213376d248b6f2388d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff0aa27692351304378cd871d42b20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90a0c99a129a14501a960f39c480d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f270467933900561ff6117f30b63a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e8e8be2763472c4fa79bdc0c8f55a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4cf0e19c6b445896be046029f4648492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ca70eb3f893b81c72d8b49d398cd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006e0439a74ee58cb523c7dfb52cccf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf4100257c3af0cc77f8252cfea3f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea934c2d4110507aaa6b9d7ec8504d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9a95426baaaa4d7f14f83bdb15819497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846d294dcb658de5369940a9f6e0d28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc6751655683354911f46691c47423499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e94e0d68c5aefb3157665ffdc2bc7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17824e010d76347d04bcc5c6f753bef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8af2b6914535784de5ba8401128ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb01250384f5900b851b3ddfe655976503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9813977055ccc9dfb20caf9d4935a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1205a29eb837fac374e369e15afac7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2e099bd74a0fcc50907e92b080acc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ab3a596d2d672dea0933417ec90c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6efdfcbf0ba10b9dc514d7da406f92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87160a460e2f3ac00839c6a977a55919509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b034f65f7088d8398c01d3c99f14db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35e70e183d6b1aa55c84878e6cec2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16da9abc6c9d119d6513ddbf2ac65d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f6bc9dbbbfc1cd4eb81536e5bbd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16071242dc097b20c3381c82763dd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ded8dc2f12b6c27d2d565e159b9776515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6a1be10a0207213e77f62acc0facb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5996f04ed31a1307c724fb503f59d23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1748d3567f23d2f6b14657ac732585518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58061cadb9cfc5db518b0b7bd2712658519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a95cdfb888388b2be579010790d72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248e15ff32ad1b123857170955d69f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcee7eee34ffd30d2a159e46d14c767522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206901acf1ec48349c61226988f633d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ede873bf100a53b2f202bb71b45c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36b46e47b2541b0c72ca653cdbd587525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31a46e17d1866ae31b4aa5aead6924526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a0fc0ad657fb8e6ecf1ac830d0d52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3c4488759607c91a072a8f680b638528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8ebfaff63daca97de2eb074717779529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f12fc2a98b5345bef6ea8a10f8bf13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef5fc03c5b621f6f8f18f866712e23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b2fc904da60ee202c1092318eded532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868c9cabd9dff9102c9cd667c7e27f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286d76fbb97e80ad9237578e49da887534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da891d8b5870303db480e30b42257c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead390afa2c6beb8f54b6ad768c80187536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b9f0103d4de4cea21665eb6b9a764537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34656118f080cdbb38a187d34a0a0617538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a4fcfe6f17fa3068a1581f0c33f05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307aac3ca464948933510f4de0af0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079463e8764fbb16c023c113e7b9771541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197e6644de2d2798c7e1dcbfdb113c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f25a072e2d42780c8e3025dd50ff5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2b8193004d8ca62a433cb044f9c8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae441da9584d7b6ad6efc8a07e043c42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ebf1ec7e47419c35c4a8e7bd92d1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbd8ea2bdb31ab36193a9f18d2383e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfd1bfe6af89d7e76c88702eca72b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441192ee664db430dfd41e4e8640d02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e7df56818c9d8b4cebbe4e8b67e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2096eed1f1fd4a6b34e2840444e8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5d450ed806017fe7271fa9bcdbdd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ff6cea7a6473ba15d380239c5b968553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88480c1dc1dfb8ec0ca6674182158435554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be03e14e0ba3b1fdf64bd2bd31fee17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0985ed89f3db56e2a2d78d03da175556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412624b6f7e9a2faa0d9b605d8d416f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c420dec0610b19398e96393556f4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d77ec1f3c1eb06a8180730a740fbec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03a682e3a263905b3e850ee0b1beef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b134f3d4282e4d40e6be4eb3d50cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7a14bad71df04718443a67fed5da3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1064d83787edaf1d1303350895b41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c8c51ec0a6b0efefdf26e6d610a3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55cf7ca5351afabe6d01757ec859b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e996f6396269e2f573d23876f07d4a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d1aa62474629729e83c8fc8567bec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da85bda885d9d00f3d08c29225bb79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a6e89a187936a131f2fae1d2d3b64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ada4dd5992d6f297cb45efbae4a49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8232e5511c1080cb106b6134ef4e0b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4ab26a1ccac8df6189e02a6467de572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>