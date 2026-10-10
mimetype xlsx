--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80243f9fca4e10800d03d5531efa42771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ad3f4810319b05e470ad9afe364132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a498170611d807f259dab6da9bbbd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4680e18a3fa03abb989298470349b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829356aec30ca6bbbae3d5c78f809de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c821d4eecbbd76212bbf4c887b2006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db35ff675ae9ad3666cc466b66aa7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec65c3008e1ec83854d25da92daecb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbe850bf742d668f3dcdc226e571cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589332cce9d76e48fb611f8b49297bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173ddd117337a878d3e130655f334a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb64c0b5a74b4ec37793a310d0a2c8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bbc935a32b44461453dd8c9c145c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45c36f59073ad52e99ac18a460b2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e839cfa7830498c034611b5d493475415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addaf516264ef0be21a832a1eb909cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00853a9778b67cde009acf319226e4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec74b827bf7f82570c5c9d2e09765a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73651642866c97b5f27141fba4b3442b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a5ff1227f737a5552a5f4e7a30e6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab283acef9240cf93de3ce53a9cb4dea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dadeee6c587d64afc220930ecf05c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b07fbe652279e0f967150e8ded97823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12eb19ce46d3ac81a3951442cdf14324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b43883290dbe7ee00965d8e326c84b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121726b71350ace6f63fd89b3d1d87926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f03d452173a89d98513fb27de9e6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82465bfc8a8ea949d2fc512271b023828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9469f254205d9fef4cb52f7e88bb7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bec70f003c88191464032a032affc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aab90ddfeec25d58aba61efbf664031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de19e946d130e050b76ab4ba18ddd6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b325d31adb729e89d25c0a24a7f1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a516985fec7919e1e39b5f7976d2fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae30dbbbd7273143f30d68592ed4ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d3b09fe6d115ac5a632c47dc8b5d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b8e17ca7cfc2e1d41974a5ca6732937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32fd220d13a3310546a749ffe1d7e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a546a3e4094d3c8d4868bb101162ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23686526d06694dfbe9b2916f2bb392040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111d09a89929c3b5c17c5e4ee7cc21241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef88b1286b83063ab2e954cc7cc8a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6b7610c7c23fda5948fa682a5ad7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c434c632fe5ab41c8ee0e0d688671344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f759ab6c584d6a5d6e534b3e33e23dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478c749904efc89a8ea4e194e4eb8a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde17b2ad428c0c33d3742fafc765b2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0e34b072d84595bc702725ef91a4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff6d2fc4dd99272d4304887e2959e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972385d5a2d9adf092b2ff880fd2cf350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffa77be9e6c5abd785c9d24382b44151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab5e9ed6865285218816e6f5e6f30d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce866fdcff1e36d6f885885b4d04f26453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d54c50b7034178835e680664306c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccfaee6d0049fac835fade183606ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514ad7690569586b4fe6bbace49d00356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3201e471bac2c3502e1a05903086e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4790b44bd9e842791ab90e09a4247258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cbf7d6911fa358d4f5afe15efb63e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a159eb4acce27425f6d472e5e3432cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe926e061131293681a7b0f183399661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4492a3ff4968dffa413ebc7715ef762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142fe8f707b52048be08417c5d751e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d579c0778e13b966a2e1788267aed4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef657cbad6d629b51b6e90ad55d4d4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c368ef24e4d180dd2aa7f518740b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33666aa9a54925336cfa2776141a4f9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8036d5374196696df5cf8ea3a2b7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65315cb452d9d15465983eb43fac3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088ae109831cd5f896378050c9026a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790b44840f99223477b6efb90a0b21171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed4267ddd989f93e3dc754f0eb3a9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180f7039f42601512f96636514c669b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3054b7d9095d47fae642f6584ce98a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a7e32e1b866f761c865a5c4ce3fe075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf001a87d2c5c08c048d96eb1e54ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d482bdffb45921fe9eb0e5ded40817177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ec4a3ee274a67c3fb8c49ecdd22ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e38b7d2fa10de79b6a79cb6bbb96f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d31915fbc38c8a548fbc728bad224d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44164a99211da3f42fe876cefd0759281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6159fa6b110285401c3526e568ab082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc8a7500c3cd0f03993988f4967ec483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b188388f3c432627588f9198513601784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b91dbbd3bc4bce2d141d5015f5ff285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07511d2de74d0a92ee219eb3371f75d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24fa057ef01e1e8d30ed2430c563d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfee829c6441b9c2bf5057b134096c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeacefac58719d67910a6f2f37a376e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866afe8ae6737a022ed81e91168c9f6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa82f7bbf40e543c15034f3da9654291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cf3abfc24fd25104a31343aac06b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681b70dcff7ec1b9fffc96e4e2df62c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c043186d1bb284ef8e4255206b394d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f815c6d754168154b628f196c7f5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3080cd66d8e4f960cac05431f84e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122b9fab31857aedb491b9bb33fb82397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591bea0b6f13cc3f84191fad944f4b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46854164bc3281c130a065d0d6bdc1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a52605e63c9ad505ac4c6ea1fbf5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200459bfdcc9379ca73b357670d711d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9ab652e9a4626427f02beef9a293e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3a523fc953785edadf3f0f41a2727103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92400ad8bcfbf34034c74685fd91d2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f720f3531b5e1d3b71a81f2b8399f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfe3f5f4b7589de3ebdd3697d06952106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955421a9aef093d91b4bc51736816f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bb319d6a9a574011db804c90ecefb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe731af4835693984b34c24669e859109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b808df2cddb0f14f6418ecec2feb3f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36142b66b7fa3071c077bc0cb01c6ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f74fc0af08ff833cc417317a4a3391112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59c26beebdd8fadfa4b2e3e1eb33e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722955db7d1635acb3e2a4ea2c2e94b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eaf7968b3005e6cdab906c6fcdc39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe437f4b475f17725057ce78b19ec2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316fd53e6c550140d2d257a054de29b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3a43226dd385b0363a7ae5f995c52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69451349e6cd7a924b307614615cc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43106fbd953763047ce3225290dd8970120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b230603cd975b21295e9187f440107121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2fd6d1986d0915c826f56ac719691122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5e5fa92e030fc148f178fba46aa4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88693f437dacacfa77fe8086a771ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413b30c6fcc45fd50048f0160ea848e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1230d471cf7888eb73df56e70403c1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cedb0da9ace593856bd5d36194170127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cac180ef81479c6878d0d0e6bc05d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f8e47203c08ae5252f0f67316d6a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3ce86c76bfe9875eda3906b8ee01e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b34e9160a9c0bd99f08223f3174ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883da31bfd7a0fecda335d7036339a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392d2e844e0a1ba91787300efd7fcb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95e1803753aae51fcacd61ece754a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515301172c83db2edc7d61a434935c28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edfc90f4331e3da3833a3248248d96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b14f5ead34ae85e00fcbafaccce422137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd63213cf07027d0284d405f560a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a2d5b1ce18de55346fdce668f6fd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdeab902568b5947025148e6dacd6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a181f20c6272fc75a1d6b6817e0dd6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e6f1279f16d69ffdbad66f8d7d90f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943ee4aa5e6a06d94660e0cfa51d046143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a883060fc05fce3b2fb2fe48abdf95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125354266d8b11b6a0f33782b1e15d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03145235fa15418491d378f39bc948d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b05cb73d22c239a1e3e2c646924838147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b537cba89666eb0dc8a9b8ef9c1a6c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b52a06b0f5d8fd02d4e35eacbf4f43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e18b7142dfa62ce6dc7213f5c4c7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1bfb8cbb4f780856ed49fd1e09cce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c69ecdcf38e67b09fd3f46a1d5cb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ccc4f8788c8dca30f37c25acc4e19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce124c0aa8aa2f8ea875473dc82d8371154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c7a84fadb584179e841d68cb91813155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea36c6c08d8c2981e138e33f6cf81a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e287a84eb9146c56bdafa4a4d04e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0aadeeaf4b7f7f59f08be19bab9c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a927a58b3ff0e5dd4a38aff98824ed6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daebda3910dd891c538d525580c5f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b553b1056317e17eb2f40cf610d86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19893b21dc0a32990f37330a6bcc66f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b838098fce245ec3158f36356a76b50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdcd7ddf562f381c96d3bed562bc31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177e237a38427dfc01415f9617a1982165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103aa2cdc7c0c607c2c017e2b2b6d04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498b9a8323f4fe55a2b1f46ecac87e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e37cd71d6deb5572639f1de79ac6a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db07b2f890a54df727c2e1eb0fb6949169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24031ecc90e1329cc98d97a9bc75199c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5e142201d0704f057817ba91c4a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41483b938c423394f0f5fdf601b579cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ff08009cad16d64e6b42fee3f8b1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc147e9c8d345115d3276f1ad41e5b8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e8cb20c27df2461bb1ab54abcf810175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630eb6de1d91627b63bf449502ed7b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2116a6bb7b2fd3060f047302247d85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee9c2b3963af3d96c8c63b26b854bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f5d0425bc812c624d303bc519d670179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619cf4594ab4c181a227abc2c0c6d6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141130e9f7d58f7ed5f57932f5cfb420181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65129c13e18881573ba3fe258823f7ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95331b20e59e9bf23828fa5ecf110d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84088bd22a5b8ff373518fd1d4878c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dd40a7ecdb6d67bc6edd457d14875185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320acf777be7b3b2f8a7f18270b96f28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d4eff3ec9ebcd2f7805c6fdb96bed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e36a4189a894344499063137db78b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f4db026d586f1d62470f7a8fc3424189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9f921b066c394026aa759136f8306190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07493d4cf977f39efc1a633d80aa889c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79ab40daef84f5e2b1ea6033d97748192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a3d43857d0e39a44758f8a52780fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab3d8b890f353ee2196e781389608a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacdf2ebb22a134c48001cb21cb170a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732b68bc2a83590ac56eb2ca61a0558196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb249e197f84bfccdb019190bcc2cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eea3743d37a11549477fda521548d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c7d6c2894e3e7f6650c3b4dc2d685199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce0260b84c53cb911d57a001ce8634200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118d4fedca7492ab6aff506e89a552c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1fdd92f558dcbad828cd7b630e50e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563a2e3883a4a81d47c0ebc6db2f440203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91a2b5c6e71970e5c72877bb106804204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee82cd8e5859bf9385822620a759fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c74b7384586a6bdd510b0bfe1a5567206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0935d8e9cb35747f3999da38c5789207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac35cef6f01d3a898ea2b9454d9a42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d69a5aa004f6a3783b3b8bb5e548b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b8aab934fee5588ffcd8245508939210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fb15025dd1c85885c30ba3744fae4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1de1fa033ecaacdbf59d72a7043811212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5580017f454ac7e0ec0d56503f23b46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310f48880dceb23a5bf514c50ce3fde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcca6148f973c5414537767d8527bcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a911e20ac18410f7abe57f4b3fc17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f2231838a0ff4ae22f130c434deda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092cf649d8b49d3b94dca001e3776a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b332d31064566c80d62921f7755d43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a88b903b6c9e9426047ad8e1c63ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843dc39f13f6b897cd68696e8587dbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d84ab35d76b1c3e737c54d65d50607222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90ce8a167d2ad509e6aa7d295b84e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba00450abe1ef50b0f8e91d4cf8597224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d427f8140f84eb28bcad522ea53decc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845d3f0da75903b0e22c2b6bc90566f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a497c7269032d67bae609cef2292a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23c64c2e8ff87ac8c8abf824f152a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdefb28b392d26cd606270d4554c189229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2f8dc48a37c08e92d34b3bb3193aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a57dbf02cce860d62490a6b1fc7e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc86d26c6a3213b33db6876e1660ca2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7cd5bd200c3e7fc5b4f87f5794d49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64f0d2965e809fa65e7da7f42e8610234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2054e73f2548bc95398e0f002597f60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54b6b194885b34e1c644f85e8ef704236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbb709a1c79fef50c5c405f14d0028237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fa69a2f437548a66d055ee700fedf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b608a2b6459d6f45f1e5ebb61a0d4a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49823fb8964dd8131ccf717803a1a7e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7b889cbc69996b721cdda16434d40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeaaed65032d463df27ad7ae381a2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e08f4ee7748f82642fc4c9b0ddaee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213426f6f0d75e39e12dad9adcf7bc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040967d8bb881a0f22125f5701182eb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af1387155a1605e0c736bb5ed3b768246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee205a2d899dcf7b36dde72984e353a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d17d3b9b99cf03e96910a7c65551d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b0affc5800bf22af334f4d2b21120249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f41e72f915677379f5d71a43bda3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0693c774daaaaf58d2d52703c5ebcd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c36ae224e03a35343a0cd4a78d69f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd5a7e8505f333c5607bfb80580a0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b3268cc46632650acabf730f77648254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8618c450b4eeba7502481dad3b48a7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9173457b459056a9f773a8002efdf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7f79bef04de6b4fbea6a3daaac50d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b120ef974b5e77e5863a0d1bc6fd23c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80c62ab54c36ca5dd495b8bff0ba9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01473fc541a0158e98acf9db0295689260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d334f94c59bc7abfb541b81e0d76e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a26fe35492a1863265a22af82a208b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608d82aa9d76afc40bd8002b0abf841263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2192b76e317442fdfea75a9f1e1627264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaccf6b4a0cb72254165db625c70a8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4b9e862a724d0183256e8aad830c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13059da75ad212234eb755e46118b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5646d215970ab84ca6912a92bb122b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb769964513a0acd239eb9ceb5d547269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a8b516b7259a9effdf84fd232720a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f004a5f9cc489624d5c9fe35043b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cce1bfa12fd72c5cce648c5613b89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcf311fa3677c78733fdc6755969a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9e4f09bacc6b82241852ff94c4da4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c20f24b9de4bf1e2624b6cf989bd60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8855564810a6c0d5f18451b716fcf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac179b46e24c0d570a1e5e8b4b6d13b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518247e3c86a64f8e70fac21572ddfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5c871578779d408ae48766a2dbd04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111f273011c494e19670b63a8fc144d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bb1f411272a9121bc0c8f3c31d8f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b7639a8e3cd558b770853cb12c51d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda9cbb0b872bf71324163cb93ca603283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377f9524af8a1c254f00327e08b8bc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582416ea37b7b462b4413a7e7d62e9a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be491f15b1309cae5b62f2e8e4c8ea82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b5a32abcb0cf631f6e9f728570d6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2384c08e2ea68815cdd266133c1e75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6887f2eb98c83e5dad39d317c9991f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10587633d9ed73ed1815c4a24fa910da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568b3f69b5be14ba018841714a012b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3012e0babb9ebcbfb51d1b176e3fe6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfd438f58ba774741aca163939a652293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06069b0c32be24874a3931199a23e12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91bb37ab2c1ff1c239ab2ca93d5f98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d253ce2d0bbc93fa5ee72cee4b4f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02d3c4cd70ae6ba6a48f50ddecd542297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed835a2c3019246b0586dd81598813d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe12ac555b0e0167b8a20660f9be49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3f59005d74ca1bf84617694e5fff3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefbf9b85ac3894b9315af5071bfd28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bc14811df23fbc7a660c531bf3af6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b3cf59d07aefe9a0dee7d302fc578303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724414fb6793ac013f654ab23d9550304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb79dd68728b918d5a8297501bf1d58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464808d9b28fdddcdd52e636eef0b8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebc17e0f4b1b960511ec1dc2673dff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441893158c5c42dc2dde6f52ff33fd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4aea8d61c7f3838b87ad52e517ddb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193fa744bf64973fe38ee0c64a31327310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820b31771bd769b964dc41840342a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c57236df6a04d3d52119c0d1b5cfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704175980efd5ba400d4237e48f2108e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9348954edc1c55eaa7a55c8c413652314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268adffba5a95419a5054219d4f4389d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d31fa1df512dd673f9ecb9082ba5f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c797ee8ad1c0d83c1d7e5f27dec99b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc2ff9725decd6558179b8a2b973e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1c9354c7bdd6001915eaadfa25601319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91aeb40c464f1ec9ef49aa739304a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4aa01b79f83313a0573f3ec498e4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a16c8ebb641a3c15700ebbf38ccff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0bbed822fa845483f21f0718e40bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5bb9b853c91156038b04d76fbc9b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ca57d4c0b217c9f9669f4e54daa38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eed1341a3e80ecc210d0fa83cba19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef7ad6b64672fb76fc00aba4fdbaab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54798ad5ff745a36719feed9af981be0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e0ab92653d4f3a7c1b20160825eb0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc9767f6e0c42a7cb206ad47dcbc11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010b5fa26cab3618865dde8cdb0086f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6116bd5e6b8f5d0d6c63d1a69ade83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfbe73404abed7d8a958ef7c9cf3be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de71b1b5982b220ff895772692027e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64c6eddc4847611b613824e08d5e05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec841b0ba4df30862dca12fea60993336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8772554c01a07feefce5688120712f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88ae9d511551f3855b8c47a41a27e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea85c8f94c8100af5535971e7bb9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed064aeeb23575fd0829b390a0bd6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac25d10d6ff7501a2469f826e30097b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c22585afd1df4b58e8b2cebd911c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c374905d635964503190deb8ca56c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6d405410dfbe999e506cd042dd1f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b5b98460f6b5c9a3985c128dcd5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313edfa265f3681f897b1db0c247809346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ff26d1b1e64de5c13bb8d17023bb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691ad64067820b42db5d61e9319a772348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd41ecf5afdc509caa56289f8df30ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593afba222bcd18a4a5094e2685d90e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e634c80bd04ffb9d024a484e628ca1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab42d2bbbe7719963b9cf47b925e51d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8ba327f609165cb484892ecb77d29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b89c12562d44cd4afb9ffc048a8baf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa731a70e6f1e9ec300c82efda615d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94335e59935fdbde0d8cf6e12cd7b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebc59ef4d046db40f2e930bcde2e04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6df77aac8c499ee57383acbc9f9b42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f160461174257ed1d8988f73122e232359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d6e523379336fb4887a8064034ad0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab9d76dcf8cf82841ec0ded3c993d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad058708a797c6b73391bd592074955362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b1a123baf0e31a327adf99b3453d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0587ad110eacec486f4a293cf1b788364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b30fd8ee61d578f9fabc020981cfb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9f75bbc2c71a2d23038e298c1c079366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e2bd59e3e891718b2531a218294bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef14611f65248ba814bed9903bf24f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423af3ee692c2e582038146c933338f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dfb9e9d2b116162f3780989943baa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608531ddfff654ed9c5e03d7e3ea113a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca924286e348ea0b2367613fe4b5788372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e8662fea8af76ec787500dd1c2bb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ac8f4fec832ae5f86fa7c41adb0ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bae281728fdbbbd4bd829fd3942e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942831426605f70096d15408d19ba83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71369b3ec24a18ecb0d0ca68526aea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79d2e0bed4c31fad17995682a6c764378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51db5d9e25ed30a4b5f15f6ba35aae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a87dcc387d80b7af10d384e1bc2509380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cff84b6486fdec2d28d927b80e107c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d05b4b71163caa8eeab2ddcfd91468382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf533c6292f7095ba9d1ba916c5b4915383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e81c8b9420e6a1b466827b79ae4592384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a1a4c5b1e19d8994e224831e95f56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749a8cfb15da7c8ac3c6c0e563f3ccc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aab9e573543eba05aeecbd3867da8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea502e3e5e569beaa55c96cd15fd063388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf311e637ebca7fa9712ed493d9fe48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aae89b8f70f9e741792f35a1cacf1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00867d6126e9a6cda661dd658354bb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0bb890015fb4dbf7178eaf026b4b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139363a0c0cea9b6772603e8599fb789393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb65cf6d49b2828bf0d631b6fadc5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a9610e65ce3ad42c6fdc1b5d781b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20aa67a7b2e2df911699d5f505b0fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1371c3a49fdfbc56c270bca91431d69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b3329da1452c259b2c0032bb06506398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21d280da9c70bab53dc5a49e1da8c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f3083206d8f351fe595cc404e3463400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc3dc6043d9b5ccbb9fb2179227565401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce1d0dc473a0afca8141fb02651e82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc2b5189ec5cf1ef66446a44821c01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddfbd93dd2498e890abfec266edfef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40dafc539d4e67d3d5df983875d794405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97feafcbce3c9ff429c679bdda1129d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fa39d3c4aa6b1aaef2fc93464ca4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c6bd0d2eb57f003209fda271b70a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7e4e081ccb4247fdb38e5f12a79b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73174cade2d34b6435d8b7e4ca666404410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca00c610d987ca826b0de49a65478f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5997196987dc5dcef36d6bc5beeef0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc9307182c209e3ac67f864c381c62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff3227dfadf218dbe68bf1a2542a50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01172d660e08d1a10436ad2ef4a0cba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c8842837d16a4b911be8197e3adbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40b449fc704fe13fbe3e43ecdb8b73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0835ee993cf6598c936554de011c6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef15f52862e0f87ca037eea52ef6770419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdd7a64d4f3bb8ef5be68c78ee7488420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f06a9917c83ced5d7d66b34c0fc828421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eb7727b9d378ca67e59f027087839422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dd085d8cb2380611a9a77f7e9a43f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0188bfaccc9546724625f2c5ac1bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61680598a009272f8c8e0fbfdfcb003c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf41cab03ce78084491ff6c84e2c6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0fa6450423f2d3756805801ffc9ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125acbaa089e304044faec30ccb4dfe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513591dcb60221c05c351de891f79e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ef4689ed44dc883692503eccc4038430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dc6a8ac48bd51cc567c2eb0be670a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb32653aab14fe6450e03658bf0f4ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af870433ef75a8a3e3e64bcece749317433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe551cbd405cfc4e37ddef8b2f7a6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e8cc88ca81effc616a971129221cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503de994a11e319be962c6188b91ded436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581822d340e49a3373a1839159a3f448437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85408c0dfdf24e6ffbfdfc64d8940c14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a4b58fff4b9eddf1d6c3421194d24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6a3896f7ea3584383f8eba46acd38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccaac2ed255d698abb59362cb1d232441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94809ede9c454daf32aea8b33cab6c9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dda3232aeb56ff2011b743911cd223443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adde4172e5314cd6bdffadd42cd315444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131895a2d20f5ca07bbc7276a711f4be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819a77cc9205ebee7cbe6979a5e1a73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b31fc032b54b3a58492e027d665825447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dd02be546bfcf29421e5d4b3641d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52cad0a73f1619ae77f1cfe32fe8c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bdb1a3a056c08608304bad7b4c361450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51042929820dd4d1fe3265e397495d01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c36b4957ce24118878c2c7afb8b56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6a13471df7298a987b48a14fbd122453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7098b45a052ce848da548f4b4dad69b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0b50932dd0fed113623cdf1b8e2cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27330ccd302725813ec40e329077e245456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e8a31fc2db16237275579d68b52e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6e6cee7f6cdc1db2eff9be9a4932f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143736d2c20ed46abc38a8f6434e83a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2324e85fec84121b8dc8b45e3a77c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769c36a51ed7b72cf3627cf3db27fa7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd4197116ebfcb34541dc113ccec6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24158f2d43f342dfc2cbb59184aeef55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0030fc4381a0c57cf2f378f242a8ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711949bd9c5be548ced13b60bfadfdc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d46e93a427afea31dc607505c6b46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c908f7cb7d3a2e20ffb9f018e1d11b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e99c8a88dbfaf15be6dd91acaafe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d55b6eb424bd21aa2544f8e352c4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60c9d0564d877aa79a44d67d2a1a06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba50e4dfd7ca0166219cef9ebfa5d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce16a7498b72ac8f0c1e08841043bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c2c66fdbe8568b40bcc89f9c07afe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcd0956314560419a1e471efd1560e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87aa86086fa128b5977f16ccf60a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf979e31b7e735e7b378f5e8ec84596476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda7fba796b3fcb66f31d59b0f6bbf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215e69e31c23b1ebd2049bb226c17ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b778de7ce7879a9e271927a2e64c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5add22e85abddb2ee4c0852e53a5548480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97583bc11675dde715cdd1095dc205481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73300a341f992fa0b95e2641eff55b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d0c9ed8b5f2a3c8496e59a1fac176483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a85cfd05b795c7554531ed76395eba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a12b06fb7e7e1ce5e7af75a77f600485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3254cba29fd38f1416cb51f8173b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b734903055f5efeec6135c64c0b7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ace07ef67dfc36e998202889fef648488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37028395954df689eb079593dbca01e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1836c788518cceafcdeb09d6ed8ca35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e6313fd4a78eb520d92f90e965803491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a3c0442b5b78fe95cc23102904b75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a79b226120955fa0a8131eb157a6e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409edd5e6a2460db15b6fac36548d818494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93915057248c9268d566c8fce4fbf42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356c8f9661bf8c910c036bcfda91304496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9adb33a26da95fc3a18fc0515133de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30163f076a02db55f9a2c301ae95eed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b810ddbcfd47008994a9078caf6a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb48839567c513c1998cd4a8e4c9067500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bc18a4e8c5c2f1e2e524cf182e149501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da894203392d303002fd9e3c7eb853a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94a5be8990b9156125e0946a4812a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9d2fdfeed2a163ed1d47adafdb6cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c08f6d8a7a612ee84c1ff4abd1bd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9dc917590d936dbd5a9afaee52741506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d8f674a0790c338369ac42c6c27d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0968f56fe0389d8dd70cc191f4dbe4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c66f55d305a63063d38bfdc2797f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9275cbe71512fd01b1a7ac34b5edc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ebcfee70cbfbd134ab647c895bc93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6d7641149fec87eea2d4e3977e903512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edf70fe9e435412a84f5b7ff92c4ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db140d3990e93849f91b57bac8c247514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99ed95593255ab4631191131732438515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36322e6dd4366e5a31fcc6e479802e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6d55e433861b85f501a2b5ccff523517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb410d7a3d6151a3322b8737b8765cb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab5111918fc2aff72d59b30b5d5e29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8badcb2fbc3907e66d8d24f1b1345520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22a5665559b236613d3b8a2f6189cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e174a68345e6593f3180dfbd70e240522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba042f3fe98d6d864c05c198eb69a432523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a8b22d21ac229069c30f757aab62d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c854d7136555a103e0c99ce5b7137c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf38df6c1fee5ebc72cafea3a9da55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8945b64271598b7649f5114795bfe8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564193e354a58527b11bc7a29b3e0c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6971942f09efa94819e1e68985630d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc176a06f24203cb0f402b185120b990530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe83d4582fc6acc119fec88da30dc88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb279b8458de504c8dff315f0cb317532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78ebc932457eef1d1fd3e666d1eae0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940c24260b8a3fe688b06db50b8def4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c0557756c46baf7bedc018db1f70e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b9b310544266fe5cade740acce8c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e346477b843b7bc9d47deff4131292537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0b6f6d60a28b7121b83e991d8acc2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258effc9db24aa82151331c5a8098bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93525dc7e5216f5a58cc18d793762ac1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0332810c001f1b876ffabd74f50b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdeed623c775ba23f1d11015b58b8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b306b7913b9b29c76f0f40372044760543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe4e340ef1064548d95f4a38011d4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a601efc445aeedcd97f119a2a90402545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dbdf464a603eaa0ac25ed6913f6e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89090580a8ae6f255e4e14526d87a2b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d3dc37d1fef69c5de1e9dcb808364548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0f2b898cae51dd11de3f992a6e0a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a487f7f49e269bd66673912ef1e4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b717d2acfdb74a209f683df2d86c6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f340512c288ac9c05be024e201c4ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35081cf81c3407b830bd3c9426448d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429df24dbbe0bc37181b49c2230fa41554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e245b12ae8b707df8e2e42148fb06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e07ef8529cc654ff313b10e586a72d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd9ff6d5e87b5fb2b89a9d753dbb2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8686514d7d278f7cddcf6b695afee8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d3fc3e10f6ba02844ea1234536e13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4b8b78111b37ab71b2ef924577bd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49ac15bfe5f4c988a7ed8d3c0d16ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e64dd375cfcbc86054c9d67878f87c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344e5db115fbc33b8a1736c38b78c29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb9b44d08dbf3343670d76756f8437564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2239240bf0528510401d06c379fa7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2b36a28ac13d93188d43504d30001566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c498e29fdb1aa92fb517e4eb825d1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd36b2163354e89060aa7d968f7f39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c98a4b9fa3fcb7d6543b6c2961382f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0572c045cabf934223843924ef96e3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf18e2bc5989e757e012a5a2e62e639571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce40d43b94c95b43618f767670ce4f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71a45dd483596f3973a220275655b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109815a57bddf992e9bbc18f2ba356c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b081407ec42267cc70236f8c9d60013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78037b40db8f0027de08f4592e63fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3acd80ec5a8e37e1ed9c33e71fa0d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf564800abe4d25d279ec73bbdcf5726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75d55966b24d0fb2c05204492474f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2832aef1435fb3f4fd55fc3a2c77a3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443296fc575d6833ab8d8940cf21d84e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93240ede5ba017a63180760dc15da17010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d7ca54b80c26c4761cc854d10a3e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399e280a4a168ee6790c014f1ffded812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d600f462eb16f77162adb5c285337813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4f08701a02592aa8a26b690c5ed3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d232488602edded77d529cb993fea215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e01a2de622b52dc3293ca6ac88b48616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080011b1ee1957e9d6cb3958eacc3a9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc946b2ee5e1de968d6bf527b56bb7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86924375e1ed9f1bfab53279277e21b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d1a665d7ba700651dc1e0c64db29c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd0ac6f9bfd51e1a0ddf2f2aa9a62021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89936fa504b326bbf02890a988e3c99022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5444356c5c8d4cf5b3b44a33efae223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c267bdcaac88d9a78091cb25e002e0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38c884250511fff58313d2bca5f22a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c52ec7eaa71d60780e7efb27980d6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9431e8ab3c7742f46b730648fef378527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512b35ce950a210f62ba631d3c5438328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186c5cd85d9f52de2b4c26e1b7b255429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab60e85590da1975c186e5f44576f6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343968787d5f99c158f55b5cdfe600b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ba4c70f310b228510d53aa7ac059d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2abba24acbdc5f869bac3730a15b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d37c0b6cde25af61f77248057126a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d8ded95cb511be9b16fef71bcf1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867cebf56f274fbc95e1246770b7cfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0992b9df0915e5dc0479350d772cf4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14c92d085bdfe29146037a264a97c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5204c63126962b32caa29c60d1f1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef7b59e28388381686f4d3c4b8fae440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e46a329f5c4e6c794d7603a5a6a0bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a912ab8d4717b6c6be6095709697942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62792353e47cc2dcf651cb7ed4bf1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22a25b96c7218853d462770af494bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea408e570755105633544556a31216445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589028e0c1798a0beba0ed9d10f5947346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35927a2e2d87c56d3a773429ec9a655247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b31c919a1dc3ea100c8adeb668b67248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da050d1b102355ff356870b4f0e844b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2851c0693c24bccc76ffd5f687d68f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e78446c5bae7a85f0201b0252ca15051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330575665f3e6c80313cc1c6959a03b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30293376f533e19f0fc92731bdda1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9598f15fc73b9503fd0717eacca8df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c3a63ffb54142ad12cf2ddd220ffa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4e1c9c0baf3440fc00085e7b696a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af0fd04b1bfe7e665db853a2936de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bb4157c8e0763c90e67f5e0934cb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc19f19f907fc2a87f781e9f6e86e4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33bca1733da6fd7d345786f8c182a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694af67add1f31b4a34fb93b1ea2370061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef9dcf4cc005840897eec8b135192c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7f6eaebb5c837b7a118519a8c60f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818cc8f20e6d03448d03e9a6cd576c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c142316641a0f12128d7d6e080b99165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a014efd1be9fc073f6dd6bad1a11766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120463fd2814e74e8ec093f6a643675667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052be4f53e47032d868571fc357cff168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d642a1e674625daee855438c99c90569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61af91f41f684ec4d836aa785116a2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377f2eb5e7561afa167e84afa6729c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886463cc0431ce972e25cb307841661372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241daf2bcd54d9f4def1f445560051b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313342796309eb710bdf9cc4f9fb40c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0413744fbbac74df286eb94378f8f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327be76eeb8a3a49f39a35ddf429b09776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc74841ceec13bb79607498f3d1df177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29508a2871df1a86af0fa92550c99b5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c73c4097d728ab13a6d9cdc62402279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563c22b1cf88d77bc6542fcd1cda53480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2ebf5dc2bc8400d583ee324d5854e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2fa478283a2add43ff63c985c200c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6a4a9db39fa9941f1c0176c491d2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2d600572dac9e876bf9b14db0770684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2ab72a5f9bd4e665ad47e17b76e5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d153f93b41007ac06eff8b811c08bfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd829f365157aa10bc4cbdd970eaa0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772b45534703006e2a6d8d22e20e41788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fcb5081f4c7f351d61de7a78d5e5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4069b03a10f4fb3e959d75355dd10590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc98f453bba55c528ffd7170548b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2876948558a83544e1f312e232dc89492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83268055b71d08a7ebb693ed163005a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef43aec75a57bbddd84f704f6f350594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83052d1df072bdd673ef5159ba3acb3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05c8e592f2f2a4b45160bdab07a95d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3abdce1a528594573e9e80ad18dec397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127c565863ff2e35db30574dd4230f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb326eab4360516ba51dcac3ffebbf3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5372129980e77a306529521f20bee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903e2a7c9752cf75846708cd0e4f6bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40156215f629a287c3d47094cd33eaf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e6cb5143d70c0f37719fa78e525ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6ddec87315e14875401926fb9735f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1a0d32a120f59196ced9cc2123775105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272efc5ce0a0494244b3efedb55d697106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61db57ec85ed69a1f21e02be161520f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709b0b260d080d143b8f84d76f9fee6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a786e6e08153cd02d195c93ed5c6cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e70f81b83c8b814a9587606b8cc01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba84ef58b96e409509d452eea3e5b20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79a552c4407a5691a959fb8feac910112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad24768c4be6921d8e841a92c10d6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a4c504bb2dcbeee03c079ee3e84a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386be97613ba1fd7e4bf1e270a45da24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6974c36af8ac7ae095d961d57f7c60e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212b1e3a7b969f273bbf7112fd87a18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593388a2a8cd102ca0437434ff92e940118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecbd9f9b7ea3816a6e5c0e934ec8f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a3fdf4e88add6673fdc821bab02ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c414951dd74ed4352a2037d3caafde4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1e8ba11c1f8cc955a1fe491fe0d37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207a289364d6197b4b17c03e0fc141b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29949669de7ad70d1db51b995cd8cd4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec752e343b3b4c70e3bb608a080f38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e9803d431817ea4850908448a1dde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc33ed440af4e8ccff6fd8129e2ead3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b4df8bc6d0a56f257310808a98271128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528ad1de2ee0c1f93201f795d508d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac6746635b0c77bdcb2beb3b4d5b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da88cc2397198307a3d17b6f776a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce7df5e66171a384ede49ac1a0d668132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e29b28f6940be628e9ab428eef482133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14429042da6cba39491e03fbae117775134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5a71180fd4ee963cdf1d5d5d2ed49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ef5e3b6581a3c76c36c2e19de9b59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d6dfa4a6be0a147cd96f29c5a1572137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9165e029a7b548d611ac21eaf6589138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feb736eed72ed2da4daead4ad2b430139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b6929b23ea32831d63b434fd13940140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3812a1fe93b727bab56c5f9f8cbaa8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22668727ceb7f6e7f5fbc58b00068de6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6fefc4ed096c05f3ed8360df685e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4969719c5d105c1e4540d0e8448bd5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40e64631db0e278019508115b7b95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01803741dc596aa10211608b7eba7778146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a23bc5fe9ab0757eba035ecb47fa9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8199197c0047c259b972256d84074f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565a306e2d2d8cb56f52e146f4fc95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df85fd9258884992548cc71836672c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494cf61285dd8ddf571c45cb2b5750b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f743e830db4524500e717e664f1ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b417f85937bc11eb129670f37665a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4678539a140b302271a6df8bc2d3ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c003f29f4cd2097574fdc006a0ee81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2cac49f52986bca1099557a001c35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cf436457e6989d34f24a11146539e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7be7934802e8ce9c741dcda526bc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d7d967d67d58fbef4be472de32998159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36f7f7d33b88a1511c3c204dbb4594160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2d88b17933d1c84ce34fcff8ebe4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a8f83f260862b65ab83f5b45ae9ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4053371fcef95ab0128c542c6350c4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac854e7491c7d2ae8a9f26abf4517ebf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0547667fda4afe3c3dee088b280b326165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae325ba0b7eb97c709a36b2d2f1bef70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f565675c8a2d41bc9da738559e7ed4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd687e0155507498151312055585edb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d7c3159874fec0a54da6918a9e8d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189a97d1176bd279b0a1483a8419a00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b2ad220926d6f69cfe0e8f6bcbbab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee711f666985def0bbaa1a7858c748b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483b7b756240df24b36560ab5b565c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da3e6de090a438c3c6b96303d6b939174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b85570f5568699afbe6b3b10860383175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bc125ed4c862577e5a7dee5cd96ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678ab697a22c090eb491de3c866cad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305847184b50650ff792a9493fcf344178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7bce8a98523cfad4331b8135d028b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ff7429040c5c50b924a3e24bb9f56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443b5d14915511d564a4569949ae7e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef98a9feb2e5813355d5661b46ec03c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170b4c0a1bbe50d06961d70023848ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820a3701da9862b36b3247407a48b04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df26e1b0f2f574e31d4787f4b15a79a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0433a421a718a155f71a9015b175922186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00032f68a5f3047c42ca3a44a9f307187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918c7721825a96b032cdbd9741470d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b123b296fc855620ca11527b4cd28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d79e0dc0074aa34e8be4f8ed403c51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235d3b21194a42e90f66683af9a4ff2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e60dfe7e0f039f6ad72f234251350e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68202e168577bfc526b317f35028f564193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd060a17c96bc3a0a7783a69d72a6d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84380fb7005b04b9924c99a17279b4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917905ad9cea31f1d245354afa0c708196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bb1bad146308bef72b393ea1d3a97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9ebb43e5d4edcdc951798825668b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6799803eca28d394201d3bdd328624199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f93f847fa604ec045919d5f226615b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbcbe2f95124869ba5c2cc185b5033201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020f23c2900a27eef7da508eb120f64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344fe562224db2f9ceb0c6b30002b5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947e0a422856b70845958b4d8183d9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661db54de2e5400e7f97f449c36612dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352cf28d3c87251e4f10a7622d21bc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06028d8c3d6f79892ccc31a0590c5153207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e30bec59bdeb7c7c1c0b6abab5d69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27418e48544fe5620b212396a678a544209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee41bd20eb8f48aa9bd960424067bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517abcae85edcedcdd30f1d2b4234f4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b53c8b9f18f87d5d10ccdcd3294c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec930eaee02dba083e744f9e1538688213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a95b76029940c5e0b5f45c109ed0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87df3fdfd672f1741cd45ad25b9145215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36066f3864f10b5ca67f5ab19d70408216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeb120f45d7cb3bd76e1bdfcb195a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d23c54daaf068dfc53b517d003b6c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a074472846da3f3e9d5f59131b68b2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ee57d8e572336c9f4dd17d183085d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cf86a214df2c018846a761a0a728a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d0cc6a2204612193e569d09640b63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c3499f1be625c680d0cd66ac78767223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028d068effa7b73dffabd1650dd2c24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332931ad6833ab04b11a76af1d99de9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ca3dbeabbb42e05264e79ffa2c3b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad444c9f7e75a70c96c6ae0e4d9bd1a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641004d1b7dd47875e3d392495fad7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14442910a585ee70bf54ee3ed11b9443229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb6a9a025779ea96d0311303cd1338230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1139c19925ab70a133449b12922911231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd1f6e62d85d812cb8ad4f00d277ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969bd90b3a5ab8e6b3f0db603d0c982233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41019d8b06b3bafebec65b38cf565f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb071c7ec2675cb31baceb5106e8112235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c251227e1ba6e8834cca43ccd1f804c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46d17dbcc698d016a11777ada32081237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2ac1dc477f73839f12e22677dfcad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9376df2ec76e7d4fa3a6f0275bd8119239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ecf60b1304aabd64034720ee2c7f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19459c4f05afbb8451c1f63759fa73d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f1d64157c8f1ff40016d3de7e569f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af17f5f743a8614104035a428fc124d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429a8c9719717451856b9327a881de2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324892f9d0639dac9d61c2c81713bc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92039d90f1b7786299fc7ecdf999a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49a1e2747c6f03c8b73ecb372ae1b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62b33e66087cde020983c10d1ddfcb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bd6b91a21f315d492ad20bbcc5359249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf373a4cb92f4ac8dd990a356b03ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c425b26cc86c29d93cf211a224f2d42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630e8390fb653a2d9d625b1182cb310252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60adf08a1625eec12a874e1b446100a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9cc765a3bac50d3c594d291a586ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f6b922b06285707ffde5b42fa3042255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366421b89b82a5eeec6ffff84ea23e02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f758d52e3f95f675843b842795ad6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857f91c65b7ac30a302a46ec4e50e6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977eb82f02680253afac724d43b1cd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32dc864298d298da6845c8f921259d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f9cae13b5833163caf9b64b50103c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f682542b8b15b422a180b901e3410262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00e473ba764e3d1c84c09ef5864b2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4a0af9a44275ea3dc279a02c792b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c4554ecfa4fa0c9b370c6b0af2580265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2ee839f0789576930be407424220e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786a8c0db4242bd0eae032984a7a48c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ceb7c853623fb87edce6c7b849e84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cff899fe92506be1e8a5662223aa45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1694d4cbf17daa226a11c5626b617270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931818e9c3c4c476f226ad21efb1797271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd350eb1042775c049f1163b42814c1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da089bbf009687b4cb077a4f7fe586273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70af94e9f22f629e6732b32b9983159274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3815c6c6ca556d5b8f3d1bbd177356275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ca7bddc49c2fb877d99459b993751276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e757cd5f093bb66b65e44989f576fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95d33aa551403f92dbe50ee295a5cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a83595d581f669a7a5e475af0e9ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed620d149a4bb5ad6a90ecb91e0a55b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c632a898a3dedecda69cddc6c0bb146281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bc6552d48add2eb5853760477e4d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b09b15139223495f07bf75cd1bfe3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc96386fbffc1e52c77fdb7af780d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48ebfe14aa3a53498a7e785fe73270285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e53e56544f95334bc1e061ea39581a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7375d49fafeee09a50104472ea389d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416b2b41bc7322bf50eadab96375fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1dae8218d9c17b6b80d87fd6f7253289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e3f3b1d6a17429d7c5b4197ecb84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e39361d951a3b7e67b13f40710559291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557554e117dbbb7a49c66b8ab147b48e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593e22d91ac35ddea22d19d99251cfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bee182436d93e6d2cf8f704701e5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d488072a977741049951dd80fe6d1a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61287ed763d179390c011a0321f86e8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b3f4387ccf9fcb8052165dcbd7111297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731006684c6905604522325d71c69b93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78397e14a032b858e6c8f67b7208413299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c1c00391533b529dcf197d6d9c74d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cdf4c441f762694a709b1a16bfd94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99077920b10d5afa370cca0cb7eb40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20f5a37807bad0510d472a3d783797303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bccaaa15b65e1b70be69ef7237441304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a42d933fb7b34f578c65dc1c2f9d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1899a3700f447244115ea9e598fe7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3f5f7296451e02d6efa6cb1045c71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c06057e385da182a58688a8a12d520308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e84c168185fe503a48fa51eb6544b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae0cc4e115a171f724ffda9a8719aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07bb32c9fcbccf59a7fd399fd0bf2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ed84e9aec1916da99511244014de9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b0722b76476aa597a87e2983de766313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655a547c1d6194cc71472b3b80e7556314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de488ea7f4dc1449a7e1d20bb2325dd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8a0d94b9ba19ac46d57c574438bb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d2eb98886f0cf583be7cfe8d99dbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183d76067fef469cb18fc7fabf506ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7eee236e5b53f6caeafff7cec9df7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d7d970c75c78b2349eee667ebf5a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf56f21d2ea337e408e36fd778786c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835ab477d84bde0289377e2e917baee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752f15501aa3603cf921e994fd78c7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3f73b44194598b2a66f659b440a73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff30c889786cd9817ba027dc7ff6e74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a377a9b8479c89a40c28229b2274f9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46287e41a2fa1df659de82357a3264bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522023c557ea4c9ccb8ab23a4057ea70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c4ac5d04cfcef1cd97f318baf3729329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f76a01625df95855e7621f1586da6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb14b6b9bf3594fe4dc75711d204628331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1df10d9146bfaf18fbb781689c56a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43eca4a4e166f59e09d521de040c4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590e008dfb851a28e1b90a6c21c83c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edd512273c1ad2403b10076955c987335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dafe429a9c26d218c29df8d1a07e13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882d238ff73fd213e1460934e2179c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f18d62158397f14f20352858c8438b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8bf66d5f0a29b9bfb77aed3060069339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb8342505665c20abdd94e2207d59f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca671e77f3cc56a7b921e0daaeb880e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f9e9598dbffa157486e4dcda0cead342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b94c9abf310ab5516801534b28fbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8f0f1367b77f8e864e3ba1e6bcf63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7c8d8a2f1e488c2a820d04d5164b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5872a74750b3016ce5e845f6cf5b7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c1528774bad74833eef5e512744ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb053f831c61cc6f9f4f50fdc0713d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e45a1537770b2e2685bc0efc6fdb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5b5f67dc52c53452db82e50660f3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508095581e2c756c8339175835d9179351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8754bd9765aed47d8886549df00e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8359005c5129255075704adaefbea8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a80732e7c6e2d6f9d5f17f798988d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7067d3fe395dde75b95466e64d97c25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc902b07c6eac4fffc8aa8cc120682356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c2ea95d117f9fe98a3045f6ab923c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b87f76a94dfd95412642d5454bc80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8677e53a5621756ea03f23d7b91bf75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f922dcbc7594d3041f557cf6bdf4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb07bdea564670199c64e23e0c733f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11ded6b3b566dd0113fd9c537d280d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993305ea227f03d629587139f8fdf07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348907386c9312881252a53ed00aa084364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4150afabec33c2ec94b01fd3220e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff74f463c51922e9f9ba70fa6ecac33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513462c2f0d289a984b30396676d9682367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8235ab7d08097f80c648b4b116bc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913bbbeb68283540e9b3d7083430b8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e96a4dd0bf626928caddfb181a51e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd00ff1c9222bcd08ce2f9cde2fb26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d21328c7043b58cd528f6ce9aafdbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25c1b36f6443794460739c91994f3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67f60de4b9014d9860465e06c90a71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc973ecf9ebfed75760ba22ed9f04f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41900e1b24711e0f490c66e0fd45c8c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d476e18d42fbffb7658d76e38043f03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212ee8971370538305f296a058e578b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3181cd33bd9b67157e5289eb0443b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c40f55a443f4e5d21df6571b2cc514380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161ec98eb2aa4e7349bc2ee598314d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fca67d5e5ead906c2d6b0a8ca9c896382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bf449df432ceac52995d4ed886dd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba85def2e306d5fd54b9534d979472384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930ed95f62e989d68e90dbaa023b71c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7956909055aeedfc7efc2a92ccf6a9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ab8beb2fe620d1b56847dc9b8a2e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bfd964ed18bea87380464660e32f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d284898d1f600a237db99e55f78ea76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeb92a418e67407501d3ae96b04198390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae61642363aef6e2449e7fa48bdc7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8e28f818fb60eaf283659b92d1376392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10e2e321e2346cc13bef820237eb05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f0978e888a8b86adfb97719f0671a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbeca6c3cfde60d672fd01372db2b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2f2199a3d284094fa4bcf553df4bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9045ba3f189328ed3346305c6e2478d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35334515472a2744191570120fee9600398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e673a228b410cb719528b9a43eb0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc683923c0cce294da6ac40205f66e93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7fb6f60bfe13b26a3f208bac463a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf17f474245a461f46ed65d4d934d41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f09da9c4bf89518c0ceddbd26fcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b75813bce14ea80ab3e08902fec5fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5ec0bc3e1b9ddb9c419342b1bad80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479df5c8d75e91f22df01e86abfe7aef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e8d59e120f59f81be60bfaf2e0522407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23960a9573dfeaf4106641ba8e012355408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0b59f32ad85be94b3da7b6f29b987409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cfc6e8e325f49aa8f89cb6b685652410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd302db996691ae48c07d580bffe7889411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3fc61c23fb1322dbf3cce44607332412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620783c187f43ec6a1b2bd3f2bf2693413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec201e3a2960f8633e67efd943dbff8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cc9c4764d6ab737726ce8b3384160415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338144bef646859f68503e19c3fff9c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907f8c14d4afa21ffe09274d3494ce6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eff91cca6e6964b6f601d90fa529e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86561a772c59930bbe6ee63522e181419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432ada637ebab194ed3c695e663cbbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6d6d380d74bb1635282f39f66de25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483cbdc7e53e54923c0a1b4224e8248422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f4082a84f991260df1bd04ebe1e5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7f90b0cd56c1af8156f02326ade12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c56dc1011304fc289c4cd7e756241425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed88260443b4f632915614cc52feda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119277e5e342527387dd47cab1c492e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aa3bfb3a91ba437a59a0a2a303e9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e063dfb332ba5606aa25265835c39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedccd3a7a32b1dc2811afb2ab5756f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38abfb472cb2cedda59da32fa2036c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b273b9fd7064c02a33286c36065be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c699001d420dcf0cb8a41b48e73f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ec11a5f66a4da694948ecb0f944a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119debca08015bd1a5029ce8c47ea7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430dcfbf25bcd37948517f998ab4a37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072df92cdb809267c704c377a4f45c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09868aa09ea0062ea4cd96dff6c818438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decd1aa9641e7ae0587b5392ad9d054439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85b66def9cac1ac888d59e65020c3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776afbd0f4085c3f1e79f758f84f79a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bb829f6967092f4323df32b676628442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157dda00e6c18dc7000cdca17a2a2ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439003bf9a2c8a482cf979ad25592bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a33171a1c968967f471c17308370d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00d79bcd92bd2ced94a516d1a56065446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db513afd9a19e8a5e89aaab007f772447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad8eff7f880e8fb5f356c0da8d7c82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7676cc54d1990ba692959dc8fde6e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000cc1f3651edee69dd83706281491450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f100b2f817810c00c54404d6821cc66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b221d89cc97ba85e655c881c62e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4134f84c833f897161f8c390cdb126d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2e7876710a2ecc9af19eaad6e2853454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c5c0c2110a46d10587ebb7187847b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001055d24239795eef6a2251677c98d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413370ece77611e7d1a2774e47a90b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a567aaae4f80f62379860c87193927f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff0643e147ad32ec9101505ae9fb4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa780ff8644e1744a7cda5a22a3cb16c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4d4f6aec9888ac6508c8a36bdbeee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234fe7640a3afbb81b9b8f5c3b05007462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3abf940d02628908d67d17721797f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b09fe0d3fa18dbad47d36c3e120c05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12450d50fb19e16e87a26778fdd9997a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e52dbce9571869e219eabb74421eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d159f6c488a1ab30cec3b6eea041d4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb179b92365c481233507a79fe5974b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aac125cee41134f762201b8b7927a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0009efe9ed8512bc5784d377b64d99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59bc6075fb597b6cc5e4e4148d2b33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c5462d8163b85cd82553693722355472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6c3c5f7f8f04d282d1a9e0d85c660473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53e547698f904989c3bfd3f6466190474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b37068a729a0281048d831baf51e4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3a474f03d444c85bbf94617c95152476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f74cc6a214495d1a4fbd746aa5872477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5a5441a9165bc771c67de269c8121478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3efc67a99a7bc6ead5506f30c7cfc3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9adb64b3660e7ecd2a2d086aba650f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9d6e7101c02e3f773a674742cbca3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe508cf2f7aec6686e9407424d54233482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488aca5d68a55a28aabbc730c735f68483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce762d30f5ed5c7c567a9774a77d8258484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b1f5a5d7081a79042bff3dce0d9e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecce605214cd125ec3e5f444f036ee1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b987a542040df82dfa8f694f4f28ce9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5c5b52145e9e51aad65ffd2dc3a33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee04e003b460b2000da485cb9059247489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a3b237d8c7f97d21a437ad9ee643c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f33bc447ea104008fa2e1c061bf88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d81b38aabf665c1a30454a5061a06e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388b0e69e4de562f5868a237169773d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f6180f300c447c8f0b57356e0f60f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f40a3faea752e08fa156b2898ad710495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c889dd16f21e1c4ab2c01a94d9cc1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439358ca52a2f906b2f676b5fb18159497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d1586285f70dba26555f6e7e61ab4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f5e5d389cc99af8b1c106ca30d683499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2582b60cc3e212204e1445fcf5189b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab12304c9a779d081b22fe4f7bdc2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6e8324d6d7ff01a19735dc00414b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe2fcac96dd7845239c34eb0537fbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358b1131df71401c753f208c7cc6e0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ec023dceb25b1a89d73a6e0b7ce19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10f7d3ededd521c6aa47726e3095fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40458eae2e905733c8fc21b3fa540193507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70682e497bf673e932ada7e88f4e1c66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89862b03db5b8d5845fd2e3ede0d3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55792f150b025b73ffad37889af225d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf45085250367f3492d6884cbc94b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f53200074bc6f71d0dc6a54d3746c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea25374fa544c107d44952781bc1956513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aef378b76aea96fcdfc9672e186cf3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b16312660f55491897ad64c4bfaaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c30da32e25abff89683f5ccf95cdfb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c038a7bf2554d88dd2a088b7a751ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869b2f9420acd7bd1a13d7ab2c9df06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98b3c9d2f38cb6d6417a238560f7d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56f36013c04f2a911f45e298a35fd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fb6d587a4daee08a7c860e5ccfbf8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733ea41f0ab9c6b381b97d3bfc3ad3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480edde4f1c15d892c34851bcd52151523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca05d51b21986a2f023dd12476d54ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6a2c5cd3b32cda2e9d20605418970525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe276f5ba24f65e4a8205029e16d8c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430603fc783872370380246c344e95dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e31c2da69af966c67169d439aa1beb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a320f8870dc82f1dde9f383732bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b60079e43b83291b29bc01de8acbff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf24a4004e92f99b02f82d3b1b15d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69e1986a2a0bf633e9e7a1cfde5f15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c9c851f1535e6d7aa909f3219a739533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cc7b38f4f3f580070b512af055aba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650ab06a27c8fe01fa262aa4563864e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7530cfe18f18154fec58e7a0444b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d035a097f831007f12f4b72403bc4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90294eb4c4d0d1222d8cb00e4408adaa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6b94fb45d829c7cadde5944cd77ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed87020cc8319294c7ac1545cb2c78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69cde242279470dc77257ebe38a5fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516a073024611d73c1832b163300d63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046477e9c977e5b21037d73b010a269543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f74e6b5f69b3aaec98e18e04688a6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607de8dabc5bb457d384210d1e8d2bbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216981beff4cc936ca9ac1b24158970546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c07c430faf3daf332dbd57f0a393c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0604d7faf53440d9ee3d1a4a16b6ba7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cd232e6209ab6c88f48c2c04a4170549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac97141c158c61bc308722b5bbadf6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a811e12a36c0e541693017b760a611551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51773f95878617951d230716755e2df2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d6ea9d014b0ed42926ebcc2979eb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a55c0001c80a85ad8f572a0d903073554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a22977fdae17435cbca9eb3d27495555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7329b12403c729a40cb4dbce687f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043539d6d960b363edb85e98d19498fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84e2e5be6559a169e85780e5e684c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73977be6ca58f7f16709e616514835559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d5398a68f6a2f613e053c0c1e9e4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fb526104d4e6abb51a55c58cf8e05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb3d0f2628b23e2d6c7c0a38d8a57d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630554cd9e08d7fbb901826201edcbf6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b1445d781f9356ee5ef30741d3ed5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4588d5ead87cc5dabc9d9bc34d13c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261472dbd9def93bf68e603c2063e91c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc35b44a5c13f24d9cdddd29f4fc5bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46018589aaf1c3683ed351cee5ee3997568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71bacd09eadfc40778f8650bb6101d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d22cade4b96cd56cde155b67032b09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f0e70d06dc021e28f70a08d24759c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e858dca9f84707b0f4deedc3de0b8ee572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>