--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61333d6e5a3c35b5b8d3150d00731461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576841bc734355a1727a29fdc53db4342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b8b9df2bc22c8cabbb36739a15b093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6450ac26a5dae61736daa422602239f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec738658664c426ca43ac219e2f8316b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a3376dea2cd25a5f0f56233d3ee016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0fe59f6caf8ae8350c78cf12aa0ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd92f8a606d8a5a249a7a81960d0b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4fe2633c3aa33f522f2f6cc9dc0629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c76106614fe5ff1f4ba7ca79d6a0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc5f2b63674e90013856744a70045c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a784cf410ec36e5e547118331d8bd3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534547ea755f7516c2a5f03cb7fb54913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f1185a8737d4f89058e950d49759114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9efa177249053779b99b7c593ff54d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633da3782ada70cf49468643d5100c3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de21a5e96780f6712452dd6820668c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b53689501b64551ee03753529651f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9d01e2fe432a7ad42e6af8801057319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25afbd9b41effd466a0b2f3f60e38e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ac706b013937545119bc4844b30ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466228e5c7590679c2dfd5d0c48ebb6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa2ce50d4a593b9d50d1172ddeaa0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b692ebc4e29c3375d72da5f8adf3be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d993fce4c416eeddcd327b9855ab025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c536f5f40c40a9ae83be968413b557626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173610a7333b8b1828c7b5676a3923627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1641755f5cc1833d8dc365979aa25928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f593056116a60ca8a59ee9d7e8d6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d907dcbe6211e1eaf9f61e00bb9f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45dd0d1d7b29267843bb5bf64c0c7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323c270c48efd3984b2f13479a7ef4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b1721d2397b0637e8b18de00ac67533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f70151b2c0f8dc012b50cbd58736e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd250b787cf507d3fdcc8e629b09f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19301c7f128cea8279246f2632c364c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6e2329ec8780c118b6e74d942c0c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a7cc4462e3c927aeb8ff8f2cd992c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805e9f89fd0df78eeaab57e0e94dc8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e31c1b555c7498626653dff3e9b7fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e0a2411078e9706ad4a40cff0340641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95df77df7fed5022c58385a15f1850c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab634bd1be17cd0b0da18f8d612a0bd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c256ca7c1e68ff6329f5064d29d6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3a138ac1fb2890e57bba639fe3df245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912dc8aa4693fbd5779462d8963b02046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17b3fcb5ffb33b7db2e5e42c0619da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5313111f652143bd5346ff9edb5d78448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d95dfc2ecda215df7c625858286aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491101a029db348c79c7b773d01a9c7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640508ffd80c74ca203f7001481c16a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfc6c88cb6edcc66d43829cb86ca5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085fb2cc3d1898eaed50eab15b8a5f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da3b8bcf736a6aa5665d48f81d06c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5c970364a60bb6e77e99250ea26ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea00827653e37b868974880496c5ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3922d37bff27948ce1279e0fc016657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c1d7ee48b1c19f4c5263a965f7d2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eab85f357b23e3eb78f7ad195f235159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae466dbe231e7153c77e5083e24ea460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb532350dbdc09a1e12166661a041eee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663121224c33f5c23cd0e93fd362134362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23b949e529863d7e1daf03116f105d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61619b518ca26e5c96bf027cca5ae66464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bc6a84ffe2ffd5710f273dde0157265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33804266193ad2ce22077064714e1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfecb459351f8e8d34a4ae4c0070f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd1b8b8d77a2be55f94afa2802106868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1bfc06431b649efceac38e10a190669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f68746d76be6f9fb61df65c5f1e7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc656c80529ee21806a3db36bd5950771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76f352771d4398001d3e10e1e814c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eeabcdefe79b4f514a5644cf327f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f980e039b67c6763b71abe522b93f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e8d98472e2f5131e9bcbd2cee4a3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27ff993f88dcd28c4999b7008ce5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d598794b00ec411e67c7a9ce8a4bea577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02ac2de87514ed6e829117ca96af0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a588e0ec6497ddd818a1e309cb86aeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c230e56be91418c2e33dc069435ced880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199e6f2589ac1b3da17e1495863851a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bf137233ea7a0640bbea833399cfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3d16a5e9ea809a866413caf9b4d4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd84c1fc6904647276265c449f8afa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68223492a555b76697f44b875bd1cba385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38905970d354ef9b46c755aa86c1dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef04d04786fa11b9bc622cf0bc978587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e469cb37c6661b85e9a52fee186b1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9adbe87aa920d51e62470737e323f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca9638c105ab562152dc62faff7dd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dda05f110fd3dea0ec4ea7228d85c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382ebb9169b0523dfc239939db533f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240299b0eca4765684c1463b75f517c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b500dc7a87498dcc338515fc5898bd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc10f55041850c461a5dcc2d4cbbb4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723e2c96c9c47aed15d2abe0d4f505996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbc3609334d9e1d409e52841e77f9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4081fab49a155f8eeed2860fb2b3af098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cb5e158be06feb04d8448139163fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeca4805956005292b9769113e6d80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fe5bd88ec5c5611dba0f732379de7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3262bf8d65121434aba21bcbab2fcf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb5addbb4f6fedf35d87a9b0271f2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349ea3854dc942797cb3d04bf24e267104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16814ab38bfa5a76cfc4c8e55953e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3f041a3ec0f3580d3f1093361368d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5809ae298c9d375d53bd71bfe3a60de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d4743041f75f9b51a840c4664e17e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcec989e3c109c667a9acf42875755109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bb71853ee2e051bab236f4661a853110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523fe722d57855da0263e31ad80e8a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82b8de3719bdd1a214e07f1ce44bc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93e1cd5af35fe2a48447a278128a5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9f85eb1c8c142613e3807e8dd08dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908adce27a2bc3171a5a628e5fc33ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16dbee0841497ac956921acb93e1b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0197a20fd792a6a2467ffb5a7967c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e2b106904ceb1f69c759c1d038a0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fee7da9300c8483e28a12cc47c84ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7861e3cda71b8e2b01534d515fa16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d9f4da0cee642caf895d5dd7f350e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e530381a188aabe8f784238130f81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fa9867e798b0e4d731d95f835a705123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cc294615bd9eac270478e02726abe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227f3609a812608b082c402b5f03e16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60283496c0363fd43e36716b6091cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b68adae9515c0b05d964846adc6c56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c8cba0f175d763eceb8cdb18f2490128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42408a344bbd784470ffe4eaf0144b1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74d7171a2083b665ecffe7863e056f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35196717c460c71f360f8c49cc7c5909131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082535c07a62e8a0a9e70ef7bbb42f93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45514ab068ed0c7abe0c213968a191133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab53dc3ba7aef70be8b985fb329a21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f620d7e5d3dc072998202f858b31fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f938cc10d6be9ca4fa40403f1d8e79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71379d67b718a8e497dab25761483a48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0759fbbe6a8f2b557d2bc6e91afcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec88003e064140b49614a7aa342eeaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececbbb6497a17482ca71f9994ad01d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e68b945cf25df3923f2033d3b9094f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6921fe9d6044b8986189b0d7136a039142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee29aac8fd26de5be10c9e33ab58c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce52a026a0bf3025fd4340ad6da048b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57962579d95b553177b23f5ca42aba68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7d2b99bf9bf3a67d4804955107535146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c000c5cffd3a78aa54493b21244b974147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29af9e68a33bc529439211b75e86d32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de59efa6514e763944150fa1bc0781149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b4757dddf5d9b12a6214a03797e7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746282ff8835e0bfcd4fba92029fc23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5defcb268c1acb5aa4dc39c681b3f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822b6094abab8003ebc9f0d45afe25f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ed7bb2d6833fb9125198c30d31689154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab9cf34d8a0f7aa94d12eb2db90767155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07a8759b67a410ed78d450e8c04ae5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cd6a0b96f25165c9da2c36b6795f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7a57b15aadf31ae16ecc9379fc42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca005dd4549d5cca60c9257d7ea6f0fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9efed50815037c265e5d774f43ea5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3badf4ebf4ed4d27b38b298fb6f2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073f2ef6bfeb48bb257cfe2cf3b702a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa98cdbee69a9e6c728085ee82203a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f48608f4396131297bff5afa5df15c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db9fdac744bb824e25b954b9c973d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3734782523864d0b32c5ec93c39aac3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219f7769122ca04f55c533375eb4931167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf3162fbc640e5d9583f825837e0f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424400420cfc753bb74f48992ff531ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78886865f1925d902410c74845abab1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e52963e103b7da491953a5d781bfbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e9d41a40aa146fc0434daf91b1bd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a153bea9296a3764f42aa2291c36c18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace7fb54351bbbe539d42dd4ccad086174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a62cace8ca618b9b9478d667cf143175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e531ec8857a184f5be9757b7e571deb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930753bbf9c63366f8eeaaee625681c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b5cd5f695c0bd0ad37222e87f3d01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6920ec83d6f2bd6d1b40baac52b6fff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea725bb583555c381c3d3881e611efdb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2797a40a7f6afae13b52fd243b53af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a29c751a903ca15de9189bc315b533182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e87955072075c8b18b700066fc6ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1314678ab8b2d5bedba6f888f39d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a78bd70a70fd7c559cc5206b9da397185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fc9b54002dfeb0a601fa05a5147a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f27ff904f26c53cf8b70abcd38f146187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ef8a0fc314e34e0b46f5a47909fc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d258c7cb03201a7bdff6ceab8fc5b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0855ed5d51fd2955791ee93716a5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046164c8f20b3deac1e0bba033745fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c625da0a2b82d1f63bf38e0938eddb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57885d59a80b6bd601910d44fd1a451d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbf1825bf2f2ab0a1bee7e4d7feb04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd43a6f7bb787ad1e2eefb34706b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eb1b55a210a1453b62fa3a69d08a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e887c6b881ef580ddd694f0597cb20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f16bd4d9aa549aa88cb7f588218e29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eeb9b773492ac392364677a2595b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d776e79f9103c154fb341da1c784331200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae203ed5bdca43c1629ebd7322080a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca03fcf0635b08b02ae3eb39a5074c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36f05b88003dbde30c39ce37a277ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb68cdc094da8945ee9808e107cd788204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d181b788024f80b69d3defee9999e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7fa2adb5760573820829cc2bda55a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a914c549265b835d766583c164876b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad862bffb793179f837ce69e09dd72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcf620b4ce63af5cc384fdb2c82ba6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b3a44174f7f76c5df0839683fe794210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04995659c6edd07d9fea64303e15c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dfea259984d95ec33a7d4b0609708212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862f801c8af99d8a9ef4d7e0953ec54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509245d79c1ef6d2b6626487b9add34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1112ee96e527f3897ebccf91e4ac3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afa174de1a7f9682485e903acc16dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b3a5cce741a63fbd0df877e456aa0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ce55d4279d1e817386cd207e35cf2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb872ddb99bc6b43014b9508571656219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6ede673575890dbe613bade4de811220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe4dbb9b683b499cc7cd06f35c0b16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a5c40a5a0e65a54e1ca77a174fd2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0e7d9eb768f0c05a857017ed5c864223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50badb92327d9417a66876cebaaa4cdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f67de54d6dc8c63244e2f41d753b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ae047651ed36b79df4663391d0240226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d90ee24943d661b908e576f483556227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c118eb75718bde80db74c384c9870ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162ce5ae09248e362bd1c24112c0671229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316381aa8991ea57da204b8c486d6d5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d02da8f70303aebf25e5995a36eda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bad465331c3afd2d137b4a4fc0f00b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01a7b99fdd3e3ead47de00b8c8fdc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1f8b8b669a0cae882dfaa19040644234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a672a19672e19d0dc36202481ae68c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4aadefd1dcb6dcea0d07c88d9fd1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e4455f56a90f6e1de77d340d1740c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93761ae98f90efc5b69a7827e2a753238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738de79f2a8a85b30e9959c98b6b5a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb897a08c7d5a82311a4e914b0cf419240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfde5fa62ea2a8052a87fd361605638241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423086e30adee703f9a13490ad4e5dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35325d35f0d721e34b6e3a2387bba4fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123c69de15b9da0e71dda649a31e04e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be78850bd756c8f6a9a4ac7047548b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2219df5e72021280f24c10447c3c724246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35b6dd60ce36e4d4723f84f1b849b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0476e67959d86790484209a43eb71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc82f5aed5c37eee017f28a2b2d8b9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912df4f65b908e48b3ca1185c53aae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fa287072667b21821fc6267366bc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39b9b996327b1c39a4ae7a45b31bcb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883369bfc81810ab1197919dad7e2ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81697ec9ccb5d114f311d76666edc9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f4e58b59cce32a7f2abe2c6d8f823255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fa6237d9578f277300aac9526f932256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce402b1eb07e13f5d0530913295f2ee8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c0bc54178105b78e156889d31ece2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e429b4920cd9477f01f97a0709d287c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bf18e11e15f1b058dbf1538262e92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373752897cf954e071531434911cf6f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047859763a4fd34a0fe4330ad0a9cc9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92800ef9c5b3335b615de7c2d2b1e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e187ec41a4f81a4adb06ae74baaf861264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bddb3051733fb2062da4ef0f1d3999265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23907090e14f3f36ca3ab5d63d34bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618bc39b3da5b4d16e8542f403742fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee5bc60f3758ead69575c96f7492c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b40d8f234facf068ece54c2cb2276d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852dfac8ab29102c03ccb8041747620270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7c2cfe443a803e907efb1b4a5d68c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022cbb60f9d3f0610e43538c55e34d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f7d65ff25c761d5c8da4b8d79028273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce7e60e50385132e395a6009a2067a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f143d890c432cff091429044a3480275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d782d447a6d5486bc84d6f0a5f7508276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26b7d72ef1f43ff461902d35e298bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed5a6d5a75ae1d2131510a6e4a8a7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0127ac5fbe6a5f743bfbcab8dd2a61b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48739a858258880b82ebd8d5838e4795280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e761fe3522d2d2cda09ae1746fdc7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d1252c9c36111df4501778fa9e077282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f4f08898daa404396c0ebc2d4602283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d4b169ff8e68274b38d434e0491f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05126845322658c962ebf6c4dca97ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b75136cb602d3606a2d4a8c19934d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09daab09d9d80cb83311cd985e4ae5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb1a2ee2268b90a0b955a5c78707e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976962c8ab0dcc8ea04331e3ba9da41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec16a83bfe0775db47e7bf93696c60b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fcefa551e4fa89dec4d3496bc9625291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e34fb8390c65c7b39583c414ef43f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8cbef002f87045168b52af7d8115c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26880738d789acdb1719a4f17f36a56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2e191f31628cfe07e02996f3f2f95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e9dce26c2deb3afeb0df15e3ee64d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a83f3715b9f4abc2f8733a039d498297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19093b0557b75c5bc650da15612e25a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb40a54bcb76cf79279f0754e2a4f97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2902d2f65e581aea9f7104753b7bbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c723b764e5f9783594701d61d23f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302a3961ddd1936c5f92bac536310d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39163a15346efc2dffc5bb60fd2fceb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0e86945175f4ddddc326776c2e726304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a041e76ffb9e010ff4dd8b0b2e1151305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48451a9ce8a7d815b256b48c649dad1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027776882229d3d9c685b4aa15850405307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c6106412810319ec72903e9905bef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d1ae6838d3bc899e4fbad4f43d331309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb7a8bc648e6007b656b2e85202a82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88da5ae4492ed471d9c04a19d3f123311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd749001da4f1294b368de696b716c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82115a00aaf4d955d1cf846fb3b2dbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea01e7354754554e04e842a899f6581314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a0ffaf6178e31a5d8f1aadc63f64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38aaefbfcbd9821260231a8651177b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfc076271796ad1018024b55b3c4c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7087262160b89e8780c00e57724103c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea323daa9a170850dbb4f5f4e9173a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c2165fa5534a8b984cef923045ac9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d028de72e7879aa092842fcb994f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55903c0033295b889cd8c7ae206e983c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76acdb2b6d114cdd2ebdb747349dcc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50068b49cd10bcd2c6b43b52ea41eed4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d0fb3f8d59bda4538460b77227306325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c3ec2a66f542153c190ff1de2274a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec9fca1c3ea53b2454a299f388d333327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b74d2d3d80a1ab1b9e1330e9a6fad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb105e5fd9e466f4b94791350aa5ca45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d990ffdf8c61135ad2532747e81c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf62d685493f96b826fc4fa128b2d2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8002603425d2c84d857f191cbf99b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab3e1da010d0f0aa91eaf394ea0d4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71aba76bfbd8cf358acccdf4e572f28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac1fc22bb0741e7836fd8552195154335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965c2c47b47a5609ccc1d423dbce2ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aaa52f1f64276d1feb777696ee654337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503908279cd7f5d29a73701f2158b68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0bd53b01730209a1ca15eee3c0355339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a054974a17219ee3976df0f553b54f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb4b67fb2420e0de8db8ba1d8c364b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc421380c190fd25111d480824e27a3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3650ffcd277c9af5b334c51fe9f372343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab3c8a767c427d9f9e3fead2b09789344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92238ebc7213b439239ce5a445f1d72d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d8bbd3a2d15e5a02e7d9328346c37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c6b4cdf8283ccbabde8a3ba0a6026347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49250b6b20e601386487ae5b29e94a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77153ae24c5fbb879c35b8f66ba9b984349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624705e551b8b572145492815224ecc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f51d00ea19a420df2f539fa8dd2a81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4827f7af404eece211059e3f90ae4d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bb0624bd417acf66b0e70c25f17a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582bf97fa1abad0c43da3fba03d0795354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb2bd5e224d257010005be854e772b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aa19ab13abebb6ba1df26d7d1df18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f78d46d68160ac7904732e86344cb1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62c84a3f0d8bd9099486397113675e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93320664231537a1e021ecc204291bc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5136b57b234a4b89e4e43dec07d2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5da643bf8f97506c9f1042743445b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154e1bbc5820399bbcb5eeacccccbed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c3e3c30994d751a56975baa85112a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9950a911d02ce2f90bc7f34385a6534364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19804ad4bfd7edb143dd5701d6a172c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472f23f1dae6258b4fb4aaa10ffb4c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea8015cdcf58f1fac18188f113bdae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a06d2a8c7b6475c1c7e94de64a0d46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e437572487d0aa1cb8a56f3ade3f32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a653ec19f314e5e30793ce8dcac65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff3c6151708b4115dbad6bd52127c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eecd3f6d9e4c1368d0f037b61ec667372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad85d34a6b822dc5f5708072fb4d8dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba27ef9b386ed28e606d3f51fc4b41e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ad0c74b433f8acdb17f69f0b5f6c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdcbf0998d442da1f77e47825f54ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20461738593e842cd574a9d17c5501f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cd8dc46cb172f57462730c8fab725378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015e8d83e8069ae0f00f71aa86dc954379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ef2082837fea380e09260d3093c8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16e9e7fa2c7a1d58b3d591c2370154381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3db18589cf9c56256abc8f2d889a0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be88044096d9e0aaea93222d950358383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc7953579d80cb2b4643434fae6eef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdbc02775c4c30ac4d513fcde0e0df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e48fda2ec39f9f77e7531d3d7a360e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011da2aef85dde4ade9693407af3c73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7d8e774bc23b1cdd7fb72b5e12dff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd315b8f0d91495551149c7c6c067acd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37065b9fea51f6f21ca09c2af3816ed4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffdba3408de5a4b988f3867c2b3ca5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193c9f6d94ed567aa2f5bb9c69ed0e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6d1e46f08f6ec0f1d82e3cb7542f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e81bd60d7b3e6569744b6ccc0e345394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ba1e0e13100490a9c346d5675c798395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530777ec40aefb9b4c5ba80531ddcd95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91927fa7ab3bf32557cc7cbb04905c3e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855c9eda970430cce6ea4d792bb1aa9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba149f9cc2d291fb92fa971679c693a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bbb4cde5bf807674f2bc865a00653400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561838f91e343122fe3196a5323e83a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f929aefbbc036c4ca7b2ed580d908402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d702d0a05f5234699d3d527ef7bc34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5b36c73ee474df67461ed89f877f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf2fc8d07008c8b6eb84401b4a5dd8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9c6c391784db71bf53c6fdefc7ced406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5327c708ee50cb0de792811e2801e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67cbc96c8904727081b56943caa2a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f9a6d947802e7b7d0448b7931c61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fad284ae2f289f56950e27370275bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe9330e39cfd53768999cd25a36f42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5651c87302af6d1e9f50c0517ffb62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4418fe157bed05f8d1d2ac76ad0fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f436059f7a65eebd8c32bf4a7be0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c67eaf2232842062e857f6f7d45e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36e7a71738cd4fb915c0c3d978fd41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cde56924a03e3760dfcff5a770ed3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb740629ab03e9347c96ab7b4387b0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d37156d6d4fcef248001f232e08931419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca54239a6867fe1617b2db7878fb1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5553a271f512ae97aed3efd68400f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48934112f1d4194da3e95ff82225f835422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dcf11d4a66e209abb94fe6a92297a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dfadc1ad2b98d0967a8f4a476b25b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa13d36dfff2ee3c2609be4202fd15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e7c5786ede2d39634a93a6bc366a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2314ba0e56e1b6490ade8d3e361a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b8f893c26aea6e7a4574ab94e4db9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4dcef8a0d6cf1b28bc52728560833429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac9f50fb18bd9a35975c157cfd31d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d7c10531d65b829fc7e0770163b95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807cfd310c1f6394cb67ac61b9c4dc8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b247d2c7749620a2e855acb8f968c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea6825f1aa733e6257827a4a7f7a78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a62986a773a58af6e83920740f1dad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c4e1549225d7fc238fbbe25c5f5df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eca5bc11a3f16f070a0f4b1404dce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5de84b54b9f10f141b287108d05721438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a95bbb11b0a508f2d2af6a49cd337439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03dbc63e70454416f170f462c9ccf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808acd18d1f526419591558a8ed1a84b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba2e39175bc7e5f5a7e130ebe1de58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ef5581edb66166027a4e2379f9b68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fc241628802e48e96ac17fcf51b22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d1defd58b3e486bee21003095d6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5d1fadffe2478ffa89871d25909e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf6151d06ee9a5d22cf8ab1f25a686447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1a7ca4810fe059f2ba2460e2b01ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a85a46f2028b825b442a92e105bef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d36e074805bf7e245129f589788a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81f07b530e5df266083089240931b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020edee55f848fd2b8b90f387e49d8a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328a87cda14245848d3e86fe123fa6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d61fb6e0e6e3411a7f1b638d328e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749af7398f242d0f95e597807b7b027455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22eaf55bb55ef185a52f2ac8f4252a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee8a261af3491718d27b6c94e5989c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502feb83ad8b61e00f29614543e2da73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295b551f0b4de948763c2d0909d88d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa80a3432b234ccf3860a68e10edd93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a053e133cc3c2ffb61a625da6fe77b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b36075be15146963cba34184b7007462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc896727f46dc84065f66a370bb7500a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb2efd577b46b57ef5b5639bbc72ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f84985b8f6a5f9015f33621e9f8749465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f7ece1b6f71d3b88ca1ce8055f58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06335dc2f6c6b409c634a6589a6d46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e5f2b70fa274c8d393a5046933b82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c80b41959596b8d40489561ed55f5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537e11136d00e62ea1e12b422274bcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32137768ed962a42a39a917cd16f11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbacef33855a88154e77f3d3d0691e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29977fdb64db61e545f3c340b0a4b06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18f13ba33174e91afc0858f37c9cd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b77ffb9fed6639c33191abdfc3bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ffed9710704a11677e0dad53cb5a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd996793e1759ec57110a60e46d9f49e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5006753b45e0c4e52d2cfbb71b554e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500abe54890c9b1d2ba241503977bc29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695e9fe13f2154a9d7d517d17b0a0ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6176606e1235fab903ed910e18d0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452127c2405a2458d8f37bccbce201f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc86994faeaa61a8889cfd976959b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a5b0722f8afea04958497332cd8ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a2236483730e685b894a247d90637485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d876a0af816ae566936acc5ac4b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea324bb2b6062e3a7935def974cc8090487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5e8696ab337f4537b4ba4a14994f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f6b54fc038855ca1bab2339a85adf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f9af611677bb4f471671cb332cfe3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdc095810c8be8ad394e512fe91f8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aea33a6734007b35ac5ada09a752df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b122eda0c73ecdae8a78bc13c2122493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736b764dab4b2663ffc367f541aee25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ae20d5c6644a1d6b9915a9a2a6d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b98db7c4df3bafb43593ca7926035496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed755f77ca85dafe585f2f39e7236c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2388ec76bdc311f120b4409493b7f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09484d601d203db71625aad8849225f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8accb7926366b2048c5a94a336639c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48b1571e20432eae5f91ab1ce2b04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b16f7ac2504d6b33848b15bae6cc21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231654dfffb692eeba97ab2ad7eba5cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7878ec67ffccf22336f59ebc660fd3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013ccdda24de510b2fd7bebbadfb48c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b655056a85b69d7598cf6cf0d80774506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a501e1cdb984f175626bb74ced863507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6807fca140ba655aca7619c683f06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659476252df856f5d2d2c118aa957df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d4909ac4537ee052af64fdc708a44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fb6235471f5b5a67e1815555433bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd49cdd7bb8b82d67d8bbdadf3c2022512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccf4e515f2b5b4258c0577d179404f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68309e1e63afd29af5a0e7eb22d1fc68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a484246e78916492960be73299d1524515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4141086c900cde07f28674ebdd908516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9d38e9736fe549be774e6213391b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f599cc7dc16402005fe132106318aeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64385282072c38cb6311f3cb598ee7b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21400004da137c99ff8928dbf62caffc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9298834dc8342845a392b42fe1faf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ab36b42475196ba41b66268e1401d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f3883ec4fa6dd0db64b85ee0eb6b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b847501fecc71c45b24b7c3768e88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57531e12ca12ee10f2a78cb7363ed1c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c1d0a04840aa0162127c2e3d110a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462c12a8e544a044e410f0378503485527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31122a51190b0a543317b6eb56a97d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f26c7f977b65114ee258bc223a56e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f102fcd42f2373d83ea0905c016f52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba37eff81ceed2e826032d39f0f4f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d7f1fce1f6b78bad51a763426272b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ccac6a49e26f51e865d55680e3b47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ffd3959cf088d66e1e2804380d29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6431414d68ee7194c24e867869ed28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6e90d2d7f9eb8ea7c6f1bd2071581536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2246ffae69f0c99ae2542e67ca6bd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbbec759d8865fe383420cdb08cfd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2102225249aee192c549506675d12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f14688c33d42db857233217a76b97b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304012be5248d6bc46a337db81ebea9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cea29236f031f122e72e4f84f467dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdef7d31408f1d52fb9a711e0afc140543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeec796e8a906fb7c27cc781c03cee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb12c3dafd61d8568fe6de981894f23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381de6d8b1e25801510b1935dfa360bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e4acead91ec1023f4700ae0ef2a54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704f3cb2e80264d467de99aea029237548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7939b113054f9ce107594aee63b29c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059f9fd0e1235b96c91d4aee69b8d0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67381906e8b129a0cef96475889d1192551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b69670adf557314c212b3b57f73f50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68d179de4d888a1b3fbee3dfa7e7fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55460764c03cd822d888d5d066260dfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c2392433a9f5b13038fe4f2a04752555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffeba8b331bd02dbb64f49f03c2cf5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51b7386261bbc78311c949ebdd58c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb408b3ac2a9d3a388d55f027a368c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9964bd0568dc88176c480c6cbbf6f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5946ba17942c151b347eb7c07dcc04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37782605610293bfa5c0620ee693b89e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd867b770b90f38cc184c0aab43db1bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c77f4f4e7f935e3d8ef9f1d0a27f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8bf277a9c8b405e0cff90e6ed89e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382afd8f1b8481c6bba9e931225762d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eabb607cb4208fca75bd536381af7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dac1da88857ee7aab3da1f75843d2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d901d58c4470689996f209649dc095568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215a9a4c7c737b7b592582264ea020d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11275d04a537d72ecb83e851a7822112570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d560119039723b622dfffeb037292571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eb5d537affd6bab8cf46fd2293d96572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edb79413699fcb4552778bf37636d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b513e07c1dfff98e7ce891181a19f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863df871905000f86f72179c30a4f4dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cf29dada5f09ac9bd0c544a74fd334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aa3c37154783baf84fbe3e10574355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dfd42f357b717b7cfd9b49d7f18056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582bc08250580a8fa120b15154a86c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9263451f0cf87fe32c94aea9c26de08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b00c82dba41cd5294772a125d26a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b099d46daf49221b2cc207c5175fb5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893b99a16271b8a2a0537a1a1b5a0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e7ad1de96c46a424d48798be5631c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e989ab04ca92b1da886b69eb639b8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d88c279d92db9ad31df4256d29f28014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec2ad8fe1cbbe1bef6f731868f411c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aaf6439b00a74efac5c33dcfd105016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaac067e7e2a74046afb3ae49d937fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8237703c154f58c38b99f058565c33418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58a18d76855dde1fb1b756351601c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1a8c72696c5a2943ed736414d88e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54463a28090a7a15489b5d46b05f86a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd23098a995dab9184df0b64665a1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bed3fd7a549b9c2ce12a5ff016cab023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d19bbba80190113caa5b675c885cc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439d035939d04ccd6b28c5618a38a3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223402649f90bdd59b0482724a434ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24411a6595323639bf568a9c1b4ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473bb77db4339d1eeb79990bcc3ffe328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edca9c83c682f65715ea7214f57157029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80743108c28172642fa14aa42069fb5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c6241be3d864f623613da08571aea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be172b390c0b27bf44d829ac31d0a3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e84bb0d87660076367d6165798b67833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c69fb4e21633d76a93b20c1156782134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9540a985c9573d98c334b627afe76b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cafb67cad90b363950a0d5008f06236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdd8ad0b7a8bbfbf52942bbda10ebb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607852b261103d9bc9ccd89936b951a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f1ba492168e74c9b0b5a8e81d762939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d79454b26aff30f9efefac7355fe140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fedc30f18c8682cee0f49eee1c46741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9a7b453aae135379bce4b992730d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03d24fe4cdff5e083b7f9ec7fcb23443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ab039b6493da2e4e718c9d00be61444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22faee3faf127dbcdfc4ab0d5a7025e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d52deff808e723083f6e17afb7821a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038f4103f23998eba8201bdf222088d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e37aecd98541364f2a2189966650448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957cfb7e71ce600314b5551a232d0e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623a073618833602a4a34c18aa6e73850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5ce8d06f761b762b1cbafedf8c8cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8357f3b479812e2097be876d73f43c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210f2cc80ba7c1ca069e1427551000a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a7bc47418ed3658a1bc89792c619154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043054e6e2f4fc30880724f38158779d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a1f6623244034e7f658f912b963ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d1fc1b4660d121adea769a1f1e00a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353065779d487dc44428d882816b1c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27d21c26bcb4eec2cfa66fe5876b9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97102a9bab09d37d19a5b8ae5ec42cf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf80ab55fd908caac3b10f79ff7992c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ed71031819ed805be4a03eed49ed662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa214f692ef71488363c79450f830163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ccc706fd082109576061beb04ffe264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466975803715b06a3db6fb41faffbff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423ed435ce901edb238da0f1fcac40866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dd06b1dd9647e73cbb373daeb6eae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af70e3c3cef0ea987723b5fe90b2bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5f1208a6f26f541de5bdf4428700969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93dc07d482fb806f0b77044acc44bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1b8dfb9e87944530137b9396a565d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681026fdcd150c62d76617713f2c37fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b51bd511fd0978abf37e65953013073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6ef3dc9b4333470a3a99c25b6f9ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2788dd3993d678cf6cdfee991383d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bf17bbcf8a7ece016b80f87c1065e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00df0a117cdab0be59799f01289b3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3059d54748c558250b7c4c1f1dfeae778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9662537162b8166f05a92e587383bdb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98502d45656221cfdfc2336588644ba280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba60c59486cb43a33767319e7b085781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474f821e89234244d265ce48682375d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc8cf2f79f6caa72e9f50b04750b4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9723bf98f84dc0e3040a5bbf68eaa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31afdee3622c05dd29aa825838949e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d830df55d2cd12286446e85e0870c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19556fbd19d4bf59e6751d468b874f3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22285ea13a231e9d963cc27c67297388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e726272ed2c11de34fa71bf2d11889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081d27e7361246e5727965f7088585190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93284e37bf77d9f229cadb7153cc64d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda5f33667669424ef24bdf54fa214192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eb391f35440d25a1c671f9a2a7cab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09777c60a64682f7e81182efa7827e4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f01bca7f76907e62aa29314f6d909395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2cad00be9cd18c12426a0c319177896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ab3ab05b1dd4cf12bb57448a417f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63291a754a3d8675de3d22fc56c5e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ce2cc3646ddb1356a37d9df53dfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e21c987b92eb0525fc9d13c4258d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793a727e7d8df642ffca667ee8f0217101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b4bb95e0d0792d288a99f507d8148102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32520c237233cb46dccb18ef45bd2565103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7a5b84ea64b7bd62a4760bf46cbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273ec59a2eacf9ffb890dec9fe3b67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e0bb65ffc9bd44286b2f9c075b4f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b279eef7ed62e4ce30ded8dc7015bc3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aff6a21d9127255cf5510f42d50f90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce166b2047214da0f2599ccc3302d59f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241a416277654bb654b48b5c9e836e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3456743a99faa728e5199fff3e7dfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3225805cfa13501acacf1b0d30227112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22930aed25784bd0fe54ba434a5a52f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61e349fd39bfa859e44362e9c078b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405f945ab5071d057fadc4d47138dc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd945bba371f44e2bc201adf9a23238116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef130da951ebf7553e730f9a8b2f43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40d285b568936362bbcda356552113118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf307d6d58e2de8f4421a7f3d84e51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee4f22e20f948d749d4bcbf03c06a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84440ad1931f6528109abcb58aa19ad2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652940a6925fbea768e87fce778261b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80792ee76ec81a182a6e06deb46dab61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e31a079bb15745c388a78c482ed71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab4913ef4292e2281ee4b53bebebd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20068f217a86c86fc5f460eae5d7ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00374988af02d00bd869bdd41d9c85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358796fd8a5e57c7dc7d0fdc14efc1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d597285b4289a2e9e671da204c7ff1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efefa8b15545e5788532e79519698c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e879783b956c1df5ada5f9b1faae3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e9aea1b7ce936dfa9902078bdce04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaacaa11100aedf5db0c5e4f2676bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178050d0ff374054107f451a006ce12e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61725cdea32a2e932c5a739ce7ede135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff7c1f5620613a238f47823ac81c77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dc5f19b90979d6c3fd2b5e5a0a430137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfd14dcad1615eef8cababa735a526138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce64e63861a518aef9dab544809a4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dc49e23c7686cc98098d3e2fd0c5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715d0cdc61a0fa6e0414d61e18d2168141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867d771044b4d4cc3ed7a4768e36a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0297ad9f27df761d7f63bc8c64027143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bc5e215fb4347db17c161bb209031144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1937a580f33c4e8552e8a364099c70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5cc36dc182beb827dcc957228d3a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c794088523441859a01ab2aff610b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8724521332f863ae63438663929d77d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457e7a49c28edc7f576a3d192fed1ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f0428785dfef8de446f445aeffdc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206de0eea77693b30029bb01a2082cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635795884308a4cc6deaafc87e55505152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83626a85b25e486a15575bc0639c6d07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8717ebdad217cd5dfe0e8808d28c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8ae8ff8d0e488d82504907afb91df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76726a0bc20162bd9e2e2128e5e97891156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b9038e7fd0ea90d3ab3a5060a8c72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d235d630432e533845263cb7ae6f92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ac0da178e54679ba09d855ccefbe4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b963513af77e65072afa871f6c2dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a915750db6e6353425292dbfdd2259161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4182d45216e01b4ee896775cf8d6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5efbbde06accebfa5b131b012a7aab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef862b299799ca11fc07c3ee89375a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0028b109a18428d64b59e66eb1e050165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de5e170df54440d0676b0ad1674613166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cd326ed3b35f94d0140a192c012cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f8195aa344a4776080173ef2b36db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2e2175108b7e1391a06cb1203540f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f16aa1abf518d0b06494fa6912201170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde5e04f25b81af44acf606926e13ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d9cf6efeb591a6757519ab46ae1b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fb5caac5231a22a977cf9883ca254173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd35fd29d70e8f0770e20db505744a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba890f50f2d736e84328ef5a535e4a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432da1d7a0f1f1e28353d4dbfaa104c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13c8e820a1c8770bb182445665b2df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf31defbaaa180265937f46b6477bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2c13b7411360fc7d9ad8fcbd00821179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497207828357c3b682a9be2aea3cb59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a742b872e1c8378f1443835e6ffd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91754cba05f666b12f00d83fd781479182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaf7bdf150e0f5abc142986c576851183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27236eb5420d41a13d4b752f90358ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46bf2297fbe860769691b356c8fc9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8516569516ec14d41cadc3657e6a3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d2c5add3bae490489232ab17517b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468eb3316d85d52bc5bd3e8b5475f89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6660776c945cdec84994484d4dc69b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c54acf1d18540b855267d787cc2ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfbe75b6f092a9490dfef5c5bcfed8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9796d9800ecb5ec0c7b2a54913e42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1eb8d7a2cbaf208426cc9750231ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495988de1ba49999c5c1655505874ab6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465959f0851e555f41b63fb78adf656f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d13903e697ab2df9be0f32bf283272196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff0908c40c911270dcb0967ba0be5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b3c7b8263f7b3469d81efc56bf39e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ba5b929e7bd7106ec7d28cb027da2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb25a27d438b6ef25bf45dd7e44261a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b853d6be36f98cf6c12076ba1f1d5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eecf9dd78c18c3d411e1e11fb0dd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b753a132bf8c3c472c6fd949d56c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bab851f16f658ac191f09be40c210204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616743727dd1b3fda90387bcc87f3fa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd082bf3bff7f0b76a9dc2bc150b90e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f62d119ff6019aa0beeea53a516173207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bca9e1f1ad15ceeb0d7d8b06f2d205208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ded847fc0e880bb8faa1412f78e813209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85726afc14f94c86647f5df3f05dd939210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05290188b8310f840c50dbc85fa1bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c92af1ae5f604f9da4a5637c09d01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb768431e2d24f48459d649437129666213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655842e135783ee32253895d5bd8367214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1bd0445b76d52814d68b6bce8b526215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6395d86409c677334413a4a6d0088b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c5d1c4c2ddfcd8cab4cc2da61e9bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dbc76e5a5e6deba9946a2b2319c38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c25edbca0ad407e0ee9d1a8dd1d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d306ee8400d6fb546f3ee5c3170f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaaeb1cd6c8c57dbd2e95ba5800d86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c4eb4d2eb117ba899c2e9ea095400222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a3bbcdd431430b9f73f2df465d03c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c6f500b6e6f85bac46aafe9646d5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f33767eefe4e00264a873ba55c543f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31489cc41c6e80b76fd9bcaa89ddd60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af91a9f8bb60df330617e968337c5df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac574a1c564922c025720df8df9eb09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb63fedd2bc0157003a76c8b4ffd7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b38dc36b1b81b6b65d7e22ae77930230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c019ba943d268cde9d9c79ae9693b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f9ae8020e872270e84039ef6733c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db00b344e545b9d165550cdca3587233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d6e6ebbc383823ebd3b89f4f94f2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e038cee80d7ed3021faa4ad10cd99f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cc3d11e3b411b31ff7d940d01103b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e05338dfd45a63bbc894f7988a16a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650a700f0d9ea6cadf8c087aeba4596238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a05c991a9568d630ead9b2b1deeec0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c488d6b464f1cc5ee0b07c540132b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e8d7d2e0b917ebdf6e4e528e03533241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde6356d166b926579bca9b012f95e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ab11cb1a6e7e1d271e2974bda042b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640a02044f23bf62ee2ab22ce9b97ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19eaac90e5cbfe1a7bcdd7240dc1e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aed5b97c6c4832e2adea6a9040960246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc64913b2a1421b480af8e2057407bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dccef5ca35f843e9df504d8c59404248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebd7dfff2f3280fcd85de1bd1e6a05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa1e2e3c723a185b4703b055273e1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bc6a5fb5d1eb35880de0abbbac187251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79714560b8c514a32b4d59818c58486252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cbb435c6ffe57fd6f677bca248b90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1ac3a02d7d03b6f5a94edacc1f4ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6e39e9a6c4c8c521aef26a357582f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ec17975d72110ada10a1c38cca434256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c157ba61e572f18cbbe9b7281034ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07139ba99edc5320944a2bff033ec3b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aea0232e1974fd957b0e99cd6f433d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe21659bce165d49cac15450f9794d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4aae54329a535ca2df99bd53141d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f0c83a1a35cd4217992f49c8ee04c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d4a630842a172a022ccaaf337d0dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ce0b20d486091b2004047aef1ce29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bb3ae087dac2d4c00440488902b3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9f8c2d2dd1705d0a2144b63185a10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c0e3f333c2c5512c622fa0fbd10ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abc14887880b37f02998413791206e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5e72501a43185f021afce31888a12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6b10dc55c34bcbe1e4c8f5a7f8a5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647625131c20f92ef31e5a8f003e009a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2f5bfe38b048abc4ef546563b4d47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bb10bde71153bf7fd5e3f50303dfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9571d516f3424647c3ef13025902274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d52b1f76f10cab941360199715dd82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217e974143a5995e17e6deefd0d191b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef9bceed4c5734e49dbf6b2ca16d74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e3ef4db4389fde98c21dd1ade7c4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399d29fb460e86309d00d9f48fc9e33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2428addbd22ee0cae36a98bf500f63b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e811e5ba17ad4579dc9fe4e90a1b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cbc0c16afea5fd9298e9f08236eaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cc23d3b5c8613e60c537153adb284283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfff335cfe2be07b84fd386aea2baa8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db4e89baeaf66ec64cac050bf43997285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca53f577e12d764d5109d131263b048286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70c76491c44fff18b0545be0ce5c3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4df6fd137e05a09df0a7296178119288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb744034ccbde36890ec8bea97f7ee25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df247d3d7aec286aa2a5742f9d99e7fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ccb7b9359f168c889c472925381fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a441b7a3f85a4feb259e405088ff1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ab717886fb24eba0fce85f5a89181293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b35a8f07d0ceb8982498ae29fe8861294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049044a51c52faf4f88b0548af4e2f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca060a19fe704b42ac5d54435cf9fdeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6629635371abf1ccc032ceb0e4c4b55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0d67894fc0c61fe7e0396d457374e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089103139aaed68ab0fbc70504bf7457299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0435f1dffdae2f138c3b4bef54c023300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c1816bca4dbe046c0155c2e9f1a32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53dc29da959ef6e84d5d85d813a2ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a035987ab8f422f45af818d0e3c1ea2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97029245ae202e36d0819d3946f09cfa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1184350ba7d8188d2445df5740b61b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef654825de5e8840b786a8703ca2f8b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fed987d3bf90e49c62a43d5875bea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a31013f3ae0f03b280ee397c789424308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3c11bd149d4b6981ed9e82f797cf2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16c8bea1de9a3c74d45a3d0088e2cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe35982c2a53aaee3471b1b1ba44b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eaf4edcf779488f9cd723851c6f48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fb6def007336f050a8dddd09fe558313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4413bfdb36cc75d49171b7d23a9fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6073397565d825e04b463edab0b72a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3430aa8cc84035e8d163091793470d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2921e7653608c4ddb1217aef9bc2fdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfd2d9da2a8bbfb27d02155a0fc72c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fe8bd9d1f1bbf5296ec8eb5502232319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72005ca7057ead787ab9609592387942320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb90df18b3855f544de777b5831c82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031eecab3c464bf080710ef307f8acf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b23a3ee2d25e0455d77c458dcebf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4043325d29ac9f175e52e70f71aad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dc5f0701a193f158b5d9062483e01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f86b863aa0dd0754e219694c453806326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b1ddf153e4434d6e699a0ff6ce305327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849609c0fa36e73ff92e191502f7d47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c4c40f851d3d113ba8497162b0ac2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e368e7a89233666761230e653e6f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75273165fa44995a4853e211b13ac931331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940d596c41030eb7c79ad25a5d54745332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc668cc42aa493b8d1b205a438524b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2801748a3c81e6d880e21e86440cc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337e12f6bbba76dc4b5437e6c6e9a5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df089b67c8fefa64fa3a71479e495644336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef047b1114d62d6c3173ca8f59416fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061ea7c552020bd08e6af761b6ff55c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb2c3da6952a1c282d8481509f1693339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c374aa145fb2d1cc55a4c2d4e54f5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e2179080ed180a0c97cfe89749103341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421a0588ca1fe60a9c5985706d22b8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a98ef23457506954e83417ff753ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca2a6f685095e8aebf01733cb81710344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2dd4ac1af50b6721bf35d237e8a17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2634a237636868de41bfae738be9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfef148e5f8a642408ec4aab65523d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaa04347b660578c3d6116603cca3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304fb407f674b1a8a9c827f11722861349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e7e95cfedc3449021cd6f5eb67fbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c50f5486d6da12f676fddf6b799f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac058b58449121f1f1f4e5475cfe54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a8e118cdbdb5d6a22c8bc9bfa7aac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c68f5f10a2c52a7f620c66c8f8ff22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f2ea3a2779e0d0557012e2eacb010355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94321c71d72959d16b8d673c2932e7d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefccfd03646c6e866702d4f2237d490357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3c8de8a93fe2ac59116c40fbefa89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc226bb42bd4b4503e12a19b707c321359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b21caa37a5cfcb5139839a48f2ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d906e3e59c453514cd600274c71aa64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7578311296f756a9f165205cc724843362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ced014632392817d169b507091bba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267642821d4447c1c857a75b7414e34e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d735c6b038d31ab57de8b8c1c4837365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e396ec3fe56b230d93ae18ab9d830366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54108d04c8b776378a5fc8ad6774f13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b39acdc404f480b6096fd34c129be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680f163f20d1568156ce4d8324428b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad6b339836a3a0cd6d69499ff4dc4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788acf3e1486b13fe8b26be2cc85db4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be22176d7f29e8700314bffa240771f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb8ef284afcb5667a6b99263490cde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0647aa583aa9ac62656e36d32808b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f583dc3b59ab8af07764453c0374c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3560bb5a185e4d5dea705f4a2a4349376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f104bc43d7073b149a875531db6f43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9214c645d3cf5cc3e1cc1b2c4ddf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63848043db5d633e705109430c41112379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eab86592cb0a81f973d0c496b4ff7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b32e2c54ba107b1959d60f7692272f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f955d2a5c012f2b6f8a9b431e6f9ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe121704f8aef86c56872b06e1f65c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3bcc176a69d6881053035b8b1c316384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4347433caf7b0d7c9571dc1cf7c2959385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376f91ac7ceb9806dc480299b858c43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5576bbf74e753e0841f86f0a1da4291387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083f096766b74c6204d5839d7628b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d200fb4f732ff1cffafe58711be3a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe83781f611549fddebc5b6a7903b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137baa2bd4e0653b01e21602397122a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a6b27879f0d73f1c243be8d89f952392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5a7a2391fb7eb07e02825ba38cdba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36a27457648e61b86ddfb15330bda6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560696582696dd27c69ac727ddbdceb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261b95fd2a6f7433c67dd01e801762396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b47f7a9f68c8ed572f1690d801d731397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf318466693b66445d67f0ca3044997398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd05e95ba45bff5b04978d72642a31f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05575db7c3ddebca317c13e0f400bbfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d75f09cbeb04c1b8a953a6237945c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44696d3ad7360ea64a77a73e670d196b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f7ab01c3b9cede6a042547ccae15b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6bf70456b5c90544a88995ec76600404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e4d9977dfd3476b452b3ffab3cf8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4ac434c438577f01c8b948e20f162406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637e857f08f3e168c262c3bc8e987dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efe5c3e63706e87bd4e60aebb26b7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f77246507f56bf8360843fc36fdb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa435ea6603e006612c93c24f664ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed99eed3cd03b41cd87a3c4c92e1071411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20b5f13b06cb5e38f45862f9034ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2613b6506d98f5011360c9da91760413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fe1b69a5c10ff130bc58e4f4b1f0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9e43330aa1af1fa4087e17a875ed4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcad9a01009572d4f868c6ca5f9466416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f85c2bcf268ad4be6dafd3d2522627417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9b550f66aca16287d642e4eda87fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b48ef42ae3a9313ed350a555eb0a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec35333101cf9651b05697f901d4917420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01e3af727d6f58dad78b10e2345d19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05499fc2adbbc046e4392f23c30db4cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94689f7ca6094c4b0650451568e52223423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a78da1953a51cb5633e7dfb40799e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a9ca074ff08003cf2c2a8f3d2547f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5860151bc0fb638ca4d6515d652ac7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9947b885a52234c83b32fd86f182acd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff79e4fd34cf753640f6f36afc7402428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb91ce31bd3db8dfd072d072d93149429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67802bc64335ef95cadb4bfe08b02f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87b584bd178e71a7789d5f4fc4d76d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2659647d3c8fbde82fc90d0a0691e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f40fe603ddf5471f6917266d6ab47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce342211fc774707bad6bedb9896e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c47fe0e6d1b3c85d524e9d15009b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf74880d99be7e839a9d6d67a2ac93c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb82680eb2adfb64c043c3b39cb9ff3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a794d46a4bd05eaf4406463c5d9a35d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31ca3787d563f679bb7ba5bb208bff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d4d4b2e1baef5521226f3bb6c2d7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153ce4a8fae4959f51b3cb1a6aadc62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ebeb000e87c55e62f7afa526eccd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933e64002f4ad2fb1453d7b3ad8c66a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eefb3ab81d0b1c99d409c3ac56742e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96a38c99b169f8fa86cea28b3ce973445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eccf18eff2b0544603bb83a3eb4b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e90638fcd60a1bcb9b6271cf4dd6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a5f256a51334c0a8c557436ef2a88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb638021bc134713390198833463d573449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a972364914ec4e1dbd33a1ae187924450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf1cb0475217f8f8a43ebe3b0edeaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e53aa653206eefa472ac0ce3e1c77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a079fcaa2be2cc2cc7cc4627082f771453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536f73501292dbc193caa3f8b889aa7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d3855503a17d831241d4ee89639ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600531361c9e7ae09e22bbef5b91b41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6bcc8079683110703c890da2de951457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7213036b35c489c2185c0fb90497ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8571a586f70bc12199ac4f72053479459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462a1aa9222afbb6918c97ad511ed4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd63750f3104948e48eb8a28eaf17b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41ed4167deb6e5aa50ccd508cfb105462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bcf2d2d3d783634aee84ba0236b5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbc2fc390c912d391e652c737e9727464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0172c5012a1482eabaf1e920aaf750465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afe66346e2031b8954016cc3802485466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31478db042b338577e38007825c8e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea023fb97c2d0410a2ae80f2f1ff694468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f37e5db9b121439748cbe39402f6ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa97fb51764e8c1da51ed54b36a4e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a5257583335b69c27756058510144471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a86f12776f21048d984fbcc590e49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fab7687be69fb340e64513e70d860473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061c8c97e463ef9156a8f1797f9e81f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbf018f2a9a39ce592fa14ec84bb43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9465d255c75db09078d7f81f7e5f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8004eeb83a951b9e2acd56f615a4713477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19039ef195099dff310ad53d9743e95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca17125c94c010352a63f0e8424b85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99ee5b89a56a0e408fea153015a616480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a287c3c5db41c9271544f995ffbc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8ac38ee44b9367b30e8f80bd0af03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b1895dec2764f0b1f9c699f5d599f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ec628a1a0c2eba8fae49aad57336484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936ccb73ca05be19ab337ac6749481d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac4c17f392e344c9fc159186bc760486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8457060acae08fdebeadea5056328487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495161dfa38433e6904872b740193ae2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a4432800da26431fdc9f498cf6269489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333b3e03533111b8f583c7aabc15500490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8adb66b87558f7bd561a899164351a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36170076065bb30d44deb2bbf628de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f53c5684f1a29daa008afc0f03463493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86bde083401a45738564d08c14d908494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20949e0fbac3008f07f4268ec6834d68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9748bf119f0606f3740179877c1d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b00f9f27617ea0efe6978193157f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b45d183bb39740277f6e4c40a3715498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544bca7bae9109f850c089a5bc0eb60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6259f94c994dda5ae53e3772de62bbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ed41cdef7de7a675ddf7e09427726501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796107964da137f5de7bc641a4a57672502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef3c8ce1de395bbb444610067089ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7b3b8e114bea985e0a52ee5e76515504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf279a0019b2a205d5db34d37bdb18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9cb5aa4776bcedfacdbe4ef656e5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0a619913e5c7df5d6da80dd744e29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f73d6872bf6035b2cfe1a48b1baa0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf7369b9ab1b2c26c8725fb1c7ed41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc0d9f6978eda60a3b3641009fd1da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90150b101642effff1613a40d3380d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16549eaa671f0757fa1f0b7f5ed92b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a839729ff09616058782303f3beacc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f26443933f5b5d244514ec7e536f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2459b6cdca9360a329379b361875bc7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b426a0892906d4cd443d9e56e616406516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83852dd11441e3952cd527e0679f8aee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50517eaf6b41b933dcef73e3246a5600518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2b0e0a37a109b55e71c03ac506c71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2cf1dc40fb2ec7e794c6daef70f74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908059f27083050c224e683bd293e38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57678060f2b1481eaa59bb9434028e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3313aefbfb2d3590c4294efbbe8e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602cbbf0bbcea52021341d0c5abf604524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38614922439a5e99b4f4b0f0874fde40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6c958d2b81141e6d4192e018a4738526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5a3af2d6bf27ada13460389d17554527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5f771dd8984bda73e2111c2ea7b4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17207d8b2cfaeb37c8b8cf7d8623d14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a2b67f09648a6a5d8221643ec2b7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476bd16f9ff8c07b4da2a24febf816f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefae0be8f96da2141798d178b15b22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a236beb7b863f724eba491bbd95a0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f352c2897c883eebbd0add37a0a42d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520117f0386bea2927319e7bbb7cbf4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb59961377361a8dad49371f412d88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460878a2750b7c8e28819d07fc4aaf2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cfcb7607b21900fbd3e4baec2f474538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454d5c538350fd9ee3bd9d710987a5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029d7945107242a35fce17bf9cf2f97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d30e69bcca31c1b080cce9479082cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee0eecb7f57f9b43d3c2e6295614cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c01f7055b9ad8213a93e9f3eb1e0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95975a533210adcce77a9015275d74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020c783e6f5705eab3ad72a3de694a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75e87fdb0898cbad47f609b7f7f37a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0e50619c2ed3171d7c7be5251a49a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044a382b1fbf6cc65167aabf8452834548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e5348eedf4c55dedb46059373e8c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee048f5161eca0793f56b83d3eb4a19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c9710b8f840530f2891ec4bd98bec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1843b926baf21c08906210b22990e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66336ca626d36637ff4d2d7b3a4cadd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cf22b9dfbd723421b0d91034c7390554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82bcbe5b0cba69d6e5c6ceab38b3cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bab1c5d8f951ddaf51777af8ce68d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f8a27d216cfb4a344154fef8fe56f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266d99e17aa1489950ff38975455f4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0711a21024a31e3fc1e78cdf968c06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e381375bb563c397cb1c491ac4cd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bd1fffdb2637785a501c5bf3b3168561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fa91f174e6818770b44022d3f563f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd02e6b3f6aa5a54941c8396a2ae6dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c3abafa8479f85f0ab15c09738fcb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e29e28de8179909edc3f6438f856f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36118fe4473daee7a70e1e9ad38abe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d11c76bf81a196bdfc8b256a848a27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999434c39bf55906d98abd8c50db249568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e41b84f8ebe1bd77f9637a8e546dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b4af7e8fc60d2ca11d7138cc9f914570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521004b660fde656e8b822303078007571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0a50a6ce5731277bb37d6b58b896a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>