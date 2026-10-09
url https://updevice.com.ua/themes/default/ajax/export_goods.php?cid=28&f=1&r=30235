--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d02bc086ba5546ce25b244e267aa71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695cf08593bff31fc64ef6864662ae72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926304f69b7448906b31aed2d3835033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca5e5543e4b5b1e46b992bf234eb064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0008ad32832045de9e5e4ddeb77c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887866563be078546dfe377893248896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596a335e428b3c9afe4160403c2bd347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c00a04ba72345cc8212b1907112b728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5754c8b65e5788c27c1d2e3460f28af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db3fa7a12514a1b268afb2b99f2d0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f834503616ae036265422739adb2a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d148328ca4ee200f39cffb3bfbdf2ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d54c8b0c7b5b5600a40b64fe4cc25213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c3334c468e6b96c248fd8a2df65114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6ce03263d5549cf6fd95d51109dfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae3553317b2b0a5686cd49488fd69916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154328e59fa785934583fdb308a4b3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38fcaa9161360b370cee622f41196a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8554134be4f9546c46ed93258ca40a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae5e444405b7805f3dd32a028f5a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783e6414d466acf0e105ff06f9219ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41135343e2e4d18d13a10035c7c1fa9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bd2ae324635d41b43331dc7a85bd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab5bac2d81b61d8430faa5295e1dcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96f4d46e132084d194c2b20c5ac7b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f2453d5cbd024ed091274750dbb0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb4bdedbe03b2e56ffb23e1da6f2ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b6ed4a770afb76760de2f0a43893328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e750c1b66c62da64ae1f56b75a675c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88108cc37d9a38bbe293cbcfa83cbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e2876a4af0af40c86fae12afda5e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398d8a4ec4996fa6e1255fa107caf9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0dba0311883e48c1c9f00337623ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d3ba5a8cb8a43ad91c090bcea351234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b44e2677d21ef8d7002005508c95de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfe2d2483761db64a1e9c488d5597336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1673e6682d1c1b8b02f1aeef841c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c694dceeb0add7cdb56a0a6eaf06f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc003d682f16d680e9d2f3484b240739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeedd08a1b2511df5e57ab3cd75a9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf20b01d9e383acf82140e606921741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc18634d7d93242d47fcfa4d6c1151542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e2257eea130fd155c61edf6d7eeb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56aee658877c8a7a50a9d6560b915944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2f7c657559ad31aa642a9b5363ef845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb637ba8c0cdc410738b39ac8251ba8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8751b4cbb02e68918eb5e47f74ae3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827bed2e1eb6e39a994f554e8b8dd6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331c037186c3580942245335da2395349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e14316a3717d63f44a3a5f11a6eee650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c278cc46f4bfafb3b7f9ad353193d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129415400b2ae207ac9d423489e99b2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddd514623cf0036e8d1d73b6bee3a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c056f257ff911ba849058e4b05b36654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01372f49593da722e669c0b0f2cebe9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5172f90bc6d93572b8be3fba0175f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b52e04a8b86aa64833652eaa7405857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc642e0238c3d40083e7e275a535e2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaaf5aad6f2b6284f5dcfa7c991c1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48740c90576f2e6fd92fc9bdde420d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a8145959b3bbe9542426af3f447bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a726cb956cbf81dfe37466a6feb7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9cf459aeca07a3a08958804aebc2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843638cffcddcaeacb1d0e559e9337164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49ae0b74f57cb31878ad705745222c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daf80355083a975104efd9258d6e3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d388f4aa0d4f2e88d1ef6d30c287b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f4f795baea6543977c89fc5acf3ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33939798bacb463824f819c77cb46b8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cc9c7b5d6501964d30442f9ed252570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2e96df53d4beaa4f6f9f8ae3450bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd323faa0f2441654bbbdfc68a0f64b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb5c59a60ef8c90ebd612886db305b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6dba2eb3344e68d8098268adedb5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a363547b89dc2ba2447dfc651a63275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ab7416de573c1f516ca9879dc1acb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd34f501ec2487cec6bcf35835222fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97ea186e37f598dea95ef22037668d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe83c44e3a1e87afad3c071eeb4d6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646ff3030fe5ddcd6804c31bb18d93e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0a39ff76f538c5be011899b22d82081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666da44ff00072e35e2cbc793ff819982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9963438af0f51eecd97a3adc2bd0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274d234ce692354b6768c54b2fd5e2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d04eac1415e213d918895bf4ad01b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9233e6b54702f9be492c43afa012a2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60860f012e342a5828ce809476186487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0737b4c1ca29a599be57eee5f22dead88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4843a26d697147c7c19889373d407f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c136d3ce34a50d2f63d83a3c1b81ac190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f495fced4494637d2cafcd97420cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397f6e9c9355a3c0d32316ed173b5f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddbf9db38862658391a2c3fa640e3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeba66770ce89f5a325daef91fa5f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b6c9a0c49310a282cf56a9d06660295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a76da992f17a3a0096e4d9a747549596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1614d2c80b707b2f2202f1761d311bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c16c696cbb150d7ee30a6b7183eb0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cc234782b612e6a3fcdf5f62bc44a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612301cad662e66c6ee49469245c29b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709689fa73d96fe7e8a558002d6e5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4e0b4c3ea7038daa2430c97ddb8ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08564c5b22ed9bcae885d4d921b4a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d5e025adf6352e5ae222b257c5520104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a4fbe1ebde2129de26b598fc535ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b95c8628eeba5e3c33f633b97eca0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62c0cd797e6a1ff391d97fc3dddde8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4410a31c1b34921eedd414dc85946108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec68be59c42c9d9d197fd6196ce222e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74857c9f5904e7088a5f4c8bc0d16fee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f677c3328572e562aa4fa925d39dcef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf32f31fc5efd4c5c82152240f4c6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9b22decc37734748d4018e15c5779113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba951e84ba240e977b3abaf5f5f95df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6b8315fc508d26e2105f07cf6fd61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff09cc48f8ae8e78136acf94d06f378116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f6f9466a729d51c9df24bc389fca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc6812caa922b84f422214bb31f586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76f048c30f1080b02addf77e5558d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee43aa5720d70100906ef73b9911af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfe3b384e24462b45dc51ae24e8b42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed12a5977b3fc7a358a3584ef6c923b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac88a8922cebb6c2792632a2adc2525123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dfbd272073482bf4e51a3d23210e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bbaf9f4a7add898f891d7e90e8385125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42df20998d01b6a7c98e00b10eb09d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0be5158fb0979d187e44dde39513e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d47313916ba51a8c278924cdcb770128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c7cf82b2c32f59e40a58a813ab413129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e47d3d3de5618033cab40915d5f41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812131a455d5ee8baca4d65e644856e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8213f85e865cb533924ce11e70aa25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cc586e799785905884a5692e7e861133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375085d7f74b8b2b7ab4b770d021b767134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b24c1fa73b1d3634f55a985d43a601135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7028bc4628302f157307cb1e2445a8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0391285088c34becb45aa527e2c0582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622376870bd1d9eda3fffd8bb4707a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc12d2fbd232d733006abec32e2f29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23247b45d41c5f99c0d2d7ca5252a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbe2e1667a0fd10fee2954105bd444141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cda6d61cde31462ebaff4c78619941142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be617dd5f640a3e967bdb3371686981a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f57a5d891a96296c17b950f4165b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed18e0a31713aa1772cb0941aea122145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3166777f52e654ed1bead7a2d12ff1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e179e75b1fc7756a12e443e107f09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09011d09a538ca72b262040c4a72254b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56320936ac1eefe7176a999e0147cd02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe735aeab8b8d48f73538b02afdc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981e41a2cbfb3eb12b0c81ae7c65c18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b2b42124b8fbb445b2ee6da81f523152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4efbaa239e5a18c3a99571fb44ef63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac40fa51206388a8fbfe05303c1778d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c56c2cb0f16697cebbbd9f338759155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eb0134bcf31766bf880fd3e8293f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bd615e5389932f142c2b14946e22b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ace262c1f4ab6d286f50fc89bff74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac5d177f05be3ccd2aaa1056004115159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd929a629541766bd25ae4e640f9cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f584a4661a2a663ad7608f6723c48dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402cb792b8d99cf8f464f5ef38223eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec45f6f839a641de666df7ef182263163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fe670b2140b31ec00e2e7bb8f7410164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcca9ad453d21a88f4dd03345a3f32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40534292ed78a596204036ecc208548166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc7eb52510a3fc9f4f74e80e665c2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7f09708cbe414921cc2ba00b60d46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454896d80aafcc5a81fcae356c55ca2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148120533595979ef55da04564ec23a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a0abd03a2a1b0b249977af5521b0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339811033e047252d7d959252d05173172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92989d01c844c721356f5473df4811173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1017e71463cc4d2b5d31468b54b7d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd9a404a979fe5b5850955a9f736aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ea4e11154dc127fb425e97a99011d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871545372b74b6de3681d4aa35c7c0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a002c955842385e98834dc2d9c6af39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045850322dfd43c5ffb81f64c5943e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f6e6bd0382fb5c18118eb71468a5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930ca2e00cee0fc436f2c568c958217181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c97ef63f98d653c502fa178c370e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15313b21e41ca52300428d28c8e8519183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dfa94d5ce634bfcc0ad935b7cb072184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66343ccc43eaeb85327a0a9184fcc39d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa753b49b5388ee6e767ab91f225b00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7e82f21e61690ea1009a69d4c8807187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512344d840fba0dfe951d7e59cdffd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958677116f7203da4c3efc472e7d414189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b0fde060ad2125d3902b4327eca3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674d2bed8e8e967784a94807694de5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcf545d4678d554d32b547a0f59f54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731551011d2dce63da35fd5767d43162193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dba51b452af1a547c7fe8ec0350ace194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684fe63d3bf87685c60c506625cb167195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441b4f3a5b5339af479f0e2062cfd06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001377ffdbe713e318bb735d9f5f72b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a951de929afdc00cad98d9fac33603198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efc66beeca8658ac9db16ad65e8011199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ec57ac80e44b516c75c5c56c61b7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac88ad040c5f74f71451ade7305b03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987562d5ad1bfa56cb11ce7d4f4c494202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832537106e1b14965fbdf02353bf84d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefa4f0992472078df621ae90b50821204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52cb3d51992eb055477c42e8a1ab3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354af4f3402ed996ab038f83b5d0f4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb51d7f4766b6948d3ccaacc9b74b5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bfdd63bee61afea12413bb1119460208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2c8a9c96a7054a0742d916fc2c284209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a3ee9dd6cfc08d0a3d523c3198f37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6fb3edfcfe2bf6425afddc1633ebf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbdd4bca6960ca7f808c86c56256a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4dc48c2e1560cb3679747350560c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781970d8710bd3eba5f9e2411ebdf6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221350666911e7c73b5ddebce980edd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001241c130f8c8dd986142ea6cd9007216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a332670aedd965d56c3b5455a5a33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b206c5dcc5b2e6fe60d673445abd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc662fbb7a05f502cc2b6c9bd3aec293219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc14059cd4ff239219d00b1fce23786220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a97395879086ef4fb9987c41eb5f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50261db3409cf0c305e83fbd17ab35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9564bbd271893264f92e5b0ba8865e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c66535634255876ef60a71dbefefc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f48866b2a0694e32bac6ef3a1a064225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ed4e57ec2d5e716ec3718f63c8476226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa1248210fec23630bba7a581e65d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002cd7c53dec37037c150c8c219a06a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2abed23a55ffe20267c08b19cc1e21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efee779a24f7bb297d0d62b2554626230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ea1cf2dad6ac510fa0238ff88fd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5a82549048871691f0e952ad3edcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fce04da12e69a1edb2e87bac67e52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a65de0569fdb5bacec11a7e4e89e08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a42563defb7c551739843c286ea1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1cbbda349577ad1e73807a1eeb57c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0e1acaf4e799b36a0824022073043237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4bfc1ce9a26c7190e8a0176f83a64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5bf34fe4f1fdf136671c2c55fe085239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c45b86589c25c42e9c40541d9b403240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a9b50e583ae0ef22147b02d1a3725241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f4646297750e2e33fa313c385498a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd71a7f893a0f141bc6e138f24b9c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968392a4d92e6c8af988cbec60a4d8c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dc7af47643e01452442cc2fc44cbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab7b9abc740379d563cdfa4d2962fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be928e50a7057158df4e55d413481c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562b840009a1f21c4a7ba6d3ca04b65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80357820145d1a621a956fc78d9a56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d80f759ecc7973e0094dc1675c4959250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2918ec79563a7566e30b892cb6c677251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec913eacd9bec49fd6b44b53428b95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8cb517d90a5678f71a0654d71d43e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f2a2ecd957939edaa51dd34c57415254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6af2db656013ccaafcfd125e19f1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9ba7e204078d3a6666e0a270ace9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0702ddae85bba2f040326ddc1ff5ad4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338e59a1f6ea97dfbd71eb026787059258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7275d5714dc700003c3cccaa8204986259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c25924fbc8b5f5cc6de5a3ba0e68a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17c521b6d99a6add1b49d100e584c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ba5522187dbc672f1ba51177aa07c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb108578c5774c98123dcdddaa920e49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f663413066e1014fd95dcd8e6c21fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ec2aaa15fa76999ab2ae71bd1375d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370a33c9790e4d50c28ff7761fa8783266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24417f704b2e9a8f4635bd1e0716b24d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a018c4bc7f734e322f26c74b8cf7f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e147b3da69863fc8ce0d8458a1a43a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f87e019d75a308802de96e9c1724b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98608f6f1f657c829ef22c5666b451b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5afdff6fedf45c3098ac3d93256ce7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10475ca0d82058de4a00e81952a45f64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6755669938010f26af697c900db5d3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba815ca11d61bacf533cc250072e40d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109edc4cdf0bd0029e87f092ef72b72d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c3e461f7ac8d38caad7fb0d71932277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f5863b20e49bebf3f6a72efa24426278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4bae3503d51cd5baf2ae473655902279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a425f2e374b26e1b9cbd3259d55a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530afb1842d17cceee90956b1d160f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee44c62294484756bf6be1198b98e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce103f71c554a8b68c8c8df64aefa1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300f7097f5b4e9d9c13adc4e36f26c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417970d46674db75ec9fb31b3789424285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190988099c50408364a5b4bca3011f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca97b83e67ece65302473b8acde555b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d82fea9561a4087f079fe9dfc42ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad9f8882acbd8f50073c03e17e59a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa4819efa4d2ce4bc0a123b53196d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16112ea0f91cc338269fa38b1ab60b42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fd9a987bfea4dcb665cd4dea1585d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e214ffaa2197ad98c57b2d8d231dd33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5595889866f9b5a18c35f85c8bde4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abbbedbe070c5cf5f96679fa65dbe9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813290975bc15b4ccb2245e3e75ccce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25fbfd20426e1f33b354a4b3cc9452297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feda1906df42bf129b2ec50f82ca896298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e37460b94435102d0df05230dea75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99914c8c2d1dab5cfc6954ee5fcedfd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc3202a8091c322b71795524c4c657301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae158a16076bf4d1e8a94d17c5cc5e4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828b5657b4a22acb8012ee493a8099c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87295e7e857f6d1d51dac5e92c24096304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689563ec6e2bf095eeacc86be4658fcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde333742fa4fd916d57c8b33bb2a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98517f10ff0f4aa9e45b06df9d451095307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317dc8bf8ab2f92bb4b0cec5606c584308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72662a3628b35f40a8af5081e4c2ac84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d50e282ee8682cafc6c2d9d0d27dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3519d4731e72a1c39ffdaf32c1f30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897068be5c6d672650e7a8352a135bcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93916f920a53034afa39bbaf9063c45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482753c0bae83d05bbbbe0cf5e45a97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195ce743952ec94bbdc16a0688e37a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64f5aa3a34adca81843943b4c5c4c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d0919c5163f7c29fb80807c3d66c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be2ddff578e8cef1513bd27140aaf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99b128a9d6de196197a483112088d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6cb04c97ee66c6a216801df9f0d87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbe0f11953570bd277f630476da8a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ed980caadce88629f79fcd431e562322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39655e9cf0aa58e879d55f0e296043323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac500a5e2d321d78dc066fcef04188cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234fd52fbbe7bf78e6f072f2da139ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72092bb4c33063de9a33bff78bc6ee50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191882cffe5103ca9f2884dbd4bea43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78de8a53afb21755e6b2ea1ae58b900328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a518624060bc5f1d8ade67c09b2b7b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8c254b10b10915022ba9a17cf2749330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a28fd086698fb914cd50dfaadf5802331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dcbae4b5abc27ed4485f1bc5c75f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa79d56f01b0c0f59118e040b45b93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27bd575db33a5acd32d7a4302f1506334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642fe009d18c255e364c4a3d7ec6293335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba1a3b73bd6a38ae717f2e848b3f09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920166ecd936bec3d949358dc26d1d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d381cb9bbdb58d415a393e4c5d4e652338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53bb9812b34859ecf5184d1d514b6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add8eba38e0c65b20c3aa9d51accae4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df359d71fa41abac49d1148eef54f62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095dbcfebb39aa2c003fe9643d0723d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed007673033a87ea8e063a178e7e6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930a81f7d1fdd5bf35b646ee032151c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1555b9a34fc4bef479743b63975aa38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e809269ac6af28acd6d34671ddec8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c00bc627e20bb1c0bcc1dbd64865f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1d163df5c7e43b5ca1fcdbfe4ffe2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903c9ce3c2e4eba6b37f55b594b3c9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da639a0a0cc883a89a3da14b0d2abe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccb806a2c8954b51b154349ad45b0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249cbb1431fa2f325a9d2cab2aa1ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddb05aa6f66ceed3ae3e47ea677c14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b67ab3669a03a207ff722250292ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bdd964311b63b96a8d195627626f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979a876cf8b42405d47099981efe937356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa596ad393adf35bb351528ae49eee3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9d6be842ef370462116a4a0564245358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f911c320d021b61f0700707764fbbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd84a56186ecbe9094eac7ce6d437c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d833454d68aeea958681e8a517ac50c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29155ae1f3ed7838f37602ce7871eb56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42fc22f90495e6caba1fe419f87a45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d65f70c231671e9ac85b44c55621e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c067ba4f7181adeb4855b5851517bda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3d7c29884239769600b500b93fc29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0f2465eeff8246766d74bcc9b1e46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89fd5024c57d2f3c13458e868c86c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456710c53e66d0c04488640e080b2cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe5a467356093f7816f5d4d90f6556370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba65b706d2c8c15b9293bf64389477d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125436fdb1558620f7ddeab5f2e212dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee24bbd52db0aa1415951d91cf623d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d41d11eac9bd6782fddc21f7f3e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29afff965cf1e85848628034d6ee876375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfed010568f9c5f4e177a771d55f1fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c7c67b50e1044e5a600e6920bfc36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d76ea0fb6f3569dfb8858cab609f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f183cccfe63c56466cc8cb2c892eef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4d8e3a527d718674231e29bfc7afd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefce01a1dfd75fb4d602ba8de06cef2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c3074fe12fb6e29e2dc776ab88c9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319b8ee2b84cf9311423c182f205097383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884af210370d7aff4f17caaf5772c96a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9582fa2c30499809569e29a8c26fde8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d18a63e1a6d40cb0e17c19696c302386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62717d1e5fd24c9fd1c3bd6a26082b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbde061f4b0df5f14bd17643917da1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c65ee24b9fd6ff673d61ebbd681c66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86501086e644031cb506ac8d984319390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdd118e7f0d1eebb383584c20358f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98646b173415f2e16bd8b986e693a134392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc1fc3caac7d7cac99b99ce00fd202393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef4961f09be3b8a2e3b1183e9249a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac612ce771f8a570e3a2f8723726ed6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7210637ef8e353e4931fd71c6f74346396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbbf74d7dc41ea2b63848871565bd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6342e801b603c567d32d860ab29927398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e30e9465c9b1df171e8bd445208e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3481411efa8eadb0e7540969b588c44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d15437a0e8bccf8a8bf3b783c8f0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c1fe2b89bdd2bcb91a77e1496a1f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3d3af3966dde0093211ff8b8ffd13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bfb4edc661fde764e4c94c73faefb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc27858f1099ed303823667251fef8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ad67c08d4cbc15540e87eb03089f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaa9a8a5385e9e37466dbd3d352e33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986630895e24f1d2cee0502b3315f81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce371d3c3d9d296277263300f13cdfb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f69a988867d27c0d51a5dfb0cc297410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e52cd339415c6fc0de4f7d1d0fadb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d7605172a759d8484091088862efb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a87e3c72961ca6410e3b498df5fc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc175459303aa0f26922b08b5b60576414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f0eddd70627932017ddb440387e86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a096ae2324706dd64269192b32495b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212dab09d018ea360298c2f84a65e1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e867aefc6e10cf252700250c4d89ed2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7032aa41407e12017828dbbcccc87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcd8a2948b3726d04504a89b7c52df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d75f9521a3ecdaedfe8b609f540740421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669e60fcbab31d03fb3330ee5462d23422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf55ee682d9e8b529ab2e3e5ab0d45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dabfebbcb8e3debf1af69bc88cec66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04641f19e5404123914c9f5c33eb82425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d6384631693eeb4e8604e2b85f867426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edca6c56c0bb0caca9b051c84143d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2395940162b5dcedd2cdfcaa01fbb37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e9cb4ad54acdf9f8e51fea61369d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774370859dc6ceff34cf4486c225d7c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a017ec006ce50f8d6764136d4404806431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef340058e62f54c35a6eeec6fd9f7b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a805b36b251d5954b89f47a6fa892a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083ee3a2be57f0814fe52fccfa18083434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a99d5d62f23f51e75f5529bf89cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da3d80ab312146a6497fc3c0d9d4f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a5feb70e867db4774d0d7fbff955b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a425715f9817369358ddd561ae1d58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eac57c9ce93d2cae246058a70ce58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fb9161036fbc8233873c1c77cb9ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e111c68a60d544dff625cc7ff4394441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d6472e754fc8fd80e3e7cd192601442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550607652d28deee68401978a1c349e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab20033a596d333ce456619242fad0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7393255317b23968a8054c255dcb97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f3c8e89d69155484a737179a9a809446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a68c9c835aa90b8814acebf97544d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329e46a998875c0d7e9367c0fe8f51f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2df1b6a4107e4b6f3c29ad3c77970f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606f3fae8dbf3f7f7cfb56ca580a4db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262b4ceda55113d641876f16ab19c9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561569936a830d515c09217788cd9d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666e296b3efd2a60d6ab8d902cd5cb3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469837b860f92cdcff804ec8ebda409454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe633558f3a4a5e213eb93512a8b46a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d8770f6b33529885b3eba43bec64f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1da9aba8d006b5c0fc130a89fce66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fcfcbb0304b2b696e1487065bc568458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fe7faeaf34f59c76a07c8ebeb9f8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe28a4ad59ac3ed9c08651d61fcd06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5adfed944f8753ab646adb5a2cf24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277dd210ae8f01af7304b1783f16cc7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b1041bb455f701664041c7341bd21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241777b9141306c3e902f7baf9f4585464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b900b98f6709d1c55025d013534f19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050b921ecfdc3c05a18a592e1774e03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc24217506f01a2c2aa9a4c1898c1e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c2b4e1d4c4200a4359c23da4cc0d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbea39c459a0a8b49c675f1710b1c9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a603a41b467c05bfc51010367b2634470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883b2f2f04da13fe8913e975bbd017c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b75a84e1e31e0041d7f3ef4b0a1e5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335e8752c9fcb5637a29d3ffb9aa934473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c32cf21bd177296988410ca66a852474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b60a57384b74ba49801e0c3bcb154475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515333488d89bd978a06b1019b6dc14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193f8823a16dc27ac5fe707065e3b5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f71a0b2d4d554eb9b2856ee31d31a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55fc5077681d42eccaac1918a51a32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb316ebb4223a73f3804ad5c6cf69a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081142afccc02090966f4ef0dd2b75f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e197b651e7d7596387e0698fe251c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee4caeb4194ba5d7d1690ff7273a7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0a56b37692ada2cfccddea1c5f3ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e3067257b6e0dfe1ad8bf893a4f0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28ca8435ad59c722ead98db87368fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147376a20c58c7deec1b81dc063b274a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed119ea9e58fcf4d06b0eccf5abf98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47db56890b3f40ee4d4e1cae3d659ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf707dbf9fb7b6a89d399f0cff0cd080490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3455206a85fd5133970941714d26b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462b08a8ed6c9ea3052b62fbb1a206492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e34e8e3df2c535ad6dd799926d516d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3f8eaa19598a59f0123911965c931494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b4d71015f81f859d332ef71fa615a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eead14dd14e7efd1d011b3bcbaffd3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cb04c0f38949737e053a737453ea7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108e0a247aca23f6df0b8ce2dc2bc7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305c62930e8cd159ea49dacfc5b4a7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfffbade5b647774622566a4f9d600c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9f27a3d55d5b9a30c3ef498aec92f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ae0a6cb9bc0aa3044f8d22dbf141f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0aa893c3befaac72309c0c7123576503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181223a80c1ca8176b4784fe798c1de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4765cf3a4fb9b7dbcefa7e38d66c66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fec8774bdf590ee2678a9ed6c1a903506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d29a4d4f712bcd2fbfdb158e27d7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea8a9cc40d3d2839d31d0dbcc1d706508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83e5b6a6024d7f4acb59c10c21067a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd9428fecb149c4d67fa59e7239328510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a00369235c9e6270556fcd62c3de1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6446e2842873c85f703baab9d29514512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081c719e437f71a816ecf863d43e390513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7be358da362e1b4cfe1272211842b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e75453745bad9dcb3c47252a44e6ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bb6625fb401ef41d04087a9667f80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803e341a76e941e6822995a97d10dad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac571a1491a4cc0ef737eb275a0cb47c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c281ebdd7951b2ab73643875c3bc0c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc529bef5eea57eb75a59d9615cfddf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbda724d724d724bfa3abc1429d6c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b157ec807480bf216ba266ad9ad1310522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858091fe1a47fc8281b4d63779d86a71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422c2501019abad162bee675682b299524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32de401357819a784552b146f9b8df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edafb640ad208920636c8b0394e6824526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8db86172d13339643a0052154a8e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f30969aa8d7c1b1058c0326fbe516528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83b73cf863cd2c244856bb76ebd107529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c7f8a9a56a5e31187390b5682c64b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0caa5a0f569e6d309c319dc7f175ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49081fad2a221a80277e1f6335846107532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dd271b86d81d6084a8a6968e2e5f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a52ed6885cfea3adcc24a4ecc9a98a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6fb2620305003910b94fe31be40e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b803a0d26383532e09086b686c3b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443f6d85bc8d01c839e5aac4cef29d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792c7341c6d9bb60425e8ae8f7fc3cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04280af1251db697841b7c1f8fecef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ba0adc97fa0b979fc90a6c5711024540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090286cc2d8d1603cf8aafb5a42de4ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6e9cac38029d1f5936d4311b57776542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157edd549b3c4a50271eec4979e1998d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a0cb52d6e6310f53893b0a8ebaff0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784838dd61ae30c0e717c1f387efa25f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f704eb97e20a1b38bd94d53ee05c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1b8fb61129a163aa6973b6546bf35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df55206bec890b85afc32c411b28814548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d89956150a3305d25018736b111d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea52a23bad4ccfde1cd44d4302a32a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca2affe1257f0e36dd3576dba2e051551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f37eb31ff9412db06e6a64f13431552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6536af89ae1c1a8184b56a81a709d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1416f205ba07337ba51a11595d7be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee43414ba6f95e61b44876cd283646555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74caac48f84af160708de73bf6cde4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dcd17b55c26485f2fc871d8d5e690557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871c8c9a80053320a2c2cb33968607f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afdd550d55d4debc7c96b4c229a3b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27121f24c6c5395e8474499a5e9ddf52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cc01a2cd8ef4282886a7ff74edab7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80343857ad72f4a345e0f5b5aa968b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a58d59070c3bfb25a018cae5cbc183563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e785f922aef8a5a8a1df478e3a84fc8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5c5197001e76e824eac6b1eb61664565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fee491879dec173fb74b20d01287a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2fdf0b412e671778d72c81a66cf99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012093f54e75a45cbdc10d7c3f6bd58b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3246c06ff69b7b5c437a792baf4e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad59164fb163d2f4d5dda6b1fc25595570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd13f326e8ea695848af9cdba38ca6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddc48237cb040ad9e0f30c865252df572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6dd244886d86fc455768d43d053361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b046837d75f6347a72d9bbcf493b102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f6f19c481450d16cb4853d618ec763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d77817f2949ceecbac8f242cf07da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849095d181ee2b33529a177eddb7f5f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3248ed2778eecdd5db38a4dba5066556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e1356cf509509fdff728a103791dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9439df75b6d37177790c2a7419a9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3f579b4cb376e06a617fcab9fd8f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a799a31c802a250aa27129358486c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49693760c7cfd83a7e5ce29396e2aced11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36bc295d04013c590958b69fd9b86e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd902e46336ee86d918ae096215ecf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4391fa07c01b5204e389f445c43f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fdfa6c7cc7059d7d8fd06cce4b0d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304ded5802048126cd01183acae09c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003900378c795b5c57c0ad5d24ad85517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e338ea1e437b4bb2205483a2b7b4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bad7a1e0bae968e57bb3a828fcbc5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a14ffc0b33c8e9a27ec394c77ded320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957250574ce5c837a96cc6d8fa497bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c05d25ce4c4d5b3cd55f35cca5dd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2587141591e013fa7274648a6fbd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbc69c3fa21fbdc8fb57b861c8bef224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e85efd6e5b3066556c5f74f6ad43f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a59ec8a45a254cfe00c3e3907801ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ec5343d2d59bd2f319df1268b56a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b713b366e0d1b5261cd674f3310cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d6e9050417d153060e8286ecb796929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7ca0320c71e03a7eae209a762960230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e66e26f3e2306ea5469eeaeaf9570a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a60986dc708b30843b2cf56e0d3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89146968bed0002aa685b8e5d853971c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c6808f93a3fc75beb93cb6d60b8f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0f95dd695441697157c251568fdcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9482d34b10752abc035d0087a3e6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbe68be67104c8bdabed4893bda1f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738878ef47d0062fa0fe75ea62d0b7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4a81cc9826e07e11651ed81e1d42039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09663815a91b7a371ded9234214a017040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba445e34f25822dc374dda9b53e0f2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af336d5b21f96c6eb8e5bd81b55345bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681300d02b0de3ea1e33ff7cbb5b072a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc8e57333ea09c238e7f68a0b50dd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14761258c9ddfd4e1dfd3f97b8ca589145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fe9d98876b31f6c2c0c96d51ef41b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89481e3e53b11769e0112536e463200947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c06d7372600388aa13a90b12834fd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ce43e622fee6d4f2001b8af29384e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4077bdd1696f3f2428a9e64c3f96eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40d22d73ecec53663fcd2b3e0e08fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a16bcad80f439b6408b4894f7b5d3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a2fce56a481bc34044356e9ef05df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b2363fc87a0250fb9c45e98d77a2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdeac6020f18b475e97540b1eee54e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bb32665389223ca9aefe4d879866256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c4637f81e9b912e961b0461949fea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3f900a6b8a1ccc56101be67df8c4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc95cd11a277ba45f6f6a8a4269a7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ab6fcf74999a90f17a98b2429cfe460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53c3dc3a46dac3d50e54d792258ac861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015aa75e1e414a63223188fe277a99562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100f23b87d18cfdf7718204ff57fdf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113343cdf6e86dc92dad2b83393219464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b4fdf2e739fea3b0760423f0e212065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59263331468cb6dd3ce2fdef9a4fb0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc87b27bb91c295392abf705242e9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e79799f4b3ef66e79fc2f14faee3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647383af49f910f614991392e4b38f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e07347140bed98aa7d9e310e55eaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae58631d34a693ea9c02a47944780671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e005c0a2208ea0ce2af6f2fd5cd50a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af86ec3dd7046b0f9e6c0701f2ea81c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b24a42256df8af24741c736a6a23574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2469a6c1cea41a63c43041be774c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c9db7ec14d33b5254e22e1165d04576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858550ac7b9240c8a10c8136fde628e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f59402a31ee7334e84af761803d7b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32b908cfa9ac7cb5da7dbe7aebd6b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe61f02ed7e199f5241388155100f7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f6f867276e875ee05dd4bb9b9dc8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e9db7a723f29d32adc3fd5ae36b8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1ba0ca093bf06c42f622866ab82b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a48c292bbaae3375f431c76a8d3af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323f14f7fe1f2bd9c2735ffa5a372cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7dd92b88e58b3c91b8662dd70bba086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a35b39449bc66a5287a5d2425e22a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc99e58b32e487885d34f5f0060f12388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c3f2d83365c6991f30a96566888be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767cdd1e4043200e678f47f64a9c5b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550207de805f2111782c35a64006a8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990a22010166aeb9e8c9f334761283e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a740ca6cd0bf035b051d7c87e95ff7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73fc130d0773137424576c6ac5c15b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf18ad0911424b9b21ba572b07d6dc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcafda81dbadb6f348c9f5042c8761496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fbcf8b922bb55ddce68893b994b5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc2e309d45ff901c6ce7fa5b015aac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a0d9c4b5cc4a082d2a264113b1a1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ae504f8ae06095b2496356c695b51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35339cd255a41dd3ae6dcdf17e5ac7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49b1ac408df70c013a1738dd6661d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d540bd56f2965472ad5b81290f43d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06715e8c0f1cf120ac27501e7e34c026104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7020fccd6f5bc76181912627532b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a1a69faf6abd3991f2cf3f7f6b80c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770bf92385236269c445df51db7c3cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c56e45632456adcb00ad7ddab7c5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695180a415d8174683408d9f522fa8f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6dda9f58a37a0ac500b0358cab7d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac40fbd68787cef161e239d77c2586111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58b2f1dc7688f947cc8ab0d0989091112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425753a02d9aafcc5210e182b396988113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd208f4166b49500871048eecf0dad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638ceae5e589e55536c7aefbb3e2b3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2bdeb94a04f73e8963ab48ba06cf7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdac2de6a91f3cf8dab6bacb893d83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc4f620b64fc6cc4135b15b3975584118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f2d5bdf114f77561d922832424271119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47f832a2182476131e9f1c5e8be9a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457af62bfb6b08eee5bda5924287488121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27581021213db2de1e1962420f3be7bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e20dbc1a57f049b78086a95095d23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a383145e0e8a797098c2e700a6425124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebe8921bc70c89d1aa5f0022818efd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e005e3540ea514b8dbfcce9683fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5195a7a3b931183dd034a3c064d782127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009c4206c1db2ae84057374e5be3a15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22dff4ec24f9704085d8d065a1e67c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80d486d4340361c775bd52b61c84a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c1366f730d917bd7809b049377449131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be83854c255091dd22b3677f3797f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e154dec8e73c83ac5148d42528b75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eabb305129b7783943b0567c3664bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51dbb4759d9a22c19f88cbdd0f9bba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b35987d4ceca50631f8061bbc5ad2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae89a9550e1df488b405d66c8b6fa8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef96c2a7a266c6488c73fe43cce3ba7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e9a1995bfd6fa336ab4b729483d69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8e7d74298c737ebb71874b7ae710f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d393d08e94434d5edf3328b36f657141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10ee7738c1964823a0c073df789a30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c78ea1500de5720f94a86a14ad094143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ebc4ab169e544bdd5b95f7d39c8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea407217ddc7465e7458f2be14a8987145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec817f0b52c7fb6871dd6d0c8729beb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393140bde321209a0ca2c2315f34fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3983ad2846536c7e1245c819e02800148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aca69c9bd7d7e77314eddcf8137ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff8e9b53b2d3ae2789cc607962868f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78943c1660c9e5ed7e936281b491df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcc9886dc335f0560fb2262b3932d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b85b41d73201d3344f1e8b796e226153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e02cea41f662399a8274279af98a91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc787c09b0b084a8d9d904fea5e23ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eafbde42ecb39abf1689ba4b8855d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cced3a1c10df6566dc8f733393975157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c3caa54a9a23b6d3c41f5ac11c756158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39155bec98694985a92bd8262eb96c99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3f6db09ed153dec055769bb54b886160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91697fa6a3313609baddcdb497fea0a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7803992e1ad6293cf4702eb08877c37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6e28c00dbf210f5be695b47b0da53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757eb459e54edf393ba2fa0a75c5e03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254da6a732bab099197f8926a244a9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b4870aff6fdc7856c892aba88fcbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1e2e54f55aaa6f30ddca7652ef34b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe189d0b683043ff2a2229eab6c5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b5dece6118acc2930f1a6e27a717f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c1f6467cc2420a03527f8bb57c3d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174861e6c87821ecc12c0537367cfda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54e0e94867bf96f42403834136e9dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c3fed74401f1095043f39d5c3c4a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fb1f6e652e7bebb7cb9eca588ac2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f1430de2cb4dcf9b589bf10bd02e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140584864ca97d42a65e07006857e842176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f63e60eeb430405d8492ed211a99e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291bc3afc9acbe24076939ada1ff3b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ccdb2d533b496620ff37c7a909bb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d79b221c819c3defdf15e083858dc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2d0882d2278423831433d23e6e5f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163808d7b4540fd00d25f067fffc87a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072553487367d03e5150c3d340ed290183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e2d6be7319df47ab23635a82a3bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011febe44791750b1315c6f379539ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9c8128576c8ddb1ef05ec72330fb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47ada77e918afa5e5ed1489eeaffaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6afdf30bb8d364dce4c64fc9bedf5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc2631dbc6995dfb85e91c43422ecb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8fba6a4214b12b012aac76e770e8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df44bb46ccff5a992c7879ef71cbe19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb9bce5710a5a9ce8e4b4e1d6f951192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bfd76a769293cd94f44ce18e77ae6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083b249b97cf9db1228153455cbcff3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7eebe12fa93e4ecd019cae7e1c142195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50866930a8752db6e088232770e1c5f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34676e49517190c96416681e7a902823197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a9d94df1d413ac66b8351b06dfb42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634afcff40f28b1c5af8a21f7b01d3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856d907e0405b75362e86c2802698d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4481d5d05a03bfab7c3c550169c12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34adaa55d42ce523a41c2f0b325aef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c774580e49960a4a263e826d0e4cd1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dd56b4f3df15f71a61b8eaa9962be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e84eb9ec8c7fafebbcc8464ef70d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6627cbe42081554a3c6eddfdbeafe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97650e8236cc639a3087af5a5ca9fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78956d01da34e9212637e84163769e8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3557d8af050d1db2f26c6fc00b83f39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3061fc1cf2a7514cf323af16797a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b4b710f9bd1c1d6f670eab9737aa0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fe05bb2a47a42a5b24e86d2c11bd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d2290f1798c41b8d0f78e87386276213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26493ba6986c08692ab31102f2840f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025f8cb29fa9fa911417a23538b6eb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5271577bba5758be480fcb2ff78d39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65999095f4b4fb1fef9873a3c36fa7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94046cf7f56b1abf980797d9282de7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991d04204db2c7905174512776d7157219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fd58ca281f556b712a364a34cd2a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540218df34e675b3bb481ff8bc032c89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a2ec5ff52616b0c66bc64c32ee22b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79142a5d7d1378568b10253c543aa843223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d3136e44a1e2576f212f783fe8015224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9924fe43abaef16c863e1c3fd366a1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d512ae3c6ffa548dbfeae9318d8f0da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee607e39037072aace33eb04fe8d4fa1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731721d0852e25af5f7c3e6cb9f87979228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658ceda86bac6b724ff30c87ce328ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e89b29cd059b3fbd84c71cc587562a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73b108aac3686e45044e71fd93f4b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027982f7db16ddd114de1942bce783ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a802463f71f5f3489ed2150f82ef3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73243217b83487afb512703321d38e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59ef0756586a8e91665b73c2312b3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8851cfbe8e59243709ebef65a573c08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0d25adfa4d27211afc913972cab89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78bd6041fd664e408bf5bc45b3b54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decdbf679ea65438bc68dd3c3be03cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6894c981762a6c53edb10c799b826240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e1890e5aa0bede58e98cbbf244282241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b4cd083ecd1eb90c5d939f32b4d34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da6f92395489a7c8de7d82fa45a124243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f579bdc2f4ce29ebf52b58e8beb5ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da29f990da04d68088b91b9664e0c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fcb092b2bb79de00a9f6eafef09c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6f2c3ead2346eae22c63eaba058a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b546b072ed172ab7725545791265d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2814bf5c47110e7988da6edfbbd8411249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765f80cc565da52af03bf19e552f748250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39883d9f28c77c1146b4ebcf2742e150251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234df31dec92fce57fabf622a1dbd4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6dda670b7fd15b4e6630bb506e791253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa66dff8f8673acf5fedb22a51a50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef9980038cc1fcea570cdcbe0b1e20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54953b5f19b2450785f34bbb0530bec2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebde904b8c1d6e2bd262c43b2f1830257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a11fc057eeeb04a6113aa6f6bd00e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed5a1b6e9a54f9ef0984da3565b882259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e4f4afd27ee347fffda2c6e9dc921260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94174511e4c5d54c3153747a63e26bb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1c956f197ee014acadfddcee60c00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3019faeb32b79453c3454f99875b3fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb6a1fac9f0c51624c905acbd0742d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0210ea6dd37bd288e1df26acf961ad0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181942e03676d4939c35fc10e7ca3f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5275ef030146e654e347ed0b9c76bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e5f8ca36f7ceeaf76cd25c15448bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dc0834f998a45f0f0d6d2b7256a5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400bab59a70a713a409fae9d6c91127270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e272e1450691a6182697494d3d565f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a42f905579b184704386e9a233ba89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e73d4109abe61bb4c54d3163ba3091273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a1619bed0e079ab1a76a6a1676ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a63f025e061d9a31de80ec030ff21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52ba30798bd920ef1b6796c8fc4401276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b8a312acc7980444ea6c78858c075277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1371297f0dbaad63e919de16b63a06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e389811231510956582bf1194d5f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acf7d74040d1801be2384ca3ae3b66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be75978bbc6724080dfdd6f83945bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05509a41cf273b8a3ec7a42e4bd626282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773a33ca94acd90b5e5b2e9469bedca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e57a796c9ebd510c36f0c5aece84cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b08cc3d17ae34d30b273bbb1e4944e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d14491c2c74997fe844b5299cc86a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937833414ca973695d4a7dbd7245a8cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04d0be19db10339df71281ef4ec71b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723a7e2bb4540f6213fb71f65f23c72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25309b085002ccaf09e961f5fa2068d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca84d0a291c8660b8832b20d7c8e8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db7167e515deac3584c502d1372acf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e19ebda4d68ff1b16239eec5c184db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3942935aabb8211d9e834f41879263294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd1437c824ba613cd811a44295d55a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b138e0c1f642a33e54e1c1c2eae8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa3a22a5ed49a7f65efba1745fbcd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552436b2120dae92438425dcb4ed5180298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e6582a2bb3f928593a24b59b0b867299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b2db34ccef67a28327ddea1dfad7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d5b0299dfdccda8e7065754880ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b8bde0df0e85790e8e7c7a2c0e8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c44e004a0b235f540be699a2dc27ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47869cf707c890ef51e1d40c1698f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1cf93c51339166f6b10d8aeee7ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf187667200b8b242adb96b669d33b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67755f8b1e607275a80d0d624a8f832f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5557241253cc00341e611eb5f5a17e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0acf430a77160368cc98db9b99af38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e87dab6f21d9909fd0d0a46e1031ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846105bd9f532811bee72d94654325c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fc20da4d4cb39dca782c3331c604d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b1d14a275ed02fc3d26fa5c0f1feb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30714f721c58f18eae96746ef26de93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115c425838083e9ec0f4a4643349c27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029f58049f833e88beaf110d383e66d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56ea1bbaf4881a2397599302396685317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592b28c69fe2248c7dce08bceac995a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc944c4231c71b141f75de6765ad2947319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77105c1319fd761c879d8c1938f042ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ebce1cad5215f38cce76b863a5058321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547a5a4b3cff7cf19b43466c45a1ac7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bde04ccaa633e7ebfc8de098c0b68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3512fc653b1999401fbbc75478aff3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93420161a237a0dd247d14455410a38f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31a3bd413dea18f807b1aaf55c01d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85246f949cee09ef4af92052c1a2ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee608bf2b69d9cb709c969e15142707f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c874a6d6bd441818e915ebb4d0cb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ed8b9d5f35e88c299fdcdd382bb52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90640aef6e83b3b0262526c96477e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19d145751262ba6859f05e90ac40a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda5d9965764d6b01cca909f4271abb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7b0ab86ff8169110f4c2711ca19f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1114dcecbc99c077f7fe678bea14e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cabe18f4d7e3f7bb53ab42b28ea63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b463be0f33f9c37d3c389177bf4601337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34a445ab69814eea0314b259c8b8ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb5f10e3bdb0dd1b79e71a0a6b5ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ecb4c6f6ce5d1b4c452557c6f81c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140b494219d9d121fd4d7151038ff76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b2213e6ff5c17bb2589c8a109322e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72b9c99cc02b2125fd6bde4275b9b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200e8371f3326cc284dd6d8580b5b17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ac0c08ed66c858312732cfac04d22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983dbe99488cf6cfc994059a917c0c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc6728e5820df39533303d19e97b98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6859419524640b6beeb3ec65549f76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308eb6f0a14a075740f596963bce068349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28508638ede9f63dc589931cbd8f38d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd386eae48e2c04b110e2d19a26385c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9509e1e0ac01868fad282f10802a65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a9b92f4e97a08c8e74a881f6b73fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b92ef3d67c572e2c56c89bef83eb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71997f95a611b05b8bee3c6622378bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da09d44345185325741b5e1e7ebd102356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6aa961e02fc3ebbbcc2ca3b7e0a8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2471eb66d3a3fd13fb08fc1f94afe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715b491db0e88cbd2e38411d0ab8252359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b1919a8e82e2afee8e887d9f8375e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caea9cf4934733f9994dbdee3e234a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6ae51a8c24e524d788aa8bc5822c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4ca09ed2d00b7253fbaf5d0e1c8b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c8e1ef7af720548cb45b760893925364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e8f7af6afe492670557e4bd43f37b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864490f3de78bbb84638c696e673136366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551f50d525c37df1d8efc58c03cc4f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327815657a1edd10e0d88af4a0a7798368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c0f9a9377c497e09925e54e870d04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f39ed63543c2f81b7ef72d69d6b66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d11b1b56a241bbeba714141a2ae03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de51261b42a18c7b8e88a3a7bf88fbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ac080265f1419007b7eb3a05d572373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41960af6951023fe36cea2b74f83eab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3e3d3fe3ac1415e5603b76fa4dde3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57c2208efcc11017a3983d93dd5e59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fa14508d0fd16dc2ce2267c361089377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757690630974f92149773643177dd62378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce64800e377791112f5396803b5bb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6323aa256d1d87b5b4b6197538c20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bbe2c885efac89dffb07a552af3eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa390fda02d3732e38d3fbf1c437f64a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c91b8f31992910e459ccd35b37db9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e3fe98969e9e588c428019ab303e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d38abdee1f835fb38c9d0a710f568f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcf45870fb2706d4c2ad1e06a73ec4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c401a1e1c12d019d9e52943395c527387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab84cba6d955a09082dc11953c947c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fede56fd71b6790007e2a9eb39d1a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c04deabfb56c6a89e2fdc7ed477df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ce732f6c14a58a2f94ae50480c3d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5ee543274df49f976456f3e022643392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693542ecd113d7655bfd2665c684825393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5dbfc1bca26b6b085270703447e8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b6f6c84124cc56a9bbb648655f061395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e523c54376b7ef7d19ee607908c641396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a8970a605d2d85641ebf50ac952e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3007c83a446474bba111f064db9240398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10cf56f19ed1ef26154f1da9a1a1db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46370ee9d65d2f40b8f0389b98a1f3e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6f99a4f45e518044e0c8da1f39e8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded05d10f23056e1daed8ad64af3eca9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e7ad52ccbd087a70f507b8aae83a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948f1d45a61d1213186992061b282ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8973709d5e50d2ec71d414993af3079405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22070aee6fd5148d36e22149473a91de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde98b8adc40ae2c8cd5916b89b8d59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cc712a10cae410c5d2eacc8f941d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f87a9d3c84acd43841f2d1678169e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c069939f7e0e56d67650f42afa520410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd2e8ac246e93a4c4edb421b1f978c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b36b5bb91d4c6f0d94de7d36ba6bff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce8cf35b3873662dca6ec2e1087830413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cec6559072db4b2e671d5d51217c2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8abec04594a5b2fa839a056dc4d25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df75e9b98d4f116ac37af2904e227416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c76c21e62d0e79f8742082828b7984417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eeadda133ed34f6e535e06a50e644418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd64e0051840a5f82ecfe9bf05b1d8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2b12dc3f3a81e2871a73ef9fc5da8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda68a8c9f695b4a4796f23b6e90ce4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82861daa3390dd8a524c650f1c3a4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c4077da9b6ce12976781a0076def423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62828bb47eea8b5999a8db44179a3117424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c8234360c8e67e10aca66dc8c3394425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6aa622f4fd7d022b5667fe1358616426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43066cf5c0be44e946739bd58942e18e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89484cb9bbb6af90eaf026f8cc598139428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590838ad57f47bce958a152faa89c91429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d7a6bef622e1ba1a61e12ebc54af1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edb7fe893cbde1b5ae929db2be7f86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c77e3c76d68a51ef087383bb9f97e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5fe6396f8627eca8bbf05c4b53348433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011af430ae56981d44f80b307e8a02d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba19dd0150fad51411c55e4895c08b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a098fe2809383ef26075150cd780696436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c201860bccb6be7ddf83e4764c9bd89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85617d5c5560eb61005ba27fb6ad1113438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d3811c716ca960b6b9b18953a4027439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10553b7f74b98ffecd8f89b0d6fb8d32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc61855ceff21a819ea73b5a88203f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5d5e4f1edab3b253ed264335dae56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb42aad95277eb0d83bc0011eaa5fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8253ead8c1fd3ac654e7263d3c41c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08d2b24bbcfdfdd58a7acf159f0dfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cc4b1c7566b0f122a25a6d4bc76df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba820a293a1ff6c0e77e743b9d73bae4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78042bdc6c1602dbf30927fa194366e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90aba80905e9321883b1d5fa2a1fc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9611082b087e90fb57734cee22a1aa4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d89dfb76cbeb2ac3836205bbfd390451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9940d56cf184c9f8e542cb9cdbf2d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29730c4ee8e1c6897550048236ead8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef07afa1f078c401b183c6ad07154b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9c7abe2dc7952ffa8cf4b61c20763455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5810d5a57709200af36fc8d0fc3072456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da97cbeed1262b33c5aa4f4ed7a7ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395819aae8ae0435af09eb4a8a168a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9c821b18668d3368a89530ab0feb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb60e4fb9c9cd4c8ad6ca0625a77791460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eaa1a048d83820ddfebe4c715a6ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf96314d40427340ca20955200659a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99548804af0fe209d4505d3093587981463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505600b913c71ac49573a202d2b09c52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e826bdd71cf8a696253d091db562f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719f886c73c9a479ea7655a12e97a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7bfa854068ea8b75620a572ebc600467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d6a0c24daf58a49a2a45e42213c48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039f7edd6782f21b60119deaf0b53d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206098122c0a7814cbff8fc607f267470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f322203ca50e6db2651002319de2089471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c36a9de64860b0bff087fd52d0ac3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a2a7519ff4ec6888543bec98c8634473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56857aca7bd699299054fe0397e279c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9542e0e834e65f626c5bde9930f9c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d19e005775f2137f615da152a22968476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cd12ef9b1ccedf50453574bc9c4c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf20e5adff1825176941dd69309524478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c476b048e63f72e08eedc0b6d8bfa9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc645587d507fbaf7c0be6239f73ac7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311420cd3d81cb12fb26729d9f439e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e31d94ea14475d480c0c883e25d5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9472898f329a57b1f13a95b5c2fe81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae02b1e43c7b9a640509c5ab3e1c3ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51182fa2e7767ca0e0ff55a10593d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb029a4893f9b650f21d81af62e96a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50732b55e9f08b06ca36fb0e6bee268e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10549ef42840f872a7730882d9670e88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523fa76b0719f3f120a27f059d3d954489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe4311a837199dd3ca15b12e0cfb49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa796b2aa8498deeb0bd369220a144491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d343e4b16024be9151c98e1f78320f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d37ea7e6a3aeb05074d00219181b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc44c76b481e010fe74cad22ff8d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f19edf512869c23605c1b32caca6f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98638bd4dbe8a291897b79d5ad8d96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574ad93fff7efa361914a5a48ea179d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba14eaf01743bba7e9c2e6701398b51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243c83273b5ea32b2ae395f54103aaf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910b2d1c8f0bfa19e05e875548a87e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd2c36defb645a3bd3be924ccb8b84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2871314e33fdbf3c36c0ad2d36bfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7078e70cea5f80add977eb5330df19e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece11bbecc37f44cbdc575ba556c16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389308c60d9d4cc1ac78f1040684647505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63688df630ccc9958ffa940cde2d758506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f5a463a7cca7eb771b42a21bd487a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00567cc5770977ae34645af4ec388cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18161518df40e3347b48cfff75ed6c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c613c792654ad7588c8d323e53f073510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4520b3dbef9971a30931db141e30ae7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359b1633bc9b83dcb53c7f217c31f93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70226c7e2ea5742293d765405c13e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74a1df89672826d22fe28aed949a88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e9997bbc5fb5d0a8fd98c872c89ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06ef614ac91397309b7cf719b6d7b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3698a8ee13009318f8446ad98a7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae0ad9d28cfca4482c6bd24fa8ba1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95310ba9107337842d423fb4e172685519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402546af3c8406716bc8a0cb336dcc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe324e8c0d687e309d380e7dde78a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c997ed178abf646f69296d442c70c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdf6832029dd8ad4f2df8e274344d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb66e0bb77589b8fdd60bca7c62a1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b783a1695fa5db26e648db915c59b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2677616fdf78b285abe576b5efaf8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a496cadc14fa1d59088f247ef49c8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92327d96c09266d6e0a84f45a31700a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff44f79b73e33f97fa92a233b795cd7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091c2af44eb166fa4c76722ec3a481a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e5b907c62d21cdfb1d1fabe118eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0efc6c7e1881a510f9f1f20f766ee9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8fbafe151ba07e13cc14954f98dab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eb5262223f4e303b0df299e695ecb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a8cb36ac5e75819fb14edb8b7382d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8370b980a333c76955c911510c12b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bad8e2acb8ff65905abc11e4eabd74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef282096bf20b6d7e32a5442012e576538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86229c2151a71ea66747f2d3df95881539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307faec83b37054720983b8e1b19191540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf24de9ae432113598ecda204df1825541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4b63a42ecd0f35d784fc001e8fdc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f6fe12ae8e761aeb2bb378cc59177543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeb26d0988479df4a8bf2a7cf20ff0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24e65da5d4ea5f80d41de8eb769186545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c34b4e5c723997c1737fcb149543b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e84766f0ba941531c78327e1540eb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33ba7d35fe0d82c7b47060da34704a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007f0ad15c1037ca9bb396af01221c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d5b19f2b53a3b6f246fc4ced723b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1384bba066111bd192760384c148cb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7377ea6af0c2dc7bd5ff09e4c845af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae40e2630918c917e0932574d5439e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc277a65e51c2fd2c79c1a864153fec1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f707bb8446ea2c3f7f382f0353185c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca0c61398ba85d94dfb749874d8aad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a04d2b259625d64435ba41ae182439557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f9bf4b854b59dfe3e0d73f3e25254558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0c97daa2f8801152417cc39725d7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d1d25b3dfa1def283738e68a2f18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6753aa0f3ff0e60b767959bd2a135b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761bd73b82cf6f9755f7c219288b3f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4d588e6a954c46290fa8c090493e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6bbb2034ee4bc487401a0f65749ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f654dac330b0780386373b9f4e64fe5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e8d4e108dbce25f837a8f84a7e7a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f101412c09848b1b6e463c35bcf0478567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9213ef2064e234e411aea12e235b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6996844af3ba80978c2f0363756fdc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9427f963d133ef72353d033d6f5fe7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa93030ae952eb5c98f0981269ca70c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e6deaf738ed337e56bfbe9f80b5ab572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>