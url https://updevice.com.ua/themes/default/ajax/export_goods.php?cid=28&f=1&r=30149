--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296185d937c96e1c28b84dffc03212e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15478d87ed3ef77d55c414dcda674e7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f3de8d3f7a236e16985b16555ed53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f610657998606c277b9124e3068eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600a9b1e3ae0a1702eb32c2cb6c54a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3747cd2d21b7be450bb2df0ae7edcd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcca86b047f7e42eabbf2ef5de36ab17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249642b1b07f5c644f7f652b48ab4fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb4a36f0a281029288cebac696d64f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b58a52f240d86e5016fc64dd1271e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca9466358c9fbdb44a95ec5d0ea9a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263c98557a4b8c51291b01218b3d8b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62cccec829c87f07c894432ef9048013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f3cd863b7a8801deefe35247dcfc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815d5ee7b55202ca6aa2f0b6cfc74f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605c8e198ec80455646f6f2372e759e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad70cf87db4044190d0c1d938d25c3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52280145ebe69635bdf930a83c4f195b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd5cc06d81d1b806efe45f26783c9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce42bb218fe0acd7ebb32642bbbff3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8f0674df161a03e31c24eb5f6dee221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13609356de607041e0825121c94fc6e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a90475d88d7d91b81f588f0f8bf8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a53d008a0d8bc808e73d05ee8485fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecc283cff460633b1ad6553d7d4d9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb417b2245fc21ead2d59d7ef51c56126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237bef4bd3a4ef4f0c7816ef006b3fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791e7cf0594011fd4ea4cc84a849ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf7377f1fd9deb63248396c01d8b4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccce4eff172e74fcb830e2c035f6a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc85d9f1292d643daa8e289f07c5b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbe19b0848f0b8d676221c3f91a21a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d55fcfbb6855b8b6a7ff7c93ab876f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88bd845ba5c28acf2b96d4d7719e0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c3e44262b970c93b83e98d4d594d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632012cf7cb8738f2f6a2d7003e634836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363bf915f17047c882ebbb1bdfc30eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553a5dc9401c31a4b57f394806aa02438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475235427e98b22fc469f556696c093739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a663aaccd99bcf1eccf18632226140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c230711dfe59aa5e979b6928fa454e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f9dd1a47abffae50d6189cc7e512c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42704a303ec0810d15c94e3012118543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9c441b375137a9716b9ff4277958144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05f01a7831b448c95f55d313f9158445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a78d82d5a053b6842e9641714563e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044105dbfa9028fad95fb673a8d2174847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e0efcff4b52b9db24b79cee2bade348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bf03e52b5d2b7249e4569394d94dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498bfdfe211338be494997aab43a30e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850ad18e96c96d1719a5cd3da70ef9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d98cfc5a8c52a5a304d8c5f3acbb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd0b27f36c48d30f160378001ea54b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494b67168e070fe2db25f45fa474d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31fe755d30ec1e919d8f1972f31d1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697d6dea4a154090c80443914a20b9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3da0a69a2b2a69b83dcacbc602f6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429522c8673bbb44591fa838b422d71b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321ef021366f5bb08d6764b4680adc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2190cf6cef38117d0b4497890cd4bd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c49259ff265195f17c423685ee8de661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f64ea0e59333faa66b420c18cf40762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb29d968acbfd9693f7c3d6e02641163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8b2f0a1acb0bf6cd4dd3606c7617b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65917c751b19c47f07af109a7fec687765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ddcbbea82477e1ebef2e593686b5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd914d7d65678168c476fb78194cf0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c28dfcb434e6159028274d46c4be1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d0bcfc18279abd0e256d204ecfd2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c08d159017136920ea29be35bef0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a39419144c52225e2296886a5daf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143a5c5fefa2b4a7fec0c233f8b9fe272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c75a66a876700a252687932e02b5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec758cd84b6aed7c384ec7c8ad7549274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df3ed560e17933eb7dcfcde385e52e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35837fc097e956da70dbd18e629beb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b565d7aec8d625fc7e2d67b27350577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7e98df78107ab2772e05932d3b77678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ff60da8a212da1beea27df677e88679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68a121f9807350197bdbf1b9822c3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a6dd253715d7ca41f7f2e1386469481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28224b895a1c34465d5d3df422e8938982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42be2d81c96b20781f2676d212957d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f368d765cfce114af86fdd47ec1600d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4584f7a755f3cb54de14b8497e5c1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ff3dee9f5c6b0a41095683166e9e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d52e7343145106a2f2b79bf811bf1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b793645ef47b0bec2b17d17e399f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd0da659ec35e5344742926e96d33b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d06cc91b4983e80cc9c23b88fcf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641c3648db0aab465d6e43d9d12dd3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecfbbcd0e0044b798921635637aa8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566bee95886246a4228b483bb71487293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132226e1f57c7e895b1a1389edee0ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee2fc398c58ee5bdca02fb38022a1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02c1a2ecbb506b93322fab95cdc88896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757449ca1b69c38b7a7d3b0b63ac16d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19c0c7056e8cbcb09ed0b7fe5dc7f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e687afa73c76faaa29651af804d6ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1061307b50342efc5716ff5aa5c59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dfc26db91442cec50b5aa7aa69b9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047aa0582893ea9dfe874a8514cd36d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411932fc948b73ed50f4d254a09368a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ce624ba82509c37b5d093919de720104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245ba2bb162cf7bc29688b49b59a79d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723245412cae39969a0ca64463e51f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3f579ec1dfd5335ba650aad7c54a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ef15e70fcf0b5d6d563fab3691822108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea30174aac438ff55b5b4e80184ca8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf32c6bedc58125ed27441b71c04b0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba005d7189e7b6385889b71dbb55e5fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9097c3a14b399d1e740b63a1d009a01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d0f509dbec9188d359bee0ef9d708113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397bff65f5b56eb8cb2dea70511ec7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368064cd358e765d0339198e1da1bc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbfa86844764bb5f1a7de1ca2edcdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3e5bbc17a5458fe04372943eb1b3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e0ce25cb7172277340d87b7d961fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39fbfbd53b419c85214d53d7eb9032119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16557cd5da93f1802b030ed683f37d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c2c4b88de54fa0ca8b2c1ae5de7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131d2c7d117059cec9736f4b291e2ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d90896d794d75b6794d94095ce52b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd91f7b226744be1baacb5911d2a91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0607aee823e585cf2872f8691c736125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09146d0919f29dfc271422444cf2a57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a40891c6a0f6a08ed6ee393691d5f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e337e6c5cf9374089196a2dc60615d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531fe864c876f5e12d558ef6adf3b51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf375875b3a86c8c81402188deadbad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25fd70a5d1a25ca4cf0ec0905d7055131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c36ad845e74d13cf90df1acd25ffb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1838ccb597950cdaa6a993fcbdbd5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea2a6339366ccd7b7406dc73ab47f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e83d3d2e7b22c5ce5fb89d03b6003135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ecc466ff80f96bbcb703eb823e245136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9188035c8c1c794acc13d2c52594c11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b8efd53c3ef854ede322d7f393049138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a7d764cb81b4d61c179812006c4ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2fee4ab1ca804c146a10cda0a929b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490e95b3b0f65b835909955dd350ab5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086a2b87560626ba623d234a564a88f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d909cc97c60ff184da2b6d1ed3fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30f996caf97babec1a14d83a581add144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4e3d3cf9b3e23c914e046a13832a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883f185875bebe4de861035f29ecbe4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a353ba3736efaabe2617f6bab2a8b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d483e1ee6d5acff79f8079883d1b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a7ddc4ba96bbbd0d837981a6d4fd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad307174387325336abe122d2939364d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc774c1a58ed0a49d9487734afceedf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dc114aa2cf2308a8f26fb45c4c1a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e64c8379d6f8f8369e3ab972842979153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27c5f482fc38a6039de9d27cecebc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6a26ffc91442dd0c0876a05f5849a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c83483a06c2bf992ed9db5e69e30c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab65085f7cd55db6489cd4f3fb81048157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6204feb5aa94bd544b362b744ef99a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc4fadaf6250c84c103937991306e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71aeada426fe019c159b5faf62c1418160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abe4ec786eb41802fe695c14e77106161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cb7d76c47607ef8e38fc435cba1b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64126ea2689cea312af3d804fbe8f69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b267b5586f5cb1ffbf8f44e624ced86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8245f4a8dda8ea5f8cc46d258e486f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52e14e0868236983b9a6117aad3eb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f33967302207ded0254e7b5292444167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2407e616b3082d6b8150728502a285168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c2d58135d5425e2259fe436a30b3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29337f969e7b9a72e4393762fc2c059170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf98217035bbc5c2074d4b0152a171171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfb4a01324231d1e5e032cecea08a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c3a7831b84cdfa1e69d6ec5ae30f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7cd3266b99c5063fb4272789a49c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80c2bfd585fb4a2067c196ab93f1df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fafd12aea7656a3c3734cbff1a526f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b137752bda76ca0767d5c02776777177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da758670b5c4c1c92d3fb065ca4f36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d55ce4b85e975bf5004c4c84c7813179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11809e650b13a0b1069f650fb1ca6b62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563238bd4f7c22dee07fbb92a862d32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc094b77984655854293f81962972c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269e598ef883690f9642c9cc8324095183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10958449f23f2c1e768696930bafc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d56f074830253120a8341ed5f9626185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb0fe86c987101eab7e152c7b1b3ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e28b151b4a4f7eef1829ebfb69e5f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1232ca8085728a3b00c58fcc9437859188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1533b85d856a5ff9687e8bdcd0e4112189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b0b481f7b5fd9e2573d4446feb62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35d7ce1c565e62679800d5b16b28cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc550b64d4261c19e31b1fff33090e41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1528de7a57b85c230cc6586c877af1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b162609ba7f15bc59384eac907269d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f25007dd12c6cbf3b81c539756f191195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e88b1e04a5b55d11da1271ec485d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da719d2e4fc8544370323231db25f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a8aaff9570a4ba1fee97f4538d18e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26e252ad1183146bffdb89c629450e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80f852ce2cd578da2f505d97eb4ad2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b8987440c10e5f82e6c2d480543e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019583a9158c3f73649889a301a713a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd509b69dabbc168fac645ea07c80e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c3ed33500cd56c3f28e478142e607204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d51762170fbab6ca6333d917e06d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0787e5826cc41e8dc714544b3243eff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba486585782cf954a8ca28f513bab31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e44e7973488ef0a988b2059037f0fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54aa04f71561baa39b29306fa48b8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef5e937dcfd04be4a54c1544b3f044210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997a47e7d8f7c2df4f28853f16d2302211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9996efce9525687d82eb332c9d798d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212f164755599f3e5fe7b7b82e29d1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e049a8959123110e73c4a2b739648214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a49154918e078deeb1e4b8898a516c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a598a65089f49eee3389dd4c5143d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68688611e7bf3294f8a662db1646d47a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab707b3a538c33b07246decef81b8f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfc18d7f08ede8ae076eb773a22886219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6a39999260e51900679477af10f33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398ee3a01a38f6f2d889d668ec98d8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77903d70c2a593965d4b270535941d6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146b7b6d79daf218f593e7a89a1a1d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acbd2a2ce271ec4012acf275524d3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5007ae47a1748287c9d68f0a47c6ef8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc8642f6e00595076c35c2654595f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ccddebc3480d28e6021b7a9aa5f76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a568113ed2349032a747adf82e5cbf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13859d4355407a3dcdc9f4a671dcb7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568f662a92cb3737e38cb95aa742fec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0cf78706e0082c8afe786ddbbcbb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442544b3efa0b17f98c2ebecc7d9d36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a5efdf5f80d00acf6f7bb9cc23bf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b086f33ea411a559b95a9804b7f3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c68b24b0dc45cc16e3bf5e491383e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35d0d3d819007bfb3744f137570bf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5129939f4a9fd72900fab7a774326e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0637128422688d4b9d0fe1afe0f921238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663df2df87a0857a8e0f03a26331be45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e731dccae82c5e4173fda2b7c67bc52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8393a1b92d31a4cd2ec0a64d8e8fe9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5eae55f46480adab4861aa026d333242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d349839838bfb2aceaec79a5a6664f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b884e3a53f9acc3409a66abdc1459244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a27a9175095322d70035fc2edab03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee79e97f044e3192f35db058880673f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932403aae5494983332a4455956f1ae4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae99b01b91d8cc545cb7e33c7712693248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f1f5b37c27aa552b371ad75d477eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cf05536e215476fb86973b2bfdd8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf86b2d5568bea7bf0de9abc5edeac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd5ff860a40930d66dfca202b1065f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8108577ebbff11a8f3e88fa0b4bda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a148b3fefd49027649d55a3149df7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22646ec0ec8ec58d88499b6dc37a87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c1d014db87e481f1e2ab1a2366fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce00897b57e63dbc92fc1e1955b122257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2571896d673037515df8227616362258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b24447f347f102d9224a5b06f327fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d88a4a0e18c284e20f66e8abd0acbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9833dd4b6cbcbc93769fc0e45bbe4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6395572673a70b2624cee2fc6454bd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3197163844625e47621b0e22642915263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9ffa72bb2b77a15036b33bdaa56a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383deceb1b133bd76124c1a046bcafab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554ca6477115fc6e6e8482001b6afbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5b861ec2232466ad89245cdf38702267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15530fe78a6f30bd3d988893bb091fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb79a65e09a298f176711f9d581e75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad94ffa979c0f7382a98a1f6f79bc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f36598b293ee41aea8f0d5dd323a43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69c7812ce2c3718daa5d761f6664e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f196e1bf6c9cf72ce707d4e4dc6b98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a361d7b96867336515b98559a7a5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cab1b0d58b6e84ac8d7ed63c92e61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf248e1917274a2a17c00d9832324f39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e8f5036336ca34890ed1f5b2c30c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b295083f63ae65c32e7aacae85fd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b97156740ed5fee952c720926929e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58048d1b7ad59d37dcb53c7f36a63c9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313c9c6ccdb1da285f8d80f6702cebd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de504c1e47735727701de69461cae121282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02428604fa134f2458c133866b0b22fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f989d13012d12ae3f9fe231ed43f42c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f036954f57163390bc1735ee028ce0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32cbffb86dcc86503880c040683220286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e82d678b4eccdd4bc5591bdbe6b6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d311829a9d875919844a4117adcf54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24d61bb12544218a6f1ee6c4ac46ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65fb01084f9307b262cbd85e5fd0dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547e6814c46a5e5f95617baca9a828a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3fae986e4526a766823c56364e5af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe964f7cc30feec1829f1721d18341293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3b7917fb546d17d3edbb0e09802df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a442d1f624bb53c8299558fe00ded295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54835c887d2806ccc2c5c9b811523060296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a73a22f0bf30a0c1ceb2e7c4e8432297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd8305ab1b4e04ea8710c3f8f7244a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbe96a29dce95c66914b32aa87e49b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff8d0a3d8a146acb66073942371850300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a483eb4aeef8571e6419ac5fae527a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8152364e31f83406886a14a7f3ca04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797fb705bced6e5bbe7d76caf58e30e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87188f4fc3412dad65c172c019cbf2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38fce30654e41af5fc09a7bd896bb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b415c208577eb007107d8091fed51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78f42f99dbd4dbb8dfa2a4808f0e44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486299d3140d3ff38d23db31cbe6a180308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880086d82c25116b8626ea0c86ea2801309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e955d66ff643777637c23b4d0dea9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb186d7e860b09fe39b7616da81a6d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f1aa4a75ce8768d52b4e69384b807312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca01d441580e53716d1bd6b56bf32a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912e1d55d9bd21abad8e08b13588e24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8ba669b6d7e6bff17298146078f39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b994d2819cfd4c5c8f22f7dfcd8148316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bafc1af619a61fb83d7fcf820fe81c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159436b6816970efe89ba20c964b4b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a034a6615eb8278e23da74fb5d03dbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde0ac8fb347979eb195331ecdd2f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba043840b6f45f50495e4fea4908165321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5229896a28bc930976c70f49b888e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a197064203048a6289b2f5b1d0f8e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91b350f898f40e576a08de0c4a08f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee37854077578f026ea66c379b19dc8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab041e0aa464530df37e25011be4954326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de08deb4faf63e700d5ff3137f62bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f86d43682758372466ee8c63040523328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c1a34aa1c3e74c87bca64947ff357329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5e953851f6e22193b77b2181efb19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543a46f54ec8276aeaae2bbac379d34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f27e31ef87995a3763bc7ca54333c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e373bc479b4fe332d7f3ece0563d81c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc811bbf329093043a82b616b873454334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43848ccd9b0458bfabc1d6fe26153be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2fb519611d8c4f95c3d20ceb62fc7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7f09f939a36ff2452491faf9ef66c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44869c4f4e554f104b743caa6fe584338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587bf144753055a63bd4a37ad877bb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e28a865acf45e6d412f526fe950baa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31790f33a6ee006034235ded7b6d8633341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338104a0976ee2ac5f3e7264c7d7175342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7daaf05c4bf2afe6da6d608d71de0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc07abb535ffead5f67eee8af2f0aa5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f9bee4db4e267e61860edbdad6e1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193130e0ba3e26836fb13f9795e0a79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1524cdb4b7a8d0df93773fb24788b3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d431874c6f5a93afe114b3b37a7b9a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737236fd6633407861512b6bdf6a8df2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b26aed071dec634ec22faefc8ac955350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c065b43c9ab9fd86c093f06b71521351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e149112ead5d52a2184d13002ecfbc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e80f16e51c1c5ad36bca4f5425c987353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f8c8677b044cda746fbd68e529bfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c0bece46d8b0370ba6e4fcf1663c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651f0138dffff4dd3dd20f3823dace4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c72e65bc55ae613a9c387b3bdd77e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ce8d56acc57a9723d820eace3b4ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01a6ae3861702f9d47c75d33503a66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acb8b82aeff693f0fd28815950978d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd16e704ef92668301b2e67e3aa9a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0186fec574f190477d1b56cc86017b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72657c15fcee807a4821d0ae5f7e3330363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ac2f02a324b25b6bb6af7a3e2f82e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896b7d5e056776655402cb253ff2667365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c6dda10f608c8cdebb86c7ce40664366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041f18a6715845c2087d72cffd739f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb3e1d06d6e92f303f220ca7946fd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a69d85e7a0e2a2d33cda358daecd10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ab89bfb397c24d6294e29b9e21dc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c8bad5a7086afce647a36bea661c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c35a0d50e583d231af0bb84e7f64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661aee793500554cb37ec10e66206f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c98ccc5e8dc54f9cee19a456c75c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aa3ec43a24b0ca1e19080cf06366d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991ca87d0c31a276552184e98b933d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b431b0f25426bedc4a659c9c5ec16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e8d7e47dac6f8f64a1949a27c40b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bc6b2af82060c594910a85674d7ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f06c51a0dc4f61e3b1e960416f3a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394061c12fc2ad1f9bed5172954254e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701134d4450bf940bb5612edd87a50fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fd0eda733ec097aad2d19ed6876bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835b37029eb9604fe11dccfc9c2a57a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741522fa9bd3d5d0ba4225b2b6b700c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769b307732e8c4e38a8afb30187d050386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e453ec95d4d7abcca2e116c44830b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb18e44bf912cf0344d506a1282037388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad65897cd7f50bc696f568f72c9a2b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e99ec5761c0996955a5f211d2c3109390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc252edb4a26fef9b40fe62aca3ffab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0f461988231332b424d13cd7feb93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee19e4489a8ea83cc7662cbe5f8509a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a345848612ec6e55930aa6a87c244394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ee674a21f1ed48f48b724824bf7c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1f9ed8c8e1f79cb197e29559a3b78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdbd73b04452c3700e33070cc44502397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de9f7fcea8d33ae76208017249a93e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bdae513d64fe1a8439120182f286c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7267bb61275c518f42168c08771ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a270a461d14e0684ad28c52c20e97ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda536b597a110b894262fcaf345f8fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29341de95819c5e7bb9b234c2ed9764c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44763bcf3b70ec2ec460f1e0c3225cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23217a71d20602aee956bfa0e8cf101c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42be6e46bc989d6f72822286120ffd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ddaa3c051cc918fed73421b970d0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a062db8c295352923db0e6dcb0047408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2726feb0ae597717cbe5dd724d2ac7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc68dbe614c175e9968cbfe69ee989a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a88b8531509139340c1ae2964e554411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b72e80e53648070105ed8938b6119412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc98dacf85077dcd72688abe692cad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6de336c7799b63b198ae5a4ee9b056414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97f7457bdc4888e0501c2aa7a1e97a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f90dafe233ce1805f6eda6dd76e47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3c44992a5fe9f042c166bd7ec21ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f22329eab9d5b7903b010218311e7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186ef43fcb4c6649df0b4939656c098419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c5abf92e63ccb2fd3a24fdc272a82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea75c53b55404f9ae20058d418931e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd971e1f029808ed1397e49231fbaf32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bab0f74a01f1eb346ef6690039e2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29532bef0130c384c902b385a31ed9ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a054ff34c0a18b37cf144c34108ba5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d9db4de5ba1e49b622b3db8201f9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cdae580e0f02dd7e5ef96da7cec04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fae004f63c89670a777a8a7eee1b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75193ee996bc4b1236ec6c644fd3620b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6c9d49ef42a8e8ca8b4a16abff5ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60923d081117b3af2ae48c896c3cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6796ba9f83c1d387bf682cb0f3d512c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f21b44bd1936a8c1ba75f6a03ea1de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3c543c77a8d60c3e4c39eda33ce53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d4e0209a9aa5a33ec815f77792597435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5623df82576e3d7c15122d534925a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a86858041058c9e5d8c9e69c72863437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfcfb0b7a561f0b2d80f649ce27cd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1805ffa8ec08cf2b399e196ec65f0c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acacc98a0095357f86c8cbbdbb59d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb6ea12c65bab88c973de30564491b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45d42a87bb4f58eefb051be287369c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677381be142215b013aadbc258c9f10b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec53f77c2f0521e3df8c3669ddc452444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56591fc20db79d0895e3140b73cf85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10729d390c4868a99f474cddb2634d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddff8fbebea484cac06e9f8582eb6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279707a9825f0d5257e0fc1094641392448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2badfe3ea644dfdf64b0c513cd3a54c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb904677ba80dfc2d26b092c0085935450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fd9eaa283dd1e515492a960229056451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670b8f784e80be91af81e7746a5a04a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae091889da044ca4bcd8750f9844a0ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104e26b5e46aa7468888d856327cdd9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2386f4d9b51d13c113e9109916d8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf069e992913866143320ac5be44ed92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de31b99480272abc0676b553e26f965457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d63a5b530d9af2f13ec18f4b795918458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc12b6448a0f974045e98b08aa6e853459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50d101a5aa5e77dabd0d602a93a522460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0aad17ee4a64002bb97d2e2dd3823461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed8f7d88e6748d50cad7d6685d769a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deabb1d3b8954c12511815c3cf6a9f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696eabe4a38a97278b01fcabcd9088b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b185ed22740dc0fe5b90fdd39203c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e58031cc3edc0f7d76bc7918fa034f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969817ad3c1de2aa5818f77f875692a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e8c8c44fa14a0f8cccffbaa875fb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76490916d0e72efcfc43f90848146711469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8f1d89599ab3b954e42a52bbe0f23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de181d1794956bd50de6ef234aea06ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1f03a02ecc5124ae55b95289d3bb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a6c5feda98d1a27124ee85acd3a2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289209ade3b890d5ea58d558f80413f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd7cc67f6402fce0fc809aa1ae048475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0809625a1c82fa104e8c62d280aa6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5089982ecf632a11941a4024903d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23f315eae96b4874c9c8f1a81df15d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111afb728b48f4eca0663ff5e8ebcc86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdf23b7c49b57dcef13cacd9b2fef4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cd4f91bb70b31620db5c7e5667f8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf068be26ed4805aafcab27a54ee2fc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95290ad7a9c6afc668c53e90cdb01f19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd556a8aa628e0b4d38484a6ad2b204b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015f55c9362d3578b9a2c0b45e718d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43c7502e58c420855e1ee07e80fbb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aa45db2f059a96eedf0988387416c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203cb6bc410edf65fb82b071f7af81e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5a7e35080e6a8f45bac44f4382571489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c7c9f75db63ca171c915687fa03c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa75858f626c206cde9af6deafbe8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bde7ceb4cd883c25ce555c9bffd0a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311867b94c8c05e601e5dd0226bce580493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448739618fc4b76581b01ec2a025591494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d13129af32f10c5c22e387ed39baf4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11ed6bea9826a2d9e65b6ae70162d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eb660327f71482e7813387d149a6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b58c7a100ff0a090f3ed5447c6c6ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5233b48ee1d6ad59d5c4243363b08e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34313a84db84ea249ee1f2563b6c2243500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c04148bfeea7ef70bcdecc1f03acd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2d2dd4ed37683bef2f3315daf88bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4353994d4e6784d0ee2204cb719e35f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6d42fa622636cb53e56ca1262b8ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fc6baf0f338b4406e0743680ef959505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c4065cc672f111c6424d523ac0e45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ff632fe819d0debd957eab916fcb0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c5693f102af2d467c5e180d075e6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf86479f67a3f51fb0bc52b403ac15c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70941a53d0715807cb9641ab43f707510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e655b26481633746e65354272d1794c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243b6a1a5ca3cf34a1f5564424dc04b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f2b944fc3fa55479397c2c9336ebf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048796df8e42d01f393b78d1c743c59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be636df1d3277c85e83ccb51d499cdef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8607cc9065375075130a60da17c1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96ab4e6b318226f73b82f5d52a0f1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0def548f815b143ebb400fa02c4fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ef61f06f9d8976752b55242dae592519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ac614848bb3214f64bcdbeca27fa9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ee001aa0554f33240cc748fbaed11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ef524c2734a5919fd21eee1e8935b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a82cfcf7f5cd1d9f9de56c88799bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ff7d596e87774920e214396f2426e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e5c073b93e2535bc7aca8c2541749525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee9b8fb2a98fbcc7994f833ea66fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880947417317650aa2a4e507c93e78f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3443eda8bd00aa46069e2ce8ba27755528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64433e034c7e6a09756c74393649dcfa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178eb8abe40049675689de1e8f0925d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b17932e35b14746bed8262b093121531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4df6d107067ee824b5e7a9cc9a0e3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a13c2ed6bfc90bd07ca6fe9664d39b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00256537f988b53eef8e0b1b330fa537534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded114a085544b70e3896f22ea5c0a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f330615f1da3ee58802a1f6d852e33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc3dc581fd45dc0d0819db625b1079537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54389206d6ec973b78d81457dc5c3497538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d3471c3a397db7cdfc0c04225ee8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b4e2d7dce16b1c78dd9d32889fb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809bb5b851d3e11f23a353fd6d59f4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95f548003a1d6cf02ec9b5dd47b113542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7784a6e7af048373d53705f82441eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dcc43d72f46d34e6618d220e94ef5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d237b2645bb6aebdfdf402af6f382545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0449f1f39b19ee5311088bafbfea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba7605fed9e2624a107606b3207fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124280eb1bad778f491d7304851ff08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d388beeae9ea3d247870778e5b07eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4b3fbb9610940aafc4644b4040ad2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7d2166cd314d537f89bb27e2ce02e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43ab46057238933974036aa52894c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f4952959061ea808aec81dfbbadce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837690e8fb9ff7675f13542489b81c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff33b124d4218e1f86ed7fddfc7733555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada536ac38311e03024c54121dbb2f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a3d403aca7b7595d6404c16203b24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6ac5f863dfe4036250998b4d38ed8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c4268c87b3796c1da93b521a640cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7928ada02c37c10c563625c5b70442560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571f4b3625a60d41cdd7b796f29bf03561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f777bd2cd0bf4704a7a5f06e8b4a67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076198fbbbc8e0ea665b9093f9450e0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf05cd3c896ca76011ca6b4cc28d22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff146a5b1142005ea73d134652f0173565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60060a484a7ed441ee64f87615302c1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d5fe6503bd98af36598a0241ed78d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391d23ed49246ba57bf668d5c9f195f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbb13178e0be6e5566d2b75aa4976c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaff7774b064abec54ebbb854710860570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011ab29872c32a3bf76d020d1d0fe24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4e3e9fe5e28a6e13e6b6d15d96247572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2629bb59e59229771b1b753657031d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3779b7192e511a71ec333fad0ab7f3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc56c8f8d079389f5cd41c3f8327b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab61f847acf0dd31e338fae30a53944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97769b3d949ee43501fe1ff2a6a0559f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48967405576033ebffcb14a072f97f626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c386241d9665bdd593f923a577ef0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07444630220c272799ff9cfbe1f592e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa9ea356a92460f17b06460243ac029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5c747214d0ae487c7097b9f08bfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127016c2b7f748e6083c3e73f01f3bd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cacb2d129634d8f5439c40b38f06c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb1e24475bfb2fba61858abfb35b9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1e1838f227c6854c87001880b76514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644da974faccfdb759d7d1ebd728d0b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ec6acfeafc6f43f7329bf12a502c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924be62d11a5b1888288daae22aabb7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0119ad893ed7d6d3c199e0793a94ae618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a507bdd51a723cc7f51c4be1ebf4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f7250056b77bc4fd8b44d6dc7b43020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fdd6a6fa681c39f34b5df31c0e02d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf84ff4dd4215818c0589e7eb2aff0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c47003b3a0271aa0e2f35faae53b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab62f18b04325d12a543ad48825e5d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32309a38f6746e94a3156c4d4e3198d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf05bacabc13f9b05eb3e35b5d1182026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e448e76a4001021928ce66859ef25627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1b848f16a5887668f4b5c7ef1435a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885e5e698f10fec0fae5babd3bf1d9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb148c1eefcf994bfdb57f652d54ab4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d77efc7640002f187d3e2cbe67fad931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0333c6ea61c1e8aad09c3c2dea1ac6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3eda8e5212239f363494bc8fd7f9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852b8dfbb1816b2e52f4fe4fb75673834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc43def7256a6f629bc91aaa686404735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aca064fd9d47b37d4b864dc99a6c5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25944900cfd0323b0e55dd614fce023237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded0648b7a6ee4b64c4e9b0d1bfd46738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7868f6e2b798864fd9b85d00618ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07181ff2e0b3847fb3d3dff47ca4b8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c475cdfb148b86d476bf3addfb3601541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c006f9ea5b0fc2bf1fa6c2f0d440942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e51bee5c7581b4f2a5a0e86f8e13943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc60df71b021dd1550299834b636cff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8413da7b1891e3846397c3041fb85a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3698f64ec4c9a5962dfd1c7d5148446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e2c107c82121b9471372016a143c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3268a62c2ab5b4811c321004dab84648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b835ab048ce6ba05591eed163fe51ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419f2f2d1b4a075fbafc0c4a94b3f1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252d891469acf06c6eb7fb3e38a678a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2508f21eaded0fb2ac477458157b67552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0f92ee32545770d141975f255040e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe0b690f089a7fdbb0274e9dcd7b0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0afa0f856ea7e9c8437baa8a0f22a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea8120f0d1ba5a0019122eba82c3fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3447fb2bb297aca6655f49e859df2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d396f285ee00e0d8c4306c9eaeeb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5573f7ab609498c790879c296068be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788307486e30e1a70e0b1bb9c3b906260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f0e2941e40f745dbff512a5acfcca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cfcdf1741265f95876d87de0cb10962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f536a15813a6ad84add66f4f5a6cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca45ba90d94f61388e9f3e06b9bbd6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502555ef93895798a14630cd356149c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82dc3b10f06e2c5d5fe8f159363f7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb742a90a93369b6bc2c97add1a29c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf01509c20b8840ad7ddfbeecf11d7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8759e2a6cdec2bf44ea2a72228d7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354e7638f2d7da2287aa542a7b9c23870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032c1e656eba97659c65bdf9679257271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f134ff4d128213703eb4332f1688472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefe6de01e3cae560e4107889dd1c1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bdf9a2ffb3f92a1e04e7444a34c0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e7acb4b7f7e3daaf9563a6680bdd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5495a6cf56618863689aeb68a22376276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4cefd848f6cbdde6df7f69be4905e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57572caaf15154107a3c9f9db30da11e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c12a00533abad01a8bb2f4334ff4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c754ac87982660488fed03b84bb5b3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d5ce14d71fb6d34a9088cfc0208ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa817905526f64c08bd914d6921984b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b4dc9ec67379a1d37a3be1ccc0a1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c17083d6529e960d11feec3e02f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd3fa20725b5b87fdf88d5d375ca8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f62f6d47867f7f728453458ccedbea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c4f3740cf74a35dc3badb03e0966a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be4c6c1ab7ebe6afef45f118dff1ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a856e2eff78f7e7f7831d34b6daedff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588840f8a948dc3abb7798851755be790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a389bdd97616a2372c67d3d74af3fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f3f5eecb7cce9304d328602599cc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1996d230e055ea0385f7893c1b4737e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fefc3fdd2926490f80daf1e59c91c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad245361fc8c28ae1c316bc46eba7d4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98385ca5195cc8e47fd68715796b7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5502990434b2f99375ed518f195b96e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7ae7f052ca8b62aa836ab6467213d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45352dc14e0ab3126513a321dccbca7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068047a06b5c38bbd3a87f57b9dc661100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ada72662d52a462c5dca11bdc3d7f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142be40f2ec1aaf4e4f6b88a5698cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0c5909bb0c4ca6c90ded4ce31c6b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba7a0ee31198ca65905eb63014d765104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb10671211c1cd91f1293352cb3027c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c0d0cda1da5246e3a0b42933a1af3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4804c089a17fd49a8b9af5b83ad4ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5b9e8f524b23560179e7c53c58726108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d6abc38b0be6727d5a4ac0028a9d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa243a22d860c3e9f937da847e738e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aebe619cb197a2f8db57b011c35d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf609e9a9ded595dca22f5c2d24ffc69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2574c69515982437c13291876513e76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa91fdcb9d9d0f1c83ae3a4684292d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c14043fef99721d0523cf19e685e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4766c657e5d37d5c68279fc7eb327116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683da58f9ef54b5c3a0474fe2215c65e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb36d1950c5dc94fc0c25dc4fcdf0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e723e77b944b5f2d845e30cc5743119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcc001dfd6895964d8abc870834e96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0dbed359c89a06751215ca3408fc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236911c698028c6fd69ba910dbc12a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6390c9a2f32790f7de28a97106744c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfabeeb45844a3a97ce9e846678ac99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398801a3801511be566cb836f5bfb8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbcdd95d9182bac5bba889ecda8d80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f517d7177a1e44fd2e772ecd63d589127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e4d5cace3c2514fad4fea88dc5799128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed92817f97b6db1c0d9172087c901a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48958e795bbef03ee28e933d18c8304130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e745219f251328225505ee47deab8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78ee63aade3e527080f2fec9665022132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b8d0b85dc8b0dc8dc20c6178d23f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7992a383411a08712bce008b38c9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d3243350d3acf0131a444c8617bda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504bf1be7ace030567a48e4ea3289b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb423b24db230aa63c8e6792293a9be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63989dc4457aa819af33747426b3d9bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d74971e82677b662229193b7b2416139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c00e99dc033206660da65d6d95bbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4645ab3f395ec2dabfb8cbe66bb284141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926608607edf9a8c230588a0433b377142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5504f7f34ac748ea7bacc8e08c836f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b04cc8170f0d55a7ab380f128063d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97f26f5ba4c974e1743c5a636e779a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213ee6cb6098ae265326d331d290dda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97307f62a2263be89fe37ff53c0e00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521df2ea94aafd845865594d9daedeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3111c73467456b2a2cb285541af481149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9e69a664e1b2b618f3fe7d12289a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf59621b1219cf9dedc23cc94895da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb2258876934fc233110ab2e0f63f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8081a739cae1897ff27d7c812ff853153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c10b1c4be16101e0f1ffa7af747a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c98543154cecb3e4c061fedca5594c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b65fadb6b1d6bc25f60c8c9da0b95a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef3ae9e5260b4def83988b3e8cddad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03668cdd62f143e5d9fdef3ba3c8ff4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78970cf7eff9d3795407b1bc84f2359c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b80672458faa80cf35ed8b3829d5b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e709853f4387c4d25d3b750bb55698e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f0d6ed0c2b111c92ba254a25635ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e53cc0c2d9e043798c32dfd4dd4489163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca328f3b8efbe77d10bd27e56ff95e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91084340a88553ccbf42fca89ca5a294165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101c9045016734ca6f813a65f9f3a77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87af3c036d85a5765d58286f200d9c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac0a221e69a38c7da66ad3fd0fd174168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca002f616745a8a74bed591b374a39c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b49aca4eb651feb490bc741ac9dce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db584d14991e2a741fc3b4df8c1a1fd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d49ad0bb8e7afacddd532e0c30451172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca7d355038ec8571bb12c0bfc62f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495ff915c6f6aaa54049db38678f287174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b101039ae12656042dd1f374834a6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9561b49e83b1bbd741f3f5353e700176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5b8ee4f413cdf9d29b13f9ed86c8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae29503599c022988ba010e9038324a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c759c6d24a7e456859387c3226492e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c469c9783301a12a5144eec2c5dc020180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705f7cfd0781d8a655fe963480a03d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ab21857d14ef5852dc834e0a25efc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a789fd660032dc500b58e46e75481183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bfb1d7cb1dae6d4e653c2380163c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3acd77ed93985845f87f9796308f6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7641688ff9240a9abe04463d905650b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e12af73253b16d22ec56cdafc39cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a626e74302812c780a16e6545bbbd56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9592906883a1d37338566387dd892189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf1bbf47912f88d000c5f833739b14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4375f9994e83f397b92172e3b0ccca7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34833a5a5439bc71380a04c3c912d98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e0fa3d192c2cba7d5461e3256f66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e70aecfaa7885e6a4ce1a57c92cb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63864a3b15384e3ba80d230925dff3d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0e439262b44c6bca0c08801ae6f2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5b55344921ca6e5fb3c4412130027197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef94dae0721a4929e8a862aab4cd7eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8701c81862358a4150f4fdf3106ade5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d23f49bfe899282e6ec166dc1b939e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065bb8b3e68cd4056bc23fc4753feb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7968abad28a50399546ac6b281922202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36637591ac19d6589794f085a383bf19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbea4cf2fb33f1abeeb103d22ad3be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e873ad2294c1af7828d3f76f5d2b769205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003149309bcd93b224551b792604bf2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde361f8926890354a342067e0f0a5ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04215f0524d3987fd661be65e305d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbff2075271814ead10728417aacb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82a2894051b93b642b7d2f6e03426a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a39b79df580d3d24192b9d8180c28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a504c134163cb9a12e41683c10e1c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afd3c818f031c8fb7fcacaa55629a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568526b85e632af7e0535b2764387b68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fcd3438d803258dfec65da093a2cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e6de3aac8c12650e9c43dfdf967ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d830ded80cc1bab5b23ed8fbdbde02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f654c2696bd6b9ab577d3651e1bc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac425d2414f22051969ade5cc908382219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8488b76f41febc798ac01bfc797cbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5996eb5ba3ac92e546a5c7409cdd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24901a8314044d56135dbc7815c34838222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0f48cf6cd7d8ecc38384b1e7e642c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e75ccb854f1889476dd71f2703fe3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf3af753f605630ce995509a2748fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda88c5c9be5ace379fb0ab4681d454226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420b902ae82ece1202e592c706f5351227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10978f6b83ad83a934710e609386a815228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037e7903e5ad26063b554c418d17475229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17aa89577c70c58ff9a6ad6d91ba33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ad8ae88a36538c1f675ffbcf15597231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fafa4708eb6c04105e03a88107685232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482367e1c9e54c0395439782bbb89ffe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca164af9b52613a1e0963c3520ead234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fc5738645659ab371362713142e1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da7569e59b58a36e0694bcc62ffd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230295c38faa9562b19dfa43562217f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83882da5ea98434fc288a7db573c1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870630c819f30be1a1cc9d985f4ce1b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065521d2490bda7b31281dfe6cfa5dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa72a6a8f1e2787856329875fbee27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4502a6ecc1cba48ea7815df57ea3f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d346862e6e3637ee30afff7a585ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03008f9ac888ebde6caf9b878df29b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2473ccc0716ff6c2fe7dc1d94257649245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78916029c299230faa6ea0dcf18152e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f9a752bd50bc76cff6618a81c10bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d853621779cf05b3938009e2414df7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4f7a51a596efd822e73c1537eefc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221e3987c788d88bac6ef126e662de3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31e5802d7c26751a309bee77ac3ebe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab295551662bc3d1263c3425e127e68e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d6f71f9c323d35e83f8ec7a49d0dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ae1b85a1324a52f10399ac48f7fa4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec79b72e44c54a06da1cfce2eed9982255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cfb8d014061fd19fddf9c57cf4f6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60a73441553199c88c7af9189447bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae434ac2eabcded80c69062d4a6d2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32a49052391f6cf13b29bced77ff3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7b3e500d0ec8a114a8c7871d16119260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3c8bb323638c01cff38c5858c3d82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471469836b554e79dd0e3c3339286b7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14f00622c30bd6e9f210d191c7f010263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d3075ef0568ef363f7e3f92055c68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d18b8a107e763dbfbf57fc52f95d56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f3d9b2fd50888b3a60428d366bddd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74cc41722e3c9e8046f5543e03d8ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ec01e49d086ad866511f757847cfc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c884900c22d9d4416159bd92ebad8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d5a95a8030fd5ec606d9a930de336270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb65cdc2092765e3d826304b64b3de3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a6219daa3a46331bddfb6e7c073a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d6426ccebd5b09d3db39d92219387273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bce7ade9e37381ca90d2b4d7669a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067104b95a69cf784fe122040687ab3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a7ea534ce2fc6c3fe6ed56540015d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0340984869a7ad09000909c75924c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdf08b225e56def033d761e83c68a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a90c0079687b6753df60b31d034bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84760c1555e3ab1b2c32796526a06c6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1dd29c06edfc409c5a65674eff264281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb03a7097315af9e919ff8cd4cc4e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b656104a075f36c3613a188cdb6b14b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5220a0a4855cfba60761fe806be614284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071b3f6156637b5416bbeab44fe9711285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abea0916524c076bc5333df659b19c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba97e6be57cf3df2557b456e97e6a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a89fe0ef33f538d654cce5d7d87a20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39f56da0db984b000fd62aebcf896b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280bcd88fdfa560580aa5fbd8114dfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7307697185c55010bf5118f81f5399291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7c34e237ad7b752152a738231ba86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b8f95301a4889b2bedf912fadec6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa493ef0085e3ed1fc6e8f33a9232f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ceee14d187b5f30b62f1ca73103c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733e4d1eae714652dcda80d9981573296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde50f771fddfb5e80b3fad7965c99e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18426dde035ae81a7ce2f56efcb9f69e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e6456c12455a43dab2f6fdccced1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d76fec5598bb406b81c585acb1e9d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddfc0b3cd4582adeb532ad7fe413af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb11330598315ded8ec4625dffd239d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8200ea3ba362b0860afb1322e641841303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756bd9cbdeb76b6699e440c1deefdec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec99cc39e0b4153e306dbd6eb46b4d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a898a9522d05fbd602c5a7c6b510e5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e027f2340210806d2a8927a8330c60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a496816d5222430512a9713b975214b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f79d8d88a331451a1506dc0df0b22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d458ea251eb1124bc0031284cfa33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a2e4f01d24db6ad1597690851ff55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682319b3e7bf6bde17bcd02adea8aafe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c5d4e2ee331bd867b9146edabcb88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5b01e2d52fb714b2c8b00cbc0be6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad82e4cff1c032701e04122a480c63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba158f452582b6207418645074ec11c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755297af8177a7b4ba3b4ff408c2d71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85cb9c443ab73baae1dcc1a92486e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25825efe94b7866a2d9a312f7c9aaef3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13d119518818a997225d5c25cfd385320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c829aab42ed3966e1668a05e18cdba5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47ccec8eb93d0c5b4565ed75520345322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93257e691c0f88182481f66b16b6cc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0428cb01a3897368bfbe7265442d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dc9d7959fd89a37a8d752e9f6afb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fb9789c12c0e7abe09b8a1c0ceff4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18235f2912defdba0f2ec89110921007327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76884650156f8d624794f39116aba59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fb30980dcd431a29b9806fa8b7a72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4e3e3a82f91515ae814aecf9489ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0026d4e2dfb8c05140dcec42581cbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee3e0af2de3b4f5ee30a5aa5fd6ac1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4ec9b7f36c8684761b9dae7a03570333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b926d0d589291d3a7292aa9319cec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd10277deb2b73524ba7eccbb39a17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aee6cc82cd2d4ea668889169a6833336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c825c5fa2f5bc9606c1c9225db22f2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3afe6fb56566a5c0c04ea2c954363338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f27ffcbaa858c16805ac3801d7ab4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081811d8e2b7c0e07e0bd57f9e94e162340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27837fddde23ba1350b43742bc8a41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7887274589a9143f2b9f2a62da0230342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff12fed41ec27ed1ee1a2ab3123ea4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4420df3295e2f0fb8d47751565cda2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847e1d64663d1e3359154a2125fc708345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65412765acc157c56b83559cb3f91910346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e4225ba71bdf6b34e16434fed28a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3477172e15e53613ae22829e222ea9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4498586a3aa9f005941d440b5ba4d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0192587f124559102fc7c1af2aaaf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429b6f5977b1754dddddcfd52e46655351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288a98785e273fc1e8d140ed4619496352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5ae91bd0d73ab93d27f8d2899b2b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf39da5dafce712ff953843f08455e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390dbc0abb2a8b231e0d1263ea88944355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9883dae5338ed2acef1dc271c4a9788356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8b494e52d8f8d8d44700cbf8cf3b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f06b9788d02ba284e9aaa75d36f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102c47117640192804044d113daca89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50039a2c90dd106f8b218a00a6c323fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f3467926b4e6e2d64680cf2e8b82e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5abb4e63597855503127217168730f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2a036b0276480292f40c726ac0bdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42575db02550e50f7b1506bb33b238a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b39c0759bfcb20a4ea078ccd7f0d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b76a8a84de9cbd4c0efa8efc18078366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f10fe50dc65a76968019e57f844239367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8254afcbc015f140957dcbce5455a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb7aa72488dc2892ea5e365d2dbdb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d156c30e8ec5c19ba97dae0f06cbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71652ae7cd1b12d5f0258a7d27480f3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0544079f93f820109572e23726e83d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b092e8251770ffff539ddea96b94e10373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661648137a2a8c005d2711dc26e7e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a5385aee6bc89a0ed828dbf1855e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ff198b7cbc599922890308feb6303376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf5aa242d00494486027196c39684e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f29d963c730f31bcf107267d14cba3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fad9c0d2aeceae466731fe86937b96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dafb99525c4b515673081df86f0ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a765bdb149da245bf15b9e7f412a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b052626609eeaa6b28b37b2a2a4e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cbb31b3e82ed6bcbec92690e13a32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0724bff347b53dfb18433e9cf99669384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fd49ff5c4bd35dd9056e015648aa3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ba6d57b61429a3880aeb6a5553acf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b2300cd897ccf77aefc63cc6e8bf3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aa4429347714ba9d8e157501e9f44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafed5b95219f76ecfff756cdd703ecb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30363a859beb828984c1cf739c658b6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbb2cb24a0118981835c8c1dbb327e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73670f5a16c363c4f8406ba77bc5e07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9a9364fe96893bc4897912e0e5ea4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1550ac592dc0d4ba3b73c7d65babd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec285ffe029605d41db7044bac4df8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1788130d58e77d9b70b3227bbe4049396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7dc6641dcbd964d5ba47573e5cd5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacdb1c426812adddbf072488d7cfef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae882a807c71d3d229b0a376933ea9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773127d9d244cb3ccd6209b7ceadc3d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897ebfdb7e1870d353ef1644e00d7ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b525665f012c8e9d640ff64ad26dd20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175cfbc85821eab728d2a5fd2e25564403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2121e511caf97312dbb35994914474404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a00857a20ff3753ecf883dcc477e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeef4a15223fdb215a41c766563d97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b8404179a9d65bd132afb3d63b551407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1dd37e2e1e07fa1a9ca061a81f141408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b79affa3cf8c2a2aa218743634c8c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d40388f540c52de3f5d5d74f5a4130410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610296855f6d64523186ec8b765af941411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1956e0352fbbaa4e1d5ebe261747d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229c2da73d51410a68036c5fc9d98b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1349ac7a9fd60984ea5bc4c2b3ac93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424e4a2caf449029c6866848372c274415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba04d8cb5c93a2f2989dd5bbb914a01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350eec46cb7b5a24fce0aa20a9833e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533844b9dec2dfcb8a94478f41702e2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71891f29fc77f24b7dee396ec6aff9f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98abf16b1bb91eda2e54c1320d24a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be67a859c9a21fc642b92ab9281fdb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5703782cd68bd663e9a070ccb703d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e93a92c723aa3b7c3a2eb8256a320423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097f740ea15f4105c11c744427e9aa0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f1c0a49c7ea8cdaa941068627b48d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b475425757f0280253e29ad679cce05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcd3eea61cc1ffd8fb7ae5ce88d088427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe32783b82ded133361280cf047bbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa8700afbce047d2f434c958b5fed2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60aab0519231b0a6d7f4509959789f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b667c09aa526df7d6e1acabb1e34f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a1a3d915258d596aeaab79a9d4a1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1e41c49075558766fc735495aec80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f49a644544b84f26e1ddf63ca32bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1e04ff370ab31f627c5725e1bd8b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b6cd745257edfffba7ecdac5531d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1d21f503351af6bb71dbce658b3d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23553abe15e94db99ca474ef79802fe5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d00cdca9c72885132340170e377a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e202e977ac4beca8298caeb253d4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff395666b34e37a6c75186e71141b65e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da8796e4dfb91c6a332b2d3aab2bd4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3db744e3cd51538d8db609da047b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d3f4dda74241a973cbb36d106e364444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1bb620ba5a56f12f654bb3b39c66a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb53bce6e7c0a294f21778a49db5701446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35699dc2f89036d832ca9dc4d6cfb8c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a136abbde26326a2f436e481f8f12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59b0c0d32878127b99c9fc9af0a59b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eddb3155f87ad8c891bad125cdd641450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca5273520077cf7203d340eeed19be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c820a5a7de658997540b44371e9a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e861f58e3ad367c09c4e4ff41053f01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422dd2e1365d22436c63319d12b3f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4cc36d3f02d8b38cad7107a33e6ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab382e634655955091b09f1f343ed82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3350d6d9de1180194ed9723e83b940457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911418b5d1bd70aa66bea2ab3288d58c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cd31d4fe0d8e9e6657be819009337459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a3fe13ad6d55a9773e6954dec93d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c7af1f86cfa0c33f1a2fd70ea91e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da12bb41e903dd3244f95186668cd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e0e0c75fee8b3c92ebed5d4180610463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75127ca242611a0b239c52c78868abd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dc7072b7b394a8ecb371446c15692465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68881fc33c508caa9cea668b7ed1c704466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a9faf3c30f5dbe30b7d90a6ad6760467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eca350b92ba7dca72fa405bcbadae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f2ef0609c06af98a154e257d448c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f86db914ee30a731df3844e0a1acf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2391458e47555157c8bbf3ea7fa404471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7d2a29e0c5162a29174fe599796a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f72c9fab62ee6d2936613bc67e38c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f09f93c71c7a03c606d675aae9459474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89cc06eb950dce32163ebc84653bfd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21351780c814392cf75473f0ee8057a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564812bea8aefde222cea34dd7ddb1ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf420ab5405120aa648e49ad7869917478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce311700bd46f060b0076552eaa3ac75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7ccfdc7996881024f2a63312c0035480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c438647cdb69be0387b4a2a0b042e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4380e66dd94c82a61acb4fdd6ba08cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f9d9ad8fecc1bbfc58191f21bb15f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00cf6c7461e6f86e6383c0e3d876a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2d4dbbe30826e81e6d23e79a35ea1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f26ba191f0d653b18860fd50fc00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385b9335c833e126f0ab7399fb555c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b440f33bca4cb02ab77027cbae1fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014ec767cd33467ac223de5d80ec501489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d008f7a449284674789d3426763d43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413f5a648d8480c72692802314320d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bd7cb01c1ebbc6d7c690446129f09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e05cc3b038a55de809952364407b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c554ccc64b5b6f1f96648e55711a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633870c0dbbdab883d8c872ffa6474e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f44d3540057d6ca80ba1988438ec2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14eab16b7a55a90991247760949f11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896bbc40399a1689986b417ddd99d9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4061cf17ab56f573618dafed2deb502499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89480c938a546b01be19f0274d835f16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62ac929f7b42ef364a34ada5898cd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101383caccee3a4841748b744cf8b5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d253b9a79ca16537f3fee642ad1e5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748647dd66f4dc45c3b40c0401fdb46d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff100ea82a8d1ab17456baf737f69c5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c58f89dfaad033a52b2bd58637927506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f4c11298282d2a29cf3497b8046c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5fee6144612c505460a155f174592508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a19166b3f110dffc773d511f29de2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918fd0e233c5fa1714543803843474c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd07f843e616df6702bcc1cada8cfd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6503ef2d27a346c57a6042d7728c544512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a28592ca3d16f81cc5e6f4672767c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02b70399a014da424685dd08cea6b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927ee999d068623e6e2542f3979b807515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c645cb54ad7171e16a0b8550bc3fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53339761ec10bd8debb3d57e746b88d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca30cef8e71e546d39879338599b3a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef0f4943296faeeb6a84f781c26c45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba96197160ba1b281a3b74d6712e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27521807b4cafd207702f0c91b5682a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2489d6e83e0fe979e89311bc85a58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d085452da512c3352068ae904f329d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3ff274626cc99468b661d8dfe5a96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66ce0ff2a83cb5692f2bc2332df498525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6443fe14d53c569fcfc7a9d272d6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6056f40656e642016b15c672733a55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5dbe5b4b43fc4cfd121e887bfa652528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58cfd6f0117386fd31c1b11098abfd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542df6395388fd2a14d6fa3947a8a73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234fee06313dd5d5df0c2d86ef90aee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb5df6870850ee5d1f65a506033bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdbefab7603c4e399b5857a7996b99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c1911a474352358d766da0f408222534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cb8701197149fc765bf296528931a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eb2abc31e6407248cedb7f6d34131536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2c0874a6e713348185b501758a04b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7fce413721ca4cc39a923cc359d88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31022c69ad93239d9a32cfd692be2961539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec71bf933830e9c91216e16ca535ff0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba9ae4b50042031d288004a134e87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195edbe5a8d1e301ecfa99b2675f6542542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4607b24f2a22c51cd9e6649e39fd1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6ac4b9ce67fb36ae27066ca04cfc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b2cf6ddb07e0fb541d1875784596e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf87526b573c2495b942ec044757da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90868af9ecb03db4c9e2625800cca06f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16ee4031c8b5135d38f511803d4340548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c522320d676113162499df054d89b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54595ca96c1038dfa6deba986401ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981aac5564b78122c7c062f59f8451f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2be6d2ddb6db55b0dacb30f9b45608552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7ad1af78512bfc7f964cf75c3bfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306b18e1d4eac0331e235a668f5d09e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd090eeda77918ccc19328ccf994720555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728c8ac93770fac75be1c00f63fc2d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a520d454cb77803e78562808c2c5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acee6e68ecfa7e80869868ba7ab75e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18f1e606690f81986554df6bbaf338559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd2aa61ccea369867fa9e934421584560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d491aa5c9ee673f1de34c1798d4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65333baf66caabfe687a1f5aeb1a2abd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269b634b589a600406647b880022ba0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871ad9c856185cdcbe05ba52b01baf9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384eb26c95bbb173d8e0e570e5cf7b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d654257b31de572dd0c21895b4d383566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b057cbded5020229212b7a54c5c1890567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a715cd143efd7e5bd33818493fb2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1bfa6cd249022ebbbdcd03ee3f449569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e671aa8e2c50b048764c62f23d8f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6a3b4b583381bda55a529ca6d5d27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495597078d70648ab303186c4cf7b1c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>