--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cfa2ce455601bfcf0d57424c1fd371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e45487d1b0415e8d0b3bb97cb069022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b10283f8be1122ba007c059d5a0c993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d489e7a9a767166dd7456c1e33ec84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34288256733cd7edb366a79d6ce12745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c6b94665d9234ec91ee3ed60cb9126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23630f70896c93d609fae2e769aedd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b967df10915dcad9526de10ac7eade8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebff87e30608b66537dff4abe7e21e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440a6c5495c0f19150cf162ee811c3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf31bcd4788b0fd58553bcb742e1ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecba111ba25783ffdb124187efef21712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bcca6b589879f20bd777ca7c6813f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac122e3a1bb3a711753e2cdcccb169314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3c5c08b79134b2ff50da3b332f45e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6f4813b3309329efeb647ca3cb4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9778a8fb23fbad0501a5c84f9b19517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e714a79cf503e1de4485aa6ae049c6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870f1d4eb78bc2501888469a245a80519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11986b5596b57aa2131a71a71acead120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808e0074bb8b60dad32181682e7aa5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea5e9b527382485296acb035f9d12122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8554ed05cdc2b776d56c9aeb5c89b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c2d7b062a1e35e3a2afc1b9d65fbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5b0806f414142550597d3dede5c5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85b2f59c1717c51a02a09f527a851d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adedd5aae5157d09ebce32728de41927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7612856c5dc425b2431388c8b18593228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbae1a764d975df39e5bc411d0c831929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e027a9e6597f5f47153a1385c621a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe154c0784e0ba7208eff1f824c13fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7576f7e692508b3fc24817291b36d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab874898e6de4f8e89b74ab7b4f113833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a7b03b9d92218e7212589d1ba3de034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8311f0c0f0ee811fe38fa036a611635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bf4538ec2e1378b1d70c120060e2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c5e3d507be3c2f90d8e2adb1e0ea037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd090ff9bf4660a09695a55b8ce99a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ba5c6bbee5cc8b9137ca7d7de2db139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a50bb1b6efbffa852bef082e48dd9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39536b1dfb52be620761c024a387552741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb312c1151b3fd0ddf257415d3ee1fa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a3e04ddaa535c26ac728887e5f51b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e048b98da798751e229d85f2d2ba8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f80b18e3576f82d530874751ba387945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685764ceb2cb36efee21024dbaf871f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70c87ea70acd507a9b519dad312b4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547a2cf275e1a9b1297662a37250ae248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979b3d98336b2b2536a5c2bf4a4755749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10829c506c92d1b6e236df1e5550c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfee0ee76d117c76eb8234518843a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f3eacda07171928a208d952893bca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c4e67e13cda45d6d261f15641234753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dea1e079c9be203daf3c800507fbf654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78583d2afa62bd780d7f47f0172bfdb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa8e74df1c117d5e419f0c1afa46bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc5926542e8f2e32c3ada7b7f27a4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48880b2505ff9857eeabc8d26767426058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271888cd79ac0c96f61d1410a286b38159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae062a7a26968a04ca071beebb3b6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebe2afaf5818240607f5ffde095b1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9296cf1b3fc5e6ac49f9a4e682498562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c054a71a7d3e4569f3af6fb01674cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f674ad14f2cbe4e095104d0d669c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d34386e20989b9c53030cbeb20271865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2350a8a6fdb093fef39aeebdc71263466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448900a8be351d06f21d6cc0801a5dad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e250503e6f91b7158cb8363b859f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426f5305eefea98fb30b33fe91e321069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6f06673494b62957b8a2b429ce79f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559fbecb951f972728bc0a31a8e191d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123fd440d5062512a5cc71356607f6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c388df0deb940bfe4436844367e0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce79177f4ad0ff1fb4c8c11a4abff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15536c7a40f142940e937c35747c7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba7fa94ba951d5e598518fb882929676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30ee0ab5f5aa65a8f4b919471a5c7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be45749729e0059bf5be1ee57db81a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0260d4d0ea81bf7f011d1c2ff62f1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed0724db11f47794d8f212395a373180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00093c4221007547cf2a0688f953542281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac7ed9a7935c985a5c922341abcc9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152b8086f5c28b7083d611bf0f1c73b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e7435a31b969104db25a719ce3bc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601729f09dd58df0ee79a8a0c5a4cfbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e3f0dc4465e1822e2dfad9e5bc5b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46107dd4f5256bc26fe187e63625053087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5216a3267f47ea994ed79f93ea31388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c60dd0e3462db8cb79d0ca6192f02489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2e30ad71681379839e5ddbc63611e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a18fdebc7d614a618e7560a2edfd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c918d3d4fac419688e36997d1ddf3f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16287f7da12b64e968f6a307a4bdf58793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409c97dea236244711b6df6efe6cbb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba6eed47b921fbeeb3b01f0e5725d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebb2ce88f9948985c6796f2aecc66396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3450f743cc06b6721977e89694b8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b13e1f8dac45137cd50707b179a5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f138a2b8224a82915936dbb83143299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4273f0295c2e59a0fa6b12c7c3191e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666df58dbcc0c12cfc3823407953a85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718df31e7fb5d10be94c2506ebd5e55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209c312e3ecc7b00099a4c4a7709048103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea7859f36dfacd38df2961c5c99ee4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d311500c55b9ffefb41865414c4bea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd560456016745cfddc56dc5001ad8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeac213b5731959decc166f684f6cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac60b7eaa27cd12ef6b48c97d67d762108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeaefd43a20bb4065d845ec38ea59d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a60caad45d00ee7d4f39b4a725c4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a093a0390b644a0cc764504321bae6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e047d7b3783c4cd70cb54a607f6f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964501ba29ad7b9ad490f47027c676ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24013360f11dce315258fef66c15f5f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4e76059db57b324a4f22e98e80636115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b4097b7d2e3ca5b8c8c98bd24807a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf23c4efc31e3b1fc4f2c1d12866cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dab93ee6e9b7743ddd7b47918673e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c03a9742708ee7af8acb6052523fda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164acd37264aa0d58f867c71e82a04a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1e0c3f31c5bee3f6cd3f1ae6d7708121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81252cee739175ecfc6b41d58b951950122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb25141da8878a9e4cb5db7a2b937ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d8bf57807dff07edf981e9767aaf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23d08f4ebdcab9cd3156a2a76693f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286da66a4c79070a8a3774af5138b48f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfcc220f69890d0bc8c597b7985a7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c706b2576a60fb921e597e5d97ee3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8d2066d112f398e94084bc08bc742129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6a6b2f251174dd7501199dc2839fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3157c981a1305ebbe3f5552a3a2929131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f1705ea056b422eb2ab761dfd473b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7247be29406d7fb087a6a1ebcc2f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078058707abc92e288352fc2f379263d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097825eb9d4123d26db723f1fa279419135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39541aae43940217b4cdef810324ce8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09328d8b46230edfa1ee146698d07dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508ff127ddf721d0b976b7fb3faf96d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa69a7607d1327e751e60ee34fd204c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179563dbc343eaadffe99fd0960c027d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad86b23f10a75c4bc35987a5314e044141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c826811d464c006cc0047cfcd689142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1539f0ee136d83726b1b71f38f2f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571e30801f43e916cf92e1851c90ba7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994ccb7c4c46f8c2966b62fd4faedfc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8368a4a1d10a116f2c3e6b8cf30fb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48574ee872f1243f18cbaa5bd56c6861147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b2a91f8e7fec259d1177ca644285e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fa51326dfca42471f1665bab2fff5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2409f37410c3cd16b0ccb4d8d8b96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2ca02b2ce178660c1729c3127e030151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b2baa6cfbf8f6f560015d5b22879a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e9b0729014753f5eb69550662e5ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7141e7649e184e3d8b69383c6c80e5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe91d1658ee309a2d67b44141476ee7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65360d72cb79018f44687a19fdcac29d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391058eaf482993a41afde4c3421fb0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d059cac52926519d1479dc690bb8e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cace1300a03d2252a68e8a030ace2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8bf50c460f81f2191dd2951c45db1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7931e2cb904280c377f76eb550cdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b312143567e2a5ec8dbe138102c44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824d10075ce7c970eede3395fac2008163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372f5b759daef1cc7ab5e94326dfb85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31c2f454d39faf90b81b48fbcd9fc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be2b2fcd418fb39064bb36afa64da5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f35eb61346ebcd1bffe38b2b72144167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f7328e3c1eb0863bca6fd9b7bed9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf29deed6c499d67bc218c1aca1be9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545227dd47f6f438a4eaa7d5bf39ee0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2394cab017d3ba69cca68f404342143171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28425ebce08d214a56fc4e98cb9e3934172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb0a30ae78c884094df9153b33702e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf239c014c2f36fc81bfcff2d52b2110174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd96b5f5ceac3426cdab7cd94c4f8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de0033ece014624e122ec47397889a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0973f789d43b056383332f0e3cb66b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3ffef5926a937941524dc91c29ce1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccd45c5147cbfe338b1e23790a39ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b1784923645b8d79604e8a23cb922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5b62d82a13f569af3cb49f511e80e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227bd63bedecec9edec9460f71406d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba20a261d97e656492d38fde7ee93d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dc0871fdacc9fdb7799e4e2566855184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316a92b85a912042aeba7098b201b42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e03db8004a6b2ba18b8ad0a81ee15c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840a6f7bcce8dcf7482a20b7eb8a965187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194d49248f80ed43ac6c31728f97dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d55ea56089c7d74b49d7a97e2a5bb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc86e014946e970547415fbe704ec99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a2837b60957dcc80a95d75c35bb69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c8e35557b8e909688b7e4e7c42cec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21bf44a3fa5caa113b5a6bbee355e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df972a5dbdce27c2ea373fe43ab15ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8adbd5de1ad52669bca8d6ca5295d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7160e4b1cf6c2dc4e0b32a35e8e8708196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109f09fe47112dff93e4e892909f101197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550074a22450a60c971fff17f30821c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a6bb1d892894edf5218f52885ab3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da070d795c1940d530465632faa6274e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ca2b117ae82a868054588e4f544b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26833813dde769dc79510909599ac0c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81ce04397184b6eb104b561da68315203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453797cdd7f5e0b9188e6ff03033428a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a560277d7fb67a4c93de56406b40c21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ab2738a396dc7e02a62a8dcbbbf53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabdd57f5ceaa1f1c36df692f81bd72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedccd9b457837fcdf6c17eace22d5e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f2de1d4b456b5c3ae8b8bc8caa65b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5b8827676dc5da24fb0befb6bb599210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1809b40950e2a14d6add9f608ff9802211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82116a6d4976c71d574c47e0679dcdc8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a153ef80c5ea3b117d5a11a817159213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1957df840a4350fe70ca75cb03b41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54898fe36f3f75af12f34289857f96ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a20d670a5974639bcb1229b94d51d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb86a4185db8e14e0ab94e208822159217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1159dec276acf3148322b00dfaf3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117679c5ef6e7bad472402f2d888a8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb77264e1bdb5ef8c726a80ec3a1b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63cc77fb2e2cb2e36639c4f25fc8e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba67a74ef5930f8991431f68746020222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50790a9ce14a5f4d4e107bba4023cbba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0abd1014698c0c9820f883d528796224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25f48b4a28103ebeaafc143ed04265225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c80f3db64907a198df8a0ace1cac00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624943c35ca2c0adf981574b51e2c02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a619231358c0e972ebf61495fa74801228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed067fd52652b2a889811e3ded4e41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c820b84fa2b4fb75a3bf59f7d2aa4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ba69d9c6d7d2cf12acee7265b6dba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dea4a3f8ccf8cc3141d548fc70f4ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b8a9513bfe9c1cc0e71fb6897be7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41a27f9c76a8a7c96795b4d70109b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2e16d74d5a62c943eb4ad163c4a9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710b38fbe27c84535f929584504f8af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af05bce71b764b2c77e4810536ca0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5905115a4499cdd4e5e90fec53fd69c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092798a4bc58cbd969d9e4728002633239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d9bb77868a101293e9586fa74ceca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466d697879c9502602049f8ba578d9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3d0ac29084895f3917a3a82756e4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bab97ccfc13edae7426ed94bca77de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a546689880a98e92ab8fde8b9db60b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54076cb49ee6d62f9124d818dfff6aca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21253a7cec437156ac7aa32230a3118b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b78e6e7b2792c3f4188cb0bd308f06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85875686b6fdb232fd4848750c36e03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c01e06ea95b459d8f2d7850fe8294d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531219a1b53b565af0c6ef325c4a6ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8994a4585afdb3c8adf5e47c11dd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb31f7b796d266b58e8b116a1a7a7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730e054b673c1189a235a66fea1465e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd23333efc257a268c9828a12f79d8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ee676e94e43133f000cb2d7029bb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96950d6b8439fdfc0bec368b0174f6ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321ea5ad3f9ff20023f9b6a68ee3632257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596319441481d6275053df22a23b89bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b6e3e688ff33dacdc70f837eee890259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fea629b6035bf1045b6bafd514bb9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d38d28f866762c030cffbe4520b3ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d888989fe72d44e4dc782e585de16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b3111549c531a89488910a1ed4233263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ada34978dad16ce7fe03f86595da2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f2ce37c42327ab77adff9a2a7ca6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c00a919c63281422bfdd6ae84fcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baeff8ff34d8723e43bc388002968d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675409289e50cea3dc977e6e34ed7c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2dbe3b4247ebac62380ab8bc446d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4f69735f40ac1f73f5239dac0b6e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db593e91cdcf0bcbbaf6b42c696340271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76574422d15ba58d3832614c6bad2199272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade997bed1fe475ded09f6b30a2e8b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656e51c20d32b4c7a5891a424851143274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1d533164f1b51ff134a5b1157d8d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039a21169400e1d8cc3f1dce2752860276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c3c372104a0936d893685bea66b0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebee151794114b76cb2bf9bc1d746a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a599c901a1a9e6ab740782ef762ce2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a15321a9f237bc4b7e01017625d09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4bbd1ce104f21a1997159dc537371281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd653f90cca8ea15eb1831ad6c0edcc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a075446725101d562befcd9ad38dcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076600fba6534b6b83c115350ad5b97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d594f0e860cd3cc07e228974feaec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d682fc380b610c059ed91b4286851286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b12ae1198e382e348ff6786a90b98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2b66dc76d55ac53400300b60603c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aad40dc4b496ff72770164d4b60ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf420ff1f990b97b9bb477fe96c304290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ce4e5c856ca5102b96656f449a399291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02ae3ece43801bdd9e21c55e26323f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947a63cd6dcbce613fc2ce3adb94d57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dc3b3a857e521da5599b15faf02f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b3d427098ac264ce70bf7cfa322b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69f01a4e0273e3a8d09bb54626c27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6229c4672fd2ccbe28a98f6fe46436c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349e72d940185eb0ec81aecaa394668298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4bff64970ac9b48caa8a5c926cba9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50812ac04c1e49cadf25a4fe77c51a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd6887e5ebbbdcc55e96e630e636b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aa08cf1d488bacc14c4fccd5aac8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dbcdea900e77f1ca4717157211c3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805815101ade1e470a971424a9de43c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1478510fa06a94d8250018e831b83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfcb5382e1e0814df18061bf1a6be4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53878ad4c9fb47a72fe43a31a13872e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990008208395bac337866bfebebacaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a7cbb4cf0b4d112c0d0fedc35462b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac606e84235cbafc594d89ef98d7e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce171e19afd0720e3ef32d084268c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f14916bc7aa0267fee573cae7066a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b685a249eac1d9f328c10d40214308313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c76e97f3e011b35d77fa0882823dae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5a0365f169832c6e6271d7abae71a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655937d406cda38625ab3ea4ea8309c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c4d37a62cfc8146f6eb4b582cc13d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a3c2bc81fdfe9178b94d9e88045b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fead6f3d754f13448b65f3b511818319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdcae05f3ed30389f4caad6671da64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ff380d87acfc0a2e563ea74b0219c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ec6b6c071c7c29c064f662176ae33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e4089037e888065d3d722d6074770323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6b2323cf16fbe2a3ff50687112b21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17fcb35f835b5454454dffda937874325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b743b1df4cc14e6a56d07a63ad5839a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec648710210a74025f5e6ed3c1530a1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14bb0c4d086999a107746a878ba443328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def043f203efbb22cf1a7fab8dbab2a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06a151935e61c0290529928b67655c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99f1f530bbde4c108aaedbda9a4fe9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda450bf1c57fd94dc17abc3a5c9fe9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb7c3a382f1fc6251ffd129c268228333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf86a7650cc95c0d99f2d1a097b7b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337ecef74b7327900bfeea432cdb1df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf1309528307817ebd5cf53522dcd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d9047e75f59001c8ffab6825ce9c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa83cd6503259da0e54a055cb91fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4f741e491e1d85f9865dd4b26e579339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7d26b23adf0ef4129d16fc6c85614340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dab07e89cb568b56fb72b28bc06878341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4e5e65cb4a031595d6836120ff2cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06de4065140f9afe04913312863926343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d17fe63c29cfa58a0b96c92c192d8c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0c4aa64e660443daaee282db2bb59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e430d40922a0c5709827dbfef2c406346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874023760f0e458f3a1133168fea5a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447749d19e128fa79e3a2af93740b32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcd9b0cabc4c2bf4e197f23c72ca25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59d8870c489a8e75cb10d8be970d9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b90f2858cefc8429ca0794a4ed1487351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f872b557e23ee1f5561a01483e084c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a7ffdb5be146a338c89f50bc4052c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbb727457a98ff3e2c94c220034d72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ecd624b49d0b8e14349b42d5f5e4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7b263dc78b42234072815af560b5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb2f9a434758f208047a558e750645357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920b34e89ee93f4f36cc28da3179aea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42decb45effe9ad2aab545009d1a7b90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae56bf0232279bc4aa2f365dd66ee5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342f948d0af4a46a7bce5b5e89c88f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d680bde441487b21b5b72f79d00f4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb54a7f48b7e0e28666f3a40dbd4a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6caae5e3efa20601d695eb98f728a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c197e5820970fda382d7822f1829d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b321e597f6f9b2bab5c24455be41a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfb658a61dd182ad7e84d7c9e9bd86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d758a80d9021a8aac9093f6416f6797368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72edcd26d4695eb74ead4bbc6295fbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0253f7c37c193292a180adc232bfd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b601a2113b7cf19297367d41cd0cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e459e077727b37bb05fed5df670368f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1a71060bfffc37b9bc8ce22e2eb84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec9f62fd1212723553fa836e5ec400374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128de70910b8af91fc5f3a49fdd74d32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a27ca290deb0d59e16de117670418376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442ef4ec1e8c3a249468dafdfb3cdeb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd46a494608575fc6691dbf193e28a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dfb96d49cafc195d489d8e3006c0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1e0147e3115db4afaf11bd6f6ec7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2913a14343fc9c3bd513787cc8bac8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985c6ae03572c703e262e40ccacc24f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e37f632011e9776b6e630a52f0909383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c43cc52ed485c6884227a792f8657b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771c0208df6121d8596f2ff0286ee0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a676d86fec8ccc44dd45f0b3b1d466386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f6eb447e70fc180218646b3ef3489387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c459991439013878e73630315ee7b9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa66358c5b0a1b9e98d6931da4a6bc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb95e7c6bf0fe5734f6abe0e047a2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120d90d89fd2ace3ab60b8e9cbf3388391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7411216c3564474a7f723a105a3424392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24797f710b40988781664e08dbaffba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e06713d07a007c4ebac9efe356309394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeab64bd1be8e4cb2bcfaa72a80e54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f144152e6890487a8c06219484d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a94d9d20ce368db71b00cdb1adcee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f6d72c69770cd838d662bbf4914e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb178b3a1325b511e6ebc7fc9f26af09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782bfe88d668b10c00d77d395d26cb8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec583439dc80878038acb61830f34b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6802fd54e4e2dee5f1c3b303ed4464402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315a42233e4618eac69468fc7e95219403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587cc6e4477fb810611905a66512483404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0438281fb67f3bebb33f2940696578405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86d6516d51fd55a056784d0cad20a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff356009a802493c850b4ce17ac27d6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcba0c34ce37a3a8998d68a99eaca2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f020db5983bce777272acebd525a9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94695267cbc518c9e3e827ff22ae0d2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4271bb6803e0cc39e93e903c2c3464d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092b63152ec2147fb8b7c963a36edff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ecc79e140997687bec6ee5933162c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0629e5b83795beaf6c0d39c00f4aaf5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5e9add79063fcb523de422c3c17e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d8d1fea62af5fbe0bcce697056ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c405e6e57f301abc30ee39849fe70b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e289271ff7ebf52b2bab2b882e2e7ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98a4cab1c974e2f5eeb3b485dbcf10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4dd018b304f430f073c142b89e09e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7324d437f8169cb90db25faa2d35f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bc16be864d3c494f9b93db43767d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325c7d033531921f8ee951ba24c5e23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a07f471587ade4c8020e8a9bb5d8cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27885670adfdaba6b7d0edba8fd928c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0c3887d9d85a116240eb8f63d6fc8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fda5f4af245c2f1a83def92a2986f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b61704d8fa9670bc2392df735609f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5433aa37b36a4c1eeba27427ee4e96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206351bfe690eddc3759bc30faaa022d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e1e76add4b1429609ddf092c5224e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f1e7a7d18c80f7d1d7c95d6270018432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228b7bb37f280f8c5aa11f7707db317433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0797c2ac9c31c89fb462f09feafc41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d55799531b53cf3f84e3d071e8236435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966149fcf0e012929b64e51ed4506429436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36147b36c73f03e8c4aa2d6d0b012e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae1ca37481de346274be2d4f24fb59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3264ad3a9131f91a4a44ad7b5c86a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b46045a7989eb233a64d03d5e7a18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b6212332093f07fc6ed6b9d925be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e846ed851ff850ee2ee5ea36871fba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1c3aea8884d50142415de400b0322443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c58f364fc588013bab02a27ce1482444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa89f14f500ccc4a2ed0044d6f4362445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62062d2ee232e66adb07ce571fdd49fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fae6848e05f541a614fc3870be69f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482afdd5dd800d77998537f349f77e5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6715fe63d206f9ca5d2f0d8f0b5dc32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3ffbff60e34c60aa706a0a1366c92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e90c0c5e8b80171d723b54ef03777c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b2a07fa5c01200a3076af21f0671d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f90a1bd0c05719830fae4502aaec3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3000c0b0ba25fedef103963f7c887454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54063dab325881cb5122acaa9aace8aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a714efedffb52a97cf6ace648e79cac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a945f924ef49e3525f311aac42a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997541b4de065dbcf3f8d3164939945b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b9481f03718fa5a6227232f586bde459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32437d79fbfd18d868811d74532a541460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf58acf0662022fab1866267c726eb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5423116f8a0c7a2214e23733baf24e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d842424cf8599b7be4bfb78f7e00d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e49756c4637b6bb23f44d9982ab88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640b9f0b3bf8271af0f9d9c1d430ad1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574caaa24406d05fba53f4f54f08e69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb30b116bc7e243a5406516145e2c9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3a33d8e0204353fdaebc83fbfc89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622152958ae4a46c1f4c323cc57dd0ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1594bfb4ea3abe20facf68a4a767338470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb9e794c17b32a4dcce249cc5289ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cecdc259db8b488502c338c1a42fbb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60301861e320757261ab4cb82112cb14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d017f4d469aac358906ca0fe87d929474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c55108fa412e3339effe385a944d32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022034e8a9a78607637439f586ae7384476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ec2e230d2355c559e330987eb3f31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734ba986af6ee73358d09117fa76961478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dde9e9ec3ba7753565e3b8f9e22f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfdb48d98a270271152425e3975c5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cbacf9a587e74eda4673f94c99231481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e827e163a83bd3ca43abce9b0ca91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53483af3cb0ec1257604f55b0771fe8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e1f400d0503c7c120b52035a998e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5901c8d1cdf3c8dd3c974be4262a8d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b093211da90217feacb77b1300f6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0956c93677a0ab0ccc052fcf61d91d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241d09bc227c40861c50f7704b8206d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b404fd9b39ec06fc345c98833bf47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aa68e8d327158a018e26d81eef282490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61321864dfe1fe1fea951d3ba14dd47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6fc78a1ea913c88478b5ef386919c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856efa1f7334ea231eb01d6c573ca0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853148a89a1c12cd5d74ca3b3e5b2c0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c889d9c5d76bae8462e728b05567a71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8460dae9f0e400a3e50c909d64c396496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae731e1b6e256716385c42a8adbda77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3cc7d3fc5972e45b8858bdb6b8066498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57439f729a828bb08ec158d79b561e78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9676c947fd965e008e61bcd196c8d5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b00d61b3191cb2d5426430e97da32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249afea43d22bb0513215724a064780e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b29126594f1d7e1af868e1456c6a88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd085b16f0c7dd03b919895f0b19f36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd3f3f8043dedc5a8c2b9cc611970d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d30f1bd6543c7737d170432fd6494506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7272f1c7df30b035b55c8035cc25530507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb77c8135dc028093151a8f9f47d2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d536d0c558b825e90e90e8463cbf0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311cca26b648d5209f89740f165a176510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a37dc6aec62dd89683e5a42b10936511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0166abcc2a3dde2be09fbdbb3a0b0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24ad1e45629d0afbc040984a8899af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685af346012b4822588b714cb63f10f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72499c0723ae4382e48dc0bc20527ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff2613a71277ce2abba4b58b7ae852516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecb5010e4a81421d404196e4faef40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cb0b3c3442a5299fecc8f55591f89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a002a5d117a041420689d8a671663519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901f21d3a2670d7450719a8332e8d35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be839f801c0603b168dd5d4aeeaf3939521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bcb89af5842e329e766d394ca3f72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7d36e455cfebf4def7aab7965211523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eabfe6f5eebf12287c937dc4119d18524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbc4afd90799f0cb79b5f250694f7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe606e7fef83ffd417dddce4f2524209526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e4fb0b593e8d1568161f588502eb7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590390d10752144054f862e45f4487b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dc043332ee5cb45edbfb9bbbc49fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18922cf8c7ca0546028c4f57183e8aec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef2c9033acb524ebe14d014b39c2ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28538ed88d099d7b00f72fa2b39732fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cf5ddc783154436ad7d094124f688533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524da23ca6202d2ba92eb8a2250858b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04d0335294aec754ad17574f2d5416535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff99280e98b7abd22e3b483c1b4527536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a070fce8e72fc1fef50c923223590c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5f424d4855c70b1125f1fd79660f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb82791d87372da8bd6abf6003c33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d38e74f9c62550c5d66986c0a6738a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4a72b860e1407761c81fd888483aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458b3844611de7ad92d4bf3cbaab2b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51e48a25cf1c7b1292006e139ced0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114e66afd8c5e203d8a8a7a1542481a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd1256b2442c2c0eb818558d3e6fba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eab1d5ec21be8c61f2dd980bfb956546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefa5dd4f7aa0bf9503891ec1777373547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e58930ec18da2d53525337ce20b953548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21797643883c0d63637ffdce1c738a13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eee634af6026e49f4afeac3822d9fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cbc4bc4580039efa7a4b380a59084551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35d558dadd27019071de82e412c412552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2d47bc4f2dd75ec03ddc72aae7cd6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7efc476b31aa374da65605257c226a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159997a844fb4337f238a917423500b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01fa431eb0f9c0f60288b32516b783556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9071d9293e5303744fe1e7ac2a82af1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ad4637e7908bff6627ffc3c51358f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b069c2103366ef9d7621c4466afe58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d630e5f75790e1a0580c11f17f2789560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142f1da19418a19d318c8e71dd4bfbe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b836521c1e77ed4ef5fdd1888f117a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddd58a4024badd4ebeea59985543c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc793bcb8474753104408b628b6c6630564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe41ff374c981536b00c836e936e47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2bd10b9c711c4dfb14e3af53806e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756804978b7fb31812e1d015608780ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a1f0f3f4e18a7681503b32dbfef3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c030bb771c40d6b5928de425144b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1c2354ee2136992203f6c2d3a6445570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c9f9edd3214a639b3ccb87c289db2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eae6afa115f50079395545764a139572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f857fbf0964620bdb256b305c525c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f6da6040d8c1a53eb101106c407982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779eec156df5de1cf75815ab88792fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1686dafb978b3ee7dbf4483cd51f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41defd24c596c3ce5fc7d2b32b5ad155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963449f718ad1727229896dec5cd8f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910bd8293d691f1dfa18e952316a097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37affc00fc51a9d8d76b083d858e89388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c6b273fa23a5e83952f6f4c04f72f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bdcfe306a5cb133c4e758a5968bab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ab6cac6569699595e7481850d5eb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ab747323e6eecbd8c085ec945938e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cbea0bd472b673eb9ff0485b135ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22bc32d455c555d7a929361161139114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ada14ebbfbd71a7d2debf6fb46999e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949110b14c96d8683d3714aec2c1d1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188d85a1403e7bca702784121cdf4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb73251bdc6b7c6fce6eca4eba50e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356e191f553c10723b7425c2fcf8fb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c07201291d1fcdfb471cdf384b260120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada57cf811740a1a68d63d6f074d3f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2fde5c2f546ba555687b23ab40ff822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0cf53772dc3ef0a55f2f12725dc7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776a587a4b2b8ca83ea856770fa05fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b44b75da877078c0482c172ec276225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0627553ff029bd76cb2783f5a152d0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788140d8e62d98329f83c91b7a366e3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb487ae017af568687a8cb1822c96b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d463161ffb6d076c3bb58ee889faa3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c488375ef5aa99334f02c7d88815f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b35dfe4df6a8fdb0f9036ad5c0f3d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aec2e6da2b4e70eeffa590f25d4aba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7d64f0e0598b0401d4cae46aed61033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1a6f1cdea02f3e6f0fa5cb7b3e6c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b04dda4ca0bfab48b42abe87e541e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75222ab9c8a5c3107fa6a24d5947fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7d48420e5c2dd96d635f85f8a247c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6cb21a953d788f25c239f029f5ee838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc35890bbd6ecd7a0ce3b43a09ff739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867027ec2b2f0bff59c33d37902f75540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6217ace905589d2c600cd068a5aeaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147711c5f4e53cde0cf99003089996042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2539e15c5c325b64af7e597c57d6a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d5eeb47129b7b2c64e660a9e853044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72631e662d6a456c5f535a899cd1b6be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d2204381ff0acbe337629bfb60eef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f7cdbb0468fd5b9e7646bc6cfeec347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c05df11ededb1a339e3bf30d2595ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47000f778d346b007ba6d02586ddc02549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96151ab979624f65949cab4cb7fe53e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226728e5add1b48ef430a69fc8511bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eeae48fbffb83a180e9def5c306b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c745dfe7846a9b1a25f71cf5847ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16debb15309d0e6acf9ae455724adbeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f739b964cf99e4b8ff06127e29019955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c6abb3d1904dc974f568c6b3e060156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09c1b92e0bccf41868ee0a144f45157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561e5bc52151bc87f370cd6aaeb4a0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42de422f80ae57924e4aa89c0a3f1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435790465faa1a7309e5505d646e38a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600a11afac9010ba94d070f549eea9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f9ba7aecbbd2c5bf2c90fa933c2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f294ddbbf90b9d16cc16219d7e9e0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b8511cffedea0e460bc54f869390064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13459481f3af81626bf735ce11e27c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582634a3dc870563b3fe458db455d8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bb880b515da354cc49b30504a4e0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e917e8a51c86909477e1466b2984b1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f3205aa53ba88f0fb07050c6a570769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053aad4fc51d7ac474db9f29049575470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4097e3152c9607e9d838fb25349ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaa21f0dd5f83fe7d3c8e3d51ea9bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77500997e2fcfd8bf448f35330fc8c5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f3cc84ba98115d3cf975693d7a2ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f791be00dd36dd4f2a8c72e6f7baaea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a8d0ffb3ad711b3e612b6d3a2e15976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9218c476eae3a7e5760047ac519c3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9334c532fbc638ae53fc49e59d28c5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e35392143ab3427dceb0e9f021921079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b49915f81d5be4d063c47a7c86f4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e138729ec4fe306e9cbf1ef596aeac481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f353ced2cc2000643f5b65e635c86e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfb9cef723a800ca69936f0fc9cb8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efbe46854176094ef3afee33242dd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bfaa8767e6b188c399391d4b19e1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcde6fac355540b50d301c4a17cf8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ad90454f592c0537e16d516fdc91587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779bbc637d943ac352e965529849a4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677e9484a41fe26f07a125095227a3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297750b4adb9760a25fbb3d7c460aec190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b16af9ee3181758b1e147248e43a1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69192e0fa94d15ed9b73d03787ab43e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b161ffc1b68e9ce4b2de9fc24723b7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16a738bea9381a571d1c8856659ff894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a32ee06b90ef11fc7d970a47a738095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938686fcdb53affbfde0e189cc4789d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e219e2a07c3fd025714dc16bf588f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5dfc28db9614f7567fe570e8aae0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb514460079bf3ebf57d0a7a462506ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89622b5ad7c4cdb9a0c41b23d491c2b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73af75df64d423524d054d63a10a4e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64cf84c59f6b39c55af3c8c601541b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952646f7481c02a95fea7567e1db09f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307717607e439895bedace933032b73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7bbd5a543ff75ff61ff060b00ceb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f240a049c0bcdf3f9649d25f4e2346106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59b6a229d47546d805918e5cba10d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bdbbb2802aade28a5cc9df1d135e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca92e4ebb303ca82ce845aadd99dbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7ab735d41e86abb7977e923022924110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299874ff71ee4ea578949ff34835473111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d837e60c79f61f32daa2ded35ee8d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe3157d9ac3eeada58774e30cc72d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534c69f81919b465e431a035d77c2dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109afdbe382fce66a2abcca9a81dd29e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ff98ab4a7fcfdc7da2dcf148b78ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee41157aed13ed1ccf579122315ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629d677f8bf673466db1064d72bc3f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ff5a0a2002a6246eff5ea4d69b3b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee95be0f7459b7e2dc81bee8c80604120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a537525b836571863b374fd9433c2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3fa9a4a4cdf7f4b414609bcfb7443122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267b36805c1e965c7d0ae2dee2ac2b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48ffda7dfc49f20c273ffc6c6ca21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293769c5c7eebc786e108843046f9e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fcaf15689fed58126d9fa5afe3ed4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec23ca598e055124c664c424ada8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d50a7b686940e05d8971d9a02933e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33afc254e809d2bcd834e94d760e6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8993ba59e4c10b4bb27188f67a916130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482991e1393afcfef6251d1a8f6694f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88032e82be45d174c69a2b33ed990fa8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a3e797119536a99e5b01ff153fb60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0940a0458e15f7125d6e2560e276931134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829b9b299edf1f77357fbeea53b5f0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64c834e5b23029b0f81852d02f684136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934b89e92e48c5fbd2d320f4477377137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2a4e2799627520fcba0d0cf0f2271138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbb983e81f025e764678631cdf4f1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60d2c5977c0d245e478c0f1c8b9e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6d9ed7d616fa976b45f3f09ac7dff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e7f8510ee47ed4db32afb9add1cdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa41bd5a7ed9e69950ec3aea50162f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eee90f4af0a86b96954616d4895fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186647dcde78764c3e9b5106b0e98f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e9e3347c8af12e1d9404efe83d254146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bef7aab01c7124b2b9add164b7f461147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021423622c8d6f6701b1472433f69f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29e4f77574fa7cc5c42c405775b692149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae663393a5f6b7f966f00904bde28ef6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb5e0b6f22c4dd8f55eb100ed3976f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e0532eaa1e61f47c7e4ec5c9c8b38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf530c56e94da345e0e7c51e1fef2ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033407b1db4f3b110f23fa72c72fe68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f72246971619ec1bf475e1d25e86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf1d6b052f152b663cb75e07703eec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680fe127052ac4a1143ec04b7fcfba3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1714d3d329ad4eac1a5422b28c226ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf71aa096050ef52a4feae736f6d7a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143a7fb5a0638ef431387b6f79fd94e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab118278b68632b01d496a00870e295b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99be53d6c6c4c113e991f075ac3e7e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc65a22720bb09ba6cfed517f85d68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92cd27956f0511d688cb4c6c0bbad4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ef5a06f34928e0c51821082245ce0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f090c19f1ed1d0e1db329a897850876166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c58bcce6a7f9d50b9e561146a677bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da02768f53336a56dbe974caff20c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ee25cce595c689aae374141671741169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f01d1546cb659fcf54ed4071dd04bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ef83035ac912d4f98bd539267c724171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48db840acd878bc17398a083d106c9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378e91ebead7d9ad85820ed9213aac9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcc1623e56433167c9d80998d08e77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cece02f30aaf53c600338a526631a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644dddb700703d78f5dbec205f701bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ce21cae5de09c80f091a255c3d0ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308c31704c89a3044518f7c32042255178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bc3806f1e68a9967bcbb58ba1b10c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1830ffc3b11a0c5de3c99273952679d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bd8d861f5605dacb9b4e90b6afe61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad0ea0074c210ab04ad05db2f6f2c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181566199d82288385d402a5212c00b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eedb08f1708e9e48b3ff3c1b35da0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba732181f14b49fd80a29b302914c23c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006f4c26bc5c484010094e65030f631186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f03bd5aab35a1327440bfe4c27a1dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb4993c17f2b7b6bea668bf6bdb03b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d530f7d496dcbb5822ceaf61bc59fa2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47435e04edd92cb0d2f3f6ee5c88435f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2cd3f97e3ba213d48d46dedd7db21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bb14a50727b666b1284e285adf20f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cca860d67de3d07ec95a22fa5896d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d54ca056e230ecfa1f68856e9af3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd8f831ed352edbca3d9c9529e59ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6c2e0a028df987f66d512849dd7f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736bdc4bc957afac0d60bf873d295bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffd9045a41ba6a7ceeee185c7241a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c5ae0922b2ad96021c0cfd4b19841199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e89fa577f23771981adeb9e3bfa2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89154630388198f201612352d105fed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af58317149adff4e0e5e0e4b8f1b134202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcc05f00b3a26765210d97e621878f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32384ed724fa2a479014e8fce397aff9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b660eb8530594a0c815a3120127bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562683222b8cd1909e55614c5d143371206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635c9b25fc609ff5458b7adc8d95020207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a6e12ed0304571681f39460fdc6a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8958a1e537aa7241cf9d818cd73c2d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c6fde391234f115c11734ac15ed93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a2e4115942e8ca3e254a6f549771e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78ae76fc27971e7143e0e8533c320a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066a36072802af1f428b3d63f98886e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11b11c6a6ece3b7b282ae6512aec04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f666c2b277798b09ada0bf640113a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878935228d8a320ca003e7ed3382a8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6287c66c943b9bf5b662c54139b1571217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67233c8a5cc731e7b6d3f12816c6d009218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c91cac4ce0ef89af2b1a4e957956ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f226ea97b5e59b04e6865c99ab7104220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8819d19d4bc501eda585989eb308e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd333e28c1b93e732fea90f107f75b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8b4e9c07d56f21ab0356eb5c89ee3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d9a299519bda58a790522acad2255224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab67ad69cb7a5bd2df2908ee4e2740225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7f9b0edd5d9191866c172d87112bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be9fdd63e85232b823ae3b2c8ff86d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d81660330be64f11a4f9cf0f0a4368228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00474e2e7511596147c8aed706fa048e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c772130294cad9bf835a5c4cb3cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c1e26711029778a262fddbb808955231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16522c2b09557c5492d1356205092231232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80617d5b365834f118a75811e502e1bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b39dbe682041acc545cdbbdb47b420234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b05098ede687d1f69aaf449bbd14ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0f8c31f64a5cc38f255810162bf9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d952bc79ca84df922e863540caba31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1f19e77c32c474d9eae6e2658941a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f912e93b41a440ba29c11aeffec3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd9d05d0ced396cc7c021b28c19016240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e876e8f02898260a5c1e381a8c7aa14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf5353860532ba6404f25e2557b5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4869cd835cad152cc7d3ef1bc93d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8da8e49e5cfe8df85b7272d0911bee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df2d754d67c33ccac96d1765811eb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c34f4328f4c0ecd3cdb0278f8113246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3cf61eecb266a242902866a78255e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858685aa3f20813439520d6d304725d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfc16c972722d8e3b4488477d6de5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0733182bfda015ae89daef1f50a84f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39f4c1558a20fbf2f14e8c9836a70c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51316017f43324a973f57c6f80f3fd4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3dd1d1438bef97e09fea56cfe430a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382ba8a69f9a01ea174eb6f776cbba3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059853c5f677fcb146be6639d97034cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff230afba924938b7b6d000644b2045256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce0da7b31fcae2513fc2cb5f951e19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ca92dbd256cdb09ea6668bb534964258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa9029140cf6c2611df7fb18d372df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2540f9a923c8ddac94a1829342ef4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e86d8fbe242f37b4765d2fd533737f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb063de7ce6265a9658d49c4f235342a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb2db24e85c4a17e88dc2cdabbfa4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e415ecb40b8c24379a2ebe7404b58bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef57515eaeee2c7fc158be39f376fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d092511d69bc92d6f7eb485c38919266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec506c7950b5e4b3086fa61cdfd2a30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8005d8a6754b2d0b7ccded0a77028ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e2ead3cdb4ccaff3d231eb5099a10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50073fcb0ace811151b5a4124e9ea4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8cfe6c83f9d73e2a0396fe5c7586b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3cc5881a7e06bcfa49dbed346934b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fb629a22239d331cd92bddab24dfc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aef29ecb7c85f46b6ce1e4818ac97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea1810a70124f67695f15343ae941e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c666bec99b379044683bab11ec53f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a68263bfc14e8ccfab2fb9d61ad496277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caf16fb8374a7ac72d9f9aaeed44d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d08eb57d15f2683796524a19b3046279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830b578f075ad4faafbe546b67454cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4099b969300f01ed6b68997a51e2de0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0def233fdd032646bb00b16ee6fb84c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a60d9dc57f9fafa9ca2651c90cfb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88029241b0cfd261f96180aa44b1be7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e70042a9c94d77f426ba3c6e68a57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d708e0bd2d130f49422fc3aca025d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ba6e20a806f8c1ff07ebff0292e1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aff0bd495e4270e9d3a646efa57f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87645825495f16442a3e530d6785a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbd32d0a043cd159858ebd84699738290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e48d7a3bf03443d3011b5b919405ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b0aeebaa7fc3c9226c950dc1b6ec6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292634ae6ceb13bcf4c8a3d5f5fa1151293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622267a31afcdbc34739eb2993e6f42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64b880d3cd5bef98987ec539f919fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122b64deb4c0b2140213ded67d44c71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fd39fb487aa4eb173b35325cfd01a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce14400d7781795ab191bf4dc0816ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1dd4af9a361dda8e4499552dc0af8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc5718aec524623a849bf7fe024483300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b02418079e6a9197997fe68362790301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf1732c611f6b227cfc2f705f53ca3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d19b6075b90ecdb4b608dedccdf7f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac47fa08b99096c4b1207c9395051f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3af9ce392a41f570aa07682c03e874305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104d04db4f8e74637608a8c58eb27ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61231b6c4cd3835bd4904cc27240874307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d64f8fa36ad60c7234164e2c5c8d08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5eb7d4598fee4ff1b7cf03214ce2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c3f2b0dab500dc0cf53bda40374d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbc1276ae9c1cd7901fd74b6d843f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5eec263d7001654cf4e34fbed489b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12233e8b5237999914f96058d659e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad423cf5927e1a139bc3995eaeb6ef3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de090f3814c6d134f28641c2e86bae47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b527d2893bd300f6439d14f531d875316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25976604322adaf4cb041806f31d4daa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d46e4250fdbbc85c990b492e7e44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c1a6a0f36de501e1bf07f5e9a6365319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25785a8d0f71fe341687391a6011b42c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e703a213a2f05361629272ab9dd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e2c1b9bfa6b906bd604e73e634d27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2a98d309e6caf6155e5c9001a1e0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9e684a29e153d49a32052bde7a395324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465af298667a4ab77cbb32fe12a9ae7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad43f237b81ce1f044e10080d32e85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ed6379d8790d76471f2b85fa78ea0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa87ae01bb6ec0445fee61cb24c9eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80da33168fb4d08585bf332f442300329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e25adffd4847a309d92cab45f245f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7e910e3944a6023e762db627bc04d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87d96be3c924df2719e25c466780a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bc7cf04f4c54dac657d888a5b43eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d862d5627426b8b2840712b038d7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31570f9d3c509d2a6fedf3c1ae9ae8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cc5fc96460f03650358a73efe548e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b193c2d8dbe9a57e4465d7e771b24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66efb0b8cb7139fc1530dd01127162f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea3436403703ad7c349233d8d843b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194b1b4d0b051688dd36d7b300df0f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138988bd62d7dd32f3cc0f859be9a4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584f02c137e44b5f6af619fd9d1d88f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b6311f2b0e0b791caa919fdcf1925343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69377d6629ea418384fdd8386d5027f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29cc0301c64f9dc244aad54311673b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f275468060936c80bfeba3754e703d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721c3d434bfd8e9d1315fdd1d090ecc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46503655873c3ecb9bb4685943711c7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c0463d076e7263d2f831b6fc692e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae721a88ca5d58cb70ff04e2163831350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed30a66a1a78938db7a8b7a3ab3872351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9aa44d7ed8de16545112df8fd0f96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeb16071a544340b795eed1c0a53c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d174f73b48f677364a699998ec408354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6b3197ef378a1557c901374235b15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bf9afea0f3f8609e7ee4e133b8c48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a9ef0342f9e713c2f11b0914350e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d6c66febf0d1aadfe95f752446ab7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e794442800645466ec87e5ac9a7c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0158b0f902af7ddf857b9b553c964360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860c423f84f25af778384db65df89c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bef7d57639b5f896812497112bb886362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3d4a35f748c5a10bb98931af83858363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75422abcd204729ab99172589f4bf52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e22ba2190e9b473d51ea55bee60a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a01627c6cb5e080447cce9b3a1d61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2514fda4acabe1404adbac9f769e836367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be59298f02038530ced131d27e55fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fb5795dad7fd81ea0e2aec040ba4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f452336b72d7fda2598e8cc9ceb1081370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f4d71889e8b186484a3db3d5441b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12bd46569a050f55cb261ec1fa3620372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc492d531aae33cf7d799c4da7e145a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037105e7eb7ce6d28c35699c50a0cf42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70699325f41bfc776e14b0c479e53956375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649b532803d2f5e225728dba2ba8d78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0053d2cf8ca0ccc546a8689a0cd34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eaa372b621266f773f076a4e2d46a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c75140ef78e7635a10b2ca5b9d2b9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948231764bc56b865d3e7f1ef257fe3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13046e5b29d4cf38ebc3cad25464b1ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de7ebea0cf2d7969c71a8c839a8266382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512fcc88df11873addecb404bf217f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260b4ed4889f0d6649b28756253b2ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df6097b6843473ba4f544a41e5be3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de1e20eb13cd5b799d867f78471e94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cd10b20f4008d0f8bd5cfda922f71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a06f0e0255278114493464cc761168388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39438cad44dae967fb5d4b46aee4c7b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb89d7e405b3405a2f2339730cefe8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b7573bb9419ff6708c8d88e64d8f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d326b6039d1f45bd2fd8d01625bdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd400de2828581050fbb9ceb85c38e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe6f6797cdacb289650e85459e65c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fc63fc66b1f08a8ca019e3532278a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4c400431fbd097e82ac7f3180fabe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622289395aada5730aa83a8416c472ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c852f6785d6a5da612b5bd5d578b238398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b86ae813fda3c58a965d340453f859399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b6ce5b9db03f8599a8f44d26768cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b8b063914ca2ab4b74633775210dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bfb991bc15fd76d6484986d0e8f09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb91d6bfac3470b17537f30f27888e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4aa06176c14ed3fba73157b2a6b61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b8b1fb784a14eba30d500101e48c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1a574e6b5a6e5d2b4a6bb89583e4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa216994a9b91cbed79256bdb8ed0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b89d7925f2c8fd8277d7bb6cdba22b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50ae84c9f8e1adb0f94aa46d7ac8f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229433925dc5bd21cf44598a77685116410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b32910542e31d8b67515c95bb63e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c8402b371a5bababe9c45106ac819412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565d07ea006f1c2f09fd9588a753da7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825430a752d86e3f9e1580510e8b3e7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cec181ab5a21b388965e60a09cba6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d292a56ecdb595932898fc78691fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa18ecdfa37c78fc5cf1f3d3da60cea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5c642acf5be252794b358b98d596f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ba03f40078098e5f09bff89158266419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02625c60c41806ace1ce64f49fb56ed0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47e99f24ea329027f0de946a69803a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5bf4f8ba4616b7367495739df048b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a2662f776511562a2fb09b8491bbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991faa65e1efcf1a0c07b2f575ba2b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d14eaecb1229dd0557407f64746f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf370415b28b290ccc426e9baa286de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14bdbbebf89778e8f01e054f6a7b48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb1b1e3f60b13faa5934461277574428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777b01d9d4e9bc9df8f77a4b0ae59c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd2ed4ddc4ba8b8d3226befd40b8bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f476e290ea5cca238a5fc3bea60ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3752d58bfdf91b1e1dbd8bde1b15dfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672c120f89bad02344ae54d4d99a3c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6ce97eb89a0b75fb9ef4b8769eac6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1fe5427f25a504c459a61278934d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aa4c06ec174e05512f790eecef6ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8dba8c14850bc3eca86913000d9ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d68aeb2fa18863a8a0e7dac3b3058f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283f19f0ab54cc58bf9ad06bd20d50e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d49b911330b62e1b78878ad91ed1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde80aa68a4359d9e3f41dcce6b9a50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756cbbb6bda530f69c049fba5afc5da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5276b39a96f40d79a68ba6a749bc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60315c9863359a91a035b5cb0c0ca8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd479674b733548aa609432a0c601db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721029f37c9f24231382292d8f3e867446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76ef7a5b210fd460062b0a7fdc6955447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480b450f5b2bcec08c1f047b289722c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef6bc84b051f428b0587903373fb7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4767022d9b47bf29ea28ffb1d3481450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25256091e79b8ad42240409ff8f30687451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604235c0cc1021a295e3ab9f016ca89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7a7b0fb056e9a9c96c759bed094b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748503a0c8155f2b10eb25e4b9843a8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d655afe0ded2e155925c00eb969a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1716938aaebc1ad6d634feac2d2133456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8baba95d86382d9c852353e198fccd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd88445c5e646288f23df321914dee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd553e770b68d15a414ce45236d23fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ccb3cdda1fb873b81d0eb876505c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97d6044b8f86e14ab3899b4f86cc1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee97fb9944a68f2975277a906c5477462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64ee1f7c21214e125848a3b57d08aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1381d996d6ae4644d2c56e2f06eb29c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9085d6fafbfcc997b8c796d0201e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0183b7a66fd2175b7f01a4e34c69506466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a966c031e4de40baf27fd59058c47c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152a05a1fbaa149b14dbdfda9f04ed9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7795f0bea8f0ed576f033d05f670b92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2a248c326a14a3641d29c8ce48031470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeee6da3657e718269f80f5cb673a3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd60aebb77e018e4d20232fc354575472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5bf11390bbfe8a32f5eb96a00ca45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa2331d12b88d4e3ebc4ee72ab5ef3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff6e5fed2f19557b398447953cc08c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a563af893321c458decc93f62ba4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6bbd16faabaadd47262ad1b838ae0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd9a838634ff288c2e33f8d997eac1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2a7baea5c19b1d10b8a58731d9caf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09661997616b742b3d5b70807137083c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d85a174ccab3c80282f2b13da8b995481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9cd58b33d353b930fc968f0b15e68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f3e48ae34113313680ea29a5e01b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0be9eac1f27836fc9b7d0a571da7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06fa6d0ff2feadd6dfe4cb96b19b8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cf097160ea642557b61c30e7f1093486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd33c0e2a5de0d70ce483b7e522fb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f95683cd67defdae322c87803099a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b3aa93a637d045a25cb915e47d2e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78647c295a3e36773e89e1803967aacf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c784fe07c23d5809ef6b8bc1c535f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bb8d04c80bd56e0720c0378307418492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbec4809d3f922497b1532b8ee1c867493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb04f10e61ff59184b65b65bac740ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16825f17c804ab71ceb696ed33000e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f60fe1e5ec707c4ebe3aa1490780c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5387f88580bb25663e7223a9d370f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff620aaf8161cb9189615ffa49b83c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3226cd229045b0edd50a7765dd12da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9cfe5d60156dae2c16a727ea4752500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672b71b39846f9430d6f048814d85d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb20f4de196a3ff3f51e4571d7e065502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a089b0efc7a1edaf8a967678ba2f02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f17379e64e54353c2caa9430db9829504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0370073f92a15da4c23b7335b181cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe1a6b08c92f090f9b30949b77fbfa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21969f3129792ea5ba44350b02beeea1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e560fa3e309ecc86abbf1fae82e3e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fb00277922d36db7719ee05fda684509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f11e1ac81478064d710cb87b95db5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea014066792d0fed2c6b11cfc8980c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ed9974530ce961b680201570c7780512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14476aa08a9be2999d0f00f0c7faa68c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff09009cc8693b59aa550bb3637d30d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a15ef1ffbcf7408a5ad443f7a140515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b20f53419c42809a215bdae7cfe860516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e2a2e73e67e0ed1be304f9d05ee05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6c267634caf28afd1d16b300cff6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233d86fdcbffb3bf31dcbcf9b4ce5f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7070f3f8da5f3e34fca132fe1c611520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a825170c1097d05ee492285873eb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b14a1166e24e32fffc230816aa76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3aa71e5befabaf3809e979d345589523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f96064d0137c5d463c04e77d6fccb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4bbb7e448268c786b9a41862d1dd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82ee3a798323db0c3911b5e484e6bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ab23aaac1a4bb7cf39c4202d837f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc0ae8074b3f22ed714a7c46d4754b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf30566029d41810db85bddb5596c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119a1cb4738e1d224b598a5efa21f93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a548ca007a356b1e7ef730716cb282b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042358a35c33aae38cc112c0679897e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff56202a86eb7973f6ea958344a68f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df076f05d78276d36c4ecb53c35b784534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4717863ca180b2d69189d3b6522c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abf4a6cc284bdfd0e5be4f83c50a97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3540fe06a6e814885eb3f51aef58769537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad64a768e3175673c6339ee530dbd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc339b28be85089c8dc865d1e17f0fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7db682a7431eb30baac1c7bc7e137540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f588d15e866e7aaf7db3d8e3e6b749541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b10dbdd58f185369e23edaf8b2f83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b18cc7244c052d60a43cb1078e151543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bcde441b33327e1a7e5dc600c2fb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650d45bf70f5ab0ed1cdc581e78af82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068526c3d1fc8b46d225e6c898f7fce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556d43617a730fbe26d87e1c9d4b85e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2eaae4ebd84be85a58f64fcf169fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05790dd24cfcc912b40aa5831f053ff1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce412cf095b61bee3ab6c88431a43fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c17c9be46f27c7f53da888ba25713551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46c1ce14742899083ffb23f0eb5d54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e460b4de146dba40363e87c35b5cedc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dd3f6c45aeecbff5ab1befbc15d90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5479713267c2caa1acec87b57fee4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6027d8c1a359cd97e020aa07b32d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05576643920d25b241f37ef380d4904557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d7451bb88a19db38b0e28c94cd277558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a30c80d56e33ada655e9be656ce80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61648bdb1f449dd2e906c8fd49bb6aee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae596c3fca443b8498d0d81ac49f687561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5c93a0d26f39b1c0c34d532039fd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11f2e37e57225fcab1e143ad69bf34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6d0341e30d1937d7b8816c82a4f3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002eb7a806f419d6a5dd9c2d791cfeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a5bd1c799d4e990c40eca967f0e79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6697984e7d686b0e66d190d10deb94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa180bf428c839d96a83d27f09bbb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9378d11642ff6161dbd5c733e1fda9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a9cc6dde43e75e3dfba9663786eb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c238f4291f601b23b845e8dc91152571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33528a2157ad762e988c6dd88707abf6572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>