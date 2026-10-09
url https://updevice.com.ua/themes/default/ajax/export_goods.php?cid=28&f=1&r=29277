--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c141f7fb79d50b9f7c4aa1077b54ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d659191f437d701a6ed31de5616c1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e7cff286790425f8e9be21a545b763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b63f60266044f8c746723ec789d9304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29f947ad490f0077593aa2ffb8a3c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fb52b9519f62ff6ebeee67e835eff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f478163bfb7a412d60e3019a66d4487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1acc78a33d5c1227e54e78644c24288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fda8b2dfe14762cb97ed1c952ac9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9bda36650f51a10d7806b30f548c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebaa305400c1d1d08489d0214c053111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878d36dabf462ddb3682ca31ffcc30d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ab22ef212679eb1766d285f10012b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494844b548d68856595b434ab35d6c9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e3380f2f217379d4d75fcbe3d17315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6ddddadc787190e61feee0cb0a24b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd925c567a6e12d49b77c6f5feff7a9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a35b0210fb8d28cb0003a6125fe418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965d9a81af5a0161b85f3f4b281740019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f980a3d29b12ff298396b74570575d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc231ac1a34aef12d94cda4aafcb962e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faafc7f193e1f8af3f634fb70fe96b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69482f14d2b3395a1e43d78007f399d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e08791349bc2086cbb99f7a14de0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195494f35f6d2fffaa03dfaf61b0e8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846df10a5e0620c385733428f59adcf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14a5b69b60e2369e4537ceff545e0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6e112de0ec2fd301a449e23f32b8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a2d369e0a8b4ac64ba2504587988e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef83f0b4259ad870064022d27d082330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff86b1b0144e20de3840cd777abad6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2622c78040c0e351e9607f003c5f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673df5ee343c23ad1fc4a1132d16ae533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986d8bbb2080116a17f14b77c25080634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6640c3ee562cb8cfb6258764bc2c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e5bbb2fb91f8bc2e0932337bd424d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af14b9b8c62990e1c8e8d166b4be97237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48caaa22d5b77c1eb0646a7070eabca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda42ed46918f80f9cd261d7b974ae2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092da453b66aef25ef971c0d54f725440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dcbbcafcdf04ea85fcce6d45a517941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188dd22d2e6c69249875a5fa98d65a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7467ab87d51fe113027349784bd0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d844a8c3515b5e58ddc49686eb7770544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910bbea228fdfd9100617b6ce8432c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6134252d63f51f93b67c195a980f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636ced71fcb7835d42b58c37bdb03d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d50d5df16d60f4023406f27a6c4a7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3de1d28ffb33bd3b150d9db6d4801549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a89268c3dd0234a5ade476509c19e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c9e12c10b77ac5d1fcad56a9c93f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d3b24eb80ccdb10ec8358cb20ad5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff69cfb561addc13fd24afbefd42c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7f7a228def7ef6a6fe7e080ac7af754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18fef237393be54ccae5511384c90f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bffda06257c6b9d80b47d12dfa09e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3e6dd705331df55f293402e6c7b6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ccffa24898cfd6b23b0d5e8cb211858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de2e684e382921e090bc6c1afb5c4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c152b800816d0daadf9265fec1a20c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aef256dc06ab44795d3e5474ccc11d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aade3ee7dc006325a8c47a1e0979362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff991eeed05ec06280c137a19e72c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47144603df9eba4b1a231908bc62cd9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57855d2c7365e7d753daba6a13d4fa5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793064d0873a8020901e7e9af6b9b1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41be26dcce22d9ae3c2f6dfe842edc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835abe69420bd2a26bf8a5e3dfe561f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00004728b1e090b585edcbaf70c9c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa348d3febff14cc4a0f1099c8b39e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe026a5b3c98ac441b86a1358b4582c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b00e914f16fa2dcfb248bb298d02572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9fc9a2a98987fbf30786cb5bef45573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a89eb8109876d801c81ebd9961475674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825edb89cff5c4d5dbf88daae110df2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a04d84dda86ec4f5abe9b6c61966e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41c540cfd8eb53f6f3d3cca6dcfd8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84e8ba1ecc6ec996d33b8751318fff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0229cf46e387d576e9906a5afd98b7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41308217411cb6e6c518e64325078c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce670e3ed3b416dd7d4cd473a11c1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537bc717aecec9bb3971e22b4f9b7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d6587264a0d61a58722bcdcd1a37e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8d48e7c1cf115c75c1c4e1f6c6b2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c937c6534b0f5c59a08b34efdbee42385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe93a2ae811a0166209e1f73c0178e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504793434a55d3108a7d454ccb06764b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07d64781e69c1f614fdbf45cab7a8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb63cdf8adaf39e5ecd0e55fac3ec9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbf44c618b4b3bb18c1cc74583132b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5b97a4b169d3e16cd337289a05a7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0985de778543bf3fb9d16c373023092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86c9c6e23d62e947d55022ddfa2e3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042065129a9a9fd1dc2711e40b358b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7048a1f495171e2aa9cd7c159b3d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70370d540033799c7b110cfb4fb47c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a98139b9c9fcb03a34aa655801fad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee6c2dfb79b71254d9b917eb372e8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585150f86d4eefd5dcb38a29d0ebede99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91e3a2c0400aff78fc1fd851c08194100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5a60408bbf2bcd2f5d3fb52d89808101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91463f6561c05103655c491b9539b9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823e12f6e25cc450c7ddab2f18f4652103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f15312678565da07f4ca33e0e91ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a572b770e53fc1cbbcce582c003229105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127922e1d634c7b0ed16c550d1ec506106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7f0c2582d2209b5193fae9cb83129107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216143d4dd52692b7028f6f526b44468108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3e79c0da4fa55a992a4758d280c1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717c68466cf5c50d9d11295fe611f1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166c64dfe0f62b1f0b7500bcb9ca6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e55dbcd10aae7e405a0a5c4ca08fc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c35d327e4ef0c71a7a6a11d4500a08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d94c52e8e83ac15320a47ad6dec76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf57a9036b8b512a8324c44a76b2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29609026497992a2f9fee24b106a2dfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844d7afe82aab19e3fd9c3d2962238e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108c91af143d2c0ccd48d7ee2b19621118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006e423392c2ee363a71ec2815a36ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed5e74f6416e3c5012716dfcd38cb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1238467e2bd23feb48830ee701637121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc88b52cee15e316b44311ee39f446122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee68fc8b1d66b7302770f78617c367d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0804cbb2c63c45b322e0429936b87e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64583d25cab52f037265ca31644c88b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c3acc33fdd0d7fc63324194dfac7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc5159a1a91964189c78d28953c60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411e290bc5fca4120e7edc1aa888dbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4fef6d1f824850af09f33bd63995c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378d8a301b3b242b13f4c364f080643130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465cc59d852d3877310ec44b27869f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daef1f86aa2d0cb7b7d66f818cf52ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e3c0354623d0ec828f0f857150ba8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13899f9e469d48e8c1aa28ae4dfdb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48f5bdc582d409ad4298f406a8c2d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ae0d845ed3d1519bbfb1d15896026136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bba959b1697f8a8f21c2f431f347e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de763427b04ec7ac80671fa8cbb9fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55123f3556c6ceab2591d33817c0da48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd7b030601bb097c6f17e239630e22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b188898d297f72b59670c8a7e9ba4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693570c92715f8ce5c157997fff95b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5746f375657e29f4fe7c7b5f157db36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff84a2441bc7ee15d9fe83e421caa38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa4bd16416a2fc7311eb3aebc3a33d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434114d99d36d9b16fecdebbfee5199146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36715d6f6109eb4bf6b3c0ae15298f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84e85f99f895b41d94b99eaf7bf7ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff37abaede7f0fb24a14f33fe0a24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261bb90b6d0aaaaf8841ebefb0d736f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84a7c630522c842533db8564d1de45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e347d1489e0dc3d8fb8bc948a398b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d54e9fcf259a544c7e4ce019629e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ba1abfb049784cf12fb216103b763154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f0b3e85f40ad29f95ea2d4de30304155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67cfe466312c7a02a4faeb9db6633f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31ae28c7c8bbb3b66585052f264be2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17869eefe614bad1830c3c1a6cfa2108158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69645ac69897de1268f50ee5be6b5357159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e089fe1ca51ba6827d4d3f363ab034160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89501cf1b631543bfa336a067c666b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d50886bc7c84abc26ba102b0785e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52aa466ba021db45d01368738574f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e656029d6cbfbdce7307c66df30d71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa35d08b8b4b7d8ea9468d2a21a4fb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9c2ad38c21316aaea3cf147e2c5a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3feb98d74748e8097de7713029758e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6be19b09f10884df7f15300c16e2f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3ecdced0e330d3ee7e331cfd80dd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550904197584221d48fd9895b922b4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4e076189a61a093f27accbc1c2bef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a317b422c253fb7407995fa3a76da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a6f7c0d50d44d1802642578a49529173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502665a67867e5f51ffe054cfd6b830174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45802533aee76d9f0127768d18c5581175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfeb47066f9aa14917e2229b73c20a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf0ac9b3a39f32da230cffab43a4f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3abfcae1a7eda5ced440384d2a97c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bd6bd931485d191e1353452e3a6eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c901d18cd4c8fd7457d101f947b76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f434ea471f69291ae10e8589c42d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a8cef793d968769865422acc30ab7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb99c3d93ec57f4a7d36404af0baf14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7d35df108891df2a8c076f1555ff5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d422da6618419d587c180ab31a080185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922ef43f76d99b2b679c0ea5d3587f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84639cd569ff2306925f1f5e5ab25a4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e66d5567d4b568a288a2fd855dc8c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e52004ee584958b567bd9a9bf6badc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2709980affebccbe3f2a66d983ac4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf2c1582be0579bf45fb5f20de89ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d38a0f5cb16b93c24d87e707e8418192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eeb32a53427dba86976e1933671b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0c66bf718877fddca13a74ec2bda4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52983e091ebbc63a9f7cee250e883db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7682ab716572bc5f32d03da9e0211196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5581dde060f9c22d1d6cd79a9d9c4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa016ef7891bf46fd52ca1d2fb016520198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad37db05a7bef405dcbb174beb21b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb105165d22209b8fe1735c3367d1da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfef4f1e3730d3be7b892dd6906c93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21bb517349aa4c1e5a721e78da74ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3869bec04c79e481c4045e7346e796203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9210436b2261de03c55062e6038d01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408ba3acbabd0b8fe5543b4b1b661f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67888f85bdf2513b884d0e082f192e9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61b5cce7a92289967779ac55566986207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9377c235810eedac566d30d677a7260208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d13550ac7c1afefa41578cc457a395209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6f697a8737b8d2e04027af6b0b452210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84879acf8a5ca4dd0c65e0d6b5483620211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab86881d1bfa8b961a17529103b70b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df628d05855a723519d62579d27f18b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771beae8d66512629caa0986fa10a8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fb625fe0ca6b313343a205f819509215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b10e24b02908ce662c772b2b1fc97a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af9f92caab4ad393ab957f32026d11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c961887cae8c5adbf6fb2edefc278f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355021c64384677f8daaed00c3e1d19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6538dd8712e1fc69058c8bf69f96fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80c65b00645cfcb949c53a08f310a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dcce2486a9ac49454c97a6beef4f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e0ce345b69f864bf0217f1f2e58ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3f00c7c1bb4c275525f4ea4930492224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c982a34494d0d32a568224391e8cb4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b83e984c876aac4c368b3e8e66db7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf3a6230359ad870710e1497bced9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea0b938938e8f1a87a384b1e043640228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0587cd015bed59751ff0715a870145229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606516a7f851106162547bb97f2bfe2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ea84e8142d2abf6d19fbc39189c10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcca57f1cfc03756e68e9d3be6c2948232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ade69c5ba47522d469f04a2dac635233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0793b1691e0c863ed9c1c587dcf321234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a2da12f697ec8c029815d9768ce5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b00a3a0fca9de46f95f03295f67a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd95080211f69f5ad3e7f9e6ce9f5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d790421ed22d02fa0fc32b38bdd60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642223eaf484816ae16d9bbf1a8a3233239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107463892ffbfcbc9ff28202930f96a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904c574d735341f399fa67c2438a073241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0138c7c61c1643d7180eefe173c80f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cdfe81aefad52f602364ef7ae6aaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce0a2b689c3667e638464db09205b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da776bf45c0b9250eb504db20a343e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a46ee3a5f6e9b34e65b3dfe47490a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b8164fbb0a16bb45b876fb965358d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8104e6dc8a6bda98e1a95724a96578248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a79db784a2b60732b3c543a28c02d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923385a6be3d3710647c30c89db046c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5942c169462529413cd6423804ae6f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62351c84895e0cd46d1ffc43847aecda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb08f4e1f33c7cbb4ae2e42a862659c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29153dccae5da2d8afca69a8c6f87492254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b615c186130432ca56b5c8656f6e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83775f3c4a387cc9f9d97300e26f0f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1851d86038f2eaa0dfd6d187ec6a81d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508bae31170c8dfb41020003d0585cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332752f6cd01c1d95709029785d0600259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731a8a2c45eb8bd50ecdaf867793f00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443d7a2894c74c190218bd4f98c83d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc762f4dfee102c6d777c9736b646262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a85c5045b5c001531e3a6e9027eb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d6d36c7c47a9dc387b9254008296f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ea05c73a9e1a76e372a1eb4208f53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf00297fd0fb1f0cabcbd1bccd9a401266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39add8d94a7d9e6fb65f373334aaee21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06429a517630951db10111dcd00ed979268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a926e801ac273272448d678d4ec1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1585337e7df8385975c6eeb4cabed5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55b1b4b315bc4133f97c7c57367c48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635ab914d3d2c0cb7b4b791a7780669272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17624db4310b15ee3516fc3152157286273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e4dccacd0225f6242196b4980e0e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e5f0d569846993f165d47796d3dc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34111ee092ebd6232dd9b08d9f0e2861276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b301c1d687119b52e81f28d23e31a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b22897fcd7a7e1261b69ef412db7b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577cb72cb24e2e1e2e1be16aef021d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e37a303f94456c35aadf5ed4e81f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f829df96eb14a9fe93dd3bab02444281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230d05e6e4e94bd85da396c8a8ab00e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcc407e3ef3a06671ec6641f4cbc13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1370828e1fdf6d507b1c0a608d80a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8a10140ee022a2e988e6b5f0c7d51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55d26df2f2f01c1444d42dd253c39e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bf58e041b5ee13c0448615f53613a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636924615a5696c3b36e4db34df0e81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9114e301a86d5b7bd70065a35c45fd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5c4ea79819864b76036b8cdfc5e84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e2093d0e38b1f01f1be7a5ef65d11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dabedb1036d44a72d6a92152589eb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f5e56ca27b002d8f12df61744a7ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe34f6f697b11d8f5169ae05069db4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7fdde65800b5fa9b2852c267fcaa3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e671b0590d8edb395c39e34022b2429296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51975d1cf9612afc9818bf776d38299d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af254706d6356dc6541f89a8544ec79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa21b6e283f00406da6db6ceabc681299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097384800093e1448cc663e878338719300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6376c401c4b5f3bace126d204d3ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d411a6edabd23d9b8ca918656ab11d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e27767cbfe722a7d2e39d032234c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65428a7ec87534aea71a69d3c5a43314304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac336d59cca3ecb8472d62eb7c99de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f51c0d54227619397227a0839c725306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578d91bfe0aae69d0d0dbfdd0b93b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d43282a65cc419866a9a3c1a2e6db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6167441229bdcc00c43f3ed3eff874309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f700f559a9bbb51aa6f4a00181fab1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab60507236bb94ffaf1c1f6d20dc2aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc01f72e035d90c82eab27ce6e4fd8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe971ba6313c21257b3fceb6db277f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a3c60be3980ada2cba3de62d8a8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689d989141e008cf70f40840bb54b83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a8e56cf18913307fa37f959115388316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fd5f0802d253df733c5f57a5a23e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01547cff7755594ed30330318a43ac04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70559cd65ba821300d70fc824fc648d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33925a7587ffe006fae11e0515788f03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2f0b8517420e740448e3aea2c80db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664b6fe0be59b28811687635eec8ddc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206272651d10ba2ef0d1a87881102739323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa933b9a29e7053516f5f91cefca634324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c342f7d2612a8caa226d81cbbcda6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9594e94a2790ddc4327e4741b14d121326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f050b66e20a9934d6bde447384c6e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3f6a57d98ad13c45f4716f03dd550328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ae69007d04cf19b1f794352341921329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6708a42d55d98dcbde00ebf8fd364330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189165c5573d4d934d983ff087f36b3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193215ed4982c33a9dc36e17971e9580332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22c5fad4702ff41f184eca9419e676333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aab9751ca4646e129d174ce14b7026334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e1797d09692d14f74020a71b015f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d4e33dd80c7dbe65e74ec5d172e97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5bce5fb5e553278932d5dec799d7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8572627d9811f0cc97d7947219234c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e93edcceae11b3c768d5c35dce7e82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efc32559fb7d8078dccf068891e2d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ad16ef79f68bddae98a9b90aa2789341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6d48732164640f36c05b0693081b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765fa046b16f17a2317ef47a82f3f26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a30d920f74cd28ce1f740eb519a313344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315cade66ea76a28f60443b8887a8e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c887cd46f2ce0f671140e46398b9a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db16b4739d6d00d0d16ddca5373da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138ac8f03e6201b8c1e2c73e7e29906348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5a523ce76cbac8cb56b87d003b607349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8723e159358b9df4658fbe16661c32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e2cb49701b08585cfda0d0d179e66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd031f97d83c2937fd833ac030b7e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f3965ba626d9a23045ac94bceced6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746119850bee76945a51ae5ef57c324d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dd27f1daf439ed2087c0e1fd01f50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4911e952a8bee248fb80e869eb59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cfe36bf902d0df9cc1abe836e39a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00049dcae07816d84a14337c1fabf3dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b70d7288b37d764ab4ad302670e0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e97be3cd291ec6b244554e888faec2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd904cb7c047ac4ad9d564da28e177361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f1a37338b06f5efe287f2d43bb0c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508c4a32b58bc35160ed351f9b25905363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f33b4d39a77defd2f08b385d3b055364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11d30607a68f68c6ffb649471344ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4801f31071cccca06d901dd314c50a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ae3e3f505bc1db6bbbdcae45d149b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ae6d02811613383bc4a76fe9d9719368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba7b687bdcfb462038d7fe0809a656369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e89328538ae589cd5cf2e533834ca5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f7bb256d6e6563775a76df1c1be54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7bbafbf649710089eb2899a99042b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1cc42750d6d665cb6d2fe9ed5e7f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc651de0e173cd8976e388de0ec95e24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337e54293db03a9e48c1b18a81dead6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18169e00f67ce5e7767eb6a5c2e76f5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18a8b9b902ee9f695398862a9e5bcc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408964e78f04b7994884fccbd4b003a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67825f7b386c3188975bed2e8e524dd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c5bb6479417e2582058a5bcdb6f67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc05a8e8246137983ac4a5f129cf09f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c2f19c1afc1501953601fe4636fde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531c50e2d1dd88536982a3e105fdcfe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bfc7a1cecbd6daaacbd7d8d2e730b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922b85f43979c6495e111d0d8f75f4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f18f3cfcb344327edf2d8a35a9448e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6265e7184255b496c48ad523a05560387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0319ded7a0efc5d47a3ba12df8a199e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5dd76433eb89460821552719cd8ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c013a24ee304124aa4d310a3b79572d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b63574637f38040a35c58bbc2689f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b2ccfade8f25fa4db473634f23105392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dcf69b04b09a3e42188a7bd3f6d22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6cde4aeed82533a835e3ac751d22a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656ccf2cd83430b4d333c4bd720d336395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5782d2ab8bc013c3d894d6eb5fb4a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e4bcc80032bd1b29a6ddf832b763e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871dcdeee01208885d79ab90283a3b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca5e89edb70334781422b187dfd8be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1d2ba557fafa2334ed4e67c0378ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a487a58cd37522962a061e906b9276c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d26faa57be9417ef76bf38c05af9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b902beb10457719b4eed2be112b996b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f837a61093ef735101bf57335de5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733397b62cb821a303ba2dbb0e0dcd0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4cb5ed3fc2780fb4fe7d1594dba4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1fdc1245a553d7528feb0bb07ebbe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbb7f8a1a16e31afeba93b00176e5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708e4e5f72f7a3ad6d85331ef29d85b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f4968270ded14cef9038651a28d50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee9339e0dea8f8616da842e697497f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b4df477f3e6f52b1b1ef0259f985f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9063fd7f7e4555b95d72f78863275b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a04a39564ed4c1a644b1cc530b215414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651e0d3543e06bcca0d4fce47e878d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59109135a1464b34648a0e2edb18c7af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7699fa50a7c6cdd257a79503a43eb4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19fcd7ee9a4cc8515ee6c94f97649d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfbbfc027d9470b28f7e57c17bfdeb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5d507c9daea82855379e6d131890a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c3ed66f4953d4462efc5f29c1d84d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65049fc6e37e05a9ba3dafe7c821dd37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949a69d1fcb65be058626e3ed984d23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5adf9c789b2a9f8b666ba75858330a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3661cd9748bdfd2c086c5942b895ce6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee8ea226ade9a55770748b266de879426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e313261c4245df762434b4cfbe0e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8303435eb6f1f0611a327ae1c161cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd690aad9fcefece55aa7325bad8c73b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee18e34a9bbf6e529352bda2830051f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a38ce0786b3eb9f5a6d6454dbcfdb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa84d7f901002266ccb6a7cc21ebc85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566b48e2897897c9fd3675464c22eca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f467432ce4440d239673f38bd088c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfc16d7e46eb53093b9988f07ac630435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b37c4d6f3daa6f576fc09766d463436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4f19c62ee92f38d6eb9c8b973c8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a28ed4ade37f8e4d52a77ad09a375438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad4291b0acde941e543713319e8a28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e56833fbb4f851e0c86cf3e2b4b04f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce499cf008ec4d262104c03f00db4555441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a203cc76866aa30ab3705b81c1b80e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60371f7ed5f979b9f878239c55913d03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc1ab03464ab87f5469fee03fd2e6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc519146d46ed0f277d97a6259cedf1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14651a4d6633b8fab97532f5a7bccc1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f96390a5cba029d638e1401e730c15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd39f8b60fb8a121a5dcdded9dd005448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3400b14be826b7f37d1207f906d138449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0a67514ee43b18ee76e7b5f4c4e3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693b64b614c5349dd9768b484facf05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d18f5d86b1b4117f01f5a99e32e47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d83a509057bbadcdf10333928ca90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f804866e1e4f812eec3ca00b8e6801454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3b03df5935d5e8bce4a245a8b8646455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b599ed325a5e3dc8ebb28869ddbb23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af300fbb66a4f22bd2ad00dc969dc32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ff5ae28919d4c5fc5247b6da5c2e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470efdaca1d110041ffd7f17994f1883459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1985caea3ec71a52d1ec86e5ee98f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052a700254df3c2ff1e35dd04b682f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c8d4793f45579173631287671a72e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62225a87bfad6c3f28d7f0b706044669463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10417d66d68c07d25c4dd44d55bdd93d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc60f323318fb5d367bb202ca7c0e94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62982d749f2a0ed00d9cf7f3465354b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07330e29bca2e5610fff0be41e548221467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89bc086033ea1ba47a0edc9b58d7d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560639ef5436e6ed1d00321c1be1725e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45b84e3f160713945851b5f904a0f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f931c4d20f6391f25a9a5deff781a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034cc0f2dd2f85c7cbb957611211004472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13634021d22eb3e8c342c6aa8437c49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98258598cd1dd978981b0aea77924615474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273791ff1ca3f6d030f00e703bd6e69c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e8f3602359725a5ed00d61bf4ea9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd311f8cc50f58b6607fd2ada3ad469477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74239825ee9a8e16c69d8919988d5aa0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ada26fa7c2c4488976e80025622e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0438b6b17f807bd7cabe980493d550480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674fed6d122def1a22ee0e131bc93eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3667df6f1e5c0a55f8652e1beedbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890413c1030e9b92ecd3903787c557e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4e8d37337aa5bf83e2f63ebf0e04a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513619c35a6e7ecd7b4c356276721373485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8b14297dc04d4bf9f4aafc2c7bdb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb2f5b039d8aabfd6354c1fdf94373487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756380456db4234938b25d9e66ea246488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9672d8bcc9d14116545887c92c2f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431cc7895464d939429f41c54998ee8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab6bd21877bbc1ab85c947bb19d90d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b0c1a97086b109f6eaf35fa1537cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543568b5d8b566218315b6718742785493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec68cd366b702f561cc05e9a7de0bc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab43a04f9312b9eb76275c5ea3abc10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7879948d92745c4f412bc639c8a30d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac66da7bab79fc747257f2e24596c45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af128adebf83d0efa2b5a8dbc87b40a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f248ce14bcdc659a254caf04c41a1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec049263fbec643cb98454677df3f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7c87900017f12f09f3a43f7194c1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085516bb3970ed521af552b8a37792ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900796a5618b5395813cdba512b8555f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4588c83c0a2d73f3e36ee2b75e3d33e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca12848e7f4d3d3906995ea811c0ba5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1dd28bbf55b57254d9163078f1869506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83470b4dfcdabe77d9d9784896bca8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021740bc5f9f5d633d16b2d945eea89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2c2abf9331a561e316c669a404566509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36e8a9e83138df70f8765b226bab24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d019b3beed543d7bd7e0f505bd8c7a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de5319e365c7b37e5f3f5f631e23cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691da48a738c900b5ef3287555887559513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158cd3b2913e1fa3be18b8b5b469e39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0159e3000b9c87a79abf16591ccbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d192266362f6cad7c56c63922efa6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753ce4a9e59233197f109a7248d9d4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac31877d1ac2f581dfa486845c4737518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f1222823d5cff2c9bfcb48686845f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229d5b8224cae7939afdf54c0855b58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a24535afba9eb5f2b7e4b809ffd56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e8aedb7d810f2f74c076a444e9640522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dec28a5b584397cd0b1be7c40af10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0b08f89e3b86f4e9764c7f2f8cc9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f726c627e6cf093191f1012adc3869e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0751dd945d10690059adc6809a4abe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd743baeb435348875105ed031bb6284527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fea260ee97ca556536fb4d6e830e9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f026048da0d1840c10fd9fedd9652f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85285a3afc72914df8dc1944375004ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b38f170e541960f1a0a78e47e52ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859e0f4e081c491cfdca442c789c20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67163ed5f485514613c84f7f11fb5240533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef233c3660a5b1e1d5d8e9b5eee494b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f18f8ce4d3f971c39c1e9e8c57af7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbe547e08bdf5cb8a513162d4f699f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e501ade13c4b88e31216e2695256f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e79004e4bb97e545f7e70ff59536f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bfb22fd4b825b8c1afde0194bb30e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c500961a45b22f16dabbbdf0c9496540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eaa1784a09dac2ebbfb2851773218541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e178d38028ed539d40df7619b1b5ab8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b2fe41297c624617684bed694a428543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4966d1bb2932ee8f367deb5ffcb80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d480b73af1fb08e2832944677aed7c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64b1fcc525a261a71049781b6edb9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa67b97a7f197084cc3200d45648918547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98d41776ff8abda115291f61a69387548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045db052e6027ad9fe6ee52d8c84c5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cf7bacf8a2a56c145a7f25dd56a92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e312c19f9f6f3b3c63315fcfcaf2a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9423dcf746bb3ac3aa588f616183d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061afa170d4fd22ca130508eafe13a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1fa1ef64b0d52af3905d6087919a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2b21b99071a0176242a98258d8392555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d4c3661479d0f02dbcf26c1a2b5c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975cfa2a462ac60e1ddf4d50373d362557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc366fddf7aa6700406fea82eeb787558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0671c74f26baacc091c1716002d51ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b254c5adbfa74e9e8f35f09803140560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84717ff0efd2b9b84efb6a85802d5f73561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ee928048868f0278d4051d656e3d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10826239a36c44d18e44d585d49591e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be25fb24038a7ec555eba8af974b889564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf249162a6bcf4e0fb996fe4cf3e8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cedda0e06958fc805a667d3635c10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ae6d0896291697213ac649f69b962567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f38ea67878408b49f8168e439cbf7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ea05788729742bea2f41e8027e242569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2575154c51153945b9eb266058457ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a119f893de581630743fbd094e52487571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fd5ad3460e2c83ab53bc344c3f1f6572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070806d04f01b437da7f9e22bf7629141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa564d7646c3f06529774f47e9d57552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f38510554d32761f26c1b1d0bc3573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9e8124af6accfc5b465cf4585ed074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bcb4b2c88a9fe17ce3f8d049bb95c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b29d56f7b46b727fa1b4449b0b17686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09496f641005453fbad47f2a42a1ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291efb8529f2803ca546dbd3899133b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f4ac9dddc262bb1ff3f26c1490319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a703a3ced3fce0e4bdc0d2fbc440cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fece8946414493475050903d3abce911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268ece9ddfee115e07cbdf3185d0e0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d78f0928a34aa492ad7a9b5f0a18713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bebbdf6870a97ed29d71aedd2d3dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce83cc3eb78dfa58c7557c2f366d4aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbe57ab948795865d750e4d50e48fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abc1f018dd4d9b3829883dcfbc3af217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d8da2146a8ffc71e1b4c8509665318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a558b45287433b71620bec1a9da3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9901a4baec8c4d7642ce4f3f6943b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c931a5069b1960ae7af37ef55e321521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745bc7adc6aadc5f4c02c5c0ae1236022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a44e24ea8e7e6e59e4985e9f992b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47fba6cc2b41e9e65001167a27802224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31b3d9f5d6ee9a4eff517686fa9e6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be275b1a21c780722da562b0dcff099c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cd6938039b9c0d45c28e4be4e572127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfcae119feba6bf838e6b5e5132eeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c46b9b05290d09d35ecde9f62b989129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f2bacf240e06f30e5fc41d946b43530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14fe9c1ec59129796b8c3819a5d26731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f8c6922df59503a07dca64162a9f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880156314cd4158a2c4ec9b9ef2153233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6873a4ef01e3df65016efe17185ce6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088a97a7e4da9d04c445c4946b383af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfcce2c9fb0ad24786d22b506dfcf436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57836852e4231a556a75d355ff36b82637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338d520c801a965c77f0ca456d9fceb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fabd415a70f1decff17a4b9ce2465d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dff1af765406e19d620d1fff60a6fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bb31b6592e0abb086acdf9ee3794141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d63cfcb04886a0823115eb0b06f7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201f68a0bb7012ff03f47d29918e26543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aa0f16632e8c8908d416b02ccdc7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907965127d61413975aaac1faba4de845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01711ec2c5d5f2f8c6c10c745287c89b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f4ac5c90a391ebca8d27bc2c6590747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d82814564eb0df8d6970dacd6996b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210512dd7ee952fe6783524325bfa81349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08362411ab7ef46bf904bd9913f8efe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b6f30f8ddd68a08cf3c4795cf60e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0635eaec68b88fd53417bbece775452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d604569dc9323652d99d915d9fe90453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4659fbd6a91cc17295471b345e93d4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f4f7698f6d64a003efe231190fd2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66077b5ba53d7c9368d88b437801b8c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54d248e186f0822f76d47a5bbacb3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95366d3f840014c318bd17942853283458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf631b4216ebb2a6639e7ca6622efe859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2ee8ff36bf22330b2803017a499b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f4fe17cfcd32dab2bd1db2d17b16261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25608e0f34ebf5ac6b758fdc63ad67bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c600a12ee9031bfcf58e82cffe762863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96dc06810ef9bbe0fde09134b65a7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943a18679d1f4b86f02b5f3b418440d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a48c6babb545ca81d683c756b7b95866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c96c3d65bf192fab7c057356373d3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb407c66daedd9cc242f101a083710e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca1398ad5d066189f055afd3d5611a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db1dfee0cc547401367f852b3871af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170537d4f58dfa74ec6257ee00e0f4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f16836ba1d4d09583583c31c483ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae284df4bd4e63166ef03ba0f80a0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a220196662abc89122c6ae23a5c5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed119c3923903eb6a09ef60e25803a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460dc0ee53417272bf1db46a6ba21b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f2e547ba417afb2c6caedd003e2b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1fa9425fddc7dfa8d4c3ee75ca32d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98ca262785ca4dc82a1d09185c383d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcb954e23b42c9a309893672669fc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9c2e54cd36b340612c7b51b4a447381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c30e51f16a1402ff78752c921385a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c56630c35a60bc7ff0c78cfbaa56d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e6da2a081da8cb19ed22117f6a3c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633ed2a87f5ba2a71c06d1971d1f4db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c5fc2b4284fb4c3713ee2fa6a651e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94923524c061c8726b4f1d1b19fcb25f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1161deda0c3db1027db13ca56b8e72588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d691dddb27f1d6fd88b24f5f058e0a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932def880fd6923639cad360e77448db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce528677fbdd6c41e0ae6f3739a40f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be4d889019fa84aaba23890a2b811b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97051db19c29950ac7fd0d42faf8e58d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86709bed2eadca13af2a833d35c1f66894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f662418366c10cad7478ff796328ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40820aa7195ef49e333f9822b7d578896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071c37d61ee894b9db39633cd411fd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd67a6f6563eff80ec2a84e22a4c1df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3856ca40b6868400d4aa7ff44f89ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a6919d286c2f0166e37f36b3b022100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26163e2d36d48e549000a91ced77493e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5be8f44f61e4bd1e4429e4369bf49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ff2f2c7b19f986b3ac99134cd8f74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f272a1549a141795344cc450df44a0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896aefecb45a1f59d8905e463e67aec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b0ec6d082344dcc9357134cdd2a61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813f855972137a15f6cd32df68726d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f841c3eeb1107844cf618d7b834fff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a131aa221a56306c5b7161e8ae153a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951c61eb48cf56e22bb32a87483dbcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8e7ce53dd90ef11099391d49fec77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2c05cda9921bfa8baba0cdbb9c8bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65750a95105f1bf84fee30f8e21c045113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9509399c03ed6e000a75d297faee93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c559b47321625c523269618d4684d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbab146c730d62b27b3f0b180e8a0ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763faca3765927e7ad4a0a9d499e232a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc3b2a3b14e5f636f470b9ec0eda31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895061b831964d85bc90d74a6565c3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4fc784f91270e45d4995ecb259cc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee686a407ddf7eb7df8235203b71bf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34fbb3c94c4ea34bd62fd77e40ede2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfa1a13914a319e9d520ec7e51778f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef1365e0c39f4549207d03d0df7f30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241698a3c13af2fb37926b19d718a11b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0b997d6c198c8c2121da0cdafdbc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804375ddf5aab7391dfe96f83717136127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb95a366c2689622dafa76f88098a7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd996a140944cedf993751c676259a05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d073d617fde3bc3eff5a02baa06c42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108558693991544597e72ea3446685131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c56926834e9843dc0c8d1dfd353cd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da763d39e03d10244b0f4c37be9d2193133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bb6720eb3dd65cfcf4234b2af8098134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495361409a011f529d1973581701d6db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7b8a2318fc2cfe0b8d6cb222479cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eb7dbbd85f2ed5fda5e6b0426c616137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1564d4b583f40aa1eb540954714eb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961c553a8d0abf29331eab0e3f05010139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868fe91d978d7031785a8bd2b97dc3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb213ee996004144fb92b489d4097141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f017ceadc991da1980b971b783925142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2a5827d31fcef31b430a895607172143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1e7872528283df3b7cbbf14126b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb5d9c1700d3c7d5d78c7b57566389145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8f31c97d1258a8ed3609700160d18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c16b6ea08fe5ca94cfd2841987636a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95015cd87c95eaf9e4881291db2540a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01295782474a473bb7af6d700a8535149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77942c00cad83364455d25fe513694150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532829988a8c828b9b7847b4b9edaef8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9338bd154128ddf844ad7d896dff7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e57ad63b12df07d15695bc6675ec7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97202bcbb5c73bf797453c79230b3a7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c78dc01a21dfe8f52fadc7c2b8e67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf441ebd950773dc5834de5ab08482156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3e03b548acd1a58a861233668c575157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726ebe1f5f2abcf0761f0eba907ec6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1c94c15a7cac62195dd00502c79ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f559033644ed01937fd2d6924612a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47070e9958fa2739e3f89dda5b766f17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada1208a6dee3c6c0914012ad4dc2dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da834ae44fce6ca0f3cf5b5e37dea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fbd0c461f601139fff99b7718d440164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a30b021dbe54702e43c537e8a677b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d743d0a7d4853e8292180e65bc74e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db7a055c86647c45909dcbe012d3a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff89f68ed86b02007b388d0ef8640c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db684a600617423d8a2a404b4c1338169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc5f8fbdba01f06d7bb402c58c6fce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676a0cd675698eba0fbc3909c3694e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a0f333350b0044da706fe36718468172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bea57cd2c4883264e8c8cad4488462173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091034b0eda9e2b1fe9f2f32f652581174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce481b228287fa04b00c2223faa4efcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0caf23829bf369d1f04a2800a02af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f6ddbb4f31bff47df2a64435b0641177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b234dc386d39f39386a46cde8a37558178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9782457e1f04264c5048f1efbe578f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace909b3863ea701d99f8c11d487d5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0af5e32ad7bbd75f4b11e0bbb00a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c533fcc468090fb69a46a638ca7023182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80ac09f6203b040f271ddc62f2d1e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8b2f0ffe629163fc479058c45f3ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed066bb317dc682720748e4f52480d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3551c03754aaf401b58089a2011518186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3441e681c4c1040b8669f8fb95477187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d6d4f123969881bfc0e4c48632e0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594435831e879b5d2326fcd2ed6766d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10299c32a6091db4d124c2c12da2a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f15f2a0740a4a446d942d8b181aab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3268f4f01577791ea093c591f4fd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac584a498370428de5530d7eae069315193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53410ef9d3da08906341c7c03516985e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0ac01001cc30c78ab25f2275f25f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd20d840f10ddc1623ded8af7a20dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d5ef33fb8af5acdf02818890dc626197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f414ee1eec6d0173e0ff35375ac2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129c4df9b03ee961a9e25be54f9cc53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be15cbae2e347e8a16bf73099d07f3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa1b91521ab8592082de898d8fa1b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f740777e8aca2a4e903696d3bf99daf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7b632bfee177c9f5e5ea10c3dfa38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626967c34550da595e71e26884de4422204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a18c92fa832bbe6f0a2860fb40e6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059772cf0d0525faddd53067ef19940b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ce0f16e3dc1a48e282678e74743c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c57356720e6e58f5f8422691773317208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dd6366381f1c55e244abd36f902c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae195b3acb7ff30dbba2f4f522314125210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e8f177f447ed796923ae8c8f09e71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cd6deb41581b3e4f29b266e064c1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337c109908c5b39c77078c56d7f3888213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81288a7e3a013e4f9fd2d071c93da081214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3243be89e387a66745a5c7c9dc2e721215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca57acd53512cece0dc7d6584e47a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717963a2ef627968255ee3aa0aa86187217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65ccb80de8dbaa4f7efa6556ec8c1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e97c80bd21b8f8357cc379e9ed9a3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb66e8e4d32150503e1e1586a9f751b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489350b3bde173e3b88c0dbdad2e91ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3d93cfdeaa1a06d0fab980a910168222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a30d020d9a778a8e1315410e39b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d6d549b8a166a802859b9c7684ba8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200980a9b5e344186c1c3b33fa0d49d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c83a46abefbe1396866207ed96957226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9fcd65cd370aeb3b1cfe5fe72e849227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6673384df86096d4a097385dee985228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe24ce6efce8f3b0b0b8a606ce4a588229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26c8b6b13f327b3928aca114683a9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5871ad4a36c0507e66d03e2eef00825231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9e2860802c2724accf2a830dc36fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e4717d01c8efbb128a27160d894ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923df1d23be918c4baea4a7422486c47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9c7f9946a57d9fbbdbdefda3414ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9c2aa7e869fa1d3232928d531ce82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d8b2245443a04ff98a675995ac9d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d27b4c27b19d3f0a6a5337ab8743d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6f233e0457db7f50ffac03eab5d39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b4523f6967a369627d84e3d367e05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41cfe6d1189fa414a2e9f8af3fc976241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c097c99c3aaa500c635582ca33fe9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f24765705c6b4f6d7b25921728a560243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46255d1984f2cd09ac6c312cd8147009244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8392b3a90ce10be3cdcdf393128d765245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0300dd1434be29b961faa6046faa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19730563477163b838e91b7bd748d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172bc2a43e40cb31773ae42f69490c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b555049f4b75fe9657eee3d7106646f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d355cb3632302a30975473e500da5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085533e17584c1446d5cd4f52b15546251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe69fc7ecffe86fb6abadaa1d09170d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43768c32e19385575a3d82d8f5b247253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6289fc56cb88c0b3a34401c5b755ed5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259dbe157caccf9d423d541b70707da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ac3692e310bcb95bcef7b080399cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77018f1f38a687d1d503c2e4ee1bb33c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c984e2a888ed4df3e6fbed1f85b23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c28d16adb7407d6fb52f1f7124d5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc78fd948e188023c74b743f87e764260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2f6423f7e7d3bedfe8be811389fce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01ae092fc8dee7ded28ba24c28f60f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012187fcc57c6ba49d39f3160c3f92aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a22811f0f54abf8438638ec3a010d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce72f8a7144eb26295408c28c610627265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc004b0367241ed2b55ce5ce5c25c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7dce7a2ded6ecf0755143296d3d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0629d4503d2487d1444b49dcc280f0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844b736b33311ba7f695ed48d61489e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38820ea5ac01cfd821e7dc3d3595a052270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67806d5d5b2ad8e2349ddc078c00ae08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a3d3e281c3c50bc54b3eb38deec69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbbbab82ec47de50663c6377f12aad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ee501b21eadc00cd69f7e638b2d8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a261956684f89f2c36b8f4ad20d74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752d87293f8c26ae752b8eca280a146276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04579957b777f0169b3c9fdc0f977a96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0300fd942eddd58d706ddbd4442f66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1203985b80910e823bf30e7b91489279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7d7577b6576556b367973b0631887280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d942efb7bb09982d34b74be4907f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf8d4e26509eb384601a23888f4eb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb0b30610eac1d1e20e136cad6ab2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544145b6df561ffb972bc3ea231a695b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b5766baab7e8ad2a4db2f250e7a49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75561d9602a9148f8340fa687299cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6038c67b576bd90766d4a17c4091a5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33fcc8d57883755326d6c2a1ff5bcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab994948302124f1588bfa0615ea49ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02631bc889d8b16ab285390786924384290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff20d07befa3b907e225f1f3dc0ada9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806a86c9a591aa66574191eefec158c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d4d768cb1add59c11701848b32c9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6404c5c671aefd5786225fcbe1506294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989173e09807cb5513949c383604c6de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da6fe54a3e31548f20556b79a0bdcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a5bfe56bb7949294e21fe08cbafbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e85fb31bb102c774855666951600c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c299160b0d22b5378167d9a267339d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c927ce06bf98736acce910064a88fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c267b5a85884775d0a52ba4c5777699301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a153f00e2bc9ffa2f9c239963b806302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865a67eb40c442a04ef759ba3dd3859303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc6d5b72f07f028895d4528e3fb5dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f6133eccc3c000d7eb0d2cc720437305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd940d8926bbe0758a17c8a2c6a76015306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e248b0517ce3d07993049472f0c6fc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eed207fbd369e417ee9a44023fc01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a70db264c70e7e900c9fd6922e56d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a67dd555e495dff1f88509f89de19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6757774a47eb0d5a69f1d0976447e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2d4ec43541e65b26ef9ac6c6aa7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f7c4736d524b3a999dcdf00912f8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec13755edb5fe0a49af2242a866f8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73f507b22c253a055d4480bfaded09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dd0a21529ceab859d0e96268405cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14a1a24cb13ec138ed8a470766d132317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7031b3ec42814b6591aa2a101fb66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27281db6db6fe15582c4713b0e31f85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f469e5119bf4a3eed9cba52a5225f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49cf2cbba3d7a6a7a5290dc7b96801321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b85adec92ffd45905d208f94bdfba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf17f0d15f822f6d508bd8cb15c36b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68476855c8106c30596bf6613c6a8f1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52540469feaf9368ce8450b16686264e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd49d6d9d6085f6b92e6b0eabf0a4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaae7eb5ae41e8f14df5b1edbc7b86d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb46079d117ac764ef6365d2d72216328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2b1e1aeaabc8b5d194165071f13c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc034867635a3c16d730278d4270af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b583253aa5d80c2d7c474670554b66e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5b61a48857f11203825c1366ad330332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a5d5b6db9583a41cc8b668c20ec3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28bb641b6d4f1ab0c9b1b4ac4532bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26e0854506f96ddac74022e1015f24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1edcabdcc51e9fc1d5a3a1274383d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727d636284522e14c3ea9a123828d0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff52f4a5192e8e02c846d1ee5a89b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87c5a4931aa1b2ad1eed16842590d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638bf47e98c75a8e8f3a2f0a5725eea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf56df25cbd8f9a5ea5f92f09e52383341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70de3daf671adfbf13959afaf47407342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e390f05a16030c59bc125ff9f31985343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9241dc2bb08f81d287329278b683672344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfd137e083ec23f5af2250bfc0d6aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96996dac462c6ee577b6f1fa4ffad443346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4cd8ebed1320971427a4f4d8cb712347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02654325dd39e090b820c4ef2e6fda7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b05c059df5493c1010837a48b48b49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c51f2867fcc163f949e78b7f6bf85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee202a4cdb25b37a4b9a540f47714ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04222e66b7b4c63692988c587ce947a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8d1cda8d1dcd3173c5073ffa227e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b302b33946513cdd60b48be51e2888354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eec85310c583723b1c26165fed6ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c83df223c4c9efd0ad0747f6dd4187356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65250387211ef70a7436de084f55a1f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5b9c7014028ecfcea60446967918b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f0b0c4d23c87a9819f77d5c5ae414359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7f1e251acab78b707fd231b995c33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad35ba6dad0a19559c182e7adbcae29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5570ac996bba88502cd6e3529f73668362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807991e160ad292a6454028bdc4a4c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f1f349b963a4b81ad56e551d39b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2655f3c81c9b2e9bc40c173fa6ad19c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a473dbe425f1814a75106506217853a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4884755635dbdf5393dbd2f8e4e25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe26e6287e2437398e9a925e1ac8488368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091ac32f6e956c69b3749a8664efa1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde699bdeb886f0f1cd47a10703efde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e94b0c269a5108daa118fb14b4990371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e067291de873d6e2d1a88c4801fb1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9774660ac0258cf05bce6c1d7a48659373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08559ad062d39d2865611898b6baad93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dc1da43448932b0a8c265fd7d118d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5a75cfa2f1b17e37ae89b6d93916b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd210e5436fda2537443b6fe7f7369377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6d96a0c593649826f95673db57179378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d452725b4524cdbbde7eddf284af14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e530a57be63428854ea422e971689380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25facb4076a144d1b1fdb62a9e7b29ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e147ad91cea57e1bbe3aea5be94c31d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8af7a35c6d422f6010ea4fb705659a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ec82b059a08caa9ae52a4270e2aff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778551e29f69b1b179470e69df3b838385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ccce7995a07a00bc17b000aeee3fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2c1c0d8963e856b1a99fc991b49fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db913b2e88dd46da9b732f0b6e729f9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f4c03f5b139d83bcf4dcc5f846539389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f4b98d1d1523f21471498d0d99d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c71534716862cadb22cd0718987a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3133077a3bc91df9ed608a5edc903a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bc8533cd866711ded7480b385ddc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300a9c4498141c00b849876a27fb578394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4eea282556f57ead0925857d1cef1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c147ec111f1aaa18067d1652a25b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3aaa51af9c4ca80503be25da017770397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fee3c6348e767c284c0255d769812398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad697f771894280d43d0585ddcb65ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a382a7d8d43093677d99f78ee4c5c58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5492cd8601a467418d9957eec364e5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7487d89658d9befa09e7c79a264c0be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001245548174abfaba3a570a965e004b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ae503f88d182ee010694dc49a446404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42c82a562464de546367475cc6d6d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e613cb22e666939e91881b618075de5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e75e5f03c7bd5accf1a80a17777ddc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f269dc6db46383c7b4d676cc999975408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939e348bf13ae5f06a3b3625a823701409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e31f2f53f1f4fdce84d1f8004097bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca1f67042986f05142ce0f4e195874411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a414800d6d3f1ce4640f6ae81f1dc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175957d65f0116a7256b1a3265067ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fcb38326cac0f69ac4cac31fc9045414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e404cc497786a65f3eaaeaf6d6f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f3181c595a8472fb8fd2818500d8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cec41ba3ba89eb3ec7628bce352dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1292bfeed5f754f34a02b59778d22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b427431a5fb87e4b3b1c1aa2e767419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38aaa044b8810e71758605db80f46a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd33af2bd209e8523e0a42b7a92287421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c845f3ca9e9e4425d2f1d357198129b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c565f4a61ce4ba2a30d70b41a0fe709423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20714e8e74193a26efb61f1286619f8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5dd59860c160435413119645a5907425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad96c7539422344586ff217061ff7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fff3301cd74a9bafd9a81384a4c4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32277f82a8fd45853973cfc24ce5c1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81dcf81a6fd3b9f7648dd9f6cf20af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedfd00c9c5edeca8a472deb74521d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97b277609919186f009b81f9e6dc18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e2ca86fc96f145cbb7ae9765809de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e2350044cecf59385e6b0e6d3996e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266e0868b703cc5acf8a0b4a49a6959434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6d5b02155a48778265955c4559219435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1a32fcb673d762d7f3e05bae0ed31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905245ee340639d88f175aa76a6dc23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1048906a2921c3e99aea20c3e9f201d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004c009c1d6e3a2433554713921f7eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a9fc62d583dff8226d8c0a992cf45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba73e894dd7d6232348a16194e1be5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1979b3ab183daa80cff082ec2a3b28b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35b3a70f7586fa9c9a64888ba8f990443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47a33341a28793463b0090ac49849a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026752547fbac8fa14c540acb989895445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94233852991d2fe4a511bd9f5049f757446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4779cf39525b6d327c2a9476d7f4b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef54d23543d2f7444a2913dab9b0e43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9147a85f45848403fb1afafef05ed09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9918e1712549e02fb53bfca674b39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42fe5753cfb1c4ea407eaac4c97ea3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377016a21784a3b2dfca29c57c3a884452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf61dee3de12bfceec012993a3e965453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e53ebfad9242009327c89ffd6276c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcc009ca6e81b3f8661832d875d109455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8499381016e1f06a9d28d40a49f21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa70722e379d793fd76a86866c53ea2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdede0b2f53a38ca44873fbe2c63f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea9ab8d42d31479e3b04ff39893338459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6b7544ded37cf21c414864b39e8ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e28c0b9a593449775b3b521bb9ab2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed616828492f04c1c117ee3abdd947e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45a85441ad753eec10d359030b35ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7960df36850f50f70b3ce2c19e9d8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249e9ef6ca81eb46ec9d74eb6076a7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cac02da23597e25979516ba247a3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c8dc08b453ff291be5b054d1a6dcd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbde4cf8a1555a2dd5a177a75045da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693022716b31dacbd3f9bc19f4378df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a030dfdc2cddd0437c68ef10a4e8a10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc72846ccb8cdb68dcb0ab4d65aebb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0fcd7d780ad71e1297d385a3ff7b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dab1d75356f154ea0d19e532c12ef8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7b041432603a0b74c3b30b3cce8f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9598fddce2e04ecd4c4f0e0a54e659475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d512d8bab7ce8568e2314a7244383d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40864fc5614fabefb45f6d5321f5ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349090b5ee28a22cb73c41f5475855d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8fda271852b7999fdd7bb564fbafb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0b6e5d8e0a1cf0d126ab09f204954480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9220c02cd95d1cec17f3f07853bea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9627bac15a83b11dce2d44cff4e97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbac6822b7c3f2587269b5e1232fd5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead88c9859eac778f6a9b9bb742b4d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f9aec39d7c95265a2811f519c40d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb9ac6201ea53912230355d91181b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfd4674f1e6ccf887b01d05c79bfb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817e8e1beab5ccbe878a6bf1d295076488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6686143c5856b41149241ffc68219489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb375b4e1f8151f8963216942ef8af72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105850012701f3978e07c472c1f392d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37192dc995cf1d305786ab61f383aa6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff468e557499167f64dad96d2da0ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451549d733a62087f3a82f0390cda2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48a5c9bc1600d4be4f357bffbf7d58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145a1d64537fb3d3b8a42258971a4d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9d2ec2a237f9b51c19a29ad911783497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809c841e8fa5cd0fabf5e0e6b9e34d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df512844343c20243159b63c81208f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e81c838e9d4e73459a94eebaa9099e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffc882f718ca6b29135d8650d55aa2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f807a4720e9eee86e794d7cc490716502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae96c1e58e50f0102c7d719788d3612503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4117ebdb55b9b38f9307680b5fc0c18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c8d7c4e4a98e297c5feebf79786f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90581b28e8877dfaf7a31499c550e74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efa2601f2c7528d19a0dcb02acb8a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c4f91b45998bdee722fc6b91e0cb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165f69a33442ffa0eb1bd513b1aaaa9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9efd1fd15521ba06cc675be327350510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7ecd1fbc56ff09dab94f9e2a04469511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bba7970e52d92fdb6be2d0d526e62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c850f71402e7f29fb629f91aaab56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666c14cf0340c905d6df94240fd804514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5943273798605c27e7079535b5e59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c0ff726fb03b563c29876d55460e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ab7c764d021bc1c8711fbb94c0662517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bbc4f581e6f36d70f9b4f34b75a4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ef3dc94f22f28fde89313f8ff87b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d86842763a0e56b5b0ad3f9897aaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3df74d40e2b80c988cc361cb6b88de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908c0242aa24e85d782e7e468399b84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1133b8d1fc781ed659d1e7a667aad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d06f8a49e43eda28db03d6a7b96b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2dff9f40cd8e169c74d27d629d80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c816e45282f047ac6f98b0a05d86fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb896457d50053a0e628731debc7a9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50346bd5ffff178b409ee18f3d49250528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f861ab8db314c9f4e302da91be8a038529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752eb7cf8489c0de2a6c937fa8eb39e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5e2cb44fe86138c3182c5384d535d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb953064f2e024beccf45dea32ebe91532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d526303c15ce62f9dbb59c6776eb64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34771f907fb29604ca39b01de2f9a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90306134a5a62ae8c4f8eed1908a3fa6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf5b804346c1db13a428a8ad65eadf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e888b1e052664b9733b37c240526d03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94117f87cb11d998171d5c82a11efca9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b554c97fd715b1428a1f8a8f9da315539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f7d31189b89cfa289ebbe7900b7b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b4e158b6cb603261ced42ed1c4b86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af98a58fc65918640b36e56503080c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89669e19e2bed7a0ede433955d7e542f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bcbaa3e053990dc7664b65caa2703544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350cd00585a4900bf3e18dd3b8f2755545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e2e9355ef066d2397aacdea34697a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f7e34fdacb70faf084daededc5a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34312e00e9055dab62feb6a184f4ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb914ef268fe30d1267b0239f1ad9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc47bc975d4a4491fab53e180fda7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff2dfda80deaeb3546746bfb01dec0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4950f02668378bd834c499972ee82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2defd8c7cd9983e7a8b17a0439c716553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9034ce51f839940234837eb1f5f5eb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66545a118a305d4b900a1b0b84301be4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a97965955945a944554127c238e6c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c772d0b3017f6ab4c71a015bd4eb3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd2001af9e39f67e2416fc595af47a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6be54fe733676c76e542ae106d7cdc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cce2bbd362bb48a0163027609e1cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7aa87f66c84af7da1efad5dd3ab8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b47068b7621b5727de08b3253638bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b16b6a57918e60a31520b4b08ebdc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63860b3dcc28c1d83da419473b4a570f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387504bb0acd738b2d015b7b4a1a10af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bca24ffddab7c4039b4052061dabc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5588df118aa77f7b73207272cd94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe876d52902e7a15e9c9d4ede0d4fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfb5afac525dbfdac29b603775eb13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d229575a03177243eebc4622f095f79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907c87fb4fbe02a7740d7844cfe19a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76df8d95dc3c0b04edf9c0410ec052572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>