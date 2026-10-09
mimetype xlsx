--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094114351aac2ac3adf958195c666821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190770039c2e7b0cfd36af7fa4e069d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2868e5350536f8112706845b6d4c553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25916eb659de5aa67a2b5c5d932306ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc9e4ccea3ec8b7a1787ee4966dabb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130a7049bbcc1e55960a2e511dcfbf06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0953820e67f494651bf72b0e0bec1aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a02fb9e07b237d5fd1b8b3d2557cf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fbcb232ffe7e68aa127a127f27a869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276b4a5245fc0a25a7922bc266888310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d23cd3cae800c883dd58a6a315d57711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca85e11ceab1beb519cff89ffe86d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15141921743fcadd48e6be4bb0b4324e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6505d97e0af8b232805149bddcd146414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ed227ef864c8f7e7301ec1229361b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f39592376f8002b087aa3266551d5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beec5404b8c67d3e90819c275bd17117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad226964806de085f5644b6d3e7e939518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162072614f7c8cfaedc9678d309531f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbcb9b2a867f94e9b53770b32799e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467f9ca9703c0db6257e35110f3234721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebc3fd2a327bac0b27951abf40785422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2cf9b98ead574e69c1c1b350793f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b65683a8dbffef7ee9ba4b1e9576f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca02f2328679721eb27e50fc32b343625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1af6fa29dd7bf9743c650554ed4a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a08f9ccf59894589eee7c717f231227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ac23766e1f67d40b5d2cfba9c102128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb1a39ff4d7eb5c8f51addf5566a9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4001e8a6d9ff2a8283c8183e0d9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e60fdc1ffea3f376227fa863400d8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43953dd16397a8954b3695ec8557502932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24433c5ed2cbaf6e96da440d9af4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b22943a9fe4000c6b0747702a4e8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e0ab1f16e1403f79b0f254b823e0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb48974577762afbef3ed13931d52ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9759e46b9c2bb42de3cca6e0a944937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d9dda0ae72eaa93535a98f596be1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300e18278836cf05e0971a62d88816b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972967fa52387e15f5f50f4f710fea6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aee0b31a392e2d883ed76f28d33b4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeda7eb0848fb87017dd93d6caa5ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77306698780d0f1bdd32772d5d389243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a637d4076aacfbe456148e2c239b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8622f88ca714e2f6da6b97b04aad1b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf603242d143f41154cda50e37a934b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979c381aba6fe5528dd4f03f5d667e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ab3423f74e42cd76e187b661875e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d27c97675171a1e77c0efa83b2b7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8dbc8d2eba07fde8699200a4d2de350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a44b900d36fe1bce428179806a4bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454a471d750e3a1be03d96a34ea6abf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc152a0aadc2be86b5b7fdf4f2c7da153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ff8c085d0fd65315a2b7e1c90cf9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d49b558fee04e77cd22e9965fce5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5ffd1d8d2babaa36bccd3ea8a463d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ad871e037fc12db2af7e3b16c371457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae16a31aa2f8c826568b685e742a76758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2b8cf326383bb5b92a79f1aef987759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dacbbe91ddb7ed9d37d884f43c8c5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0c26a91ab87de28707df8bc08e70061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e68a3593892efbb10bea5785e5f19862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bfa1041696ec98651efa29a50e5f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5b6acc9c4982ae54bf1ca3b91f1f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe8c64e8215bba856bf42b672bac6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2d6f58df3137acde65c1b5979ba2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466056d1d861588da2bf903edcf5a5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99b2528336c97a9fae50805d7fadeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ca880fcb7714a666efd84dc61db3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca81594ef28f1de7e51795ddbfd27170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025385e39828e61fa93cb541d364332671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585320db3083912a5e9cc431335263772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa135fbf94ec7b7ce2ace403a77378e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f30d921f632b12bab450ba977835874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a69aa52e2288035e2b4a1c4ec442a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817814a9fd9fcf0f6b756e43ae2004b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c70dc9d66ebdc989e13c8c577bdca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccf2e0960965c9b1a298b9353c9eea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819924c78615c4c2dec493e96d4c01179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc54a1c39920bd75c4fc6efc54b92280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd4e62838c1ca427c834453f8f458481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5a290553365b707022131669eea5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed990ced21caa35ec4a861f5b2b6fe5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de415be1da8f445bd841eea64d48f2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dedde4168a5df3bf9bdfebb75ad2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63670903e2b47bbd8adb59f7025e83886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2e18f18ff42496c6a21f06ad4301987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c28ac484a92456481656aa034f76bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd84b456e10a155bf59b08950936f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876888c9541c808bcab09d9a3c57f24790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c169aff810ccb87f28067957c2aa991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c097be96d52e2cdef3270c3b1d78d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b8f2431119c1872a87379d8b0ef8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c265cd0864c1a2deb85f81b5359a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bda9ef921540a7d0e26637adae33a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fabe07351c8d730c4877b00e8b216b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3cf94b92e7dc804d447da4435aa3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb76923ee69132e7dcd4de192ef7b6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfd30ab923d20ca041fdebc6f5511399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10956d56231c258c224c49b448d44cdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352029239310bf1f0af47831ad872df6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf90f4b66420cea351f1467060c5486102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63492911cd8efb569c252bf0505f5f6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f259f91c8af9dedf66a6a1fd8dedb0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b722e8566cf5b0a694f0095b3f960105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c913fee95faf93fbe10a1d7cf532c1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4c983a906f791b2e06d8d314bfcbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaf7c7d985df4d19ecaba79e8c7056108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9b5a6734a1efd34d85221684ab2d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe279e995b0d851d632ed851d9a91a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09951e805eb800fc8509bd45d7e86de5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f3dfbba9955d3489cc6a495401d6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb95905a4a5ac85f0555bd0710fb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91080b6bd2ddf47dd2475bea1969d532114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3908804b970dd61847200144a9221115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81c8c5ba95c390fa7d746eb6010d0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b5bdafd31e09d99b342e168bcc2f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a9cdca06def4d080359d946a1401d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc0550874afa1006489057956d4272119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df0f386b4778cdcac7209282fd546a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a68924cd5a8df6ab2b4b2929b1652121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff222f7987a3621ccec9a8aecf0c745122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff32f493ffe9d3ce538de6e4892dbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cf024da7238075715c31b6ae2e122124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913f98ef804dc70c952ee90e9d2cbe2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0278f00635ebb851c3f6599df411e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecd59699fa19f2e9f6ed3e40939e02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef98d03ff5a30c29ef1724118be5df6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de8be026cbae6c43173f2841381002129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403c2bfad88961435d2c9efee2bf9f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3307f0decafaa596e9b7a889d4f15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84cfba029f1c3d82fe0bac110551f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f972be54e6d10b0f4606ff63d5c53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce153d922d4310f72d92d18adfc7e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931f38f71c5179dab59fab9729af1b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c20d7e3e4449e3fd696ebb8951f8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276202a25c837f236ec3cfa50691eee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346f2ed37a2315a971e13d4980e1d11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a4ba1c8fdb10eafb55cbda1cd27ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b568c0a000b725e3cb7e10ace42bc59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd1c6a94c3fc433bacae02706d92cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b19aed9b017782e4357eb2308b042142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206409731e57e92dfa38cda0daed22e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0076aedcaa9fe5c14f439a3b3c0007144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff7f69d9ccee301232ee4068bafa58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8e58f6c6bf606771dfce62cd905f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c76c11ebcb408cb57ff8b6e5f7422b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3899105a6a1db2f442d9d2afec83647148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9445d876bd660c183aa009c2796ec5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8606cdeeb0dec1fec1263cc76dc722150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa647056517be2b7a571c4fb01ed152151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f06f50088ac46d149540e29e98c203152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43744564ffb4d45692b53ded9854f536153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4c3599eb657a001f7a6a625e225a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92e06a736b825d950ec893b352b38f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df819ec0139384c0599df439a68803e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd804ca0284902e01164b9066e11bcb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41240633ddf9d20dc16e19a929d262158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331265a808ebe42bcb93230f36f61ff3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c421ec72d41709062e3770baa9fea3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214ea08a76e6e8301f46a180c239f43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8406428d4eef318136ab71b03d2ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cedc1eccfb3f856b9c2ba17acab632163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872380d04bae2a1285a3f93dedb4a296164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04723047e4eccf8ac3c15dee6a605633165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48ec4a1639fb7ec8052454631ab280166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8777b952b631be2e7c6e3ec965d02e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed422b7c37c244a78ffb725cb18d78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a41633d8f0f7b31391239c6d176178169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a66bb497385867eb1c0df840df240170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a0b69d71d307bfa43176d76af2b90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7240ebf9c403fd993a9e48508ce7cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e5c01f3408a217faa249b6f23df04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0c3a861b6a39b6e157d5a5bc17e31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42745c99639b98989c336a35fdadd7b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df36ea4e9f8be42e02a1d684064064176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27ae57b1e8dc4ac29c8e6747c7485d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef23105677915dc3dd18d6a1387bae4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c9b433ae94536ed67c3184950e38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c7a7bf85f9900621268545435ab65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cae034e6782fea18a2b8b0c75c9a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562cea08e9bb33180ec30380c941418182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aad69d60e9fbc414fee4d4365a206183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d74f881cf3d95843b5ca1c5cabed21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320703b3ce11026a7e64208a9f2243f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b2f66d07ffeea1ce9726598cdab96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdd8f441ad5d784df798c6f0217e09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b254e1e30007a4ef3794075855e5bc0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9471bbec8f00223785d29c950432be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaf7719d59bba7344deacf6f257be4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e2dc14827bc9d1a63acc68ce475b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ec509ff710f17b94a6f75119535c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16586dcf1d6b24dd39290c1050af7e2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa9afcccee228b0f967a71b07cddc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3684afedb5dbd0800c0ef1e5ad204195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614999d84cefd5de5c78b20d749bd99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf843064960298bb75530baae1cd542197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4853b792ddfeee097a9aaca21945e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7028a11abc14d4d6c8ed018f9a1eb7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc711c6b552e07f6abe2e5a6c406352200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1299d00e9ff4cabb23cca89a2500a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471eb7f480beee642aaca1284a9f424202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec57e5d55c9f48a502087a6effb5ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e315e49257e7e00b992f5b8636a1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4dacbae0fc1082f821c297c342f42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7782f86d81f29fe94394ae55da9abd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a7740eea9e03a627d56f11fc9fe30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c8250fe305f7f0d1db2611321f183208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3c2a3d537d7b0cbcdc7cf9de3568a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486f9d3d06a4446673793bec19791f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0a552e3e35d4121bc97867dfa0f37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25013982f031b10018b1fcdcd379fbdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ede072ce21ee8a3af0d9551d86994213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb11bd5f80665ec2d5a6e99e2ffb90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2fde1fa7cd14ad2eff7ad210d59f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a751b501b22c75e94a7821912968eed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bc3e4db3a3830e8c7d1bd78747f77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11613387cebc2ef9db4c92e098f5dd86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0b606999e26a116efa847cb59ece8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35a2c66de6e283a961ff12e7c89e18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a7d400e0ab44c7ddcb4f5c52c073e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b5200a5c37f5755bcb1ba87c44ba7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc0c00c2414dbbb4c1b382d9f10b55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427b8d58601da560e12f804a404d7c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47389b0e7983c68f3585569f76d5c07e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a67cd138e342c407266324632feeb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b91f6e81288f5a32a265aba86c881a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4d8d805c98ed70de4547d29a63f32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f47517d0c06e5d8d670d1bc92f9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fabe82f08ef5e4de6667e87895708f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bbb4bfb61cc7b01f93c57d3372b58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7ea2b08d4c33442628bfd3e7dbcef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dd3aac737122737a0e4714554af7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd915f8abacb1d0dcdb0ab10eb9192f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdc1e9394e27927bdf1aef3fee4992235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfcad6a091c6e3626ca5b3fb8acb90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99404340f4c1324e9a30492ed3f8b62a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c2a638cebcc8f714c52448aeeeeab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8b13edc482025bb9f0156204cabce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2997049b01e94342789b721d288a2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdeb8727812d791504820aff9f0d45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a192b557f17d09b43e63a7bf4f0d96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42815b6174f1de525c22d5faf44442243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba766a29c26e0e2486609602f37472244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b247d0eda21b6dbb1efac03acc87ba0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a0a7f1acf0900d52461b9996f7134246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fd290be487c43e8f9b3ec06fe8a9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f711721a413b1a4af64f3ca198d880248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590abb0d86e617b47a873bd007eb0af8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e176b7a76a9b0d1c6b2c4bd5ee738a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ade70361d8fd6a1baf358ef5bba943251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771ac34bd7bd60b3f33a216116e1adf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59238152d50ba05ffcd16f8739e3c9cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f15949914a5597096f08366688a25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52258efd803e6ee29c4e50f1e6dbfc05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d817e4a82186c90b2329f3d05113655256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a77bf8c6cb86255f1862f42c8a6a52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5de4fc24ed6081b73a63155c29499e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471432057340e4aaf432e7b06810a05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95435fec1a584e15abfc5fce87c6a1e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c741d73765f44f06df397414fe8189261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db990740426d6832197429714902efb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276661d78a6e3dccfc2a834c7e68f231263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b46911083c5a04513dbc3a27d30b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181554c3b1682f185fe6bcb27a1120b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974376e0c3d2086a39bebe2f301e23de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc6891210d1f975d9c4457df445719267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bdb7ed29625188dc3b657e0205473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514b9a10edb9eb06ce6fa7ec1365d50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc414e2f7f4194cf86a0e4d39983be3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63cb9a594b14ce1c1e2600c4145537271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df92a32cadece03a0ae31fbaea23627272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1261a629c974ac8e41c37f17d1376273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90c4d48904c961bae6a91c94800d11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a678c7db1d885614f1bcd45163a573275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558af598d6652c5bdeb73b04c7235c04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48757713b5a96840de26d97b161e293277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29517669dd001e9032b855645535a2d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6570d8c7e4d188f2e77f351191413279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4be478deb91a58ee031007460ed0f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac6e2d51aef35e3146e3a9060bd19f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da106359933c6806b982f5cc148c222282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2b193e452c906dc467cabbea39312283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bf3c029bede45dd4d85d6c6a01462284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca2ef1ad92994d27b7c03ad09dabad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9c43fdbc716a0621e0c6e53769671286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810c847c74c17557263df73abfdd269287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efc6b67f5fc8e9c8d39597c32a3350288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d1cde60296785fb9e0f95cb42ed87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe073d23d8e3c616d8150d42d673fcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d1f74c3345bbe54cfc17e25ded909291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2e5529844bcb6ac5a6e31573b9de7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2432b0e5f4847c9d890bf2b606a70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c150773e0d8bf5de2a6f20d3e56ec1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1ee16ab914f4a3b848410570f2ad2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f0d7b61c9c5d4aeebf82f3f578e93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a64e4551e3a89dab7c496cf3e7286297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced9ae45bb64add4ed4bbea59b4000b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfa7cf563b09071e3fd4ae4492cd3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbde790bc5612765c9c1b8c226e34a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cec36660f956a6122cc44c012688a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36864a06fd168d4484e2c7180cbe141302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e91961704a7c5c0e0041db9fadf480303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479fe107cb8d4c9fda7f85797fb894e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0813d6c3232f8774bcc86a8b2139f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8e835f759c1334ea4c8b7c1fc5f0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab47c3c8efc1fa27e747cbb2a08bbde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c1970d269d3a88ace57b951b046f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6eee52503c547aab5c9bfe5065454309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed3f7f8cacd9db9adb7af71e4011e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd507dfc8a28e9cb388f8e6e31a465b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a406e8c1801b5cc76eb33c0bd683ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ecc5d94b0cadb69964b0c0f43affb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b77bdb7259444662e74d4ef292213314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50746446cf0d3aff6eee4d75512cc706315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865df81d7be06074ac3335756b090116316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acc34eaadb9af012e859d26c2cfe53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5219ca622f2e5c5c1a46ee7b6ff54f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7995efdbde29c7222fdb4c2ec270e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628acde8e0d4cb23ab24f8647b0924eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7d268e71129b611e9b6fb64b34e15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cedd00d98f77b9c421b9942100811322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48079315503dbec983c2fe33d691f74f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239af10d311214ee439188ce145854da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ac524c67b67c9d701d1eac68fb34d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278ce4691ee97a73206221dd5a77ef1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4254be4ae6538e13e16c1d2d5aff5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c313ff3eda29565befcfc054244f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854589af2aafb701a4f0c8aa3b5faf17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc71a598cdc81c45bb1885d70843ee1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ca0d6dcabebfc83f30d024d8885b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937893f5f44d54118eedf7e8f9feee2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb7a05e3b565f4af73f985fdb47f4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6c6e4ff0a444fc46999e162df33b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4a64cba927cfbfcbf5cfb94f35af0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011982bb5539da71bfde1f977cef9afb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caaadacd1f72b12da2d72646cb7ad7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce31c74432ff04b8e1f7b650adf6fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8696baaa705d5ee24139f73154258d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e609e30239957c125243948f2675f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae66c2df3c8f91eada175b8578d85c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee976ab992b5c94905ca2c3b53ac68b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514ba270e1848ac5124f2c4846293cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739ddbea2a40ded490fe2a98f291df7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972528942ec50531a4fb35f684a7305d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3310c51a8d1b3e216975e80b72c6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ae81af6f59373f7761f1f797347ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32617aad39e304f96f80029f2171924e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f7cd74749ec1ad8c3836d03e1c34e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b9f50d33d08bf24a89382c4618f34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8adb4c7ce4192ba35f3251d4c3528a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37d5cbda21b8ddd317b13a530d067352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f83a7ea8104dd6784afccbe4751bb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e77bed7aa4f5bc2e1341bf25b1e664354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e741468718f3cb2d2726d12214f1eb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b761ee4ff38898025ca6e70eb80ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f85b254f6a2460a4a400d08170a47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7c0f7c33d17c65ddec30dd7a4593a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2699ed2354645d9181c56fb25e5ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab2b542386a5302132c9fdae1c3dd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699576a20d5085513a4734ba2a1f18c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee183bb2bc8457fdda2c4257582ae8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc687797c5d977bdb446f7f4ba4c19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c654b10f6ca2708da010127b2ae507364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe86db469481938b8a5eda816b7b07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7c09e9a71af43f37b7d7d13a7acf1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce499858bbd2c7377c24f57b4e1064f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d19dba2c29ee5552a6bc9ab46b3b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0109cb6d59068c1c68bdfe492c285369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2e91cce253472138059a955a831e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cfe6e05486dfe133113782eaa2dde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12130d0738809353ea4f043d5d5d59c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793cfdccdbb2e92470748935a6029f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889f5186726caa20d831e776cf50904374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fd30be949af37db7cb1033737a91d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395919f9a057b4b2c69ddb67214da79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163c4ee575a302717f42b777c6ed181377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4a8b207b10ea2658f705f10b7b6ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060249f6922ef174a54dd95cd850308379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2425dc63b38682a5bde0d747e7726380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ed7ecbea89b8511ef45aed3b774c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61511d26a5ca21cb448d98d5e1011c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a795849f4ecaff51e99d8bc92d1474383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a1a4b6e7ec8c96c74de8ecea1da24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059429a5c8d99974ccb273d43f0b19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cfcdf22be774a172b70706004a104386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85870f276b0727ac20448c8f2150371387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f541291c519cc95c1cf931a3debbcf5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828d547019dad831ab318b9dadb0561389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7852e681a26d6eec336e0e4794842c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e2ef41ead57793c6ac53e77b01208391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d3e4217c6b68c26da65ecb770b967392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d975f7ab0d13dfdb5e3d68a11189e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a220051e10acfc157bc6ab571ef340394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b0610a2e2513ebfe30861397025e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28ccc90cb0a9e894cfdd81df3f3919396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282ea21f593527f2c036a612e77f1d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8744117db2b5fb76d17a90b627289b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860120093e841ed439101d68d306159399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803e44611bdb43c2f317aca427d90ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2968c29db8c8e1d75909018138c4e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f6487a1269ce1825b1b5464d20364402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee68e967fc620ea8949c787386ba3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f138eedcb7b341ccc37b9e7882f8c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7c3b8c2bc867fbf020d4ee9d2ee48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9dd9d2d011ce5cd853cd0ba601db7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588d721ffb7bcae327c49f323a544eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a9b04f0587d342fe690915ed942ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df41db0e4dff70cf1839b39d8212c74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fce00a6f87640800e56106dfd58cc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99156c04ce2e48ac3b00db9e3d6f2cac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942549901b6d3fd925906553e6b6a07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd532b36a66b1581fdb80ea724f965413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a4c4c4522bf9731d1806e92d305b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a505f6b8b2aa05943e835c9fae9cfd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561389769dd751d3001621ec4506231416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4802432d296645414d82a180d3bd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2f65a60178416a6ffc52f2a80fcf1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d624d3735c435f331637609646c18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4887494eaf4d31aee477beeb9eb9d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691db55c09e7ee5d15ee663b1ca71f5a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071ef982924064ea4474754125b9185422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558508437f87db1f64dd07a832e5937423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523e544f03b6220386a10538cca0f9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceae8a72dfeb80629a5448d2807494a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f7d58dc4eb1eb60da72e4386a8e19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2f545708a30fb62ca9cbe4d9d4a65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba20f254b3992dde3566a5265b7c18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13c8065f037e692731af0973dbc2c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e5a29d449c38df3615d2247984c08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136e57c9d3341d108f8c04760858eac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fba9ad0a78b57c497fd4d6799e194432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bfa36a2800aaa5acbaf55baad6089433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422ba0ea11f3535f5fae41ce765bb6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917125c3770de969050ccb989c5791d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290107582ef5a7f631be5d542ac209ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546085060ccbe5d50a700ff295ae887437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6676e583754408b73e4cceb9d0e341438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7216cb903f8ce2955c2a368e3f68f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef84b78329488b4f22db47652b07407440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c73b0762f213adc55664c6a7eaaf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e896dfd9395fabbefa568a09923c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd8eef40ef68e6921cdcb4a35378e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3463218cc9d908c8b5bfd2b9745b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8980d3f1ce928c314f1b69f3f8784d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1114357c7b18646d1bd456e5c9fa7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89379bb46c4c65c1d267f1222928fdcc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043da063a93b9fd3cb215f4a4f47a9ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097b817117f0f86b1524cb6ff7048be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1358495df70650d6361eb651e546a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be98b663a06f808b6938f22b9980088451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e5eec6c9c9f7f01190ec061531df4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c836fb759488849842ed7da3f04b22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9011909b7b0471c7702414ab14a1e03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68ae678151d2b486c65914a2413c6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb451b18cefc61e10e612691aeb09e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d9501f8a566cd1e0c92a3d060c6fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a4f65f2b78ff0e6a98b3e2ea38fe1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf961a10efedec813555f7366c6856b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1064d6c458a71b9e8b3d439905b968460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd90d2c0746bcd845bf9c6cd03e58bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0f4f0ef199f568c72d500a9b45839462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b56b2646e866dfc8ccd3b12ef2653463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce93534e4f8e6644e50a5d40ba40740464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9c226161437fbca358f0344d19a24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53142f1da1a04f090a7077359dae33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175fe1553079f82d93f209a55bd33dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676115323dd411b7f83beac7a963ce21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319674a3ab1c5d881fcc22fc68e915f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3171a126a837ba0c04866e7c0b5d221470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b456d1f1069d5c6237de3ff92c9ee27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba50bac4584893991a6f1a7d92e7b88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbcb538f1481735704268a9df292ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a90e931aad94e29421108ecece0f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c240ba98f945aecbfc1197c6d9246475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc0143351171e94d77bbf2a3a54228476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b7414bd0ce7ba87ad1fabbba1a41f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600d338283a6e5c110a53f9c5b97ee6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d889009cd29f83fd8ba9345b3d7a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b86f79b6c698bde5e076de0b0df71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218464ff0a02209d7fd9a0aea4db34e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077988c608dd9148575b257c709985a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f9f9d1e5c327e6b02f265ca57871f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdb8c784a8ddf66f8245f21e8f56eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93beae174ce09bf6bb9456ade70548485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638c8fb42b72a4b3976383d1a2bcb4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4d6d88d773435a82a8491f885371b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a8f8aaeda18dc834e29128e2525d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def58d4d98fcb35eb42028fa0ec2aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3b412d28088a847cbb51f8350f9cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce53a5bfbb9a43d13a48d9e9c101dc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b209df313b09930b5d40ba3f661ed7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8ee01384d4d4cf6d5b0fcf5945872493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31194f6ac30d58472b08645abec21813494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b50e01490ba87615a9f94c7a20707495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83932ccafe50796fe1b9a6daa7502cb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c81485d07c95be30bb2682b4ed5411497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ecee82371afbc25553e923a0afd1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6196065c3e00aacb5db128b3d11ea2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b90c743477275a3c005856960af25b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0703ea84a6d1da2bcdfc6a913089d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812d7d1eee48eecacea3821b11a389a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ec8ac61cd86caf0b2f3badecdda03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d707cdc98bd7f9f30569ae141d75f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79c517f31ee68aede599d79c83efe2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ea5507410c0484c20e599a03d0ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9c443337ab4a72c51b188f441b497507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7db741a9f9ba0db693ea4cf023a22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b738f332a35be353368fc27ea74d2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c2484fcf4983af3769a0fb7b925ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5fc88eae490d49922736638be4dc9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91708cd6d58d5aaa0168d105b34afcb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fe5176a3b41b58eea904476ee264c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b2611eceec2a5ae581855716ae540514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d3bfc77b369e2bb5223c8c21335da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362fbd359d7868410b3915edaf44955516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb051f160fff8df8e229edcc96eabb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68de100eb363bb98d6fc52f39dd362518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6c9af3484e5371c3838cf2eba0bbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740661e6ef4f03f829a09f06f0c75304520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54988d94efb9652fb8ec68992a29b20b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b77cd8616fb60a4ad28213ecc4ea7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d182084c33cfaad0b155ef2616fd3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd55404b44fa241173d0db1a686c96d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd287b3550bd6e87c0f47c4b84542d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533dc5d1778daabbc3c392aafb2a532526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6462cf5acade8ae5e1627f4e735230527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd73f3e3df42e06399e2f7c50e1345d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7917687a5de1edc1bfcea3d50544b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eee71418bfcf22700c4b8511e0591d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4d34599d186515dd926204ea0e760531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056da4d81cd8c18c9fc8a032bbdc1f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3285d469c6e3fe4d5e1d1744e71d701533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbaded7c2d15ba07d595ee5ddce39f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd9ceb0f1084f0fb015419f9d27a73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9debf58c08a2380cc43c935fbd1d97d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cef6de2224eb57346af8d9091baa26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb7d84279d301fc0e263aeb21c4041538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad33f36a35ad13a9979e3168d062a1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eb0f96db8ed948918ae492fa94548540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f1cf88ecb57f3e114a535aa6873d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df5e6d22b1f8328313e13645b42e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d3c3fb19ffc73b1ab0cfcd951e01b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ea0ed59810fbe0b75faf97624ad3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35b55fe710135485ac873d706903ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55cd236835ce9b53be58d8c7370cfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb660c172694a7b8c4cd87f613dd21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a305d7b09cbcf6daeb4307bee47da33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dab91c97d189a2515fe119a161897f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731d49bcda38446bcad6bdb6cd99371550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693cfae1d878ff44ed7110313a40c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6034e807b586fef933b43e3b8c25844552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043525cc46966a3199aba988e994ac1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d7f9da99c4dbe6e9395917b4388a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc832324594b5a46745cfcc8431e92f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b838e73f7df3349daa695c8694e6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09271959fe2337a5f62cbbf4268d6505557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfe3e9bcf85ae5bfac2f87818cdbfb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a1083662981c610073168d699e40e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590d95e9ba6859a67a686b4f89414d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b283fc5c2d62d12be607f1fb93c950561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1253544556099eeca933cda21de9ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48081e6ad6a7bdc44085c6764bec63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca070bfc61878c3b10a038838c8e69c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ded0e659f00c1c6aadc82a5f6045aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec66530c5c773de56dad32778293ed7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63114066f2f258769952ba8b37948c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8797d0738cb23815f60d6d4bfd1724568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60b3ba1ae0bcba8fa4c27e2dba7145569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced78b743b37ad8df27dfa0a9c87fa6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f8aefb01fe2f7b1d33ce6606c800a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ea27933be45a33ca27deec609370b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ada82de89edddb25f9cc9cfa715d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd310fdfe97a1e4958de58569cf491bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122073e273cf08ffa0e66d8b3d57f8bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a7cfeb66bee4c5c3fd98d771fd484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2994c847d3214339de045a4e36836b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206dcb32cf0833222de4c9ad71556e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440606b3a3ed699f0d71760b24f4c7677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f92a5105c1808b06bfeb6eaaf454c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d115f70284611d59227d06a81a2a039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc5f5d4d03c4b3dd293e49caff634f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c54a47456b5147ee35b882a98861011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87392890bbfd13cf85b80e87a6005bda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fce2222c0dd807ab2e0c709cf014813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d93a08b50cb3f3a3c4c393524599d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46401a8aced0929ed56bf30bc48528a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee0cf095d7761ac1c0997360507e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da62ee8d59c740e29b2ff3e7f3cf0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50992fcc3f2daebca63f7b4b229600ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7ca83f49d42c6e65f80e678fb8eba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4f804b6d3bcd8114f6f2ec1f5bdd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957395a451b659094d18e424b4588b8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201b6405a5bfbce543ca6c44830960522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270371810c5bc8e5664a791c8b57e8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3acb9bd5c4d049cbfc0167e33e1bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df3b97366dee3a273b3d88c40d0c3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f874aa521f5cb5ab00156762eccbaa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9197afc2b974233dc6b4068a7a15d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02665faefe9da920c4e9e9ae87b11a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c561ce841b54ff2f54b80b050b92729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a77f3a9aa6755853eccbc715381fa830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0f234d7d098e47b32b9237549a62c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9049b82789a1704f872414218caba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75e00fe4567e694da313802d685d2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f95dcd40653a4cdaf7a39b023f12c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cb239f388c01f68f964ec202fc5ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d43f763156a159121989b45a104bb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb95e9129725e25dc81b3454dc5b3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811ec5d1a6635b3618ee1dacff7b36338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263adcb5d6e8110496ed4110811ce67f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd5fb0b7d89dabe7f295d23df2339940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39314fd3265840cd2de7c2862fd2ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce5f5770497d7ff9752a70e445cf7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd1dfaad380cce723708b085e6ca1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fa15380901cf4c1076ce82ee1b93b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ac5e91a44956014b9510a8103d5a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7044c976cd277e28a369da553a6d4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d3532bb989b76436ee73d86e315e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f226f386ff49d867f96b6f1aff1ec3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0ea5c648e61acbcdb18344e0388a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f464b4df6bcbe5dff6e4960535966d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087e720b68c5328fed876f79f28046351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0808f4bb36ccb316e258d548e6637c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9883d92e912f3a26f9e67837bd9da0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab2d53ab91e508d4ba63cc97fbe4d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d9fdbe37fdedafd2ff0e5107e648955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e33a25677259b93ec771338461620656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4469ac8a0d3f23f781f7a9094fc63bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295379ca41b4cf48c9b1b4c934786e0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b4f20b0f8bb7a41a989f6ab110d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d94103de30b137e48c770aa578ec2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41f67ebaa2abf32eea1379e640b12161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525648c1382bfc2c20eaa3aca381ac362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eff787ed2d59cc80de8a0175e770263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312513040c990448eca1401a18de452e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33bb71cea97d0a15fae75f147d735d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89e29b20f67bca4494c6bf3118173366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72edc0084dca661d2f47003aba49e7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24887c1d25d50509137ce1d9fa97b8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ec2ca327de8ac81c92ca37bc005d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce14c7b0cf44876b289078d11c134f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20277c6b58d592ed4b5a16115eb1f5af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8ad4b1396908ff20dc56a9ee636f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c437927dcd00d1998563a646365c7e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1c8822b747323e5a7656a5bcbe8af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29814e0860d203b7ee3be09ce5aea5bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340cfd71be9bf2bb68d3ee85f68e31576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297b805648c466e33c031391ba06af777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aa8a0c629bda1e74142b91f20ec3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece1003628671bf926d59d49154deb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3409d8c5d36ece1b4217fc92b476a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3739a447b0e1fe970bcf274bdc903a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f240b4dff3459441184bb0ea2543c6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed172e20cd7240fd996a18e7ef2ff0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33daa56d6732aa5e80436647a6aec3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9e3a6562e6ecda1ea03dda0f5941e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0b93e0c0da2ae34b4792b2f80659386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a83fb626186d7fc469d799fb923487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47530e31a4076f87cd451e4d054ad788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19044bcf5c4773f7b9d1a7aeedbd54389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d2fd39ef4604f3856685c1e06b3fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbf2cfd8c8245b4cdd416a3052d06c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ca7eaef6b414b7e5f860e83de065c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc0496bea49ac718703b3b9702f46593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974410cbb9b8ca09a65965ecb134c3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be150147c40278411a0b1d5fd6ca7d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0ec51ecc24e789e6c5842114ec27196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6db7508ef6422e7b9a049f158fd5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc943db072e7c63159151357a79a39e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e1cf275616f8d5ea4484c07b0d22299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96453789fbe034576e44240507148d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d22c35f3ff52d4923f94bc066e4518101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80088a70a31ae371def29a2f1aa2dddb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09debb450e77c742adceca93525a6074103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980a06f735dc92cef0d9d482830717a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22b4230d2647007775d650ddef21db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec90f935e7ae098c18a08987842e8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae8365f2a97a3e1c7decf526d7a8b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1733f50262a17abb400c4623cbf54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e42534b7d649558bf6d382ef8bd701109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed470dbdf92d598089528b2193b663a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0f5daefa3f3457505e97e217612d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13debb2db8c61b14db39be0eafadb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a495a35faf44801914ab5805409a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96156e7e5031899dd829c950bc82503b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd626eb774fa9872592dc82f34d6873a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f60cd3cd0e49a234e3570e1ac48f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55a8a3778ddcaca63b4796f065df1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9a553eacd1432e4d21e77332f6099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9edb8f32762b8e12c84c1ab4218b79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d4325604d12dba463714f6ff16992120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06446015f16d182824f3904e57e8e2df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e911a7668839f846c5b0fce9e9ee13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0a295809f9a74f8f20fae9cca0ddb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ee66225122216f5ce74ef110958a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a38feb7dc5c288c3cca25151a94ea0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462c890b13a6f1c53656840f47d7426126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798a7c5d97502190fff1e3f9364a4e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5ffdd4abb7c63e2fd2e274b17e424128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4e68a96e058b3ffc281ca47a16186129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034da372ce369d9cb8eb783b8c8c1fe7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad7f5c168c485cd4c4af1623f7a9ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d574658607dd270768cce999cac26d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dfe5cf020727f8ffbf4670ccbef14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a411b2ab188a436d6993b701201c4b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604eeb4ba3c30463d3caaba21ce83e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37aae0127fc463be58adc818f26057136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce851692e4a85dcbd708fb6d8625409137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76426c00c989c37eb3747216ae201e43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4153bed1bfae4c5071973566036b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad605ce4be638afab947c2b6650f5cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdb67f36664474b2899fa68ce66b48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5410d86a57549b845321c67f7acc81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdbfb98ca64be749c9f1b83cba8cf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0921801bb70bd68682de3b5f9017c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f438ede554c2cc33710068bc1755145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc3c385aab62eb29d404e95c7d8d4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44841b8f2a9b9232ec5e80f5f199d350147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b199f81bfa25f8458f96f42cc4726b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296126defd980938af3fd37eb1eaa8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f7290700e58a8a7ddc84af10ffc47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc601114e9e8c09ac8c94c34c5f2c9a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592a6df637a4d3f8cf4dd36c5052d27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da75491fbc9f8ef067ed979998f44ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6687c7396ab50be09c67ab9b66c423154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bd28547ea78efc88e60705c2453f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a68c93db28bad53947cbd68f2fbd7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f869166b50364c72a064303bbefe4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09352b3993675e4c1490b579eed7333a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786c8d27f425d24666b859e904fc28e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf42943cc181cfe98969b4fa49af75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25e8de34ee2280925762b2a92ca3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a49bd9a4ea88ad647cf2034655038162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc7ea4e4a091961519d38983dc775a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bffcfdd1aa26b55ccd0e9e4e8c62a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dd0573cfd21b15f6cfea3e3482f7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb66862bd848ab86a7e2104cd2bd09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d7a090e07cff5e32fa1e53ea45b07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ba197e9945b7548e7bd18d46e56c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753bc98c955ff8b33e73cb2f1c3ca50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3aad0299827661c517fd72f7b3097170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e148e42de7cb07c07733648321e387d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609ab02a929c165b14adf98074da96c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5291edd95205af1b21f0e9c6167a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8366ec700a1b3062e1a53d148d33b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007bf5c04d42b93482ac8bcce8b0f33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b54455006e6691595bcbd2e4bbf1b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bfa2cbde8fea5dac2ae0231205d71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37f218b32d654b99f0e2282a281a15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce9c4ca0cb717137dbeb447554877179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce799fad634892a0d18edbbbecb6d0d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b4ea4cb8459e9613d7a8db6c4008e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac68f1cdbf25b92b098252b44701cc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de2ebf1450bb3f336a35425d010a17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501da7f5d6ef9baeb28897b22f336cdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f93dec57aec9909ffc244b24b9bf59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a301152d2d8a161f83f63978103bec8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ebe9e090738dd602b4f42e1cf73f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c394e4876198f6645640a8020fe452188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a867fd98aab13863586a0dc1fd7c87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf68be0e7fcf0174549b754f4eb238190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f672cb245101f8766d78f1d9f450f63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5464b18eac91029f18d044bd92fdabf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13800b641838823d146561b661f7f9d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dffd3bda87d5b200f4c38694971583194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a6e0baaf48e4d00484ad88ff3f08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e046e5cc89d7cb19bf2b797d0c26b42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceb090a0e2dc41abb9ff8b9acd6c5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2cbacf75acca9b3790a779fad1dd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23922aba738f8835756a801e98a7c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4fe269dcdbb7d283ab317e357e3fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7fa453934883414cdd2d9eea7679b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c547be5247558437f51e5c38fe94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e675358de39db3aafa490801eca7d94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef2ca1543ea011791a4dc0136efdb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f663af25f8ae384ace24d269e96b472205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6681cf8ba6bc55be32bd09ea017d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfa7b2e3fad8ca6a14abdbf3e076c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f2fb501693f8a9ab9f485c13326c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10901ccae8ded7fe00662ad71e342f6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29c05d0472ee17fbff835a9e6db377210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fee2bb4aceb8810869cddc6d070c6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eb745ea90d531c79bac5eda8d6ae4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288cc0d01662c0fb94b25182357f724213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f12f0e17bc08e4354085c34ac6a585214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2413ea76ee4ceecc772d78de830e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ca80f6cac8cffd87efc2b3530a01d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793071691afc180365475f98b46e47f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989649f6d4f45c641ca0eea77898b7f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb3239be0b7d52b3df6f42740d4b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca481e36e0284b5468519486966557d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a887c8bffa975f1685ab50a66430221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bbe0467f8fc957e5d0fcffd3883ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c19cdafff0d0f8aeef5fe9fb3c45c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab666a04625b20c265a6b17642e494c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e7ce2b7fbeca8c3baee357accc46d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba64702c102151c3a977ef653b75f80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5d98685c81103a749483e675be78f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cb38ec54d82e382f90e054fcfda1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e11625b75ba8bf493384b740d8fef7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e0c6ba7161d09e1dd1fcf5016db75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65eadfec360260768fc50225bc54599231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2a31c83a7cb0ab57dd5292dae2374232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5321b39a9f4cd455dffa14a4a223d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490789ff7d7047fdb5168594fe6bcd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd5addd7d97ed40355abc553291ec0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c37e6c332640c11218e7b3e3d51b33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c41efb84040ebe58e5fda1f2a1f8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b936a46d6e69b08887bce84fc3be758238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d29ca36f5103347732e9c479a0c2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7190f8c4eda052183b109c8a63928a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8edeb416ebecc2eb7e4568322166ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67bed5c9d4ea2a4ebf8780bc67d142242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b616584ff605139b771d9f763ab436243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34006053d4cb902d635587864a604c06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f63e9bf90f2ce8cd3e49753866c07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca4da23a31fe0ac4038fc5ad74826246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99843fbf47e08f76596ebbe9deb840d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f271a6d2bceb11316d09d3c01fcf3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77cde6dfd88bb2d221b6541ef88a7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f82ecd9db72fb4a7bac98e370ab2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ffdf13449de44a693b0fc73dd1fab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2157c8c20ab2feb49841b446d4402252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455a37bd4592c1bc1573b8f9bc01bcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9fe9ee5c9a0e910631b005372d7d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a466423836732aa1d5ec4a68f8964255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511355eef3d286d3b602026dbdd337f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e92670c09062ee3f6bd9a93186b45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f456b13f3ca4428a226f3690efab0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ead36330b3f8ac25ac5788443e416f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb18d91304388563c1df1fcc822b5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df09eb97a56b0225a5d98a38318de89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97161d6f0621deccb3160f6d7624d5aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d3223114c7e6fd0f2086712c5993c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5de789fad6aac53dc1ab214a40bd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c9a7b41675d7471bd5817a85f5831265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b132bbb04cd96475bd09a211efe7480266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce6aaab2b4160f77395c5220100da5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ea271139eb177647b95ea5f13789d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab63354021bac3c41a7310da59e29c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e528d09ba3c5461ced6c343aebc0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04210accb37e8b3366dc51c9b3b34ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf328919e0ad674927a7dc35c2dfb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972632986bfc53d922b4492f018eefc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be307d2cf53833af6422ec86cf68e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d69b8ce420459a07d465cd30ce7927275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743695d7c433bc491a7ac0d8a6a9999a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e5d59ccd84371c7a9d90d46d8064a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677465fa180a3ecc2d149b46d3db9f65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2d3ef6829efdc16e66ea5115fcd61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486ce4b2ec3c60f5c0982290f90d9a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010f590ff38b0ada6faa1dd15545f66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35757c01e5de4aa996ca6ae6d32dff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614720f5ee06ff51ca7010a56d973471283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0573d7584ddc5a66160e1215466332d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea781ed206bf61581ff2f5cb11ada42e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96bdb7817a2001938f353d25ae3bf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa3719f503dfccab6c9395a6cafb79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729e6113c8fc963a68372e6a889f9bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0313029ec8e484e7c621d052433e4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184917c0cd4064d999c7924b0fa83a08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef84a6a21f070bbd2621f59f8cc57f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a73f0633ad3be67287b35b756727a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1512469dfe6f989a4631d8802d6bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d481cf88bcc11f74b11dca2ef41f826294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d11fbc81ab2f2376b308ae92fd303295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38db9d842411d8d709c850bea414703296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69221ee5d12bf2807c92bef3c07316db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbae4c8b8710f293a9abba3d5b3f2e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa1b177334109e49918d42aca1ccf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002af9e9cb9799d659fecc63afb7826d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e95d3c52d60b020f8aed44a93fd0ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2cd6e0e5a41e5d242d8b58c27e689302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f544219dffea0e549bebd0827a15c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325127b66c790bc32281e467e9870a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e379d5ece6ba8355565c04663f1b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92839bfe974a7e1337959cd469537245306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c5cbc4af7db2507f04d962b921d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285d1c3ab1ff865db443e7620fb501b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295130f6c5086850e79727ea5f92352309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f33d9e1d5bda94466c1e606e6bddcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d06ab937b338d76c6d1d8596813be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9834e962391f825e747ba968ced98a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d18fd9ba25cc414df8cafd98ff9f40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdd24d884e9e6d54e1ff46f1802a52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18350a03b38b027a641d631b5519dae7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ab4ad7a7fbd3906a2b3eeff76a441316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a2a2fee3938d7dc4595e5ffd68c0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046308e6c71b1cd67d7cbc96759291bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54257490348b36658596c72301436e2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f815ad2a51edd96028ee54b01838206320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39349c2e47bcdca7224e192a850c0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dd55a59f59870a936dff52a185def322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84ddbbcfc047bf806579da2a9aed47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a32bc1278d237d61edb55d7581cea7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e14afcb9391f9902bb959d9d7e3576325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b15b00155b4a4714a6e58a95731ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ee0c17534feec11de892e732f15d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5325622a818756c81a9d7d82c4b4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aea2fccd4470fbb02511e21226c3f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973edd6f10d67959b264452826adc84d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac9886130efea3bfd528392143aadf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bee331bc9b9f01b3afc22fa289515332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354717971e77684e46e9ba59c7e5e994333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a87e24b7bbbb08c06ccd9938084d8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c4b27f695e9963bba151122278a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f650b6011ea1c2377b59e7b8e227c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86424bae980304e476a4c08e29ae30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00754f3e2c371ce66c75eeaaf339ccc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca42bafc19436dcfa053439a90374a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea15380a5acee47b039f0371a12bd24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527745f015b24d52eeaf937598c1f1f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092c5524753a578a976689aedf2f8df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ed7b3543bbf13a9ae4f5c9b57033b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92990bb94a4fab254aa558bfa1cbe3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524b1814ae4fffbe3c0d9793af0578a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecd42b8daecee02292ee1ec29a5f03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067d58be3f47dde2305a5aa1aebd899347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394adb11193eeb1dc69218fa9c9c2b78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46eb7133f14fa124814a841552d23f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050964f477869425a08d07474f59428b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d98fc3417e7e7bc5f6d7b3ec5dbc77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fefef66480a499ecbccc203750b2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8ccf662f849cc7a9d83b3b3098689353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efacc862bb0aaa56614c5d50140d352354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0951a208169b834d1d0f3ccace5b2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9d221c047287f82448785bd8111b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2aa07da508a4c49bea676ddb14d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d748fee53b073ad3e0a0f245a59a784358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1ac0868bfae2c774c82f32e52cd8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2041318473a833a8253aa905da47166360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd8409d56b42783d431b9fde53d7a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381cb3279f89e66377495674be00380362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fa5dd196be9666af8c16fd82de555363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a87909c17374e96ca249e39687242364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621787b63279e28bac652abbc23b2421365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f3f27e360f9da647ef8232fc1521b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb499e7729af98649f64367350f8c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ee81009119ad7034ae22d84719f92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14d1d792c047e08617abf14e74e8e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4707c2b3a0fc82efab645c4b05f397f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c270d100085b098a13e44d8b9017b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd307cb8ca548cc76f0e439b919aef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb372670d8971bf68966de06b8a18a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82da043d3180c6415617bdc6a5d97b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d7f1f4558b89c545ec4b9ed2f47f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b8904e70bbed346fff6889a6b0439376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5e1cffe8ced8ecb4e5ca0be232151377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a66468b0a4ef4f428ce180123c55a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468b9743d3990e34dea5b69a173c9a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214f8b04d6fe98af68764efbb7fd1b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08712faf7dc643198df2dd480ea1a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93475e7d270756079acbdf89f0759f1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a282e85ad5c585ebe45828404cbfd4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d526573790826069b82dcf950ee9261384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38695c50b9f5fcabe66acd37e4b46cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf242d781afdff493bd00c41092d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1379a7ebb6c5df815182422384d038387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c31be8528f4974f617995c64ea01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154c567fd77081749f4409b5084bd2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd735491cf881a5c2f0859beb4a2a6ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986ce3e9010b24f37bae2e8e5ce4411391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad60b85732184ebb8b8abc3613cc3ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7839f8d9611841a91d0ce80e434baa0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a5356d7d24901213e2f9a352cc51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f730e414ded6e7be19893990ce32f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67761fb03538371b2be9b0044cc70b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0515e51ee1b2070ea8d3a49a64900397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0abf8d1c1082b1c30ea0761bfff98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251afb9073f0165105d99a10569f569a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce922c32a44f11b0bae7b29854ac00b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038490a1279be58ebf6ae51524e51dd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eae5c2cfb9f03cb0139619ef480398402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01667b5c343fc7678774828090a25b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdbfd4bf519335b1eb39d07017baa8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df15cebe00046a85b445f2c6df1a53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1bb6f5119c0ca09c75205e2216af9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19788ccb27ed2cb82e72a7e20beba129407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdbb2c803c57a4a0026b3977816d57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e3eb549a0abd8e46a5349c2a3c336409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d86013378c04498e41442c756a9165410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096add782824117c62dfde76036d667411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3ec458a778afe581e4b0f19348851412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aae49ee5ce47d82dc6ba057641886413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9702412c1b114ef606c61de84cd370414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a97429e19cb97c0eff0f587a73d63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4706b56a3531ee2d0a226e8294a389416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e833e68b641a2ce8e4c4833ddb40038417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08da26a97ff90037471ecc139da924e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa556874c8ecd7eaa06d497263a55c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee133a83a2a64f04691af15245a73fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2af7504638bfb4a71deb9efb7d9be4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77785fd37c0dc173184fffe8030b5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb42ad97faa9136c348c86949d4f27a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82816980d2a2b9c57d654ebed3099a9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b703ed6798819ce077f7ada39c2763b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600066e871a0e9e48dfd8c20be6856af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bacfdf5935d5160308dcd9faf9688427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cbb1ea57fb4cca1f2882b091fcd63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceded155484c8522ab9a77c99417e4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959ba6cb4dae9fdfa55de3f8167c9f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de3711b9f3f8ee03ff557a3acd7222431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c63911100b708deedf80fa16d1868b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e2c38b1e851fdc67ebe5c9694c48b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a85b83cbeb74a7b2c7c8484d96c881434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fd75794ed7bc9bfa99321a2574ba0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b145fec77c6415ee32c1496410b2a27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023449d7d608c9d1514ae8ea5df8dc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d5cf1f118632ccc125036f0aa11a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7327f5a7d1f43bde1fdd1c3693a9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d902ca77e925935bba76b8f852925c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06098e4468f851b00ff2bc99c8492717441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61596106c06cd3c34a9aa31c83df249442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a11f58ac90f5f20eccb783012c673443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0bd5357f1dad790a8a42e109ee6b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f02241856f4f9d172a055f1546d1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42c26f6c05cc5dd913d9bbb9f497bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4d61e32b4bffefd2398bb66159dc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ad4043fb958624609f59b5a37d4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e533f590fd6de7ac5a0d58ee294e0f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa58f5f463fa8ab0d5c778654531b62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315093273d6fb97eae052b9cda2d6796451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c02c3908ef760979825214cf6ac61f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58d751fe249490b832463d4ca2a3bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b110d57f0b8ff734502b53847ac0c0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc03f49df2cff34a38cd74edd45e39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca7a6f42e32c173c9b5f216596cc48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59064a81a94ff5a74c5739a13594327d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5485acf63bc631365435931edfc19c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc175d2731db11d80f5cde84359c47a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a19124ff15e1f718434704f64a155460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51767639c3e48ddaec79404a4ba04be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91321b4549ad428126a3419d33a5368462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a23d0e99b196d1ae9ac6cbac445cd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadcfb3dfedb9d35c147571c25599ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08a50d14e31390d633e11d39a5db4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71035d5c242dc41f58c146e9c5d66932466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a461136fcbb2143d608a2a991985052467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e837cd48bfb1cae47dc4cf6e196c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02363374eacc6d85fadcea8ee4d951a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401a134c2fd0c9063586c90037c7840470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd67d0f2206ccba4431de753e2eae91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e0950e1e50f2cd4b752be527a93e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436a1e6bccaaef7ec1a9ad35cea6482473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246933737b00e994f8ff6498c6109f1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066157101aeb03849a333e16c780229475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c28378ef1c9a0620d01dd9356c732f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a51d602e17a140b0a9e786e5e853d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e4ca4c47b7e061bc6dc5c3a0abdaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e763f87ce6c10f3d6c549e81a2e2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d94212080edcb9bc9bf835c8878a08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1fc1001e43dc3c9e798a68cf87204481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfa1bf5940c83e6ddb4a3f14f4138f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa00e74e1c5fb92a4bf8a00de85fb34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8872ce1ac97391506bd40aea68135db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c40ad599776d5291fc0ffbb0de795485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736b4354d4c0cedcedd12792870b29e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221fcb70e9e8a5164ec73e5bf40c69f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ccd868d80e20dd4c0c209f3fd4351488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19aab5dee4908aff47086203508ffc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb6e35b8d7aae516714922d4b4211a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd133ae8c4bc0d4d8d0cfc5a60c4ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eac3d1b34be351441950022107c6b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe842367347e34d81a99fb6c5826cd6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46257dc51e73a6311d1f821bff74af57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0913490dff2bfc7d76908af08648b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91690cde2c68dd621b3a9fa77bbb36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92cdd771e49a1bd8c73fd3e1f00d73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e68d4d1f177e04135fb31fe2c60f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e222f4a2668f5cf570fdf8149268023499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667ce78485791e9637f568ab2a30349500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50883016461a1aff6e99b913245f819501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0684f68854a31725c8e2fcb6725ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c03b5c707503c1aef4e04aa1a94f34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba0facd690f6c21e08ff9697058039504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c111f8e03fbf4dca7d880587105951505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc33ec165901b170f5b84cc60a1ff50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d185afd896ac7294ca7c68ab0b5ed2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524dce0aca27af14ac996900b9941e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97545a5670c0be847ba0d55c85f76fe7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161afc3b6e3747f70776f7bb4a120de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8d9516300708645ef6385d2551782511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d662540b9d6efebc41f312ff54bbfc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10046f4e8fad9e825e52321f3644a00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b46cbd6fba62232b8a44f149a6902a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a603f6a952693ff744f73c3ad3fc9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf33a16c1c9cfa763c8ffbba98e841d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df1f7b4fea3ffbaa7a5f077fe6846d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72962b381698eb5c87874bb6cc8351ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70963816eaabd99875472d09347919b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7df6a7bb7942f3829ec6b3261875ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb18d2d726bfacbe3b4ca6e0fbcd8b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde90c373481e49e40c2231753a0b9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e3d2b01ca867373b872afdc2192c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd514a3713af544fb98c553dffe0937524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d29350bdccfa7c7187aa1d969ae52d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6695e187924680f74c070329343d6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02fa29f3de2c635589be8eeb3fba48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4256505e81fc17f5c9931aac7f4d8e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bbbdcf78c745c26bcb9246f6ad760529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ee9387fa480751b622b6114741891530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef88650a37e29177ef59a08259dfd7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035274ebdca3a7f08d99e0b3b46dbf2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1510916f891d2124a9457ce419b72d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0387ca979dd946cd2a64e74caad991534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afc2c4ce8d060aa3615e2da7db79dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4046b06675b95cf7a968990203b4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b2243b8be81eabb9bb513a7d876f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dae14750c3a0cd8887c0c07fbfe085538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a991ee13b690a4a47da6c1d83ab0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea88007165d3e9e66e1e697c69665dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e30c8f302ac81a6f66efba66c9af1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62373ccac3bea5a429db0543b58048e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbe24eab6bb0cf5dd89a661ca77374543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c478a0fde463633e2b8be6631d02daf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8415a3c3a741cdabeb131cbfeded3f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ace0512811e0455b1b61be95355ae2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7427d584582cd1a5493f05a9561bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885f995fd71374bfc889e350795866b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940d3163af51257bd8f8bcad4708931549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a560a17de0742cca36c439afae7e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6a817c62f1ba83336b3370113d101551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725262517b6eaed4846481847b5aa809552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b295329f952ec860d433459414d4b5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89014711559a85351d769dbfdacd76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176de6371892e6aabea0e06c2d544ffb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c1d511feb938c8937603030b4d78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13007b118c597b3897253d842ec1841557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07f5797375f09f8aaf0cfd3812d6a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96468285e00e8130104d5a35943228559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35216018ed12d825bfbf909b051f9fc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01060f30195c1edf6272f9eee5a2acc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32787080397577e9aff3acaa55453104562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978981455fc3fec8a0e8d4b41b531357563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90301f132cf68976ce6c9ed7cf044af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d11cf1dcd8b0846474b5154b287f84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac71cece4f9c1ea192d993ab1b9c5a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceba8c4618e29b7853029b3736db01e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260833803827bd1a16c78ee8b2c1e3a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450109546a1d277c5d0968638e66ff7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b4b2298b1e05ff2b5e938a1beb8f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c865822dcdf62c7ebe4c8b32733e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41ced90575c32477f7f8d9098df8f2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>