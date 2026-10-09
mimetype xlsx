--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7c74e5babf54a6fe192866b4184bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16bdb5a976fa29ad6c6d568ddf560b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a686f5533077e64fd3c1813f49e6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c47676c55b1cc75e63fb74f3423084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4970d92b73c8049d8ae6c884effa475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7036620d3f94a1f7197e799ec418b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5a0328152165cfd5d0285badaf7637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631b624d7f32280d65deaa5b36d20d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e37ada70d6494fa9fc9fe853c0d779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d92e656605144a70da3ae040ea257910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda9bb5df61e217e24c1514c344213211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58371e96acc4c2e8c4d14e0621a975912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f36d8d3a3eb98c18e70524284eee3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43affd2f66199b0cf22735e3d82b20514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0bc415197c8c3e7d9789809b3c3c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5953e786ce3adaa20689ca401b01616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8829aa7286c0fbdb0b0d12b3e46ff917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289fc8dc1c2942d8a4891fef1c7ef8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f2407e968f6d16c68a532fc0ce0a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679b940a498fdfd57fc9c47d0f7968c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30a95c9c4ee060bbb6ef63b5e9eadc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdb1f469bf27b5cbe07ecce5e8256522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e64a959ef5e191fa362cb078d22fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea178c7a3368c981ad4a4c250219e68e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad79d69cea4d12fde5f9e793a0350ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ac8785c0d56e00ed3cf239fb94d6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0449700293c7034e5530620dfb05f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd894863a751001b538afdb6fd9090828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c97d99543ee59c741a9ef2f08ac22229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce9a874718ebf38dbe9873b917191930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393fb2d41a7cdbc1e25148f8acbd8a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65025385209d770525b543e7d74e54c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89267f0b61f4f570ae9672f4724bee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af9d7275635d8879eea19b3d80f83e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ed728926acc1b85d974d300c807e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453b6b312fcfc401a0ad99e58f94d4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3db9e20e5b5a130cdc6a2cf67172637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61142217b5bc03e5c92410b85ec7b5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89676bdc7c15584f204ab6879ad7b91139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e21d63278fff9fade9b2fa6937431940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b61216b4dd2c5376476ad2d6e416541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbee6701cdc9d28d6b00230fcbd0dc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e3643e6cc15144c8a1653cc271c0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95928033c0f5375bc4ee21667642f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e580eb17516ddb91d9d806e3d5fd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ea4d630b13473ebc373f1a7d774df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720ab9b5a531353df15b9de8eb9f16947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7377ce63863e3b078b02eb6ae1d543648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d00c411ed0062dc7af3bf3493e004349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a308e1efa4dc0d97d59117dbb8a3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a15f4fa83872afc99cfb1ca82227c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acef8506202ca0822ebe3f9e17568352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef891eefe95f73459acc3dfd5ae30153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1182440a86b751719fac7773c25c74b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1c4708ca81a9355733f9b7367d35055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b368fa072baa19803634ab0508ab99956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f5fe5539007cdf33d2dfbe493bf7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b279b5ad685ba0d22d6fe05e320bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f7e7efa729a506687d5749dc1122b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444f1574776b88976cacab2e3b5457e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ec9e24e006f189c289d3b4904e58161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcfe1459fa599a7cadd3595381164d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755566ce63b7c08a1ba0ccdfa82b2da663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129f63b15a9cf437198ea1a49dd296b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c17ef3b460567f0f3b5c6d6cfb75865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd8d5c2a405d66737b24f3788b109166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18107929fa5070ed77f1d6e927f04467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a605739ae0ac89e6f6cb66d66a4d5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642711fb4c8b3d693ba9a252c649cd3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5aa0bc2ce3a5a4693e0cfe8dcabbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee75eac3374a46e5330b2a072ef2a0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a405e1a9c601fa7149e2873c325d8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fcb5691c2f83175a129041a28597b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde6c3a6014e9cd6888b5591b84cff874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e597a56a8d2430af82d7abc7c30e53d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49098c984816088a5d7c3cbeb0469076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d10b754a88bc4ee71eac16d106e1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da7dcdca88b0b3d4c7edff0492db5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bedf70e01ca2a5164b910c62d6222979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee97dd042a6087aa0275cd06145a8fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52399fd1f25c98e1fda00ae546ed0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2a39113c1dc6a5af0c9427e9505fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e27c94eee4ca53b7e2f19f694c2a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e55d85f0094d517769ff1f0d31b5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c9a3ca75ef7a5b44b80d2b7bd921e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865eded62043ea9cca8b1de76f046ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c8c98bbef96fcaeea1ca8c22f918187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2af9b25f602f1aa7e18be0f60d27088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe967b61b0499af66e5c36a7ac0b5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff449383e6e994f75ca8d8c1dd54190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537a6c19f63060c6264c57bb1c6603791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefe6a61c62df7e82fdbbb7d36a7b9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe135eef9da8ef50eece2dfe31c886193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111215ad86c636e80bd7ce4481ad43df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19596db7f13adf7f0bb1f02a355be295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2be67161db59f3f6e82aa409f9d4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f5abdf35216842dfcdd11f545bb4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669eb0429dba65fd9f030104e47700d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f0c07abcf384f7e709faf99394df299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66ec356a3a204812806a4e170661c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872b13ef343d0e983f838a7a84fe4c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5295f1ed44d02e192da078b747a0d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12304944367b30de360ba2251cc2381103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f1b65562c6a48ed47be4633f984f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d046ab7235abb1774771aeb8e5737105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac565f1602df7c5eb185db3efcf6cc69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e731669b4a294137227e83e2db65c91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d124ba7a02ec71518d3288896f9b25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d863631c967ee3e80e547f9b10396e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64ea31431bffdcbb162706c984f17a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e76ac2c568a510a1a7661c9f6425ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba2fe5521f9382e5aabbdb3b461a6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f08b20de3866d16fb16656eeb4a7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d01193b486a6cff35565dbe03e93f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219177eb5f0794683c2aaf42e3611e62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2004faabe8dcd1088db41c8aad0d0a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adee216f1756ce7e019a7fd39192f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cf7d2c1f79d6bf21e584069ae3a8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e03bd9cb27902618682ab7c0abcc89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97985f15321c1095067a28e0b90654d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f505f184045fe3817e6b959aa5ee024121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15384e8a3cac2f8fd7f759dc96f76fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9407d70c5ff9c88e7a297501ef3791123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a37c4a5d1c279d6ae4b790ce68e17e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1a14501136e613708e53f601120ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e10aa99726b0b29a551f3e5b5a55ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef36f502c85be892c63be8f3701e68e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1250942d814af0ab12d2387b6c9b3a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52b76017411d43eefcc7910c19ba86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda07d53486931273fb5fcf0e8b6e295130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b993b41e1149708845ad7a64120d19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb3a5a7f8a4a062269fdbca0551345132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033db5485a586e64c168e1863dea73de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de10410f57b50d0ce191b825368a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaf8eda47451c962fb43a10387eb24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769338d3bf0f99664182b3c6ee8ab0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daae8c70004de2a50a9d11cdc72656137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493529ea227a86ff9a6ea8db58e8b4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f294c6c6874b8915eec5dedbc52374139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74d36742445c6dc529a464f20ef925140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff9b0cf1bba08821dd60dbe8625b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed86c543984ddebd3ece653971e740f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfff9edf032e7aa666d583f1275e73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c17db15673c2cca790911a0b4c828144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5912cd126e09885097b44d6fb22f6b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9965c5b62ab9eb4f56efb9d4c7bbbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3111dda28b804a4aea713d832bfc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed65b3f29863f523dc26c4d64510a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc736e0f25179d42078a518e141abe3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc3db8789cc19a74540de9d48055cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579d174bffa407055904652b1382741151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392885edcba39ed5d6fc119edfcb9678152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe09e0f12eb40f463c2781e8c159ff5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bda8d507d5c840edf58ae1b08a6d05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e66d22929a23ac27eb92013008b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f915cf5a6f69fd3d079359f35f564b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a698871ce18017c56b5829c5cd0a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fc422a458c4a7eda4275d8e833eb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc68ca269237554cf4864b5cf8b267159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1cbc1a60826f25fd52012cb6fe963160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b3d7f62144e39a36b43769e692385161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79b3f473ce14609a5d3f286406e681162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cf585a8ccd0e29f88cfe48d18fa19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae9d7cfbf5cea2727f91dd63227973164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5afb2338def7c52d11d50c0b357a46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756fcdf0e042401542cab7af7280dde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d1f9886c885e32d12b5f7a0723c5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8d81cc06666675d6cd7e9eb7422eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbc915fab3463bda376ee5854a21c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29405ea02d47fdba17a6d2ddd0933e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd308fb601ae625d5b0cf325f0637e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69b3236251132e377a269a5e6b1a1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67468c557aa094999e492f0366b6beb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdbd1d64ccd62778e10213644f2609174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028c85ef707b860bb8256e2f742fac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41019e21beca19853d18feaeb3d0c0d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae14d0f15d0b1e22fa00a765c6eae04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d89e2904b2d31774770cee2d8600d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6f332ab7b0b0b80fd4360e748209c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab99ef25f86fe7a328a2327121e03b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb0e7b372a9de675ea530389325cef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767f8d8e33a632a08e12edcf9a0d316182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7814bab0cfeec70f170d5325e5a12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f6c6a0e7aa832acfe3e0bd2a2d700184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7dac35a91a94f583f4436d319c4a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d5e0f9984b8eedd32a07ed33079cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bcc07dca94255db414c4a21e08f86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2117d27f499014738445c82350f4ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1720b6c2b86b6d65cf8dd8fe343f5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce615a7a0499ec8b4a06236e7afe73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cfb1deb174d83b8f651075c964a37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0009fc5d99d1b78691600323c95c233192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3da1cbf7b0341481aa910d525c4bd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161ae96548e96c80e1e125aecdae5e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d0575d06b8c25ec80545d4f640b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4e542213cd485bed26b3fb690296f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9173af0a8acb1296923a941ff8aa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e38088f7bb5edebced8921735572198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4529e31cfdc2d71c93ab3fc6b52f12e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37275c1d8ec94cba472d3f31f66ff08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e240cb74392f0a6d66f0dd6130554bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3e62481bdf920f8f588d5adef3ec5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371a8c4a9e5b77bdbc032ba7a82fe7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18b028b7c8b2ce297ad04416723cf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb02868f968a9aa747cc34fced8935205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc60ced53e3522f532a6b19c9751d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccc79e05a06a6b5d34b392dac46e6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca78bf579238238b034bff2cb5af8b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c00aecee4316804f9dc61861e9fbbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617716d2483bac2b5f5081e5b04ef3ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d25df6fafa2a4d97d92bd0ab6227a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd385fc34448b389c1c23e5e67081c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc000d7854ed5219640e5b922e9ac31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f43b5a54d215853e8233cdbe55200214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ded72a2834e93c28c8da7c7f74dc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc569acee397f983ad3b44a4bad83c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fc139246f44b48f2112f06cdaa92a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b87b45828c78c2ab97b84c009f24f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0057ccdf2c04e4568f33063eb4a10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8d47dfaf90a45c1cd8d890404ed2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ed109258a5a17e1db8c419ec58f63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4fa2761dcb43a8fae87c6c83f6cf6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa5c6524f97c62ad059c9ebe2c7bcb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570a796107aabe6c43d8bc1338d2027224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9e4a631015a2644c7c9c440c6494b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1899dcb327e2cdf7f8abb70efba4fa5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a9365f2209045da1ec75807c2051e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b13f201eaa865631b3d30e28bcd2a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ceb9b4be8c73c084d3128095383e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937092f6c6b33abcac048cf9d31795aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3198becd3aef93e6417854acaeac5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25968fd99c0ad7cce15e192e427292a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08d196984bd4683c8bc2c063c2bf49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad260bdfa1b213f859f6cec1a2e770cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d62ac468123c3eee87a37b85556c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f953d58f8a98db66b00f92994e944236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7908eb642bfca3d1925c47a21cad1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec639b3f31aa89f91e7b37dc2abe97a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa224d47a819995d7e68968ee0f71d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a638c7f481f52379a21034957dd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d6cb90c50d03e9d696ff808ec6518241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97251b7bff0c782d58b4168777e3140242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcd02c336970ee0344b080aab5e38a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5434e20f682180fb9fd378ea39f07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4a4f44ae3d63ad013f8afaf8c5d39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73fd525d10134c1230feb06c4ea399246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafea6941d4a5a4ee60fd41f7f0312e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1f578dac332f78bb94dce056068ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307552a7fa0d64fe2b9804782858e16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a50f77277fe5c382d9d4b0c96d2a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e1c176b2212f2afed2b3b5bbbe4d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b32ffd81d53ab4387c1f445418d3c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa410bd74aef4e27bf7c3259b47d402253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa3b0530a65501583d83b8ae12f25a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b13b2d5f01f5dc1a53ca674359aa27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2a424698db2da9edd39ecfbace49c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e686d13a7351e317c67416e60cac0ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03feef533daaaed417644c9e0c061e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc06953392dd138f9eab56890bbe91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aa34ec92121f853ce739e553942bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bea458ffd792e5e61a8828211ab13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66934742bd6e2979822c1906d705ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5cd2239c8e0a7512e617da15568d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad2606145d5f7fa5997d1f25b501ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9cb62b3f211f187b1446565fb4a2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f2ca0b4f7222fb961586e03da683c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0559abb03ca39e9f4d4bccf16b1451267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25942dde8ab1e7f5fce9725dd6f4bf8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dece3f7d9205016d975133d210d6585269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a9b8096ee527ecab0b583d491b6b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc886b74b9dc0d184d1f073d6966aa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b915332f3b36e0962857b104c1ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29cf2897322fd007eecc627bea1270273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d411379ea294d215de517f37fc3f38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfceb385388ac8eb7b70847b8df079275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337731a5eb275f2db379dd562f39ec3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef874c886c42ca0246695d16f03960277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea08802a72b6eb9a59aa8c546085aed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7936ee43f33c7bd1a9deb0daf8239279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85068b9c7aeab247719d7e39e07001280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cc84af19c1cc666a718912b23e94b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e53f68e4d7d926326423fc327dc54c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24680730953eb75fd10b76428f197e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedf203d508fb43418cc14cf4b491c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af0f372995a5f1615bbe1a701a0ff9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25048b5eaef23427897e9dce34a7fccc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eafd1a4cfaa579ffa508f34bc60b7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f858675726dfa2829fb5deac215d2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d688ea8e507aeac301642959421d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a2b9fb081b517cab59c2b849d50b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfbbb11d2381ed7ecc555e991fed45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e995dca87de2d7697c84f4fae6039b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763cd1656b97c4e18e3b78341819c96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682fa22811145c8bc7d36a48835cd91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae483adb078c94356d76263f43a2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d55c48630ac832c6e1de64885a841296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6594599f74a3f7342e5ae825c0d77f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab067ef2141d4bc16130345446ccf7d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698408120f62e8798b57dbb9e71e8e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cf60fa804d2b823e12ba4af75981e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4963439ba7da87a47bf809ee1b73a87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ac277da62fd6a6d7ca86957151abf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ee8e539da9ef341d8f3cd3a22f61d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522d9084b4e96ca59287efb2e8cc3b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c751ee75133c56bcdf2470c8926a478305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e1b9d251305ccc52eccae49198dff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfc258853e6da76e4cc9f1ba5c201d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65219b3bd72dcb2fafbfda73bbe3942308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7f9db1c3e17883d9b49a15ab05a9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5243f795830361f75bc77cac0eab5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9bdaacc03ac8af651989491ff7bfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d69837771001957187c37c1226a561312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d152a6520adeecc03069c03d38e65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc876668ebd4003f997026b39e6d32ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22f809cc00e9cd1a29972ff1fbbe6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473f09656ccf958a822aee27781aa00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2c30c40b8c6a376a92ece610c563a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fe715f81af4a6bd292d57b5001d8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f166e44ff2d2bb9368ddce705760710319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643b666393a4fea33e1985abf2c40e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2db16450fd0cd473295440e27a882321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b756b89b332e8a2bacd074becb559322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d01ff0d8abd088fe9fea7efbcf54b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e829b21c6e2b6fd43050bb97ae2f760324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82336e4bf2ac3d4649834180897576a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365f2c88673f2327ce675dafebd93c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38de0b5b51df53a14f59156ba5b567327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641483ca4161b103e027587a15694b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f9f46255a481f07c2b3c2676cf117329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408c65414671a96a88c204d2aa1131f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f629001bd359c603fd1e359ea11ce28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94ae04a348bfbd1907f33ecad211f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1390f5db00d0061c2ce07d7b2ba2fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77acedaacdcdd0c663cbdc235cda005334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a6a24321f3c5e5972a7a556143de7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274e6ba89544b7849217ee76f6f0d93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6bbfde0a409826c77137a205a8f3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5863f2b1db3432896d5436ab0139a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7137a1810e86ccc0ac694b2c426e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205dc30a2610c1f21fde4380624c36d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591af38d8e01a2ce015eba73731156f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200039244b9a5f3ca7f769ed0dd2701342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec981c44e6ad13151fb69dd6ba7cd3bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e356d079e22174d8ae13aba982ed2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3604ef5a86b24ea16660ef98375aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7dc9897f4e8dc02cb785aad0d2981346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61888b6f6181562801725d32b9fd87bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd027f0b7dc42b5138831d9f39e53f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e447eae00a89b728bd3e515510655a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9601051b6edc0c033585db21e0855350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec928ff31ae58e168f9ce9ca26fc72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56794f59844e48eae483a4a8bbcf8b6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4014e7f445e32d0a2c6b14a2a7964dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e96bd6a5570a56b38ff3d3d4ecee7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488b036d7550ad8fdb78424b85fb673355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf4603c8c6c5a4403d04486f70c73a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c037834ed48370f7deb57c71740263357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c388a7100c9e5626cc4c076e77466bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeeaeff22e70bd06887a83ba6c37c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc93484a21a8e90eb8fe2d6dd04847360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b3437acc6643810e00365a54dda27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a239f138fd39755af405394e17608c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45b17c514a36d9f68831b07a9855d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1e97052972e80cd39907d7ab9bb8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a07335e725fb062688066ae0927d2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b187feeee414d7933fdf02a31822f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83ef7888cea814a0288a7e2f1a812b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ad460bc60ae5604c553358afca93e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44381fc98a72d02fbdabd0b40d5218369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886f4aa87fce0efee0186cc430358b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f7290fe43215a01cb3cb425241674371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1194f64e484871373ecef7c7efc5cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00ad11b33ae5d87c6b147695568986373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5973071fc9b99369b809612ae5934374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3aae8624cd5ce2056bbbff7536105375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b80d4c7424b3b7525a5a4f0a0b8be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a36519a68720cc331bba62085fcf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bde5800e862a0b68beaa36a6f09a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9eff3ff3019f11357561e9958f08e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a8167a269680cc2e627dc6e8c7936380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82485c2643f54cbafbfa1eef66873b0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254664dbdd2b353da6a129866b403bdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b98963fb6bc3c64131fe0ce6f84d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e3a5ab136043df09cab0eb3be39a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dd9cb9beb01cf3dd833f6e46d7b18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9f7cda1958e30394a4bb9e34d79be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316575ac61385141aa9e7a9a45bd36b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b568bd0f7f58c673f81a260066205388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74cd07f529125afa43922dfcd71e8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20da28b0fb951116c8d2c09a903f4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7baaf0ff919a7d42b36684ef7489c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d4d996cbde804dc61bc4f394ffe01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5befab95d35a828a118395226555b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a19b077d7bac9042557723a807fa5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c544b5b8f35cdb6ae519c6d9d19ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c944f42333fd97f760e94bc04e1e6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831b492e5f8b611145cb54fdf88d77e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fd94be6ffbeb75069ddd1703b05a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95381390d7710afac74a2762e86ff8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a47ff49d82a7fe5a9ac903a9a291f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169273d8e5fea22527b9e2a9f9697db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf49923408ceb5565553525b1e18fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03069e759659a914ca3950f0a5503918403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2952266cdc23e1a40c5e6e6ad2bd5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaca81b28c24eff19904730d0f28c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d92ff84c1cf682f2999e73d18b9999406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e364140be8f93d0617bdf0f04f21189407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10741452a55708d2bbee0781310a2f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7b11585fc1fe8c6d54b3deee807d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee17c6546b23033536727d6c83a2a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd977696ca1f91e7a1358aa88e130d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc91969ee8a1d8c12438b6c9766197412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d435392f21cc80544996af954942e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b3b9e90b122de0378f9833899987d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29fa127d3568278bf55c8c9a50e883415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c314ef307da8cea54949f93b3b7e378416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82efe8758025df48338e1ff68f6d6ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49197357a8a19ab8bdd24cfa62724514418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24151729ed239a6c850c297f1a3943419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1f02814e394163f5d0e1614f36940420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09c9c32e9ee5eacdb75bf2d73a971421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446793ff665a7943aa8931ceef60b6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc38cf0bacc8de0215767e0fbe3adad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f599eea487588b5e6e36171df892a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a00698bfec7fd0d5c8dde5a6cabb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8941ece3e674c257890b0e4a3fd679426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5463c6b08a470ea8e27fb643faf908a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940213c38b950b89c229afb551cc34de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144b55906804a1f127116a6d50a9128429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13957e100195c084600e6662492b5404430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59339a32095182db2969c286aea8856431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a045cd8e6d555ae3c15673a7e783d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f185fd392f6210420cabf108e0458433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f683f97cd815f5c88a84d66f10e7e4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eb29c4cf583b4ccd4eae4511f5faf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689408c340818a39f4737bed6b59cec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84b0b374ab07d9f38f3d53be502c64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911818870306090e1005885979aae3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14860a3b72a2dad440c8d56e5d13f1cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672f958c21a800cf6fd91e4e12b367d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa8a941a409d127313d52e1eb2be57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33292d5edc59d80ace52e495e44181ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffc12d68861aecd44e3904f50ef1e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978253f4e7c0a2799b0b06ed294acccd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86c9f3c701b2a92e4a617c8f0c768f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dedf644d78e5cbcbf3b491da7b803f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83511b93615d66ed7f376fc5faba5eae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ba452b6f9d8546a1320c72be75ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6acfc63dace0c5e5050bea2749b04c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044bef662a4eb909cb26c3ef892ae4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d6e03a311b4b1d4757513538f10bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700e8afdc9107a103236c5a3421445452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d395a1aa0c79583181ff235a0afdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29277094be81451c3cd87cf4e96ddc79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be007477f15a061263a21292a826fbfc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c7d490cc06d50ebfc12cae4d9ffbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406203053ee0a22b2e5433c49e3e8d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555339dfe23ebbb1c1da5f3cb55b097458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b572e2efbffa9c7260e934221fe4424459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca4d1bb9c84fa156aaf5fc38d2401b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26bfd991fe3f7b8c6af6571d071087461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9ff2d1d6542b85d8664cd1f8cc5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b960928076eeec4a7f6a0e1460f8e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4914a047accc59a7ff81ce5d27e5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7152c824ccf315507fd7721128d9e51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e0f4a617704115550b0fe0a339d59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c2ec42333583236b3da6085ac4757467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe67ea706261b7fe82ade37d17f7b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0f19474161a6d1eaf553c2fd5a148469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20215f0f419855140b96df35ff0ca8b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b9f4c0110125dd26c69d65c6c0a36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f351ca33663eb20124cc008107148472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137b50c728cad56938b947feab0c8fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c56c8c1e3e239e404ddc33d0d9e3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59176f6d6bdeacdb361306a44553518b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e87f40fea45e15a74a96aa136a3b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a2c314ab1b28e10007ee5ab1c9c10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25309a5ccdf3993df46784c4fdad710478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8f3acfa08d4549dbd9d669aaf5a17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921a21e19ad895a64228ee0f7b7a9b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb902bdf5b03ccc06d14f10298c820e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131af025bed657af4076a4eb58322f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30710cb39a24ddf645f33b4cff8a865483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12933219b444c4c3c6615672dd8f024484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d1eb00731d3d63a4b282a31ee6df2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea146f2d23b709fd0ff11ff24742941486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca5772d1a5e508d36805656f131edc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fa653747494768b0a2e7f5ea10a96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff461e0507eb213d4fe3bf58ae327c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b76f4d093953e60b069159ad8056a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edffc69fb6789fd2755a9035218009491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313cbf6ee787ee113c9c363b2bcbee2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da8c2cc20861f93b778b16f012dc93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0b782a85d7f71f182f5d336e1b5a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18691426bdfe3e59353e1553158bb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb899743b5fb16a07e4c628bec3c6ac8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d051b11fc3f302f910a17cfd7e1d86f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61655c4fd5e04e480cca962fd4fe62d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01202066df3149ee388fa88c7c1d3990499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2361d3206ecca52f9bd56d91c03ff6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa39c05216cd6d2a4af62672154299501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eacc1d843877a08286727c37f42db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d76c1198cc301a63792078782aaa6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cea9772002c2181c9682403c1129e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16792a349d4ca2990b992497e07f92dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768990a8648eec9df6717b430faad54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29280b5f27cdf90b1f0c0ec8b9f624cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d1d8bfa86d6e0ecb9b231e2b9d076508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b1849d0b89bf5684f2fec5e72baa9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d5b2d45d579867efd998bb971d1a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa359194047a8de4a706eecffcf41f5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1ea7e0dfa55a1a0ba97cabb9f5f79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e61961d071fbf09957ff4108da91d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800fca77f7a59d3b5905637ac72048b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adf6773286345d4a2a576de9c5b6a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227361397ef7d2e1fe3b94dba2a669b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101812847be0f36701a3c6646deeba04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b72e6b9a9323d55a07b92745717d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34a88f78f18447153444e18fa53555519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692124315319a1d57679d3af0da7bcad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79abd14bf8f9188e907d17d46a564d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac0aca31e15d1818468594a1d43d37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d772cd341d3e9c9b401706cf722f7fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f45f95f8b92372f3249cd1c41e0b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a41dc5fde8a737067617697f04423525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1042ce3db2343db8c0b157954af3052526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64802e14328f91f0f80277487a0c8b65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2c8b10bf39df90c4433d2566f7c0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa146f2c2ed997243e621297e9f293b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360ff3c11ae7a436cc6ae7331bed342530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14b1f6b5c563d022631a29931026ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7a12314a69d9006f4d142604e93c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8361c615291c3da6e3f30c36417761533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da33a90830f7125ce66e988a321d668534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d76f28bc793a55f6f10a954355d80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1339b03254e1c7f669f38e6a73977536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ce2183981f44375bd1082566f6694537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36168dc7d07e4af7e77205b5f28cf83d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef192d18ee9b0bdfcd041dc7439102c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd931fca7b7a32a86bb2170d90c0ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd2c35896a2f29185bf8a530ce48c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc48103e926af630c872991f1d2787542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b89f76de70b5f4d45c01766807bb3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0775d9d89c126b3b8ca45e364eacf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdd172ab781ffbd0990aef909347f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d03cbbb9f098db128cb109811dd105546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d081ae969ad65dd99816bad5249124547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9ea52834cd3e71206da4051beb29c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f95b9d001d20a45ac33b1de66c93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2652ff0461d1ce191101a0f3c8ff876550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f70d3c73017f390e724d53b4518ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e533b3e662fd0cbc8cded1fb2914552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a46e2b0636474efa321eabe7769f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef88f188967e5e61d4d786a6b34a466554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605488606b1fc29d7e48cd8479c83e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b21416ec6c697e8c3a89b95f4b4ee9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6c35a632fae5f7751d7e9f1048f3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc676b1921dfa252e33b80a3d92317558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ec85b451b2af28c15a1e03548bed0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7044f8b1fe66e1f73e5516ba6c978560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8f5feec8ca39d0bf41a5e94789bf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a22edbe539a54c856a4b989fab160562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960e6e013952055956dfaba67415662563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ffbfb0e6feab0dd953b022b570ef0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5554159f9d2cd34cd299d7b3f0dd646565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448df7c859ff5c94b60a691930c1ad74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9343e7524b972e406276acbbafb94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c5130d1aa1b400ccb54c90916391b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efd1f785305621836ebba38da8cb15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300dd5c9a81fe0172f71b3f656652a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c422fe575b2e2e96738f9b88cff8f17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af0fb1eee19e5dce81536c0e0afd6e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9af77f633b292053e24677cd10d9e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b617ec8ce758892922da027b2001f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4b185e85cd5580c29818b706e38243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38273f44682f821fe2dc1fc61fae994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edd7298f337f35bbb1a7e17868121b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b907d4ecffd297ed658301d2d6ca2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcbe9b5e34f1dca37fa6340f100b8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc88a1112ff1b963e8704e72fadd1648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0b7f21a84cbf5bf2e5a1362410eeb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85e7d3973c8b82ffc2c298103891e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddadc6e2d6cf0c889f516d32ac7b02611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253b2e3884db87c1ab21d0c231b123f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69edb2458b56963a8b1cbefa30edddb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ef42a9a3c8764cf2fdb70a6139cdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97681098feda38f1fb7335ad5b3af56a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a240693c071629225f1894afa5401a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd046a8bd736cb724ee668cd9c8ce617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c191082dd58ebbb9fa3e438a05e9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bbf9461eb11c4901c212e933b8f8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61b0fa244c5ef4d4f7463f404f8bb020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc334d4ecfa5e645dcc3a91b4e1ff121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8891704bc9cc20e1584ea1db9977d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fee53ee966a93a6be3db1b344f79da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b662530e80781a4d9d0b920a36b5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a4adae44ef1d3eba603a1a2a83ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e8d81c35fc31df44295dfd373133526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dc9f49db7839e0c478729ba0c117627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33e70b63970d0a2b8ca594f18b89d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff53a63462c4a9320a96527664692f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711ab71396dffcea3855fa646a1a45a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c6f5f2e7876488d6cc44450610d3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab63e156dd047a3ede4c786c1bf09732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de895a5a902114d6b052ad2755a00cad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e485bf4d6644ee573767f63bb2f79234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962a3a03e3a45a886cca6577f6cee5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85bad4dfbf2cd758263bac3d45a4f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0797ec175b13056ef3f24db50998037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66fd987b3a1b534f6153a3b385892d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb3c429b6fe22e2ba6c4828d21687d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71404f4fa9235fe12f07c351f822c3d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d3e724087206c7bfb1281b51644e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939ca53d9972e2db8d0fbab119e2a8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431642357c8e161fd1f0096bb059670f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf405bbc7af953aa9bfecc565eae96544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78885eb556e0075156add19f2ee3cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb6a14fef23b48b0af3fb618fb549546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0c2ff4832b0924095282dbf22cef447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6dc0b930779677cb4f83835ed7ac748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440334c92e9fb574b7ac2b33239b15a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d507658011eab5982a0bde40611d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60ae6780d222762374ddd0a330cf9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205f0e09f1c50d503057a5c7781185552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537de247a05b8493a7abba324a3b41f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408c0ab16d0f25ea02543236e04d50b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349338cdf031254100036e5b9be8986355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f244b917e181fd5875fb92adc33bd0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372ca7f0ff028194fcc24e72dfe5e7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a44e8479a8ac6e2fa16bb5adf1d08a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63f91fa9aadf5a597bc1cf687fd71259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533aa5d3f55f5c1725e5ed493eaf31a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f3d2b62407d52953a67fe34f40b0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f1def3f9f386093d4010e9c8ab9ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa918a120dbdaeb42a27597b5e677cd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f16bb9b2fb9678fcbdb22321edd8a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f1a1be3221dfc9290c9f3c7277b7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29cf6d4eed1f19eecbfd671d0e4a3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f89b32103ffb559b71ba2ed0905e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd757ffb3078f3958f7e35976c2340868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1efcc5581b7e34ec18967c1406dea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289460c0a1415cb19325c2524b66fbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6a8d10956edafe658123ea775bd1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31aeea3bbf95e860d5a7839082132172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9a93111f8ec32834981474fde648673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc6cefe277f25d719ebf51f8aef26b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721442c23ffc2bd3ee4ea3f5a8b7586e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641c7d69eff1db92ec8271b2261cb5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295979a97aefc427455db5b69af8f64677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb70e97f62530e12ca83d52613c6f9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e640f1b3d1de7e66f04852fcfdc3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad61badaae064cb81e012c3803a45580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca8904733adfdec5a8679e2abfe17b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ea37b8c5cbc5822f83c59ed16a6b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3009f06fa87c50ff312730a0fc4c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee12732a61eda07d61da85241d5290084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3406ab146e0e0ef67e74eaa5b01e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650931842039a0ffbebe13cc3b201b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189d81890a60d89363ce1a1f302d46a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aa5532902bbf4a68fe9bea9938d7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe9b5ce0870f5ac5b91b15dd3ba67889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55467c13b8d2c31c6264013cba13e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef5e9b28e96fc83f5f0854c45564dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a90dd58ce8b0b76377a5a444f9adf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbdedd963de7d1044f6180650195c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746b3e063fc95023bfc3f456e9ff3de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c1b26e0c51a696dd24a2c9d4939d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d59b0ee1f9aa62e605c33fd600743c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60abce82b1123b1cbc9350db6f9499297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3a3c1735de121dfc3e2ed559a863198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a0620ae2f048960d5e36091cf812e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4437fc01bbaab9eceb4f2787ef78b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af779aa8e690a73160fa5b00c639e1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06929353cda6c172555a2fc70f6dd7a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8c75188eb1bf127a465b9e40258ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac89686862310c7790885ea1ba93a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a339b1c9b24d0d9466b8de6f2e0d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1a7f577cf0239c3e7732914c2fc31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b6f931d52f8f31f864a635683cf54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9202de4eb3af1eacfa2c9f7e2124bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec906f899dbc668e7bb72222ac262f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c269e7248c660368d5b80457c29a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cea4e0dd955daac07d3f5895b17043111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf3f1b15807700361f5f19c3c7a7b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6c0e09aa41f47b0bd07e694ef0124113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9186ff515734c5ed3c1395af56514e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec96e927a3b65e4a55c0e67d19d7c32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d573d2a08eca75376ee5676c59e249116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee26452c71b03d277d1ea0ecc5c9748117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56224cc4dc14bc7aac7329041a6970118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5897448646107497850ca2f04902b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5069f90815773efd54dfa1cf858b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af1b48b9b2e85f1624802de446ed02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534193b8ec98a67db740b06fb28426a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8755510aa7c00fdff968ccf208f55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d75f5a7f78f638ebbe7f8917195bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a0d1f82eb3a9cb3e62e41bcf903e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d744ad5075d2388b929b38c7b68f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274965bf80d91e21c207326afd6991c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e516d561f7ce880510b8e4a5d635128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a376c13a2eb0cd9294e5015a075a23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba4a6349fb9ed6e35f17cd3053c25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4143cc11dc748d1cd090cf89622cd44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c90b59b18ef3d7d2f2b282cb6c4730132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c568e0f35abee51ecbdd1984182cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fca18dee04fcdf3d13efaa36296971134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f34ed77f677f928e3d452b6ccb69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa725c60a11b6e9beb4fe554c8ddb3d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0430b387e0aea747a462d716417fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfbe5ecc602bf67b53fd96a4e9b513138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3e2f51e372b551eab000ef3dfaa7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84a770e5015b7b429f6bd0beb16e37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab0f515d496a6153b5176041c2b6e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2356109e468585b230097205690950142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd7113431d602d853915fb4fad4cb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a6295cb5185cd65dfdcddf070e96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221371bcb886970312314e08917846b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea463504541c559b4215390ad54587146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b9d868960b44f9c4a6a910ce6e5a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b90f3c54ad584bd985d3af92d74215148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa43ad0019a74ba44b4610c69f13db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397f23bdd72e34a1399c3bea92ace3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf380c18e27adc7428e2cfd6f68eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4a49a12f9c4505fcd0fff516519e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51aaca79c9a6c089cc51bcbbd1bd9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234b94a7f75e8cbb39942212e5c633c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b222870f4b71bc7f4c513d71dd7baea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e332ba875ab839f8f6fac5209f7becd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de610f1840b9dc9963b90c5e6643e12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bc0d349c2bea89a623604454866f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8d410ca7f6ce1ad0d6c9407fe22c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4a78fcf48c711195da1f4fa80d0b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe26662f187ab34511aff05db3e349161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708c74ddb49ee945584898b139640a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b50721ec3d168e00f7215283478ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ea7a8c801222d7557f6a521295d1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da7966178306d59afce876682ad07a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904b251ec30d9ccc7eb5ee9230d7398166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f847257e34f8f992cfa7c35554c78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece63d9c609834c647c6e28aceeeab24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9140477ee5dfb243416c81df4ec130169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a154b56f0e956c6adf8bfa66ef147e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aff79beb334ffc5b0373f1ddabea62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcdc99f438e71bce5e1abe37e5147a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb6bdca471ef9d3b4ab41876082485173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac589a21b0724987d8fca0a9eca73ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00913cca31e6bc52f1c4eb296a4ff3a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08fcbe237c00fda6a8c67159bb6eef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8b949309c6c7f06f550d7ff028499177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cc60b85f88622ae974be1bc34929f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d328a9745f281e595890769c7e993179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbde470731125c98183e07e31e16d0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447fe8678ee85c43cdf0224580593ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6315d740432bf0701570e601a77b1a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c30c877e58e324f95c2e35256a88d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b3fd1ac43679d5fb7d15f2e7b2774184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e714d22c84e0479cc0112bd23db4c60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb652e0034a8cbb5ea544f93a08302d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86aa17a9b2fe759695890204874394187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621bdb4b0f739e7e6c40a26254df766188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831031a0b31a21b43a243aab5b9e505d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913c1c49fc1c4375e1b01f1c2b9576b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e010ebccd6705671f47030eec395d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28613f5d42921232f90c3227ef9a16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbf9644ea370cb2768b679b24fb975193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f22797e6065360b11743b9e73ecad8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd4bc52ffc26f0a1ddc7085f5ac5cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b64ec0e45051c2f1563109cf4056e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982497780194f6808a07f8621c2b660197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eaa98f60d4e1b58c9c2d71b34671a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e7041d63c2e69e49390ede906aca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a89762315baa458ca1bb7fb3f10032200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b034ce2e9d0e1ff33725d8324afeaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5680284ae0edb764263b2d961346143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77f1a489306261913a8d8d273eb55b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d3987b074974e8bf008699f98d263204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e221071be786a047c24519c5f47af1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a20ce69f10513eb049859ea9b01cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002285f6f7e71482694a31550988c71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51a9952f0f467c55e6820dc0e49ccf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fb59bbda9031c1cdab688f5601cc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb636ee41a0dff4c75fbe10d369153fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e94e2ba4aa1dd36afaf75ea9e61fc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13504ec8de1edc1853da98e1a68871cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eba355a070980b233a246c69d6b64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b878a9df19b988b26fb417114994e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c85ae59441b9af19fe08a85f78b42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b062f4b9a20b15ebc278fc7838c54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e00d46741ff4ca7d5347cd167c933217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae119c35b6bd0ab20385dae9fd387a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532b22ccab3452b11549c3f43dedc66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219da85033ce46b6839b059eacf5bed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8d3bc6615fa03bd45839938c6a14b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80e2afe08b5e1a856ed25647858c93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1a5a2ff2fc9d5f3328ba2622955fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a34d22b05d9f0582cc97c382bd641224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420fe7fa1851d68b76c4380f918d729225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e1c9323e1bff3d174d74522dedf7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250e46bbf8da57257172c7602569d3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256ec329d6f0d3a74913fd9d61eeddc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dde3adf8d3fa82ce2aa10c7e90e5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932ae9d27534f1b4adf84c9051e855d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5150f87ff29d022cad94e78687c7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9639d1c9852e0aa25751edce86075232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324459d136aa4d84ef616b5592e25926233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6ae56916bda4bf8682aa8af21a8ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d08f591404b01802f9efaa46c52a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71107f094eeddfabbe854c3065412709236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0009e9f041ca62ae5b7c8a5fdaccba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8d0abdbc7a543a9d6f668386c402d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829074b858abf20d41f21b767f9c46f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ebec33fbadc712f8c1e5347b14260240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b13b4b69c8ee4961e3a4f84ed66f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc28418cab8d95d25471092c565bee4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85471bada51a7c100da4ca493169409243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc514917910b2a07dc35d6a97b63c2cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394b4510bf5f1cf640f2297e53d6685245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb39030f5d8431fd8420a3f1de375bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed8595e1d4088c09d041ad2e745948247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605d459dbc4af5de520744e22004f0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca0b02f3b37b4456be57f04851a619249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee6a1575c229507365757c0c9df9ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e22913685ae1da8a9148a07270026251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeb24886ad42f9469f859a902a09be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f431e18cc21546bb1e07f54667b22e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52d7e87eb25e7c36a61da0534bc2cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa52ab42734c86fa6a5396bb4cff49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c33bcf4075c04faab1d96287161191256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5020b146f2a1663f75969cf53759438257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6680590d88a48409c786dabe7052e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4b92c1c780f6e69196a90a611b29b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a6d6208c3152e59ea54b46aa39e37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479657275b85a7f2c1e631f1f3e88658261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e1da379a3a1135bb7fb8574ce3ce1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d0b440af199264f7aa0fbf010853263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdfb7bbe03375f7bba252e9babdd1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13977e8b1fa12f2fd2c90b1007746f9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9858f1f54b1e5e80b09a62fdb494a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cc3ddf72657e98b418a8ff0849c12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588c4b01c975483d3602a23bf4ad826268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0e38114f90f56305bf11a5fd21b2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7637eedf3bf244f3597161b17dcab9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94de34891e5d5780b0f2e730cd621e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fcebdabad16b71f26067853522bef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266382bbb6601d2d3320ea11380acc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa9a78085ca4df3d64e379cabbb8c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc7cb0ee055c2ea6cdaeb39bd16e71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132cc477c2893857b981d523fe7b6dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db917255a31474bec3702da30da4509277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6058e78f705de03b7b43eedde3db9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050498f19ab07d646b11a42e8f8fb72e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cbea044af5e89817aeed4850552e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42294a019cae68deb25221af22f445281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c5096da812d25b2fd6b7f3eb6866d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78e8b1e1940bc1135e77e4b64bf790283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277b694de7c03a6e17adadfabc0fa7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c43ec51953dff4024b9dbce33d5ab5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7016c98caab3a606e07115e748310286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdc8f64dc8017baefd85734f6a268f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85360bff48a586810ac0123a199481288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e36aef1c6232fd0216e7726cefeaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012fc9a34ede10a84c9aed3620ce187290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95175097f72ef585c44cff8a9e379fbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f40ad80a6d4fefe3d82bb3efa68213292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd357f2880c181992f34414ec89987293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb341fc838dce088a1947a7e25dae1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8707d372117c3059f2326ea991eeb57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3d913a967da4e0bad05e572ff836c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038f3d1dba84b1cf01f4b034619ba5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec94fe13748ed1466e83639810be4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819fd1ba8dfff7d5fe90ce8324ca791299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b33dee80c6c119b0e3a3d6059ff9f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d1048126d59da4feeea6fc662ec6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2bf1f85ce1db49aa39674886be81d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b3d0f8c8f5e19400c52ede130d4e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce223c5b2195add6b6c4749ea8e3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a624357761a317b123068a8902503e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f42b421eafd5373ebbcab2209381f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d8af42fef263aab9bb8f2d881e3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a7ffd5299cbf4f9a0be361998b2c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795d02421a1ed6097fe24fec5c5701c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103d6fd9f0952ec55cf4882c0669ce1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a6b3d42d39b0c9f4a6d974249033b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f584102ee1837e7a9ed70ed03e3b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c550968f477d651f9b05205faf75b9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec08a6bbde4701664df5f5998d9ced314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3957d2d4d3177ae281d5ab5e4e57a51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc94535e7ee5bea9ddbf2c9d72e7401316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3574683d16d2131a19c3f27cdda0b8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d75a7f6e4dbb7278da8909c77e462318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e670cb4a954976ed8ea250242d8c04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db957302024d95dad30e68e9e5e0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b043bbc26c874ea7c2c625b4b565d2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64c372540d30eadbe011db4c98b666322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad357968c26ba5bc592516d684b7c68e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0da66c421b9a9d3e5a8d794cc4509324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf97c1c4af0299d852e315b188aed5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca12873c92d9a0af59cd46568e1f98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc99418398b0a16beae51889bd5365327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b75529ab97de2ed41881a207896904328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dabb184eae5e891212d698fc75afb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d7cf0aa3c299ef8d311279f95035f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c91876e80d3eb131fd56d578f3cc45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de30369771b307cfbd4ec86bea0dcf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91afb1144acf0f3bd41138485a231a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d7925a8f495f401bd781f7f3c1099334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f01ce8d6549ff00e3c61b02c496055335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b4567ad37f06fb3ecf8b2ea9ec5f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53a5690a97dd9306ad35d939f2d200337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfe448d5802028a76d94476fa7845f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb0eb85b412d6325545ebe6dbe62ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e4f281a2c35f668973c0d5d9287e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f8372b278e96078b335af56e32188341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533eac0e4a6143d99c74a1a5b2b0856342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657d44beeac24395cf81136f96b910a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf79f33d2ca7428fe6d48b05f933d8c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0325eb1fd88962776291d1ba4a8c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938b1f5ddacb19af41c6929dbc57381346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbb085b11c41cda8f373e598aa9489347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb53ecf07494532d14e129e157e6ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41089dfc9a995167eb27e63202143d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8659822fbc1feb14c54270cd00b61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966af96ef66487c38b8d8d1273e444f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d26dc2decc2a8b7a4d372e52d3b9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a474a3b88f20d6e2c196d5b4739d094353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f2c920db3962f8e546ebf87b6628d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c46c2318afc06d92222397eb4e888355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4a375536cdc909b702c14db8d164d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1ec96416b33ea081a0e9b7b4251e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e26e089fe61f6cbc937907386f0cb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f62344b7983027b2ddd196b40ae87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a308a45501410ab3313c1fa9ba34a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56458ccbba93d7c0fb575063e7baf3d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e84d46db78d5ac13e9fefb9998e3a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7bb02f646a5dbd63ed4801d6006a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d160e9f09d25c5574a554720c76c54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a152c4fa8b73306040f2f5a6e4876d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02bb8da9e10f4e5bab74c9db3af343366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd24c6828528e04375a5fcbc4ea11b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f71a764ec8070511f706844544fa68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e283514547d375a3778e224c691166369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a329ea4e7d7b33f5b48eac6b0946e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9733792f691d150d1bf58c23838401371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86133356a42eec4324317c30ea49bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52de3b857231f935450edd034a028f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e0955fcc1098f4ffe22973d0a515c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a54dcc20b4f02b31d892391975519a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102e84d401db9a9aa169ca81e98a36e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a40e8cacfefd214c3db4340e9df376377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3c41c4b41a9a4ab09fb97435e9e54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7576848cfd2c24872e479adce4605379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42faf8ef319e907154acd6a185ce036380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd9130df2ccb99f0290b8ee7802318381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac392c0c5635108e75e0f46cff29ae9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b1ae658e7d5cde4fac92d378f455f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61de75b046dc7bce8f8d9f4fc37e56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb02a1acf01d4eba5ba4ef4d23b1bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5bb437e454c43f938ed0acc9a54a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37621446180c5b8071c17275bfeeebc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c90999d49c8366cb9d7cd46e9c1bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2eced2d4d2ec646bbace4355cd8b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1728b7fc3840d562758be46656b01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f370faf0c0f1c30db2c27a631f9b64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1039cf95c7bed1fb90bde2dda7332d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f9d8bba31f42d1baa0baa0e39b314393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a80416b93d6497f46f61307db535f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552782acf03b2722c4e02b5da1c4248395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094eaf5fd6ef95bd50519800a8605d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6162af914a08141b1d4df191de9ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2d1ea59ba9edd820c84578982c193398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2d3ec64e8558e54f399f9aea368e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cfe6e73c96d329eae96304e374720400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176222c5a9b757d27a3f29d1fb17a72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959924734f7e1e29fdebb04adfb1186402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d964dad89742b6cb48d95257f6f34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53168352e20d25e9ffff684c702c21cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d0d9d5fdf6cf369ab5fdb476aa9b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc96d478587f55e83cfd19f82b6d42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee28c2deb11e607f145bfba32fa0d26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468db27ceb28e86b6c00048d0358e11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5439d13b2c23a85ad51f88bcea1e9ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812365f9e2fdcfcb1de28c0c6a2e23ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24b6b14e47fedcdb2834b7629a4c35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e2e21847bac0a362740adb34f29ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2334b80f6ca1880c3c3da706fdb702413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aa0b9e75cd12988d525d44e0effc4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bd86e8c7a4a42f706f5283ae32efe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b966b26ed33d5cb5ccd3fbc76a5ff58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10deaf3ff4e1051273a936736716dc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86291c8b3cbc927df6878693a8f5200f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbebe9066ac829556e1ca2562877ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f95745f392337b0b435157abf5a32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30660a34912d8739e4ce66033cce57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdad591ece066c3462bd07540b22f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c7917c72a33d3648021e34436fffe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f45d2a95bd4c53d62b07e2a8dcfd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b062857287f9123d7967354b1b830d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc6ded2326ef39fe0e5590baed21f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5bf24226b4c71905b40c97056acba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040eb7ce7b7ca305ad5d9381e661bbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dd8a413b3cb0e96cd12f32883df8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f364ae78ae1e99fceaa03ab8f05979430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e82720dbff3530fb86c5e680e53b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6551970494f6e670ec9a5b637ffc9b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a0deda2127f24664509c1aca0e39d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e87fcecb17b0e586d6818b805f6ffd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a6b27e7b4a11bd9e2effa00b00138435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae13c6bf5983071a8695bc53c3d9a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e75bbb012a75a724ec594f2c6a0b6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c37abc80fda37e3e3865fd12dd288f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede3f85db8f2f5b587ee51f7271ee56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84006ce829ab85b68187ed029b665463440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e6e5c90db9290ac8791b570ed0e43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f76f5e7708ae0410739a2fde1393f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa2c3b4510c47ed4f969db42dfcf17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a285c4d72c514585722064668bd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2db83e05368faf6ed66bda16c904d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74778848fd63e0d84320eb4dfa6286ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0749172e541042029820c8cbb6da1e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfbee2be60bd1ec730e96e3396308f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5da5e58f50a270b7950a1942c783449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee75326308095fe28e0837e90ebd61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404189a571d805197209f5c0d528e62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf9ddcbcb2c72c76c1f1821bb2d6da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5044f4a489d9b35d56ac5fcff6367453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c16463173809f79d3cdda8f1a15de0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18963b701ac4a9f48c735cd12ffdbbe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d6232b6bfe9c8f8bab90ccff8efe0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c694ed557a953e9033c339f4cadb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd649b6466e3374b38108a5319b1656458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92231f7decd2b23192b656eeabb9cc34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126975607d4067fcc920e9b108d27ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2049515af30e7efaab3ebd2c28c88bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d47303c6bea86307b8cebcc85954b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089940d54f6287b379cfab1ebe73d896463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec104fb2a9cbb502e451c1ef7fe26994464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b33c61fc97cadbb64933a2d33c9b43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ca3b08143fa2f09edaebdb5e6d465466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd4c437d8e0130e7943ecc85a04979467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214684c858b5c0f762cf75d7843ecbaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee73cf2aad92e2442e1ff5764a8aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b5508d3b035c839cb7ed46b5510a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc671baf6d86a0de1cce1cc2311b28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d738e4cfe606743fcb9a3f01093749472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9479206a247268d1c9fa650bc5180473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c642da96dc39ac45474a2320c1992f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e235da6f8c1f0d9a0ff54a9d0abd9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13774b081c7688c97601ce46a2ada4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef6232e42da025fb757b00a4ec0f3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05cbc63858924431f9a124d0506ea2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5feba9bb2287bfac29ec042be76a43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddf748ab37b7d4258a4c1ea69d5351480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ecb7025812a3439004534c18de20b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf26661f7da569d7f1a3aebf5e79323482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e99fc6b386735356df1300ade1101e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3db9d2176478770d45302b84504a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83116fb9cb4e1810c5af346789b5647d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b81d45ce91398c3de0d8a9d1f7868f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a08d6bb62b99d38b05036cc149949487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df683921a1d0e457222a46b698445dad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf672f45628643477fd9d64ba0b2637489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd6a316571b5035fcbd5e0633be6e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c7be17cd1fe624b4dcb0fd46359ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0494d992984b59f03be55215f4d13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d361110ce18661fc38c4f9d9fb189493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f012da0ae609e332355c870d194bb92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b4292a2692f436bcc0db0f9752ade495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac968a784cbaa6fad2578431af417e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ec145cc236c645eafb6e600bf4de6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e201866ae0632fbbab29679638625498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3778dcbd046e16c8036f051c6ff2b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0636e6fa4298fb341c3cb71e2e1a9c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5a49f12901cbdc0fae1c742f1f6b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e3df19104660afa77ecc3d1d94f2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4baf98c616d7f7f7fd7260315466f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2f318a6b23f51d1bc95d266a45008504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f89931492129e1b789d47e870a9bb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fb85a2cfeb002ab0be3a6fbcb349e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f860cecaea6ec53e18fd21ff8c252507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d392ebdce0a8d683e504b9b9ca7423508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe97892e216fb969ac50ff4fe687f6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c338ac6db9a91b5f9bbd6d4c936c3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68965e6ecbd5fe5c9223cc99e59577511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe94e363574b5c662bcd3cef3d8e5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab4e713953688b723045103b7aced9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c533782d98c73258683af5c6401e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77daceff1d82e5d35116365528ad4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831d0757a23cb239446a13e5a25fe41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368a7bb86ea7336855158d76ba64cf2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfea9caf59b428268e80dfeb11117d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fe61362279bc349b0e15ca91fe566519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3892352ffe853795451d7e5eadf3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80684b4c224f3f959ce63bee1587f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e09d965fbebd8abb54bcb932b8bda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da644a10971d3d805650946b8d2f0205523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd68fa69b1549839dc5217e469b298524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a16c98f293e218fad8f9cfa8d8b7fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15578453b13109ffab7b06249e3824526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bafa35b5d3fc0da05e81cad2136bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d955e1cf9179d1cb7142f2b6c0b9cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941893eda804aef0ab2e3e58861a7fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6938420e5a1d8e7051901514bf9663b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1457091ba718d1bed0644ea283245b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605c94909acc09aad062d0f484a2686532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcc24c21185e8c07f947616d7b2b07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f32980ba99754767f85e270b4eaca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911a39fd120b5213a896d2f7f3ab6e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aefb90913446c30af55a25b929fb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd563c0487c70a1b6d44bc21c2f3278537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de200f06b3176c35341456754b79f22d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aac8a271063edb4ff1cbb306fdf5b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3f7125254190318d8af09ec7d0902540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372444f0b86f34df1872963b02c6a01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3751f97098ed71d4f13c4b3164096f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b25c02948d29778dfd88bc95533c02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56544f19e62c24c3e35f6b0655cdf7e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee2e6ba847efb5fc8c9aa5d0d44ea7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb081e0989b6f88eac3f4349926e808546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78cb05f302667f97fd045d64b9a77d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a22fca4b335fb39dbcbf1013cfc2be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281e49dfa882db401e6bf1c60327deb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed59082fe898966b2e0b708eab3b75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186590f5d8fb38ab9101fa3114b81a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9f9af10a5a9b172c4f5639e621962552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239edb1b1cb716103ee60a2d68027cde553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f1387a218199bc475c85a56cbbc01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41befb905009361c41de26d4b7b2ee55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e42cfe3e266b0a80bfd4d335ec48b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4464b278bc89d9695175abcf78cad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab06302db32cb909b30dda5620ad6d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ef5d0416acd326a5f08b746935a86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45657b9e174898ea0f3bd5f541faa22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e36f18f42f0118a85e61f10e8ac4b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306967d3999445039996988e289fdfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7584db54ed362577863baff04713c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f56f6aed774ba007c883cdf49097a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420054a48d5b10584c4454c2614397d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3226309846d86cb0ec849768abd20a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c44c231bc46baefa69796cbfec5c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460f32433cf34af1e60158d33684182568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf69682d976dde046ce66e11dffb601569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c095e075ea09823a2f149060fabfb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523ca90765362b5d57912ae9ad36e20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e034aa6d5b5975fe2e302bce42dece572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>