--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc34dde6cde46f4b2b78939b07912b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96acedac972fabe16b7ff502d342d6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bbd2481c434a309eae2337325496c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76a18c7ddf4d037dd5bd303f1223394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272281aab14b5af8c70b61944580a0bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75594a7a7ee289acb30a11cc0ee7ac4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5d83f054a0d0a3c9e1252b61a2be97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f702144aa66e0aeb84261d84605af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c36a5b677ce16469a2452a3dd275599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f52085da923921a344025d4bb32fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a94b5dd4ee584196fd57d1558153a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5942db91bdde9f176e375c34baeb3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268b8bbac30be8e2d55a040d9f35a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693fdb1eb6e3c77ec373c8f3c32237f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5ee553d78cbc611b1d7203a262a3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202567cc20bb1f07cb7fc6041a6d332116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e9131b6cedec1c4e29c80910415bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60f7d44af1fba1d8b3f71f44bf5b0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612d2074fe10dcc2fb35f29500f3c2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff70a32864d07c627bc61a042d85bd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70277923f851f7b4214ae6e6dc1eb90421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853493549d2ed61e3a4af4f036e8535522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296d30725946abb5cddccd5bf58d87023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f61c8fa03e4c23d41b0ae86f2451624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8241a45438e97a14496ce66c8ef8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21eb7df717c15da2f0e4b0318a818326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c8ef2afd8a5e4f04dc33db3b724a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c83a739778567691068846037b78c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8449f40726ef2edd20ff74bbf018c6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c00ed3d5a14da9e59bbe519fadfe630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348846554988c1cccc9f05851238eb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c0b6f746150a9d9c37ffaedd536ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96937225c6a6cce0c49015e094e2bde333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b760b8fa0762fcb6e655a272538bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce1e66633bed8149a6ed133e045dc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5695b00b5099aa4bfca9bd55dde6e4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb03f51e298837b2ef27af73bce79837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b752301a8252a00519930059c8876738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556901caf59dee7de9614d6bf775220739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a74d4a773a7677c02a108a2d2de00f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08914f353f7df4c40e4935f57dae182041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08d1a946bc3fd58c722003d713dbbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41f78b352c95448cae72b38810389443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab674ab88750bb41710290e1cfa5a06244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5bdb3e2156b61464561d679848eeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ee2acc7206f782962e92419a3cdb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51105de56cb34a756d535681e1bbf24447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529205102c6c66d313e7609bbc6b96a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87929740187540ac7d4fdfd589e4ee7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c2321bc5232b09d7d968ed8b1005150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba22fa258699bbce84352cab6caf2b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693258ba9ec92a8d463a6b54f8bab8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb3e514527a4a0aa13368ac97845153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad4f0d8678e471e8898d6b39c8076754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffefc68b62cff63391ee3604fae150155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30c39404d8167d70e1030f30f652856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256419f5b7373e5189bec7de972ef3a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500f582fa33cf36458ca2a6972f8ca158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518810020ab4d8ddfc75a2de52a833359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72590e29719c5be062626ba876b261e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2dacdd30327e2fba483633d7e099a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341af78a4f35f6b972a51130b85c24ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a829692830a2ec71ead3376ddf3810763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c009ff111713fc53408fb1bb05b2b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a5e600f23edc99d43b8a6185a9d4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c080c80fecfdca9264ff046b3b2a6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac8576a801d68c668156b82ee6ee9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33b6a95d8ad6c63dea86fbb6fb907a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd259174a577e97c1a8921cebe6c9bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7273873525470ea0319b70f9dd03fb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e77b3a03c17e49a463459d1abf34171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5510048858f8eaf8d2a6c26abaa84172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c098dc89793ed6890742606d449ddd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fb3bdc2339bcb3e06397ba3c85c4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939995f7092d5c26366ad10f15490c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa125e5b00248605d9d2332637a05f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828e9b29178f6b485dccf1452cb16db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac6d139ba9e2efb673dabf7c80dce778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eed04ee4a55789c0a15e5826ede6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600735ddcfa07a6e88963d657bcbbb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd733027efe66c13707873d24b99afd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321b593518fbe8776caa275c09301fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f80cd414af62bc7aaa8a36ce9c61683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96972f36ae86be152848513afa9bfbf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3395d9330e170e6803c16e83b9a0b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff385d528e9fb7f151d3cf459f06486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffef4f43a3c458bd712851fee76cf1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e657543b56218d1d434c785055778e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc17d5ffaa0cc1993fefa9042ed74a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437b21c0ef9d1bed28c9759a00ceebd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cc1ba5638b6d2a65f6a473008363f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4d8dc11a6451d44ef86d9c1e3c65592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72dac4bc32547d472527bb771549dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545efaf94f567fc8f27e48060f02a3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3b81c883c8b90bd5eaaf78bedf2f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d039977e3c5f32620d55b9e888b10396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426b37d8bec6d25fc894581bb492ff797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ca171119cd45145e45b9ba1888f4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aac44948593599987885c1aa594e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a367e1254f168e2f56441a4944b965c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a26ee64aa3d85e3496334d9fc7b93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e1d25cd7fea76fb9342dabc7567a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0225ab16d21555f6873443aaa90a8a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13078eaf85ea98fcc42c419574ece7cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c4a442f333032cbf9e9b12d574e9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc49aa4bcda66d654c374e4323c844106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37964a1d368efa3e65011dbe7ecdf1b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60121f475e07908fca0e2356182e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cef515696a885bc1705b1dc35ced9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838f39c0b286588d45435356f6881d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2276f84fe53621f94763d03f97b075111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135e18a1f981fdb8cd7a692607ae430112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc5c12b0e3acd4b827fc4659df9803113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d89f2805098bd8db0d1f267441c510114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175f6b094abd3eb4d611ce3115ed5cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049249ae5449192a126a14950646fe6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa65206b7a3d14c76e6a5b85873378117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aad71a0cc39c5582506fe7caa6068118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c50cceb9780c3fc802483e92b985dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d935a8d1d9cc17f79545597ea29fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd6de75405a244134e2926953b7461121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a471d5080062e7f29a1d077eb664e50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde19b18f6b9482953cbfeab9b807178123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8c6950988eb83f088bb24a187988d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023c2bd348fc7b7ec4908de7812bf15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69055e1e30bf3f0c51b6fe5331a66e48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7945b28726b847e0e63af80d6cf51b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c4682dbc3b7bca9f435f2a769a7dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abed6ab02d76b0042ca2fd60e8a9ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf7a4fa0ae1fda1e2b5e8c704d57ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a16340809cf12ae2a1739ff03dbb0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72226f6182bc218ef0fdd26b744b9432132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35673e22596fd3f003f5c1b2191092fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff9182ac6ad221cd4364925fb15485134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df7c97aba3788897f0973f82c12b8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adec3a267bc2c3dc370dd4c6be721e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810d8b3f3524ce4f851039f244ad81b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5827e6211f34bea6235b511c47fcd27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d0a70c2bbc2d2871bc79b05fa0345139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c8165bfc22dc5f03069d0b9d7d602140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e946cb6c0226652e1edc52f9120fc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022cb61d061c8c7661811001aff6084142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfe984d6bd5efdc5e4877694f1e78c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24555deec4c97fb8e95c94497ef3bd8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd27b5ed0fd7c8432d5a9655e65637a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a855bfebde6d45ecdd947a0a1dcbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de184c65c764d6f2a8545cc9c3463eba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec37648d2b7f7c88fd79753ed467a00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e5bdb3e70dddba9e00f039895cc2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803eb69055ba8679f9fff336d2b2793150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5e42d8afcf4b67c924c2879f6438b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67eeecad05f4b139a2faae0c42ad87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a155add14227cb14ac1fa3025b4d25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501283703761b407ab37581d4deafed5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c387b0924031d4da529a038d2c776155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd69149ecb4e8f8c275c3ebd6c2f8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45243b7b15e26e9aed760c9cc17e2fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56ef4ff48929c216d04f7fb33b7bc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104225b9c1bfb54ef0f03c6bc41865d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e738a77091f15cb076faaa4fb46f10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12992d2546aa353f31e2ab3679eb92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039bf0c8c2b75646cf735a0507d5a53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb0b470f963236d887f05df81be554163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb1d6029ecfe3b9ae95d7989894db7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9fa5c90c891e4118ebbdf6b5eb905165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588245017e047d6c51d537507b99e697166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744deca77243de576ed65393339d199e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa81dde9e76ef7d9a37e6dbeb35845168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178331530f1b06b8121219928600013169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf490b91a908218b17585e183da16b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527941d90c23304e81bb8074a5d3a85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f271b463a411dee4e94c7daa89954172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7bde84604d0010bcc7da5d69d6169173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194776d692d2259ebe09c26ed572e73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2163fc70c23d2b818f9c9994591d90f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d4745a692afed348f0df513641763176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867c4bcf6d7eab077055f0c9cd8b5d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60b8e3c0197fb2ac6eb7718f8bc2a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb46e090109314b10981a313587fa7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2211a31eb8e42dda19e76338d9bb04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeb9bd0de91358b4157e1e4ec39b87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7152e9c6a27ac034e38919db057116182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83013a2c08d3047a32a9b1c578b42e45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb39fffee4d380caaf75f75aa062fb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c814b16aeb716c42ef9ef4796ef4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a77ac767623f71c74558a435cc439186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b641e303ba0f880a1ee5d4588847433187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90360171068e50b86a60c75a480598ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7b8d2873ba88388e68dada6d57b1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6ec7d58ded2d6dfe6c807d916f355190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95331d3ab0cd00aceba553593d6d71cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48ce7b32d9ea0c795a1810e3c4a4fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a17ceffeec1212c7741f180f07c971193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76c2694c980930f80b978e5db0b62b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33aec5c0b7f9032b85cda6ba607cc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f3b8c090f1370a33fec63c40080ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6104b5360c16b8fa7a23a56efe7bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70545c559eedc68b279fab78732b8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16796f2e2b4e64125bc4c46a6f1987c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6795dad59991a470b933a7e7ba32c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509116b0378e75443f57dc274ad172e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6481a21595a6b1f4aee933cfc77135202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2801843c22e7e8e5e1fd8b3673db81f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248fa0ddee21c0eda80b30f9626820204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78448036cec045afdb7e9fd488d640205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958973c6d52850587d41161753f7225206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f0b91a3489c8324061bec0012b345207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf30080b5e2553289871139ff7adc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4055e7e72da2416894a6e3bcc7594209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54040423f0ca03e1e73d2507f6888c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfea956d71528c21a45f7b4d60ee85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd481c1a09fc246bab6dd47f19966212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba61ad9c491a2179b5e1b20cb24f32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf6785561fb2141dba4f89a318f161214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7436763e6e29847f0481f8aa66c58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519ba5f60893e5bdc8b08ae132bec4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7f51359a0e7115297f54cc688b2b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d832145ac2f0d1cfd6ee6d8d0264425218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec55e77fda62486b3b6553e68eaddd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f35565c48469b9689e22226d8f8bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce866cd3223128a5354eabcde94fc1b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c87d5a766314aa3dac1c1cca9831b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239a924cec64609603afb1f2c236125223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae47a541d15f585e646cd0911c0bcd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba59be282076ef1126f83cb520d0db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a588005530fda6c884d06825fa78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67ada5a4344b5822ca93e9c5e60009227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d9ba37bac08d6689e205f3298485c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5aef64d437a6d9e7c5ad956d85101229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d00a66e560a30dc9d083e02af57275230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe1244f0b192bed1e99577e175ff77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6a86b262846d3d28a2f188ca70df4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7aec8cb109119c720a160fd60af20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ada2a0059a6b04f4725570aad9f5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e551d0b342e923af945b6d3d565b2ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca286b529fc00476ffb45cf072dc75d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc42e6e6a8d081ac378af510b4b8617237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be943d87b089db3cddfbb95aa2a0c473238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422d1a07b6168a239aa5c0ae7c1e5eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23650690edb45a0fad01bf4e6923b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be710dd838d0ec6850751efdc9fb7e82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb21aafa604b9e36eb47ba8482cc02d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58eb9f87624f217fa49086c44d08e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11522e2300dab12af497da2062939a3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf87af80da85ae0a49f4a9ab50073c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60e572408524686ed1d453f89db202246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0eb0fbd61660891371ca69005875d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f94035c30d38c3a864ce307650d017248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a9a236a45f599d9b6d033eec00265249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10b822880d95d71c3eabf0ac95cb75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b29b830b5ac30a7d779295c1a69911251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393c6ca5cfcb9b877096fc2336006a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f54e0e23987cc285e29b7825045eb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc58c32ebfcaff5a0179b755f8b2644254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b131fe9dffba9eee61bc88b8fff5a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190980cdf8ef8616e021433c487883d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66d1d734dfb5ab7381f1be402e15bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b58686bb8a89af7e1306e3de3b33a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061038ebc4eafd35ea0d9033b0c8536d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1e241d3bc0b8355d5c522e49b18e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a61d4755ca84a612e176a1614c310261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc326dde53e93e4f4bfea00cf8cac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cbf24573f95a50cd43b5403c4868d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee006cd2ba806814f8c764544f7a0288264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97fcd0f2f95fcca0526af04a26e514265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7ca6416954982ec7c249dbc0d7d62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134e70136030c36e6e1fc8d7e7115d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2975e87ac20831d1746a5a394b092268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c4d07f9d04d0cb0da0785830c5587269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b29d89f53aa13294371320d4924d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd94eb2ca1667783f56ec78282038e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353a986686c054f5d5eb735fc2f2100272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619129b7e442a1fb653c69228489eb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b948430844a26b86e0239ea0e778d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df81396abfab1fa63db3e6d3e171a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44629612015fca0dfac4d5923b9610276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca599fb74518682b19cbf96a6b630d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25668920e85f7ba774f7dc9134321cf0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cace676b20d155e78009400dc47e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2a40c94a8b09e20ddf4291de58810280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db42c0c0f6750595ecfa2cec30f78e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2500a1654fd914b392f81e4cbf579b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d0bdeea2730860b953c8d7268b1cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea329a443eaf36186a70dd198e16bb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d174e4c3405960f2ac07fb871364a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f5e5c9222ae3edef1509ebdeb43f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469ae2799b6046ad7cc12f01fa14fc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8372c09a4bed9ce4c7871ef4191a152288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213c2c02bd4321e1589a32c9ea4c683289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7593214629af03327ae379a28b6d43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199404a68a2c0d77d1c237bf5243a52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1346d3403059b139fb32369774f8195292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd9e8219a81c845db40c97e7612cdd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d80cc0f207f5064b69095750f5e03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743560c985df2d6b10a39d26ef75d88a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bb8190ca25a41cb7bae799745311d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fbca9d9beab394d073e3229a06e94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a02ae07588d8ea71076a5d115e02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d2d44aa823fdc9aea1a1cf509d199299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a306603e25b99c586c6000b59b3cd07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662392e962d587000130dbcaba05e2f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabd17b53ad0a9181467ba33968dca3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8b154e5c68144146d4dfe42ee0fae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a8d79188398e06830cd9e12216850304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e393026ba4f69ac1b920853fa9751305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11226dae6778c4614a1268cc85bd51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9bd4aecd66b4bc2f6daa68293dc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef575d742a74fb211aa72cb7f74b05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8eb0089d003f11216b3907becb370309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58904f4d111078a0197ec419cecca0a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e013e8f67ca42fcd0b94aaf2a30cce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0e97f37a9386af345171e3ac83349312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a2f989208f91d3d1f5c0995666bd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5f4055d7383b45582cce03473a9a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5ee7033864685a7074ef5ca0f6091315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854d7aee6f0272d7fa895a9d58c4d7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab41733876a232cca1ed68fa56b6a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30996ffd51baae3036d0aa0281f6c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95111994571944b8481881cea1c0a60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c4d0c57ecd43f645945843efc13e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471aac255f5af95ab89a73d057bd1bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2abaf3064f08b77d28714466e30222322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d42cdd773e1d844275930a334fc463323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae62065695988ba57002cdb8355537324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd995efdebe57d6641356bb054ef3ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a322ba7e35a1ef2905d5148840be71b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fff0e08108c33d741ee25f764fba55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef169054e5858f27df32ea2379ac32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6815b565a48a015c646540ca3839d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59419fae819a284ae0cf89f21839065330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb6e6d8b9a8a521f283e134a4c79c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c978cdd79ec6e3dfb53779c406e33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be747a5a85324c119964435bbd94819a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780deb0ddd0721644848c20b6a9f508334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7dc406a432b69f3e709ec489eebcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9409b8c6cdf0ff4ce7b8427c2e5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8ce0a719f0565df7bb5561f82b92a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742c0ba06cef140ae060e5c10e3008c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e847acfc330a39112838cbad4fb30f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e76b2a4ac4f3d3adb7317050f2c371340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3ecabfbca7c0365a6cd9c003ac33a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf5e738523db599ea17443affeb0d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab847b2246a8136589d2bb6a89ee660b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca602d3114874f8b222f4cd4b65063344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e139e5cb895614df84c92b29d05ce26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fe12d1afea42fd8ef191b00078b06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca86493d97cda2ec91541c27a61c2d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff941eb9361bcbfe32148c965f24f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95266bd6cb16842f290f4120e1ce018349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eba125c6140e9b1ab609c21086f8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9496da80e49b3d3e0fa83d42b52ab5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ced05cdfff8b98474966a06218e02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e491524a6ce4d4a74202b7873021cec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c6dcf66fa1feba6aca0f933f2604354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305340f1b30f8ef2a7540c63199d5cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b07783fab973bab8143a08c6d3779356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e9bc1cfc4421ebbbe31585cfc99f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca9814e88b3f1e2bb5ffa012138a17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a00d9875e369b7c255d395e19dce4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17a4ea5a98fb659db8ad9c7e448f9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bb2f332bf6247872c374ea5b9c00d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f346b728394dad591fdb9599e418aaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9876a1e4c2952048ce483ecab8d38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3d5b5dbd63bc98e90c698a17d4566364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef9201fbedd48ec3ab548620adcf3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da573e00b03e02ef049a6bcff5bf6c00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac233b43cca844386b6210ac9384102f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e200c7aa3dd47ef194039092bd38ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2384914206c9a27cc9f9b7f7fbe3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f384577b3084b2fbfb01d89a323116370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b95186d9dc5091ee2343744a9e8e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab136f7b0c51f38bd32e6287bc155446372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d90bd93185bb139e9b9fce1a0495f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3234dfbcf01f38106aef2c7d8b101e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09f55ef4359115b653b25899ee8e8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03501d466400fa222d1b787cb632b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24752228a7921c4d17a3092d85867cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b402e2587a70209e17e0b1062dbc69a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3429306b6bd07f3a30521b6c7b24a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed0ebc1ee48f955731512dbe004e9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb11256a53d903daa333ac7c3a6282d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70693453afe8833e795796cff99e826382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd42bdc08fa86bd51566bd2ec9d08ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ad20312bc4eba880cb49bdaa2cec0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b22b7042c7a70c036c2efdd4efed15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afdb68cd496d79d927f7a2bd5711d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f828f325d5378fb00bc8178b430cad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e050cac4dcc2671239de774d53c43388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20108ae3d33f98d4ff58a0663cfd890f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c3df020dfbaec2b9c0fe9048f0139390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7a17fde42217c571b005f8766bc0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca85e19c2345f07cd49692ee33ab369392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da19e60834426a03916ac90d1ebf859393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32421edb5f3f8f946181ee7d9ecd6176394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e71afe003babc092b3ce8767ed1909395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98dd7c7b35a133d2daca66f5cc4d32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6ee6610c5472547901bebd12c5a7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691670b21f785042f4f9418def970fec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58e6b035211475049c4aee94563aee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e66f9baad76a629e7bd3da42780bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f226851e185b3d8519abe7734e2c52e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db3084401010fa4ec34f58bae35c3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37645acc6704c1eb166a2c65a05e1178403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a916057ee093b6009ae7716c6346e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783daccf5bd168befc90e6dcabe141be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1763ecce574286b4c22595fe17ea82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1942deb6b56949d8f2a5ff47c11c07f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92992547acaa78fbbe79687b5360df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c5092dae36c69b3770391e0def54d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fded9355f0232c95af697813f673b50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db041da85d64092574b54d2974d33a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48447921523f743823253fb7768168a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5ed5c4d13d93e746110302b5f48b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43704586abc25b21475c005ec1b5eb5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e231487360151087528b774e5ea0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c0e42ffc56a5eb2e5acc5eada867e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705133176abdbafa36c29e891347a936417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935bd22956e4673781a8110f357edf1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c642afdfd10b1835621e2c75e90cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654c52aa07f2c4ffdbd72770020a8b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bcfc8c5810b22206fe84f1c99ea32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c761235f88dc2594e245994d1cf8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6ae1996fa3dd64597f4b5c5d9a5f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f973e359be18543f91635ffdc21afe0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c5d538e54c6158a8bd4ed5ae17567425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7859e4b3c0ad3876e3eceb82fef808f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be067e6765f7b828d139459c88c49a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a3eb912ff0893f822cb231459d9e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aa88258500f66a7b85c895fbc7ec6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dac8bb052431b5ce7e59b2ea28cfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459597f633c236a28b8ba94a4c32d64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecbab5f4a0531647233ffe9df013b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fcd162470bb8b752922b102c11ecf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279db1731f230a3fc4199688483e0189434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9e219172db8fd0a1e3660c4547f03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e880d11058ab259bcc0215a32354c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647c8455fa3bb74cc6df3f63f4e0ba3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a118a2ff8007aa62023f52f6889ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676c6a1bf6cbc57734303f3126cf772439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da46378d1fdc3b0d4898d3e9b3008e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229665eb73e54a9d26d6edf2ff715380441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726190d493d922c9311a8a60d80920a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9c21e3c2aca91e3313486dd25e2cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7450f8a8f0cece4c58cce7ba26dce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e0491853aff05bdefa319d30d3ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf6bdd363f258e7a6089cdeb41e578446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addd47237a2a1a88becf891de2e977d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98969978adedc471a8a056ebc2191056448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfcb4f055ad23f7acbf24a4e683200449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd40884842063628b13b7f3d56716e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbffefc3ad9d2b2df021968d04e0d5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a3f9fcd5d1ce7c6fbbca8c7563e9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab0bbc13167aa36ccb6a554708c562453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e925c16c8ff02ea86a61f5f6c851f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abf8a74fdc73e793bb90526c3a2db4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4950fc4c0b18dcd3c0f0a0cc9edc0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d3b63d5907f4af7b7806259ff2638457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0bf874738249d6befdd0b47d4d637458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924609a82ede0c65791a025812482322459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87773f2893c36812e08c46ecee8746460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653de7b32265f79c283355808f60a2a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5fb121c1770eb43e5a2161fbf2f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c9cd64b294638937697a4fd882a14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d493e6ddf7f63ac5643984f7a2d6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61919e4c2ea2e9144574f09e0d9fdfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d64f05aca2c1ca38fc9fe12d4ee15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485db2dd1f569cfe680b533efaf1812a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeed81a0babe478abc497fd17eb37d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429244dc974943f21e669dc1bfea1cc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17cfaea689b98fbcb541381f8121ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a292ede915e2aba4dbe9062d6b230a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c4028f97da35424ec2e7e87d9653f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c59dae3c0c59699680bd7f689a503473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fa91beeb092b8cd336cfa4a97c504474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f57aca928bcba26bb1db7d7b2a5ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c026cf2730d4b2c1ce6312e999c7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796d82b8128ea14b63e681f8aa7925a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7197985c2a554216612a4a79de21cc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7ccdd98700b957c905c5ad1615105479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a0eab96f0f9734b1064a3f2f0ba0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9ba31f82b3eefb4e790887eb97b03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab918e53e464156aad0bd7be7f82af48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30ad6558294bfdb5b98a391cd8c9d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c38e966ccaf69fa042a2e1cef054484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ffdb4c7c92fd032aec1e8f3165aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d591ce09e8c582be96dcef0987b64e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f5ff30c443e5884a2806dee774975487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b97dbdfb40fd58af6d38000f0449c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7512d9ae92fd3878487d2c75f71131c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab12157ab67864f1e0dfa37cec9417490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd97227c57fd8b45c6d910d5c75926491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dc8aaa6193853c741a51a2ebe00c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e8ca611041684b413ee8d3d812849493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aea00c8c7b554b41dd7c36216607d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb111358f0bada031d392e23951cba6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d845e78cac3898ae8b03370b966a27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978ce3cac9b3e382477fcaf7002f677497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02614f80b16943751d375a8ff781dd3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd4a58dabbb43acdec6160a65c5b92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f544f025a4d1ea9e487e3d3585b582500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a8ba88db3fcb2236da99c077826e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb938659883bc6452ccb480f9848d6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02f1b6499554218bae7adcf2bb0507503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a151c2b6dbedf4c18caa959d833b1fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed562ec22835f914931247ef69eb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4615a883216d02542f42791ac554f22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aeeeccd994753a0320e9fa1aeae4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2577304ec5ed0a3d1ddf87f49ab73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c8bcd8f1283fb36b2852512c16c56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021b7754f3eb8067acda70bf34f593a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef9da73f0148b206b52a4ea599af77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2764c33ababb47c8ac7ed53a5e961512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696db94bf7acfd75d294677a2932b257513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7df3975d336a659bb640458ac88cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe56fcd3b5877bfeb78bb45bd26338c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d4da44e75e1bd2cc8c1138efa30a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64915091d1aa7e98145cea4bdaaf269517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91f15622b7dcc7c6994f830058c66f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2672893cdc8438522b309f560ebb93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cacae4745b9821bce2e830faf96ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9bf3a83c2d211838060dc83b90e86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689daa7a2b6afec834381d017723d71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe8e670f284afd0dc5cc93bb07c4ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee015b7d0f811a3343eec24146a9f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ca6033e5f2ede0cc7c25eea9f9640525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931c01d60016e6ef83fce6beaa597c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12573cb4c19d3c8751fb78f35a6aff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db7156757a09d627342990cbb4a235528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a246fa4c53b193419c51d7646acc48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1e03b0c73d474c107975302965e9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abdaa2ecd27da71a8394e72a9293a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbcd3038eee4e38f181e069e746cae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372abaadac07df2ce69c30d176a7fb7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f809c8ace449047852734207bb635c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e73c701890ed85c0c7670efbefdb60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0933e0746ab7716e1ef5b35711f62d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf2659aacc1d001aed99443f9eba2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e352ec75e95f1ca53d343e09aa54b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6035bd8b26cfebbcd7ef3926b0c0e3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d64e75ac625f552e2c56d7e688e715540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a541b686dcd11069df73528019ad5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acd65f492555ec41d1740580a3b056542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c716ab5b93b44e8c0d9d43d1f84095d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a0cf69d1f1dac4ab80c23e52ca451544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e1a3a040be9de50d42e1dc11bcf6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466538b3fd247f8b11bd5bde7b2701e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f142ae0b2745d92babcc14a7ceea9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d51838901edbd4378a42396befbcd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a10fbae6a61178470d6e616a122b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ac313e8994cb7d8e6628e838c4461550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb60ab3c6d9ace0c2e29c891d67c273551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbfd60b611dd67c067d94df41b3df1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad978502e57979e236afa553106d42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e493ac1528f34047d41c89a6250977554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed749d09ee713e5752b38cf44ccfc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9308ad0bbb11f92ba35e2a715aa03d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070548aa8129770dc5707a9f5ce32561557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddbb36afbc52294a2803ebf4f0abec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75b62b9fac1c926338d5607d0f0ea8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaed2d218b378f5c30c38dcc90ba87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa0c3564fe3b1a1f6ba870298cc3a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402d250f72c3809ad98834f39ca22c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485466ef10d50b4dd3e565b55438e304563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cfe40a4077d03a5e308c9c2c35195564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0ebe380880c4bfe4c36d97e6600c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72604b75746f4154ad7e977c6b9b2b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe0be955b21156a98171aa1704abfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b768ceed75bebcbea5007a8064e6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4b5548f42ef234abaa69a2179055b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece72db91969ed5bfc5b45957d4662a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515e27cbbca770f0007202d3cc0725a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07e1e9871ef317caa5ae8046609eee572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00632f2fe094959c7d97a2eb7ec095871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24565a5becc1c1bc1e17dc668000931d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6554eb105450d576ccc9e7aeb83e8373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ecf31fb6b9f0f683def218a2f3fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099cd24f49e3b1616b1430d601423d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a867c6847d14b6cb03879a1b35eba746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd6bb3bbff9833a29afff2a284922d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb62bec364d5b773db989b4deae2cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e136e51739fee280cc3ce2cd940809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad76ebf2baa689758e87c4fdfa4aa1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dd96fab7941cbec8acff8c535391011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3a1c29b3ac7db8f8044f3d2f889b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c578020b55fdb3cfc59aa552b71e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c11534ed8fe26dde96b6d255ef8ef514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3364529b1da0a4f224708e92073f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca30c6421a2ff06a202274c1a5c3cce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333aa141cb405688c6fbb5512c1c7fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a2469ed1f34c16899fc81038a478618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0d043c06678292d77ce3b4981bfb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779ef10d7c1fba00f203e969fa8c32720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763f2319024e754eadecb10174fbec821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c1ac53d8a218c4236532f2f8f332222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a933da7c1ce0a22f2d67ee09115623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd826728d1f8bce4121cffb4d4533724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa11c0ab8cd376a68c2fd052c969a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f506d9c5854e7946a2d5d3a9e827626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a557e16f22d982c1d22cf964135804827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860492ab6e8148df2d70e0d6f17cc1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6fd2cc51da935d3e687ab5952517329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db691d9c1cb026f7f1b4a43d29cd8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06b4bc09ab6500f26d7816b01ec32c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa75e50e7b0def8ac09bfaf935fd1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b2417ed50b2a35266a9de8cac53be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb14fbc6860522579322854ad5a49534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078438872fe27ae1818cb990debf5ec435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cc0d40413191d942ba525b9326f4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137b952e225045c00e3e40f341e942e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effe75c86d56e8073096309c72dbfd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b42f0dbad9009be48e9cdc9f73d4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085bb676ad59445c0762191a7da16f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941bc880eaa3d31593dfcfd7505aa4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7fd686f65b2f63257a0391789c94342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd19190f2eee51b4530c527544bfe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e1f6d2b0d1c1a3f045bf1865ce88d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301732ddfa58fe7ee9e32a273ce7998545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cd8c7d3da38b041e14b36ca7e715a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef7c4594e53bc02f449becf57e02a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd3b7ae2f24dd8117d4e1f7106c0ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc419ff21e9b9e2d1c20a01d87f846e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85eb77d050bbd1ff48169cf92d275b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197716bfba0465bb2cb390979846d4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022387f9d72e2e6d297e127d45e333db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20073a9e1ae3711db9a9d1d7b2431453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c5af048a9fd7dc5eef0043b96f6cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13b2181f96060df6ac6c3826bfb13855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79acb08493e8ed3460f6be10f5dedf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ce2db5c5d18245682da081065ca1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbf0bef19ef1d3710639087e1b7d3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756169b81b33c3ef55cd8e6165d58f5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc713e7bc7dc91546f2f38964e7d82b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508d542723b19e0de122b78961384e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcbd66e095b0588c23de84ecdba08f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b3c70d6bd4746db80640bb54de51e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1d1dc9c1edb54bbba227376b8a6bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f6f500f3a21456d90bc6072b5059365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41377900748f5df23f7dd6dc90c56e0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bcde9ed27c7a947c15624abe7960367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a226ce65471c4c37b610b9d12179c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c62c9c52592cb4805d9b09800d397869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12af8ffc3bfd4ed7bac178a142d40770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bbf5b243e14302a77912f675d848b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3aa0ac3fb75ccff54708be180934872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e362812d2bfa352f20d127c934a35073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef0b4df1aacf9e87ede1e4ad8c13a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474c7f3fbb9763dc9e86df780fcadd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7a86fa80f8fee57f028641b2246a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c0ffb47d750b7fd1720a7b5ef2ba777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1148b8fc27e22e7c9884f60d406531e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ab8cd465232707e11b73e8a3984dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cf1ddf99e13ec040beb0bd28e2c8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3372826001836c2c27a96bfe62aac181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53f95f44db809676926f6b7ce4a14082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c4a12e0568c5397205bb7dfa9312583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbbec777798ec62a8d7c9851aeb8c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de1d4efb0754be9305ffb7e7ece26685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48418fb8e13f576df1e7ed1e4ec33fe086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb679a371547db38a3b08cbef7df7f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3797f00c6b9aba575131b2581dd83488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcb5bed997e6398ab6a01a9248efd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba24fa7e20268f1163bbfccead49c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd67aaa83fc6e1a5912d84dd8c4209791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ea29948ab0f17da6bde14755816f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba701823161d11dd5f9a658313e618e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93f81cb890cad596f9ce9996c1c6db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40184b2fae3e65346cb09c806113b5c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de791d5705f0b897ca45b4211ce00f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bfd62e0b0f301c12e35762cc3682497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793825fa4d7ca23941af942c602b01098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c93fb0f0994ab1944bf5974071b0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc54055c92a3202f9e79d3a75863f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b42e0ea2be8e2d7181ff99755be604101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e34aa830bc1ea7a0f41829694c34bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be5da08a0cc82d48c65ef880c17bd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d41dddb888ccbd582821cb7b99a02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97cde8f801b3ef5cc33ba48c3021e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347d9c12f781cf98a4a9445143cbdb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24f4e1ca0e4d911cbeca3e7124c4f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c28da11f5531f80ee271337285866108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493de9d9dbb6ac3837d104012f9c6b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd96338b7b38f35f162c3df7fd0778f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989e2d24cced1b7b191b104e526bef7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ee31f848015cfdcad5889fb5e1744112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15c94cf8b64444f1df48ecc075050b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba775dbe7594e836959a4b8e8bc18710114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3acaba3625a8a8d1c0ea380f2c8472115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8454f4ed841ff6f02f5d14812c18d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca23edeff250d678fe7132af4a9dd8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383a05f5d112fe03a7ffc8e54dd0e50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e1c09bc8ee8b084d040352ca0df80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d636753fc3d9635cf5e058c8be951120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47157e43be5168e2afba3a3e96d6e110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f4dfeee31ecbb73ae4a13f3032ad0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ead89fe9c2d0d8191e014338d92add123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c96628c4ddffc8815e755c8f735ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedf1480ee787063d795c12ec76ef78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6220e0a0490c7c8130668448f68678126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69327ca040d194b5ba1f5b1c44f0c25c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f07bb5cf372201c5db53e96675bb3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21cc19f5a4fc4dfb954e4db279771f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc579993729350a1880f9d6512dfed3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb663c4b24fc6d439b16e48d6652d9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127e2f31808b05094d691244e40ffc7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f406c0f30911e515593238220df56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943cf1e334a29b72c4b3bd607793764134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe000b472678a5b678030768537583135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db778d414b6c1dc6cd49b3015ae71ec7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2794bf548dd3479d89dd0c65fea68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0d81814eff5bf44e1432f957371f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f4e1e30677c75bc0e4b29ff69a5e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43784174e1f45cec179e114f37972ba6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5566b3051b6be50f6a8e3bef6467a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4586bc327475d997453aaabd446037142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e65a47193702f3a2cab96874a63aed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b7a9c3b2064f4729b797a871bf255144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239d3516e6ad5956e3f4698d6c2db39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fa5ffc73cb516ef8d5f8d6689779b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ae22523d7113f5aeb9b9acd54d1f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b5bb2fce18fe5f084b7a1559c3349148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67075aca909dd02bb208f71cdcfff820149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687bccf93f2737f2da248507bbfbb6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd892bbed6b13e78cb4aea014fccc8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac80856833e662248efa797b18e1041152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43320ec05622307031fc2e21743deab1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc8153b1da25ee2f6db8f36189ab94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea695379ed6d4b7acf147bf73f12dc80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99c023d65e468d4ed9af79cc0fe1af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a1501c397fb4779b8a727f1fd7230157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb231be16c9589dafd1c910818c43e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327c9edaba4f311cd3033d4f4b5bdde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd5adb44e1d3ee3e26c5a8fd3a1cc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b782f54b6d944c94e050fc274e436161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531f9c6724a831fad61ce7a64902410162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b36c7ee058b7e31fbafc53999a56d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209bf2d18dba5d9e64fd13228fade9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcff1809d294b6a78031c0e03cfa29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c4d96e7a4d555876bc08f1d263b2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17289b9a8dc2f9d8812ca451e4de10b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33df13833a47305014982c60902bc78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a4b87b9117324e57e16c1151ae5d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214c7f9b3824fb2af9325bd7ee2d3c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346253f438cf1ed2e671cac9be7916c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ed52137082a39b7915a252294dba9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6733468cd38c3441d70ef18492c1a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596f6fec4bf173946bfdd67759470f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be372e6148b36ae73ce3c10efaa5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57974e1893a828f2ca10c23a368c1d81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01404554485bc7cc535f4c946b9ed2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3aa861122b8c6c88ba39279790c8f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40746ca4e11cb4706bc936b829cc8eac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8523ce6ea00327ff6ad8406064cfa47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b884cadd9907bb03f383f39928d23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7c570da401da9fca6e3a81c9b2e98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61cf3b97cc072de00dbe72fbc83e03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a130a805141635f2a932bfb60f73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfe65a0fd309f113404a27222cd32b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e4278dcec35e3094ea2b682bff040186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670dbc0d9e0318bc3b2ac2d11c5710f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa04bd30da503d871f14d02308e5b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0dad56cfe64a75b4597742716e704189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31257175e954910c718effe2a4b675f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27b2ce5b435bb70cba7a158da06aa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a866e5b3d1bfec5c0e2d3c520fa8cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2611ac3bb0b5fccacef9a19fa70bdab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578cc850c307beeb1c75ed701ae0d82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad1c71206230102dd97b8c5a9d6b15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633c98103f5657f0ddf75f85d91c19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd76ff94a7abced9f5f759b1dba6d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215cb9dcf1624e4c113dde6af23139198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d29990da6f8e77aff5b32a502a079199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aa4918895be94731a898be7ecbc67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfce0e868d26e346a18f38580626bdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f4e1a8ac8e4f096aa1d211ffe68f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c258b0e4908d8ef54840a60ba88380e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff13988f30792d5bbdfcff9ff962a6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9bfc8f7c405e43aab5a68bc3114be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaaeb9458d992a3c16385147e9f0e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f04578c3b4b6909cc79bfab538adf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd858bddd136e65017a77cff1a76e96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a933ccf36a835d57550bb92498c8d94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac2e5e2ab414470ec552a6204ffa8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a056ab4e4e72b4d2b475dd8df2d93a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e56c57a8bc839ccc68770dfcb369212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e072dd44f02ce6f90690cc10bc5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf2d2b9195df0e551cf6341ba8e82e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd1b586752474db4eb24934e79ede1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f86b1366b88fba7755dac551edac07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d1c13105c9bbe54a1e3cb45f21b27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a227226ceea90b19f3c2ee617416e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce141aaf78c2b0b9d2959527c47c2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d92223b015546541411ef822cfb186220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8c7deec219429505b66e1be15761c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff42966fa14725e6cded47ae844dcfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cb07bd9c5fb7c05ce6181e97f23bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097f0e1c63218b93738fa906c1668a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c415d3f5cf86a848f5c8624ea1b38e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f7baf80604e3a4f67dcedd9c75200226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4279d9bf72c654331bc1e347a4f5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93e74a78844d48abbb32a689f906bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caf5047ac68343c9b7b671ba7ccc3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd8528dc8a51fc8a6e5a3e6776de3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099527bb85a0a65784bcbf13cfddc36f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ee897b63498273c6ebf70d7b17a92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360ff3619832fcf7af51e6ed6340144233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860a9e51b27ef1c8f2c0c883db5f783234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb249465bcef1e73ae3a785f5b12f02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf31216123afe18c620741874c30749236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd9e20b52a66d1b0a1360286e9616d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08890c3e32c32c5dcdc1148e7969ffe6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edb5cea4d464d9ec5a1c8757ce1910239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21731b1f36df3688549c4d6a2ff683c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d856a915067ac853bdb8b343c3625241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a255917e41563f580ca19851a14e7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b3fbce65229291c57c118dd38f84c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706d3a86cb40f368c677553b57e569c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dba8ebad8702554aeb2138d36cd46d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a325ebe3ede07a8306838243e178324246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcb3968e01a6055ebb0bcd8f491f42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaeae7f4f50eb651e65a66cbf04e4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f45dfa76963d4e7960088b1108973249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff38a98e51cfab93c41df41a4daf611250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1d3131ffa4e9f7941af03a91cde23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413a1d81d0c6b137fed6de68db9237a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d455602d63ef90eae0a2051ad744eb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737297cf7e584ac68c68a95da3926d82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f450dfa261f9c3d8614f2173ddf981255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526258d7f2afca38fdef827451d4d8dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303a437e4e1e76d7894ebca6a4787f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1bacaf3745f83fa2c88ab843cdda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deb12429031283eb13c951a3799ee6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e71e7739058913e62e6f20fa3005f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edcfb4db703ad098a7bcebd8dbdb46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e585531b459f4990077323afae72e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7fd5eab68d523a2f881024ac5a3f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646c9d31d10c0d15d21842fe67758fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3183bce9a408af87949ec7516a82c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab29e452778c00c86f7f3ae5801f48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca9c6a0afcad8607ac9966be2d925b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ee3edf3b52e05eb6a432f58ee03bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afa1f1b3f73f9c5091066b966cae99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d5285856f3a7477d630c24b6810e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed060157e10e1d46198011a80d4e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436702afb5a23628a9ef8267e4191a54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e3753921d9e0082a1582ae6b63f28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf75ee2cd47aadb6e168e3029e3e79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10769ba48d1b427670597a746a9085275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c158556f54a13b362a20cbb23fb5d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee0f13bea8edb6c2fb79faefb313c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54c797e43a0a23d4a7eb8d962b7c6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841baf16e1cbbeba8281b093010d64af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abea4dbdf07c0ae6775173f97bcb477280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d86ef5d0776a04c8f17e8c83a979b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98987a0d2860f97da4cac72d00503ebe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def21167a360c521ef9e8ba1744bd5f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acf9dff2ca53a9f5a26d1a29d43bf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d5128b961d102a1cd316ac1eb4fe2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e3052773e6eea161b493e120a325286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935731619094fa8bf9784bacce1afb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19262702e663da2b5f8c83ac2a485f5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb33a0e73046dff8947e8eec7162f50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbf098cdfc4caa3a29cc65b1a16c92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b44485211b26f7d174ce69cfdcf73c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f87c13e7df8d9a5d3ba58ed5ac51e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536456db53802a593c3b673eed554e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95bd6e6691111597dd955622e5c0ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2adee7acfe83613b72c77ebd2a3f44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b922597e677ce651e908cb723ebbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2df99ad5a80297426762e7edbc936297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fe5abc3c71f89c3dafdad34f5c631298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a77d252ddee443364d365282f33d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c11b0892f62aafb5f76c977613051a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce4de3414eaa9a8463117b87dda316301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90f27f4ceb5d3083980c7ab17960a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897350ff70c3efec78d7b2d0bc3b026c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c923cdd161d2ce6f1a4771002deb340304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c7d6f7fb5270170cf2893fd588643305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3e95234aa981b4bc663b1d6215744306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536f60e4af1fabccfc7f2ea93de469d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87871e717139a30e319b2c4cc19dd727308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70934efe5979a5b28a37354cf838c14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3830c8ec9416c01c38c7913e439511a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6524753c5fd6b19455967706ef908311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fdc291621446f5bbf56277cac2688312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac6dfb1745e2988005b778e26b8680313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd402f069247cfe9cbe2d7a4fcfea69b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9935e16b24053862143ca425916b53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456742dd3af8b007735d616866e4388316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f300fc0415169c28f063ca7fc9bb47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e3336933dcb0b3c7a6e8fd0b21959318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defc25dfe0027ab0e7c5b2a0918933d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456d8db932f23f14b73b0e7e441cb84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16d4bf66de986783cdea21246cc37c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac70e785e6f84a59de0e6e84423476322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ace6ded01e68015cc3cf1980f382d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2eb3dac8a3dde62f69e1da16e95d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c71b9cf794e120fbdfff702c4ae85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7706c5945ed3b9700398e9633ec786a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a15da590bdd08c525f19e0c463099327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2cd3cf860c484633c9977e168aac1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe51ba75373d0dc1cafc1fe4e60285329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf342dc1367822490c8ef5f0bc051c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba599a1195a58725d65d806b089d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9d29d69b9a073c49e968bfbcf5bd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714784b96c1a279ee457a06a475da83e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd9f541abd2a5060fb9f29cad43b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22357e62208ea759487c13ededd7742d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105a645028a7e7df1b4b3f0e359d6d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729a413f0d755e89800f01a89ca9f39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31e928e6a1563a8fcd17347d2ba288338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583297a4dc99faaacef73168d93a7615339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163747617ccd2f6ac72d5546c5bf67a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ad54e3f8b6121cc4d958d8e597798341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a02ff68e55f8645682972b1d086ece342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc56465d0af4abf6cfa709286e8007343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01376ef25a53f2a503c8773c0dfd8389344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f8aa05b7b4f861a73e56cfde9b77d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c29bec1f3b8c7b14aeab2924c1e339346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836b9ff120d4bb2fd9de4811b737de5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4354758f0af287b876e8c3ebb7dc31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee618f48741e552c9c4bec22aca17e4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c58282b6637ab1ec8357a8901fe8d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b10fceddbcdbcdc751e721437633e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdf408870d34bb780de5e31099f1b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7647af19ac7bfe5f4849b206dc688353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38c6d6c37a29c92f431c5ce6bd8fe1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074efaaf4170b1c8bf718416133eafe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5df7f6d649e27790fe7ceb89720dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774a227f9423a42878642cfe3bede30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd5097ae018ae1fc6ebe655a4b5c6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aa3160e8669acb4ea914006c205c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b06d7bdda8664f2b97b0b084fe55d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885df70438e48c135644340bab952ff3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1e27ce0e13bb1213766b9f6f4d3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6d8f09b0d2c8855352948c49cc938363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca62e16645b4c6b5bc721e9b368e53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ca031ab8e0bdbda0b2fea611116ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6723bc6edeedf3fdcb3e2ea359201366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5972b745c061810e933722113d39fa9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5365e38ffcc6ba12a9eb11ce4d59a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c91123f012aad2438b1c7c570fbdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9259b67b912518636472aad2700235370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10056753b86246356ebf70ca2862dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344d15948963b543f82ac8d010042b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e8a34b842bb703b0d6af99089b2bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb1ddc5268e30c71b774964040be06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa3efd4e82bed93c8e1301b2e53960375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d47c6db2e79df861d5dae13f66980376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b567b32de70cf307c07ebe69fc5c254377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418f95fa50233eee404061a9e15d686378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae188b585ef93e0b177b6f084f42415379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487ab542179eb497bdaecf57688b23f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a628301d5de969ee72fa12a2221136381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a882c57ca987b9cccd5ca6185ac80d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1b31afa8b961cfa29fc162f7e96ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daca998e2607cf1146de5d6d4ee4976384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f1cc6ef1d733be41daabc7363770f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a03a49e749e0e72a512db8e14301ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158235116950da32029badb97fcf97b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496bed65c700168062e2e58b0b169cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad7367bcfcc9065f0d19dd1dc4377b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30c812228a393c93bb0c29062b1f54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382e0c4873539757906a097179d7ebc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa82136c1af714067ea5d711097d6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d60737d11109b3b2c2b4346dd37507393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2da7d00567382d3719a27eb8edb054394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ecad8399a46c1caa873fbafca987a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47226ef4635c109f32562a84d6a87563396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d738aa6280f1c1da7deaadf153e0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7896fdd9be2d3a087c989561b2232a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59ad980a1d1f3e4e13ced6e5a7acd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e053bcb0cc5dd5625e0c300abaacb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6665ec9330f06608457d217f42a74c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc49aa84c9f2f3f65104cf407232ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46fae33e6c835f54c78b15cdad9d35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9b0833acf4b6c0093b748b0fde8ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c0f90d186a6cf3ad81300ad4a3a3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9b56b59afe236a9bc2ea968eaea94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8268e81d6fbb39799317cc4339f53bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8148aeb66f49f780ef5076186b2819f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d084e8de2498ffc5b550a20de2ce5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f8d73112b8c29632fb126f69048a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08433f687fcc1e5198382f585c3d2287411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f826f85f34813010ad9dfaaf18119412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6ce0a32ff2e1b311b8902ea814024413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e093382bcff7cf5bc9caab5c7d4761414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71b17a9cb33d994227004668b4f241415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d70865441a5a60122b449f429e9008416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cda8b3992da4e1af7a20408528ddfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d53833fc2e7a85799c858eab57036d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4e17b2890c3b24929f1f060c30c1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2b761eaba14dfa7f18627d9265e80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b819b157a4ff50cd4dca8e17946ec7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd5e64f34607760811f930a903e03c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34b4a5c70a7438a393d69c6361a7fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d9f1b1b744b43531cba13ffd9c87a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a986acfce4a099e43b6b48815e5a3ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36caf38bf46c821370da3b2eafc653426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd15938ebe4479707aee10766150d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce87649ca8a51540ee699ee3677bee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e208e4778f9f45f7d2c612c21ecb23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01c166bbba18d28caf0e07d508ad6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639781f5d4b8c7e2bb0afe7a2a2067a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdef3576923ac66923ee43730b3780432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7698efadb820979107c947e6d2149433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85369abf3ddecee7a7036341a831f46d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fc771d280b7fc4e93ac5f50253930435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c413399cb08ca51ec8c8a151a7755436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e29eeeb7e50c32864c383e2318f8b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0ec8b54695ba854cea87cab1a8ce4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76ac927d09cf00f37cc824ea7f558e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba980ba12bc556041df9bf6af249e6f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ea0a1686853a94cb87effdf8ae42f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9320952f4039e18542a8827769cad9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52f6ee2607633cc2aab92e2c4e6a2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8ccf0c16e01d6f34ed3d6a22fef2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fc536b05ca71f2ff87c53ea0fc900445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59e876cd0d19e25c468163ad378e10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72051ff459ee2843e802faed08b61be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be056c3440b6e7ab934ee98c23d4d42a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7535851020e2cd02491a0a572d67c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e6373066e57e3ef7f14c11d9e5ede450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b67fc993155d9a69d7dcac2c737c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bc6441377eaa9911ae1653140c14c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6f4ba2f2e290e7b6459c7897d6f94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102577f27562af6f71b1a79c86b8bb2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e0ca2384c84d8f9c8fbb7a98e4ccd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2abc21c89e76a20d84819f7a5747e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423f5769be906b4ca3b2937df2eca28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95a243b039b243ea747bc9d42ad708458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f32404d0fe6c5f50bba5db5860160e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2cb7d2cb14d34908b9dc9da11df72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444318bbeadc775c92a7b0e027755ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb80841d58f8b308c9d8ffd0aa28f09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e66e4289905169271ebd4c20d5a94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d177f356bd60bc9edaeba363e23d906464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404956fe4018e6eba7945a8bcdf72fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a602141ed32020a04cb9659de2b086466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e265c94698b536186c5d8a6d832cca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31684f484ec79d2981cf893547052252468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be28ffd3d1b3c9d224b84ff5d66e25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacec2469cecc54f2af86898fbbeb86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63520a72f63c3f69380322fb4a84a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00812d6da619ef20bb543ade3f4e36c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfd7f01d8533b5b0cd85e1af64e433473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef5923240e2ec0d0ffd0dd858f1df9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafa1b51d2fa497e1e018b41eb10686475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d49c8c2b2f7b3e33e2afcec742dac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619d4790180b4fb534077ca8dadec7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beeceab5bb677071ed12996ebb232b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7c47ca10899d052864650a125e33f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b767be5cecabadbcf16d13d8050d40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43bf060147810a18387f1ca789780a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118be7d9ab37eed369a2469b6d1d6efb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de48d33271aed42b9f50059f395da5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca785f1ce03a5fc79bda7131557fed89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1ad8654e2fd17826cccef8ad18854485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b03c276801c530a0b90faad1ba83f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909a9538503e9f1aaf17883e5f5a4dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cdc1dc6b0f58f3ae088d63d476d1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6c50183ab6e8a922f90dafaef42dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46444c7b272aff8be8166d25e391d8a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482fa78964d73f7bf036eb223b0d9af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c1bfdcd5ee728252b443aba1ae2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c13f4929ee08b06452b42cd2ee14a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339d3b370b8c76e7f7d9e548ce3169e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974c213439a313412ccdde6b7348a79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd36d738f1cb3f0dbd9e0634988e55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5f3ec0df1f4c1a02a222a4c80a283497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e1d22aac565ba9faace87426d429498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88e8e576448d42f77571ae75d661c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ff41ac7c5992d1f76eff00b12f67b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad1b8cc3f4fb73c074f497ff42e4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09651f4ca0b209a9eb47369425af15b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9117c8f4d465689f512d8773817a6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff47062054a201114ce48a4de4214f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee97d1e47b00f2aaf8f919b90e1405505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd18687d0aa4e52e9d4cbaf46c65a46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e305e2101ed3e211d8d7646a6bfc6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24b27d2a3943b68272d17faab1f416508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0cd09628e73d7a91ab7fab68881e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be3a8f4cbe63467aa7559474692ad0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c440f9ee2d50584f8ee8b1a6219f64d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66418b2d42fb6a200ba750eff2c77ff7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667941bb6514a644b798b41b585deab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930f299501cf1a259e39bf82547ef12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada62de6c739a609ee477ac979da3464515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05714676c4628efade4bbd49f81eacfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf2ab3de46bfad85b67d04a91f0795517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f8f6576879b50942f4ef4385244f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0522010d0339241c0f7cef84af46e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592941220e5302507802401eab9c91f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8979c3706cb9c6e7d3f75dcae6c98f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba72d6b40f0a66e606697cfcd772d26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba849630a79291080793e6e8c9a369e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e85ab67fc92f4eed86a9b22f6f8e70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d613702c3fcf3ebcb7d5236d1ab1ee0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36400a61031b7dc60517dfff662f43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6b8c7033ae1584a7f6a0e4f438027527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553252bc1dcd3d1ebfaf9c150b5bcab9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920440e9d8f83fb93ad0cf2ec3f0f540529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdf8ad56dd1d0ac1ab280bb16b7170530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fa2cbcc0eb5775d2abdda70670e02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b1728e67f4c3d30445076e48ef6c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51da83c481254cbf6c1a9a27e4618c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b791707bae21ef3b2aeb8f3722ae3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f2c97916ea1eebf56fdee1febd60d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da83b80e676f4242252664a043aaf9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a88c6bf6df26e1d1345881263d647537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb41093fe7f071f5dc316b1665acda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859e6f0336c8d7edc3297d13e48230f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02d1412dc395c72211c81848d85399540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c01b0a7c224359df8e08541663942e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c038a4bcc43027fd880654a679135c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d3d5452ee8e889dfa1926959f0e90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9993f42e59d8cf3518d309740478b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23783e2089e1e5c47a607d502c0c41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83395743a03af3a7c72e422a9ac8b49e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4e99282386c35a8f5faeb8d90e008547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30bb4b8103be2734165eb67550e922548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670ef1dfb1021cc8ddcfb64047b15dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe51818dd981fbec793d91d8f36818f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0566517ec6c06c186a60bf6c7addc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bd1e1165f21c9e976cb86acf085f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf690d7db0e3abc835fc047ff753ce0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d3f2e6a749ed0d08b5c578f80b77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53f84bfa782f3a6c4bd6167f7fb51e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c81d866625dd73c946fc5852d62e6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61153bceace3a046cefa13f4bcfa3a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc45163fa3b06b3952eb17d4805b6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5156cf71d33f12092c1acb13d420145559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd2a861304a066aa214c422016059f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e4c6ca2d4ccde9d32e3300f8c3f79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e1e2b57c00c882574749858a36229562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e61143fdb3ab0e7ccddbc9a0049250563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fde21c4e7b1ea328d3827e20b328b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45b3a6978eb8bf1deb8192a1203e4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35f411b73246171168618e29769aec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2edd4fced5375a598adc13973f6e59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1180e692c8e80b41efb26326b06193568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e508b1a69fda68c44e6d71a02cae095569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449b420f902dc8033353f6294e8acf0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491d6d8537394921b80fe97fe27d007571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261818acd364c2e06cc81d471af57a22572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>