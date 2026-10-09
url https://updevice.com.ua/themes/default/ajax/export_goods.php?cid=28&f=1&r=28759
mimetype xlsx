--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a067f46110a5abc7e49e5ba37eed2571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f60b5dd3f0bce4b669d100bceb6102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2423a25f0a4b7060c0bdbef5e91a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ab711b9cfa3962e776bd60950c8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9202bc17de8a13977d478483defdbae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aebdeff41fdd4b2813d47b263e3246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d803471d9987ef9defb0c4d0cf237b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f7b4f48eb5115f985e420bfd7fd4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89c389bd9b666eeaf869a0f24f05d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62fc678f755b385690e8d6811e27ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb6d051532a5fb2848a4aa1569fd9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdeac86391c7c2a61f650dd0617ece12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d09f1e754c073a15059abb4f88ce5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101cedddb54b05e4dba66a5cbc06bd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36042406efada1a0978206a525617f8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fddfc93314f864e2bdf85eb6490ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b683841862bce2b0ed556e646ad9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eea70a7f11325135096a07852e3dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92ce91782d3b6bcdc6b34087f96a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d8f4da86993f42fc1ff4220985bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f7244a9bc6d692a4d41dd711f95c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899da6a106436158b4d0d1ba111d62f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a8f75aeb6fb3bade4db9cc3a3634a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420e6f393f3193960dfb3ec3bba33ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e940adcbe8fe225df84cb29926faaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ce69c4cdcca2f75782d832bd7e79026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f00236110b3bcf0cb2daef24ee18a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff31f7bfa73dd73a7e16bb19ab779a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ef4efccb1f2de232f4dd8f743e1d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5fbf0821d3fad804b886ab4db5efe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c99fd8dd03ace522ad5a77a92c6a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22a489c1926a99a86fc39e565827cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68588af74d08bf6c3d23f4eddfdf221133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe57e5aec136bae38942b3299125d4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb14257ef90489ba88dff65585a6c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e6e37e196e9a81fab8676b6c2dc9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb6efdb9d06f8a20bc5d27f809d09337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88c256d249844f45b01776d1c0c40b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c31f415c036935902652ae1d881a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96340a7d1c1f6ab66a36f11e6551ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37052b37b66614205271bbdde16ebe1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7398bbbabf4e8904b17105ec2f0d2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94d4a238a2533dd3216e21b233011d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a901e168a93d300601275d7b04165e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d98922e06c18304393684b5f2e44345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d7c3f7ec0175db0ebbc47aea048eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770f69d8516d390770a773c40e4639247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bc2a34559aaf11cefb0d4d31a5caa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f5cbb69cd7d33c26e6a4ba4c706ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f9f5f671f77389ecfe9c0c008727950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e52e3cf5c3081b196c1aee44225a1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660976f64ccea3b517784f5722440fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47980c29845db6eefea8a1e850efa853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e536be9845d21232891bad269f1b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c5c5ba2c10ee1033d9e26e68b313e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa650d6e967226619ac0f85ade51a7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ee41e332be7a529821f140803b8b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556c400b5cdfe9582017de2c498fcf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0b91b1f020b45c0a7af01ec04b81759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef869b1a4776d12ab9a225062be89860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b7206505cc17bb0b4598941404cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c9f0243ae610756b612ed8147f77862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd476302e641b21ca30bab56af9da5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e34a1bc11e74471beed57b139d71164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71804cb5226a71ab627c625b51969caf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989261034296a496b722e456fbcac1d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d29795d0d887fc42e0593f987278a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1cdf18139229cb0b7efad22eb8e2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf14f4e7cd3281005ea030c2b0c9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae92321bc1dd48369fa2759c20451170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6fd9b0e3d98a7a0467944feac27a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00295d6ecb5b60ba5cea3d0d5b6b3c5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8182121130c7ddb0b2171d3fde951773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d480d975b3125760655f47e9e90e53174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654a5548b639dae0ce7be10dbf1005975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dca5dd2f81c3247098c02e9dbe462b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd001a42935092c0ab89710a62ddd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3f8a6456cc73b42e2c0df6f38897678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67571dfcd805041b7a889ddcc0b2a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42a61c94b82aca8f2645ed64c51f4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a199da7f5d38286e71d1e721ffbe381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db378d076aa62895cfc3377a1f4e95d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2327bde7a2ee6ec06e0b3accbbfda483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ac18983ce2ff55e1a93bf3d6130d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a474ea013b1b159aaf52a1803fdb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454b7fd09c6a2bef81a4a0e45c07a3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e33e42ddac7b99aacb0cf6c03e63a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df551252e949663bce2af1e2db240ea788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b67eee6e4ff69dd25e81ed471f25989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094be29e9555f96d296eca41e938527790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14752985568ef88b06694b78ea7b58b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337fd1cccb5c1010d24d428cbaed73892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265654a46eea067163ed3aa5986d8bf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3460bcd1f74ab8fb61e9fa5b0d5e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf63575000b861200f14f3efcc88c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbf42346216dcba3f9fa714f3fd33696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236332fdc7488179139b3ed4db5240397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d7d21e88055a9e33854e167bd1d1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe08b01d4c3eebf84ed29ad22355cdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac168dea31612af235c3a552d360d2be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad96d5e8641a5ec0a42265b5a7d5654101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9a801d1826b0778e6778dbb503cd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb67611fe63e4f4a0118227c4b5f56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642f656ab08f58a0f63124032820c4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23764642362364548a95325c25b12a5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f62a594c28e7aaa331e18aea2b4649106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dee2fadf8142376bb6b11baabc3e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533e355f62282bbeed48ff2d025532e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6819206173ca5100503bf43a43b98d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6654191c10dbfd8721add3825bbc2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0bee6a7cb4548898a614c2a144676111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326b1b755ebb4958375fc26261c6a50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e937e79eed75aa8a58919440d34ecb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc99ab50fcc583ed5c4b16d8f18c590114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff49454cc21e08398a787f27bd924b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc7b42047037945b58ca9fcc23bb20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d105ec654c87190503a028fc581294d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62e35be222760913422f2782571b3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baa58c43aa9f44b02d349d615830cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3d6ae2daa6962643b19df4474e751120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873cc3d5c16408ef62f8be9e8de87dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c7f04b8f6b0fff4ad2b88d74a652a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de913716b1ccd0476b21c158913483123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f7527171285989eb0d709eeb3032b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f5ee8c9782db801c58fc6a6c10272125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeeb9a0302a23414b6a7d2d22c1e63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040f0eba462d6fabb32e25ba12ee9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226569c449f660a5908d10717a185f43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eb41f5f7d443bc0c036e7ef8608a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe55f38d9c18bc009a8a5298e3d1bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418bd94c487e55cd460ff2c714e4791131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54608a37ab3505a1000ed71e424124d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952fc480f97c8a4378e91039053144b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb774ff8bd93cbd509bf384630c599b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda21f6f2ce4c200f6e8dbe0840e195135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ce4deb7080eae0caa2275381c3d39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7fb9560b50a2f1e4ac7b578902584137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967097b394451ba656767b37eb426ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e8f9bae0aefb3be63a64eacdca613139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99365d0de51cdabe4398fcef08218eaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8627b32cd15ff5cb41186b72bbdd34b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eb06401ebdf03081c3eebe31e67a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800374847343ed586a3079c1af5d0412143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39417496d74dbddd7661aecb197af2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd6744b944c5901f0607a5c244cc50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dab62fe0853df9ffdbf4c48164c419146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9b8b4642bf265f129745d6d62743f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476e19c5031980502859598e14a878c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e27ebf4027a68ffa5a4a82359e9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d30ad95a9a2076a06472f540f11941150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e75f80ff6df549d2e3d2e28b1363b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea27a04214022b7d24825b901539ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a664074ed2f2b866411e29d06220207153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212e5ca53a5c243b20e1ab5d90e3820154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68a0722289c5bf4fa2e624657a4af4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530a57a882443e4dc886c759e9ba282156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17be7dad5fd3e679e50103c37c55e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335c1c0e5d164213bc27a892c9de21e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a392998b1bcc37ca0339fa62674ade159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168b1cee5999b60fd52b0b8a5dd3da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a6e796e5ec0a23e60ede3f10d6ee1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91decf320b3ff3af60e45c304f8bceec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb13825699bf0757c93935d92f228b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eddfd2f781a5ed999b3dc4019fd0f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da76a0252da4d43904339c94013b61b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696090cc1157c63dce84216a69dc3ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566bab678c2b14c86f88845ec6f442c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7824664db7a159b92e7d75b08feb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468d4161686327fbf8245abbf8aee00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d960e4b0af2c049622bccb8f8c8e85b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955849a05997211e161434b02bb0a85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869c60697ea5fe440d983d83354a549172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867561f2d18905fcee89b76fef39152173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23da86a7a11b9ba2b5efda9d72e1910174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a532e0496d580420742c9fba46a792175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee9dc920f6cd02d8dcecc841021693176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aad7c55dc2cc4f4a0caa714ee9650177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf60c97eb0b691a304b659b8c0b787178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a37cb82094c2705a72406f935a7544179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24091057511c35e8a22434bb5b792cbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd5b2e76477f3f8994be7b88fc51b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974aec817527a12165d83ad10ceb957182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856de0f2788e27e2cee5237a736ce057183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb2e5ed533d84195f633305d95e5da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd4bbb0bd47f89782d976b6a0573e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f264d66bd67d2f2f4cbda454a5002f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e5351384127bbe917877c73198062187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0033ebd4fee3590bac1c49eb2ad8a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2220e87dfa064d0abd99db4b54a182189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0b3f64cfa6f521d30646e57c11fa4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc03dc08bba5efea6e9a6b8a5c5ca3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38bd653e544d6b69b6a0e66a6681d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1dae52f7cff13626d3dfaffce6c28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1221d54c9b93b9f3d155761d56da6b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9449047cf2018f066cdb669c9b8fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff86b1082b5a44e596a440b4d1c9b0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c776dfdb22556ec3bf5c182b7a3372197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6904d0a1db3a878143cd14a22aa54b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c168ef0bcee7910ad4fc3e0fe82040199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154e31d5b586c3cc29504401c0b9931200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418b2964d84728ed0de34a96d750197201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f12b2994f1d89cde1ec89341a41402202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eab803723f8171baa0582b5119220203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511f99a3d947c1d0cab957ad7cbfc7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22920349d396a7cc2f7efad2ca7c8fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f77787e0fc4e1eaab3e04204a8c3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7818e4e792742bddc90c4178b77b72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f476abe7952dc558e363e2e284f0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93cdd3887d3da092647aac393035db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370749a272332b54652b7a42bbedf17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788aa0212445f2eefa268545746fa64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9038cafc404981d38f8617f00936212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f6756a2f2883fa93883eb8c6d48ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d7fa46c964a3ad60b44554e8faf12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a86ffff75d5dae80f1b334e6b00bca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc600cb24fd2e622ffb161a0a988c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b921423f5f8b5df47387f7cc61624b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ce1950183c3f9a7cca6e28e72a66d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a8f49129ef2b257b7a343f80aafa8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390778b59b355f98c592b46255b03a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e23e3ad9e423c9c7a18a5f840ab9f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51e677ceda0038193c6428a94dc1f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaa11d9372128b04e245b4fb0733f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cd5e5c155730f2ee282efe0bb0bcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f558d27699de0eefd302867d1257b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf75a8b05299d364daa4a460e8008226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee5d0f96a8c3c8659e8a896ec68bd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c644581fe00b840edf1c4498ddc8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe7808e30e59806d78c94675206429229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5363f54dd5242e5593ca651a71725230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13870184b8ddc6083db25c27a8febf6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499016283f2de6e816b7d99344487ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0277f31e6970d9660acffd79e82eb3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e071dd4e30a42e6f5b0c973df39ce8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bd3d60b3040626c53386100208d26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b140533b4e38820d3642acd2917783236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6366ec1290d50c127e299ee8ca1afc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d9f52f107531524ce537e5b641601238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae624fff66acc4c9a6ce8b377ee78b40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31264aa2ac3525ddbbe0d9db486da0de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcada15e03f19b0459b6b7c299a72e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294b05275252e23bce38207fe1d9097242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285307f59cfef40220d71e89cc428e06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411416f0ff945f7c418d0dac38755a28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1bb242ee7ab2a1596034aa635ca62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ae5a4e43ab781d9d7f9846e88ed37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483c52a8b82c7bfdc5da69878e3582f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246b88fe3206f54e0f9783fd073c93d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e91d23e629c60dcdaaaca604e37bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcbd08634cefcf9406dc2c98fcfd07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cf60d6356e9dc576bdba8dfa97d13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee9a48367d979155612380e4e0f0b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef32c84a891d6a20b87da254f25bc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4227e1a4576e91ac5d51677cf81ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26c86fb1a0256ec8e721eb0bd198c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833a6ec99686c417a1b6264b45e59c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11ca1a5dc07d915b5a955ece7b7b55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff60c68462882de54ae01dd005686f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2bd8ffe1e6a37c8ddd3fae1b97af5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d798d3c779841a69c1e9b1ed4370d61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b885d13d9cb7d86f234f4f6a2ee26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d70e7d10aa30de08df827d678692e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477d174004d2fe0021d814e2e963f98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdf204f971e6e2a6f7f678bd3bd8e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7cd6ef07d2ad04a8b51fd3faf1ae8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544f82be48e2084fa0b14a3440e1ef9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d377dda1c8451e03e1d2e914f8791267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7650a7fa6024fff3b53ed1889c9a46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fe474ea32cf6024b0c891f20ccea8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebe4809ba7b04831d95f6d506311e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5b9336f10c0e5f66e5d3fbce07d98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbec7e03bcd390bb7dc4db64ed23e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4eb5d5f25d73d686f6f546466978b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaaa44bf965cc614ca706f1f9c25e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7773608dda172f6b3180879e60e0f6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157b5b3ffa3fd72bb21183f4860d3fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5d572626fa12ccb745b96ea969230277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274797f237c3df77ebadea29f54479f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc985df383e0a90b0654ab88450b7ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f815075fa20e1b56670e0960414347280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ad021297f029fe370b99539cb9a3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f786c5201048bf448636b4735fd62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c51b199ca2221217ee5e0146f2a0c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e14dfad97e0bae6165dbb553ded59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357649f9d5de488036369c60c63ed0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71f38e41de1724e40b28153bb4b17b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff9f48cddda6e7ce1a37368f92bee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0285fe2f218dd3f12307ebfc5af7452288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffc7fdacd31b071cbcaf665814eec4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dc6cb76e74c284632146692c5c0ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d905b3947e3faa81b49c04293f0836291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb261e6e38c66c35cfe90ca74d222d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b84a62e9b2d24e98241a5bcb68e782293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6f8915bb2e17290b03e271a5fce75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292f23752e77a570486f8b6c74d8512295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b814b8156e5d3f3830dd464eb8ad0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd25a88d078638eb20da724b16a0db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e47f0e8498ebf505e28b90cdd96529298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6864353e153c84c551cab7c435b37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f552d55b140decb3f1b4bac56ab40a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5c13e700d94749925803b4185d469301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d123f72929824715814d6bd6deef70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f69e634e35341138186b66421040a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24901f773ee9057004d7f1ba84a486304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d307dbc065c4268722e21cb9f7f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35511c673a9c96d7dbec6644317bce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5677e19bbad830e0cbffec635c992ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b434975d13745a05eb995a4a66fd3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeaaf25d0184dd0b2348bc7ae15c2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f046b43cf9c6990fffe0e36d7db0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7c9fdaba69066961e1f162d1c86d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71174ecd54efa2d544a4d74dcb38c22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98213096f959d6eca9fb6866c6c0e617313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fc9198797453e6aa27c96651106d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7cc326426472465de3e44f55229e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cfc29e2e62f4ea669f507b1f8ec2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4e5ad8b3ac6c85891831974d1b585317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500f953dd554de1465ecb09bf900af1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af14e95e4c18d70857972257d772fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6f67aea57fdb39822298adf8d25f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c620e410c0ed1a0285692cc6277612f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633ca4ac0d8a96dd24fb3bd236fe48d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1679865be704852dfa5505dd395f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f906155e0b460ed9aedd7170806d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b6bdea93a84023bca787fd37f2692325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fec04aca6abf27da57ab3d7886eb8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af30be959049f834a2c933d590036fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583cae27ba7ecc5f348847a0f27aa6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d3729eacd5a8b624dd9cd3d5ce2e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae152f36ac2c8cf1fcfc7189e8bab477330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d137efe5964280f1940db4f52f8f73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e99fee248ca49d939a151e1572df91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc584f0aabf75dfae6d2cde6b31eaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c09b17eaf24d34a208b3396cdfa867334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4b7063db93cfee9f657dfb60b6b0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f016c126255dccdc1801ceb86dfc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bcd7dd370327d200d70923495b076337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bbe25abbb5fbaad051beee3777520338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb0eaacd72c132aff3b6a92939e7ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00266db27e5a631e79a03b773f1ea55c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2110fae3e56a5d22235e0c22ab1f4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99e020c28b1a28f0c94489c4abdfba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998a0844f1cb8724770eb677b925b0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a24cd98a6bf2e9a09249a986833b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b81e22d9317ab5643569425c82c63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53899730beea60942f38a2d7aa003ce8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341840b5ce1ad6f2dd5473a90fc32bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc282079f4dd494ad8fe91944983eba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43e739378d04e7cd590e0d2ad75b82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23a62ae69331d3a4ba64956b6b3aa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65921e235d4e800b21a875505e714406351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7711df9802be6a9ad39965d1ebedb8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aa6bbed1669aa71968a006339d22e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19997484b0ff5f2e6cd5c0a3940a7912354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a3ae8f5b6af83466d0daa4eb3db0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bc32c6acd05eeeaa1c3e38ca84ab0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5304494d53272906363a68f0d05b5a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f44a55583b8380cc79eab91a0a366358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673642b6f31c664b3bc8935de6b5bac1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b70dcbbc36c2dae4ecedb7dd2c8113360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58ab870e7abed83e6617982b3b2dd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978e321ad770f3e70809ccd779c1d62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465da782138bcb36a85c9a6ec8dc08fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede34907951b6b0fa3bf645e07426b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a2cb5be6fe7fd838956a1149439bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ff6eadb8851de7943b8f74ce6a19a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820ae55d826832f89d73a5468158536367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd18861006fbf10b1c051c5f7e890c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6fd96315dc542e1390e4c5ee1ffde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb38d67c65a12081ff0c3e8e34c4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1c94045242e2bda78b934772a89f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d2813e2833777bf09441fa9d91a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee58b7320ec3b3064ed907485453a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b213b06e4cdd3a268d8c756afbd9ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae90118ec77711867603e6a9085fc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a8f1fae91f929fc017b7bd8f36cf3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025a4d8572d1ef9466033aebc4edf11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8fd2c8c60bca41e6cd6b4e4a249a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf3e7349ba277d028580382a55b62e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0dc2bd52882e2c6c14be17e90922a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07ae8aeb38d9079c174d51ff180268381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e5fca9e2937963c447ec844bd5102382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f35c656ad78d4546017699d5a3920383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816e1e21f40c53c86225491f98f92d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246ca96986f9ceb036abee0a7abe116385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9573c442ce8c337f5e0a5c07784083386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd195cf51685691cbf1bad68b07e41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba0fafabd8ca4dde754d4c50c7114f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924f3619cac399ea7aee62b38ca3aae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da499f2f2c3ef66669080a6239da2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b48abde14ea01a1bc23d1a3a63a71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07467ea1a9f9e6f3741aadcabf7ced392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2470ad2cb81acf3bc81072b489f70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e71ac73fec6856ec8aa4fbe21dc9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938f47896429b25776071b8590d05fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836feaa37790f51366816d5e9fdd940396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab158fceabf7021dc729a181403f27af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400baefba51110b567b319cd3b47c685398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a231ce4c3b1a03f52098c47ce4739399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc16a65b81519dd2e7b23c3919b269e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d898259e0389f34f07ec4769b86c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b7ff0b442b19150256d92c887cff7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8663f60dff681bcfecf179c96c857403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d838528c1d9dfde0f95b8be9e3922404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84019930dffbfd3f2f3dce87c847b6c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa2a92864723ee70196bd3e448f8e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171d81bc510331f04befcd149f5933a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe57c5e00d24efdfae4abc438381a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c23719f899c25940cba0aabc6aac5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fe993ee3134b97d0bea218bbf6189410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a5036972da9a86c6ec705018a8b43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fda51c4c0cfe14d5afda3dde865311412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7a57aea968fa6506341d48c618d73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a346db2771ecc267364760ca9c809414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a79c80525ef5ebe035e88fc0f0d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d53ebea50e6b1b4225145102aa7fdf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc558cb4952644115be1495fe7f56d08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3cdf63d9e141f7deaaf0de6e521fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0774bb0bcdb63309846700f9a9ffd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c96c69e414b3fc541ff21213d3a45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d8c954436fd8d6392feb3fa511cf9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d25a30c5f37f2e2d6f25462789d8d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f58b2b420071e6b9295037f080be5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ea248404bfeac0d697f2d4a9399c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c5b30a942c150b3a78ef1919f2fb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdd6fd4b72469415532e4d7796119b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b31f316a8262acbd345931499de57c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84fb4604e3a34b4acc60846451901b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f4a902af627137652a81d87379e8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006b7788bba8e5cb6dce9c2b67a1466430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d241301bbc63e2b3b675be72ff0c06b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d00b338a04ab14ddef8ba09d71cbcf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d88d6452ad995bef97f51e5c88fb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69afa0ae13833ef5db0d5f357925525434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16055b4767c43a4df49bc3deecafeb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376b4f8da806c48d7e74bdb88abd361436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49436837050e064455680d439c3f6cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebda3b99121862bdb797e38041b3fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb92b370ff9f625d66990cfad84f1af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483aafdabe515d739fcbd3abd441db9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214aaa28aab6ba3f8f484fb0c991696441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edbc413b4f7b397f8ff743091d2b43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed2e71b437a252b93341be82c5e56e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d29c83de45851b54e5fb7bba9cbad6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9465e1251ae9258075defe7d401a34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc760eaeee50b00e97a498949c5779a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25170808b5e8c81145ee3b7eae7885d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b8111abe233b7177c003fafcf68ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e8b9936930666ea24350a04a340b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784b6fed49b186e481f3df535c576c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adde539e8a7c68d537e08f8af8a4b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb858b8ded33b19d9769b84b24d76f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facae8ba718a8feafcf0d21ac45bce4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b18710583ebd56bd3ba07295059a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8d40971d793a064569b44fde20125455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597b05be4cb3bf46bf42a3afb250264456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbe6a09492b459e64ba9fe38d17001457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f149e48069fd70fa56a81801760a29b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9b88b1270cc2268d898a897bd24f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ca16ff9c0f2ab9def74b7a243343460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5023ffaa279fd75801f1a28204dce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf072b4fba038664916e64eb9424adb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bb7e9e1cc30e6ef8ff2f8198c2627463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625e61a2ae87fb2d6f80ed3d8352ba5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0af1ac292e058ea55b00dc6f193eb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f6bc8513b9e4c75c088f289f7abd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5af13700af15b8ca87b3302b78a82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73104624e8580d4717ed313b573cd787468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eba804d8ee6707b10ef5f80d6267c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb3603e91bbc0e74976b44f82fe6fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb759dde68d374b1172ad0d89bb80b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afa6cdca5870e706724b3f3375ff65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac8c78713b47920250775c64549216473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb29044076324e313b239d734a7562d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e9f34acd3cdf64b5fb2d7bf633110475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a82d17b0d9fab7db3987c31d51e78c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427c16ca4b32e584a13334ba5dad64a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb7b28b985eb7162cbe25e51af8028478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46e531fb77cef79443b98db2a2168e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbebbfde0c8ba00726a1cb1eccaa5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb697cb0e4d7bbf77447d25b0e497ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73da16f45525d334060c8e4b53b2b1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5299ca85cb99bf5fcad366bdc1191483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34342d913ac42d969fc5ed0fb0331ae4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd651c2d84e0b1bd085bc9e0180082485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dcd2cafe9ca11630da4225bbb42de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0978ac71418de7fead59d745e2c32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e110bba490b74180d852367a080df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf642341c93f164ac7f6746ab01f1edd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cc9c2ee6b238941bff516f7c34c41490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2167e7560d50c07fd29a8a5ca3e04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f404aae471d09ac5b7854704afb15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c702416ad1181d581ce86e624c4077493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e7d39e83622004876a0cd5397a230494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2027d7c4dd48279fb18830cba48a30b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c886644ef7ac5307718a892ca9ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0c308507f6bf4c0bb47be0d0f46ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f762988dd03a4759f4db9519b3cbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191552a0d8a4b233ff1b9c57a78a58b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabfb71a67a3c4e0bcd63383ccec58b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6261c61749fb3d0b100acea4cf6a75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c849c19608ac9c4484fdffa652921502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f567c0035076a4d09318d8480da345b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec43eb8a3d9263f32466cf6472e74af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc7d6d2239155f5942019fbb18eb33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1d62ab0edd587ee678fde8dbe306a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1b67ab5eb17beff92380b60f99249507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd510e15796a7879884864f56b389589508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c782e8c523828cc6783c600615d71ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed6c16ef1b8eac27bc8527326d1427510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5da008c804350c5e1d80094e993aba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9061eac153b5938a1f84fefd8573be3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f3554d8b020d7e037cb437b5cad1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32eefe2e7e0086ac9c862b75f79848514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5e893f3320fa0281522e4d99458b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6c835f65b696f91353a8c969fcf5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97e58b5b3c69cd2525c5044fe5f62f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68789f5e4b0bfefb3ab84997c2d3fe3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f778623e69adb74e768e62027c2dead519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227f0feb72e0c3b8fe208f0ffbc3320520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d3e5095f6fdfe1cc975631edf7ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b80fb6f46ae794ef38bb8dd46357522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c25eea65e01453a639879db822a58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d590c99fcbeef7f19161e9e5da464d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a5d993ccdfd4a30321541172c806d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f56ca4aacca50fb3d02163756a3fa9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3392ed3d22fd1d7499b3c05c5d19e0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7102389a000e8689c4a0c41a2c987ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0278b59ef8803d90a9f583a5ebe1c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941944b950222295313e72f79226feb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71beddc3ea0f8636dc6a8cef336ea67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc88349135bd789a717735d3ffbac8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf237c78f7d4626f9c2a2dd1ac590f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfa11118159d6036c023119d92fa4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd02c4e2bc1e16d22dc4225d7e777535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb9f67c0e805ec3905a427dc0ae6d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a49dec5954ffee5100ce699127e3e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbb0aef545cc31e9ef2c7d28482b64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309bcba9bfbfb7aabe8262e63fae6c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661499c2721f1ebf5c7deac481365981540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099a4b91a401727d32c6c0543cc13c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3588977e3c473720bed2dec229d28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9181900178c871f845b73e77552140543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912ab016a764ad41940b43197efd827544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad350af2d660acfdf90731c170ad2e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c21c8ba0c0d2705b76d293d061324546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3cd083b90e10ac5950bf49b1dbb27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab01ba130a978a85bbc595c02a823b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9938a98d969c921027469f6ab611f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771aa5926026084c4c733cfe23d30e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057f302c6c8957ac7a2ccac18bdca17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacdae7dc9bdec814d71ba0852f4e13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13644325ba52364453e63b886e917ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e2e93c5df52df502409c38b9423d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9737ad69eb61be954ab342d84bae3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0521862ae19be1f14463c8f22d4fb67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0024348887893d95687cf5af772e709557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc82b1d3fbbdcb479a049c2d365278f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e31daa72417290a870fbdea4f3e2b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f799ccb7b35132be1b706a024d68b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930b7a71259849773f40652517490d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9a9ee733ecd77b4d2f6e84859413b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24c52808bcb2c563976c5d06a334af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807203d64ebc5cff0e31078f612c26c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accce2ea4b49aa14df9271f199e7e4ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940761f04a735fbb0494c8708ccdb00a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26088ba3aa12cdb624dcd56bd3ff31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e2634b4974cbf1dd00b400108e294568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25847ed48928f7a38d4656eb1a4d39d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f40e61d537a55402fffbc14cbe1a74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef1440bfff3a54dbc4f58715c33a31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fc28b771690898b817504c5c0c55d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ba40469e47a0c0ff2a957f3d8a7a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659bc64b78f7c2bf7748f0512b224c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410feeb39fb6794bd334e4d622cb78b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104c8c9f5f000be9dea55014adedd514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f1e0886e60ebfbf57d81d268575485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cb9e314505e67cac93cd4da3673326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c377b13da94a60475a9c873ef6ef07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25100c853ec884aa79da4105901043fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae4455d1216c6e12d96708e6af9b759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd53ea4685008770f2f0a4178eed3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7f8d51981030ea0e6a8207105cb3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a609054adfc6639b15fbdff5fd12312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7483ec16990d9868ce4e23780b69213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056a8686d2a4bb5ba6839071ab81e1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e83b6774d4d4b733dedf28ca83ed9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151c0ef74e89ab57cbfc0a46d959c3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5fe6e15f5c76f3dfecbb686e65b8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83e7035abf343401ee49c955b59acc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bce7a1780b1e24e5c34da0fc2211f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417da0e90d4d52530ec80a958771e62520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c00b48f41746914b7fecfe7976d7fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15c8b9d8f4e8e4b8e4fd350f5dc51822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e046de7ed1cc6859ebffd2ac492210723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b98fdb3bb0881ecb35159fc3faf42d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c69cc230f46180c6651f6c0b6f371925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb37696b139661aa59da82890df08a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7405dd188de4936d076155e10c4d9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48038b1865163f66423de633c7140bfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b20c7ec105a3d851690952d04ae4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea198f2b50e6cf8eefae927aef240630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f9ce61fd01c23bcbe6e07d6f6364931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc323af65bfe77be98148762be8912e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b3ddec5805440f2174e50cac1247433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301665c5ff8de47f162c8392ae8f86834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dac8d6c66cea87251dc079c722c0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae70afe3b404e828b4d6ca60b40302d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02095a8b489603f95b798aa8de0dcf437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43646237253d5ebf89ddb7decdc568e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3544e11c961a9e214daf08f7739627939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9c1b9bee1a7629a15b774817a9b7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ff31bc597f27906c4198be95f523a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d07fea6157161cacda6d493f6ea58642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cac055ea0ff2bd9f8d72a723a6c4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c18c3d5813e530d71f7f0190acc8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f441a5fc8d6480d9b18959729cd69945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc51a1d075aab774a1d941742b418d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796db3cc33ff60c338dfffb1e33fc83d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e24e25fcdbeb3130fe62d34ac867448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01198797a4a77ccdc3b2b6752c0900b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadf28e263c00a21dd059573712d33a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3ea9275b3934344c1c1bc1b58e72251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3fe64801095f4c7093a04ef18cb6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc963df934d54cf7df764ef8c509599853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f5ee0620f31e388370de3ae7afec054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f0df434971287187bf5416b66380555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03596037dbe8f6f91c9d772c978121d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033254c08379fda084da2217a616bdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f91d3a2f81bec9d0c50b9b9c8423e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bef4403291bb470890169911022fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff03d9d50d2b7aebcd748b3f411ad4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3e553656d08beed5fdf8d56927c4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8946ff6291c44f21bff008ca3de6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327645a5bf2155a1f1eb703aec58c39563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695369bab26cc1b47ce16b3ebd6b16364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bac18d4b09887062e4e8b4ad9b04a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665415f370d7d5679964a26f6006e2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b365652765acd796c711f68941736967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dcf779e1cedccd7f1a8581610d44168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a694e6f98224268091e9bdc1dabb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81efde99183b5ffe8fc27598a1e431e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d772843fc24b333ebf8021ad3c785571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840986b8b751aa0c7618e93f33e4a1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e3258657ff1e5ef6758ab72240a5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c524a4388b6ae491a9cde039241e4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9b780b92f1720614e7f5ac8d492f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b6941322d632a06a7d051ac6ef8b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6958ecd00ae8a635d40e60699a1ddc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71073ac4727b8f1f3875cc72bc36be178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75116c8a3e730649c030dd8b26afd11e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0075f9dc873d046d29a31c02604061880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4527a28ca809b9f0121016b949d0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69d97ff6501ebe32c283d6e61c7d8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2a477f0b41822b176b4507675134b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e36156f8e5d7e0316cecae190e0f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff19c9cb36634095f6ea3741f6613c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad27668331945ab66adddf15205a01086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde134e92c1a3bafbce1d1ef2fffa89f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7453ad752a1d2ec6133ce1f2135c58688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ed59dba95c52f63cb286468bf96b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89191196ec0d14018524f691ad59ad4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63dba33c5cf930b202f3a658c88b9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900d26febc0b6f39374b8b40f09552992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce84e6c44d6ada0921c6f7b3b4039993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53293b2475d92773276b17f4fd70fc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881206ea6d85ded587c41e06cba94b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75016d7a0aedf6342fb1c0ee7ab336d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f8e4374ae5c6753091636a65661a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb9fa9e84b5ef34e983ee3513f3d6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca7f7a454ef63c5f8d04ce7777abe899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9b76ab5486533e990d3402ea1ca53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae49555c2b044b590f4f45f32c214f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1a26115103a6864d22a2ffed96d4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196504b60cacbd4ed00907d00b018d02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d16e6cac12d711ff0f3e03289a8a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0192e990e9a029880307d46d2a1b67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907f99b771b634d1455372c88a6bd91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd735187afd6fee7d2afe94a7427d60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3beea9accf576c59ccbb88760a0eda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92774517485e05baaa1664ba7a2c27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cc423d0b9ce9690775cd8f3d9c454110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b16f35750b8e5ad869f57ae69cfe0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722048f60b2f01abeb80de703e1c387112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca20d689c1df10c9f2458d0fedd2c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9988c72269740f7d596b64c675b00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27d90ec05df8ba3723667275723634115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f43503b4b9712b79a2f43a9949e93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48073f1b6ed2ef21966bfefbb06aa22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b984ab98eb8ac02ea11ce12ff20c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bdd0f55427569c10cc65bbc7dc9a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9484ba366cc499d1b5f598ac41c9e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06c87331f373bcea5a639bffe8dc32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25504f2a02a32e6786e8f4f309a7cb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56599e9a1dfc9c89031cf1d3b1c9a6da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927d53cff268596d2c5f8c2bc8aa0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0411b7b7e80757e2f46480d2c122b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f2ce978393cdb86f74ae9ea357a7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f7a47ee140427841af8bc223d4563127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99579c5ca313dd4ceae7339f9760f20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07843f4e67d9b993ceac82e86e78a36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4e2ed8c9844d2a5d4ef1850d7a825130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d58c74ad7cb76e799c99f6bc152131131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abccb9cab8450b75ebc1616d854832132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6d55f84dfe4679c97d4f22b5961ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630908407ee6aa4bdea193e02cdcfb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086681f530a9ac7d5f6e2836672fa6ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8116f14019b661c604e9b35cf4d79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd095ef7f24754dbf377cad415582d17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcab54dc3234af5222da50a06baf877138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d2f5a41df70b0af9e831c607916ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34586f6d239e2eeceed28b6c4a187eb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb11d1b3d6ca2f17c1a6546e8c30a20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2f80682f5f762aa8a9e74c8e8c59b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eb99881e7cb3a908f2f889ad5786a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede51d193dfafccd8944f43727b3768144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e7c8ddef7be2b1ac9562b81b0ad2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed11d53968be82fc08db5d2e16632d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd5c9a61e53cee417946732fc06aa4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a65c0fdcb772185889e032e52613ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c2edbdb802f405ba2c13adc0c2b83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2ca742859ed431a8a55ee5c3b5af5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cea6c4ae42e4d2dcfe6155bc13c864151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c966ac955348038d143f3ab81357ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577943b15f9214ad52180d5722e93e84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060227fdafcbf0dc59c08e04a1f9948154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d70116f0f2a790e8e40585555c321155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec457c9ba5741447790e637d0ca619f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc810b7ab523bdeb69c4b7e3c9cfe7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b16dd5078bf33c3ad262198b0022b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65cc318d14b0ea61bd76232fdb03e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a7a9f2e1cc8263f3894dc3937e695160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ae2c75c2a21127bccda72061a5c16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebf298a1b947d542d52e4ace4a2097162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3af232893aac15a4be5096191c345163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b68eb828600b1dc2ca66ec3824243164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d466b77975f1d68c86f64ddc32065a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76c9af66112a215ff352ed7bff714a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73b7ff8915ae31618d09b6a8f66367167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decbad41759f224f98cda46a3d04840168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe92ad5ed23468d4ea84acff480b3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d0b863168becbdcf9d27e1dfdf0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138a97b327e0b9336f85dfbe7df7efe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08650e16a9228d9171979352f68cf595172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e87aee652cb4979eaa268470bbba12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4befef8e8d2e2f022069f877e0cb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32198506640309078c83d0f3061a8d8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065b0c3c244daddd6a9e3006732432e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36bd1dd9490d633adfc2220444a629177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94321937d8cf205b8ba8c5dacf041eb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47d6c76721098e8e45505f36eb85c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48b0332967067424b12e3b910b9a7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36917019f0e2099256beb35cb41b83e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b0ab57d2c268b71be141e9a139123182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aac72e3e0c779534eff51b5ea8f933183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287d6629fdf7ca590117476e7cd6902184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167864f64a6eee550a0e5aaede95b86a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12eb46b105ebe68f2ffa262d3e409f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ad7c34790dcc2c6e70af4eb4eb6f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a003e44e0f8b8f276ed75a6d52ce688188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02a092e330101bf9e87efc147d0a6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b793db1fc220066f3bf87866d86947190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e91c49b0a5e06a0abb4d97373d7462191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e27f697e541e5190f1329629f76e70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899960780e5c2ce9937ef7f35a61d66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28173f62bdb44620c1c719dfe29fefc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d093a2018b3f99bc084e06c4213e7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a252ea038e9931b9e4cab6573c38f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b2d16ecc82ef92d08de250ab7f409197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3c66b0cec95f8c0bd6b4411ef0a86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1877e2049b5a045737329a8ffee198c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4647a425b3bf1b7f10778f12fe0fcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7839bbc3570abbbde32ac9ffeb75ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b2491aba99b9720c1227f4aa5a644202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c916b8ea5e96ac225067361a8d94b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2327748faaba7f46cb2fe5c460a19f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cc83a81e37740546a9575f4dd471e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba26e49e03da927f1718254ab8c18e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a8ae3ac936c3998d04b3bee40df38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616abf0f918fd24864b0f7dd51a2f7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a815b65b6044fffb78a48936e9134209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9181d89af10d6211072cbf03b0f4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0202570d6b8bac1820c3d1884ec6c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d3d36c86305ba981b1a47834e339212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762fe1266cd595f0ef654365267d8f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aefe2cb99c1069109450c9a278ff9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a006a52fbddd50df3ccf08dbe7dd99e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184a65df88f3949975d539097e055c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd837ce864ca16b166cab7abe6c9a2c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26edec917e41dd54507ee00d8fd955218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff084e107dc4a5e97645b9b578b90d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3536b997c4f696b02e253bd8a1a9c6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b31f2f8066d13db6b6437421ee7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117237740475a96ebe3078e54adb8f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a99a4b1f38a9395d0e0860c8257a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baae91f3b9562db68d46510a393c17e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27e5a17ad719671f6a8dd1530f8fcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09169edf7110835c13ab926f28ef0786226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd539c9edf0b6b8730ec6597db03f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba5440661d758a6f638bdf5a12178f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763f62c1578e331cdfb77a691d60537229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6243cfaf15e1ad61f7d78a2a449d8a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef1df6ff74f0feb7613992968b5773231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161dd975209cd426c00191aa9fe335e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc05b2a0a79bd1cfba87be4750fcd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4044fd0fb8af910269b0f1ae2479e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35a76b8ab073126b5c3242b1475184235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41187bfa674f79e38f1b10be956c788f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f5b38dc143ef3aca4c435115c7c47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09688be3ab617a6f9ff424285e86d34b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba231ac2835bc2f45475c8b0ef642a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a04d9222d357b0d00da18982859f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265c7e12654d7c582f5290d030a4e81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f3a72e2858e897a38b6e1a01e9ea1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e1b37351335c495d5c5eb288a7fb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04616ea8efd1da98144895865bfacdd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8425aa2694285bfa2df2b02f63a597245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a558f04c45a1e945440ffe2df5e3ade246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd5cb160bab02dae4b3b95f4a639c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f108d404dfcc5d7ad2f09d257216d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3d4c4fe75900267efbf26793ef37d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f441c8bdcdb82dbf9829c4bd7ae0158250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8a85978fba20bdc789d15da116661251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f919403a464093364e9355f220537252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10526104594a3d8b12a15e021578ba5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7353893dc771f38c592e8223b5fc17e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e50c404106728dacf5fa280df2c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053456c4f4b81f52a4cae4ec10935d42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bbeddf730fb6e5b32b975687a6054257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7136055298853afb772ee3d878f53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff35877e6ee4c0f3203d3d50336eb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ee0ddf8545c2d94fa0f0b2e7f4795260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5dc8db2790f64f374e7089a4b02d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309281feafb8d22dab1fe7534a7f15cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f41d5338289fe8569bb11663e8b38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1cc71f8eaa98ff3b4cfc0793c5bea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a113005834bc0552f79c2f4dbd052265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5f3ae0099e6fdfeb3f2a10cefc0bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408bf28798ee8df8c437287831116e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55146ae6e6cdd70dca9ab2067a5806cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbc6600bf00b75e28b8f3c0efb8bc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12304137529c6eff2d354c5be1ab84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b575c1ac606e0d44a532ec1266449271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e5f130a07fef9a7beeec4c1ef79b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012051523f76695de276a4e9e84cea9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50620a41b032957978b94f975fff990274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469f9a4bf803d81a285bf0585b3ab17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eb5f3dd6c28a6e16e00b8d21baff3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff494b0abd69a302fb47b26b6d9d661e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3006a73ed501cca45db04be56a0033f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2bf1893b9b010bcf9592a998e77b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd764d62ce6dcca6e829fa3779f0be88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3514419ee360ba2d66550cacea3f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928f07c2b6ae569ca814048a865acd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77c09adf98f4b30bb1b710120fcc03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf945c250c50b942f5e82386d798d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259541b5bfdce16f09c20d9fb882d62285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8a38fb77a64567d675f46568499d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2a4a22d4546fb3fa4e7f9de3bc1e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdfad62ad0613a333df908dc820f45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d7bf2a89f513ec9cca8103b7c1e0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fcb4d32bfdc9119c414d4ec66a94c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627ee4efd8998b67f6c5e4601ea8c05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ed357765b64c4f013a261ecf43b1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ca7ead25ed9b671820c19a5677b68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fb6ba9a34c36bc778af39447f425b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5194c223fef26c232624fbdd94d9e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c8b5fbda424efa47950ec7523c717296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48468029cefe023ec754213fd4eefd7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9e15fa53204c9c22ff2f69fee9ced298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d0531387a7179eaafc6a78e870be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37010267cc02815592db575ee80616f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b936ed9b92e4de8cf94d89ebb941a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd51542d914fc03fa931ce179bd4bc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a86b08edfc831d002323d05a0fc314303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d926d6990c6804248be747757ad82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68f1541320cd91ae1b7d6914fbed74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd931854246cbabd934703e18c5918b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562bd515e4717bc45f7724084c8c693307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889328d7961cbe87e924fe5d9d9ba3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaadf86dfddae95d85904cd3af41678309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d52f400e555f6dfa3700ac3978e74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ccf8f5db3aafb324180af4483a45f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21ffe187a06a8d038df10bfbd9f30e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe701d43e75f0259aa24348fbcdffb1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35b05e4ad8a6317a07c2afcdbd9c2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c51f2f2e575f8798d145ee3493912315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ef4f6141ae30387eae8ccfef420a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e421fd4bedf7d38356cc3eba6502b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433f1b9ba0cb52448b6d220acd7cffe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca286f57a40124bdd39665f1fc6d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c336191980bbaac43cb265a560cb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589b239e25c83f4b2131499934f98dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7297b34dbee7f2469065fd20fc748322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf249953c503b4927c270affeb1aa4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53791764a59302f13823d999dbca655324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed945abbca28d0b031090891a455628c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c35cc6b94172b5a410ca93680c8d51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae27023829c8986ceb92216eb04fa9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63738335f50ed3e0376a98cfdeb32ba5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc9ae224244f985318ed363ac1bceb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45793bf413fdf5b4cb26d0e5a9b51ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dd67c7c9ddb750437824083604fcf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a15469919318391a1eb668c8a1948332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9fab491050a791d5504bef714be53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10745f542ebeab448422b058ff4c9cf5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef9bddfb9384c136f4d9e2df3ae96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7071b803406e7aaf0813a85236396b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bb1e81e09d960935531eb4a8847de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2f0f78e5cf9b007c8b5e221f69fb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da767fb5e6808ba89aa8c5bbfe2ac0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94397219d47eb5393348934952f257d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3a2fff9a4e20484720eeff3886c07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c8a7f5e672d495f3c5b4af0189b49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a410818fea3c3a0fccc2c6a7954f875343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3293ddbfd5417d5258d9e8b65749717344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89825eb291f82c343541f5d147d2d788345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71103961b4abada240046f47858a90e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc3dba88ad9d2dc1a7e88d811e9f84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca26f5ca7e64874cceba166ddcbcfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e19606cb979b801810bbf730a34a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57e1d486f36683e682d7864a981731350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92be0ff2a8225b0b42442ffe75d4cf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7c787258e32259859af3c8d2c320c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be48e1b8666dcf379428427ea6bc921353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a4ffa1287e3c880003f00d86f6139354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01357ef9704ff572994c6ac6bce969355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7a2c81b43fc58d62c89f3e3056c8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fad6ac85b499c212dd45a09f6a213357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfaed7e47d27cde1d98619271b4778358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e82b02eebdb1bc1be21c880dab69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621426398be98d2d6ebccb1dc7df278360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f03a5cdc0c4f5ca483e44b27a560d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced9970256ff2a344023854360c8d37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636382e9d2b70d87579c5284553d3d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7b62b8f358d31b455ee6b36865007364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff1352f1687202edcc3c143a625b2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61625df15eaf9a9a1ebe9bda97db24e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcef28fb6f020f1e9ff6381ba3509c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4938a21bc2c8732f84ccd8316e0572368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0b51d47a31e317a7ff2cd761b9904369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d107667e2d4151bdfedd55fcf2b471b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143379236a743e6b11e3edfdcf4e462a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b232ed5404a37ac2fa00bb1a99bdf84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2a18ef00eb732afcc1ced187bbc5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082be68afca1a7e3288de360bd4d27fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac8df8d839968156f8fe56de53ff30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ec33cc0e9f273b83a7bca85708a07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184323a703525a0d20ed458fb98a2f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056138d3ca70401b7c25d52abee9073378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069f691e58e328d4fa68376e9398387379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6ef01ec3653889b52f15e6f5cd58f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4961c40b17ed2633334fa6add327a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5c6414493e84cbba639368e177dfe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e8ccf610bf448b543b3d9b95e08c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe098f334f74fc026a74f8f6e9a25a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0c71d69d4fa5dcd750cada61af17b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07f09b6b5dd8410c273b22671b5bd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96167c57906fefe5d81cba5e07834f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2cc440eea121ed5f0fbd327bd0206388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bf59a393a9852a5b3d40ac86da134389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4a56f46574ac8549f3007dc341a80390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558005ea2801469e3a7d76315784730391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a37de842f153eebeaf37c588fcbc96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26f6a955e1a91c1e07ebc5441023a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697682e40f110269545e6f1fea7a671394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3f5e9dfbb513268da1c1b308ca50f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1db4cf5ee49ddd456f0b268013a14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fcce133002ff715f7952926c97c85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a8be7f54dc8009f1f4131c7fc3128398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdf8019361083c262b5f5497291665399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220404713f2021e4ea1480696af3760400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb126eea1ae8cb62a59205cbdc4b0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514142cc91900aa0552d2a217f78433b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7201f64737dd55593757478d96032c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f51cdba8dc60b501a5a5832a7f368d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8131b72a89e6a2a91cc675c2cb47fb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41219431d287be9c2116eed63acdf568406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb19ddf3cc6c3e14aa55a78da4a11d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50733c0a210a8be1c84cb4e6676dd6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6588a0aa3be901e9a8bbd3f3242188409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628c9c62d90a1a41a28430996308924410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4eaa6f4f9d7843d901d9e2d0cae29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b2554c44002259b5b4578a96d52f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fba8eed17163790c07d1d94e546e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de923f6dd64046629188697b4e53711d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513221e2c99a0e1f16327137fbebaa4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b7e7c4d1a69a417ec173ec3b8d760416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4f2c1ea84f9d9ae9f482e14819dbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50945721f22fac294cc000fc36287b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358004f60c6b517281462b210c06c413419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd93e8565a4a6c2d6d32c59b4aea13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bd4cff5944f49867fefbb2f45073f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e4c6705cfff40e0822194b7ca620422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5364d18c53313fbe5a556b04803df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e67373187c2e4f7c93211b3cdffef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b910d45f2b56dcc8d352d4bb5a741dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559d928dc6d2f27b3b44dc2a10d102426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e11c433f071378457e83c45e27370427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33fd2462f2456a967652995dfd136d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48f87681828369e657989bc228b807429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2574c0585a9f63bb480aaa814494c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eed38d63aade81066c42b2b63ad56d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd704706e056e6bfd7d7f2e312a105432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83b1872c9c4f072a625a1282d9a4bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d64f8bc0d6b995abc578dd64b5ffe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126bf8b980f3d7ff059b01b16708937435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465b19041ad468f29b9dc52681a7a23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9438bc5aa97db8865034ceef8b48960437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c268d2d464a38e4f984fa7ea07cd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686042e0a9b31bad6a888c90a2614580439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89f7b1a4db9b001fd49c9677de3e0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7324646b6a6cc01d26c18af20cc22e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df4c3ef7dbcc331e9bf5920d525696442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b90716d1f9b22ec9f70e1fcd241a46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17ffae8338000ca2cbe45a27c59715444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255596c0b7512d48b448f7edecde3719445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662c9de2ba00096ba846ade7bb4cd15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aa6b4214d80b909137fa519203e9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61270434ce7ba190a51021f35bcd11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a7dd3f2c12d5d152a848bacad58c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359c249a40aa11211522304626a64ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331ad2c2de18ca837f7a64d2bf7ea24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22c50b7c29f00c6a03c68a2f865355452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31b774ce70b3ee838287b689089d24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0528774a9ba28d33e6c689de30372454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c98be445a375a153308fce9a5542455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddd00b3ff1e5923a73af83f5408fc9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a14f5cf3fe7f88c89751095655f3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761382e79301fd4fe3fef404ec3421cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad4058da5e07bb2700793ace7ea420459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2298857ef4be87b03f5878e53f963f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b612fff8789ecad524923d5a77df5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c9205bccd2a12cdda7276aa469142462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2138468ad9b5fa9349e72a548df5692463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463de32149dbcf549262b44a5bab694464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ca7656d32f94ec663ba014194c97a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd7bc8f9b659f01716d443b2903ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85e6b29a4e210e2ee1bfefee07279d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a230f105b9ba62c805ef4d0f080207f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959cd560d34b7d92610d32699ac82c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a536d6fd5303f4d09abb2c59f3362a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287598a8d15cf851406631a3a7e38301471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7747da38e1970a3a67d7964f3bb41472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e5de0bac799485d8eda53f575c11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e90929f4d3530f7bbe16ede0227abb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5740b0600fa52c807238af23beb7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60d88b5471d0cdb4aa4134ec833d1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd76d5ab6200a7970a35f4c1c76f897477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32511acdffbb60853b2039b3efe45a14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017092d95e409d78e280eec3c81095f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58cf7c8404b35979e261374cfc2a35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e9c544e5fad7cad05fe44e3a75315481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1934cfa6bf397c0d6c0473835d7938482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6635314972d4a88a4f535ddce5ec5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7a9756de2a4b71e3ff5549886f0f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4824fcbc04db90c6126b2e1fb3362b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05296f55684d22e39e0b5b33169fab2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922daf66d4a7bf7d3bc5d9df525c77f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1f9c3c02086430ff5d5f15fd66617488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b28b22ab0ab142ca480c2c53f6513d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9114463f13dd457252ed5f246d7a2b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bfc7c17a1777b76a5286a59676f3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e82fc14e03f7d50d5a829dd06aa738492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63323b84081904824c31237038a322493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b8875bb9e83dc8a5ef8f211595381494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f760984acbd39846cbf4db760cb73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff39051c7583f835c60be75b4eb1b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a87f327d092a61ad1a9dbbbfa6343497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5637f54ad369353e1249bbb744701498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9ebf5c493c7c3566da3bc4db7a7b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd09ee97fb6e5d3d99d5be5e9521d2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fc68951e33a09d5e925095bcff490501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e274f01b649061899c6ea089ec6ec0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93732f913c4d20a8d04c02a7485fe24e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c638ea1868fd7edfa2ef2b14c0415b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312cb03ba8278b2a3c67a31f7687899505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce373952f410f2864f7380e6144030506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5167feef4574472e3df39a798252b9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcbb9fad9371ba39ceabdea71891da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83f816c8f565817826c73aa39f6bf0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60807cf89ee7b7f3f719b273a02d3bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344fa30b3dee107b71c66cdf07d833b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68290f4b7a0be0e92777ca027c9c6ae2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8694303fc816226b986b0060e17b4ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8be4d4480c62f0790d066863f649a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618468df50afa23a1280edeb93c7ef42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e7461c067c45c35d08ddd5ba43375516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bcb35667ee6edb1bd736fe6f161b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fbed3e37aeae7ac4250048e204ef0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ae74187755d7195b4f7d03b399760519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84477b03c78bf0f92a4a89e3eb3dbd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b907d3ac6305e892a4070c36c39ea3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ab2318567578267b25e50f09007e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b18c8cf7994dab4979ed280491dc25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f067319edc792731e1fe7f4035cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208f85ceeaa004a4433c2ffe89f567d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89106ea209e234f17156ccacf6a6d78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca73b328ffbb32f5486e335fc4c66e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91507d4ab6c367e29f35a45d6adb8b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774e596e0d7c6d9e8dd5e93371c4316529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368403b3245b677f7a6566acde15d59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ace7aab0e4a279a35e86777570c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da894f2ba64863a2241c860a13d7aa20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ca3870e66103a8c1bf7fcedab8dc4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732a3a4d531dc875ddcdf48f914dbce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc04a527c9b0f135f232b1ca75e4af2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d59f5f3004848072db5f8d626301e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c007705f24b4d51f19e9c0a0eeb4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1352ae79ceac413a21b3b6687d18264538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c128306501b9381172dcecd485e21539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b1b8b8a7b803bd41b5be53dd6d74f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0382461e83b4e5cca656249ccf2356541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a37fc0e7ac7c05ac6729a6a6c0396542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462de828f5ebacc2bc89ac825ded226b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efc1014d0c18871f1f812e09097bd7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ede7544948a1684c7b5b70dfddfaeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972b99c041360448998fe6dff09181b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fa6d1a198319a0d3e5b3b4fba02a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e1611135e15b3e2488cabc0c4f54a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda73f123d5a93a5f8970b5b880ef6fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad43867476b8a4f3a3c4941a2538a91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a097cfdff7cab498262964f8b2064c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0c175f7ca0a6107d9629cde2d75f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828eb80d15a524d8db937d6b9eb4f05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859b76b9708ae5d2e6f7c25991c143a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04814e281e30a265320966ceffa8f86e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c053ebc94a152a0f0df617246c858556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcc4540df42662669abfae3407de61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b262b8b891b6baeef06ffe8703f8b7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28c55fb5ac72d8086254da8b73c8f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c917f3849e3d6ebcc5536cd1b88e88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6541646316ae718f8e17237fd784d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c661e483d8184f721d481b231b8ac31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd8a79a49be699ada003916ddbcc95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1618275ca226cff58b2045d5d2256564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5ddec72227c6d620e6a68d8f99552565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6c1865e0c611d1805665f2c52ef07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12dfaec824b304e9128aa390ea6e40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be025eb900fcae8845256fdb9ebda2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0002f01989910dcda39b110d6b004569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498c1c3800add644fb8a115a6e35364570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84b757c91c0abc870e5e61ee9fa9c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2446a0a1c0ea5b4eab5b33ffe145dd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>