--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb4b71adeb2062f5be0abb3dfd96411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e849e4c5991bcb790701aa8651d2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb502ecf3e2b2277149ea2f98d47fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d2187990c605c27c1507440340c894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fa0db694b468ccf9bf647b68257895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ece9fe463092c52b7548fcefc594c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4fe1fcc7cfbd9bbe31f66e31eb1227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34c50364d287fa61f269cebc64eab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc549091ade17d225a38b4900b3e7e0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf6a11e73107375581a5e3df8b10c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c24a0067a5cc8e102ef51fe1bff6af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2a0c4ad7a467b0ec161c16050a3b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736283a3eb2a1ba06d9d5d598e9178c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978d53956a0329cb7ad2ab58597c6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc89be14d60465a9e1284f03290869415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c7b1f7a33b2db6b8cea738186f2d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74137dd7af0857c93b693db6ca8cea3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ac9f31e6e7e29dd9f4d08ccae2fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229ebdc8729337f61005e8808a5082d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6969e3eb5700ffc830192deabf39120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff940849ca772f60aaec3e3328ff70221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17a72129f43cbbb949cc394582324d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b85d07efe62a685058257e88dda2d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adf992291dc4033db77dbb3abe6be824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb162d017f8c3277465c58a991c3e3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08472abff83977a5ff8a54562776da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0d3a784ccc8e64997196ba92c117327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9cf259ecf467fd4137cb97ec27eee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f943f8634a793c6ed8a852ca0517a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38633ba331e9711302a26f22ba7a1fc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d59b17e3cb486386d0ba95699ec59a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef49696c50dedc33053098b07995c8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c44f66e473174f9edc07044ce5c06e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae4aee97a99c1176b6b30e992d50d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99a4ad500660ae2f64de32ed5d67dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683e5f95dfd2325a1772f098ef5932d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbd9f38b921832485d82f792196a6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256373fdef366ea584b772d58e2a24538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926d4bd1f0c9cbb3927d66dd7b7e75539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a89bcec98c7e34094af33af8f873c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee37997b6ab84cc495b551f690187941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa935fd605b8c4a491d4a9552aa694e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6482eaaa514baf97c151e12449fc96243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c7a85916b86468d6a45e4f3fc84a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64d7d97338681b8d028b9c2526e39245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee62d291c704a1b39ca59f90a97842846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc4d67067ee52fdb893ccf2ff58e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e3c8aa86dd480fa0d6967f52945a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bc34e1b9aad992a61f2bc2d4b3ac749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65440865f934f9d1a3e993791f03b8bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3b4679354c399aee6778fe5f9e48451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993284415a0ccc96c1f3beea234e613052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dac8f93fcc8ccf60418e470439f1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743506adaa08845ea7d54620200376454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fe163443c5abc4206f021e49206cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3efd535ace67239386c1d8a9d95ea956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c640abc1b597f0fc439299495f5b6df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b74cbda22a1eae1cdc5fd6fdea25ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d149b4a4c922a26f5c61a026fee0cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cf23bebd2fe1314c3ff26a99fc17d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f43f8724ed42a7520d4a97b6b5b9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9feeee31a419a17b89e3c6969a20462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfa2a3f14b4b4d6bfe1330deb053a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef382960efaef6e330c8e951e90e3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5d9a06e8cf0d1edc0dd0198d0a6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b292202990090fa011d6ec65fcbae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f914a0064a6131b63a01d284c98367567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae72ae42a26466a8ad6674cb6fafb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2027b44e07f30062b053691ffa0f4ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724518e11de3b251bb6d840d067a8d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66156055eb0a6892629b06fd38c507a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3e3060898eeb0c0c785cd1d1cfdb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed41f194e624cd3ca06e093be55fbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c2fb9fb58bf7e3c0b7de072d612ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7855153420dc08cdd6e5b2d3018a73475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cdf470fc3fb5bba62eb48e25451c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f227544f037313609aef6d823d33377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3ef8b198c2e7e4755197b2ebbaca878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6dc481ba370f97278e0a8a042bf8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536476cc72fbe3e5e6b39c50bf21019d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca93c1da19d563435ca083cc3db44f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3ee4f23238b6822d4689b31b6ea0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c13eee991e8db96abdbcacf9f5fb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628da4462e18ce42543be3ed0391791184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a9aae36c1d55e0e8ecfe6f53f181b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd801e9508859874b188b81674d9d1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2231d28eaf5bd1e631f43d962f2f3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2e9e15c6438b17de0c9fb0a019c8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d54835f675a9589cf8f151184bd8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de81e12e003ce9c66ff8c5adfe0eea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8728db813d0e7171ddb612d479116f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f8d332e060b988d71bff1e5360e3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d6e2e8932d49476f5370b9868b8a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033479971c33a9999f388cfb6fc182994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f3d039abe7823816f242c54cb801b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48445ada6a0b7fdea5d4d33f3f423d5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200629b6fcf83b55c6de72b0b1ec41f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1fbe12338f383b836bc47b6c797bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e0ae74d1c96783a019983cc646b6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43073035a58116ac91d538a3344a61d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabbe4657a4ab86c09e321f69fb83ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf912419073e9dcc0a8781f3a7e0b61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45b4b800ce722d8ed85600dd04e87f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8698d998dc83422226fc2848e20ed3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46710f1512a852dc7b5f97e3becabb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549740418060f489490a4f2ed364495106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bcd740c901387f17e3f788e53a704107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d49a70f4b6e0960fa256291dab5cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842c72384665c2f8bca5d513d3845b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1506bee9c930d62815c2d04454f517110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed31d9a26b6af0aad1676e1a24aa3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59084631d993657eb840a06dd357bf1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5509831a6470e44c62c7e372983a3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51060175a5769fd06a97a5699bc9ba1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9245a339f3672788669b5e8584c5cfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80b9e69c156869b9f9bd5ee85bb2da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08966dc18258abae329f11ec7771c9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfe2564d3a4a2c3c7e2c94f6bb7539118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193b9c425a6bf2d0736a593529efd2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650838a767d1080b3c64cd5cb568318120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a67fa728bb2a9a86f9e55f3029f69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab4910b317aa8262bf461ff727d633122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b00472db3284a27dc5dee5c391bed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057d0463dea43d7bdd4ced095e0f24d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d130d61874d938e8b57f10cfeed6623125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a217720a83288943256d031c1ff98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96515cf79306621bbe18a7d71980b0b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaa4df0a15e65d709a74a2b3ff0deb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76753ca74cddc2abb8343629597474129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8984ca845dac906240ae67bcce5c60e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ebbac9d70abff37385830323d4f6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47457d7be41a89b95048c821c5da6bf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f8a91a48a2ead57c8d932eedf0394133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899348b9c1d3c6b4124fffce0a74b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495eaec578004bbbcb9a773e783e3c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef91cc45ab9f5edc97de50d6ba7c68a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21846642a09b1ced073ff0a7a89721c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76302c2cd2d42c3d92323e8ee014804138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d31cc5c39249fe836ccaa1b02f633d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d173a82927b41b9edad2f8f1a6b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c7f8de93be745912b63f918a5afa5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62412bdcb6c663277f743b3c33e44b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f63974316b0fb6d256558ebb8ed83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbea7cf895c2375ec324734e023ee2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57915790ae574fb836b8f252e01d594145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf29810a6dfdfa26b5471147aa5da9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b6c9007d924d0609243c2535d4cfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f45959ac1d14c5f877581f0d227cd3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccf025cdf950da1aa128876938ce1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962495357084e0af7c25dd30b2e37ace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3991fa5e8c94d151d0392b61d76ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5ff28b9b75a61224fb86746abb959152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689175a58f5b8d7cb166acbdb678539153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4608f4d088cc05885454a2d1ed8b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2bb01e19cbc83d8712c31ce1e3b30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04cfdc1aa80f9b8c9d61508fe040f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c4cb9385c31ef47eb6acc82f7688d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b14d1cf5bf90c22a35e16ea5ff3e8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7eebdfa3b48367849e57629f82c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dd52c2e26b101b23ead7c4840cfce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76e8c5bef75eb321491f247dc1451f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8604681a5533e7e4b1f3df54cb023f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8a2feddd4c27fb84fa1a50db66c34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd4e3f5ad09a8bd4e402d34fabc39c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d148a41d2afa496d74dd126a42152b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c2515a44ff88cf284517499c4aba4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2479d65f55cee4acea34a52aff682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b5d8ea952d2b21d673fbe144533ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186526f9e12112a0760385e8b9e13ab1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71da37b66b785c2e13f4f5190d248d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4a70cf5a4e4e3b1c440f004a59422171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a17eb2c45eb1c94e0bed458fbe0da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89207826396f3e1519138c2d2913b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ac80b9e3e64702619a248497c4af8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3285f3832b836bec0b6512f65fcd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbf26d5472eaa3913749cbc675dbcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121b830ceaa93a18cfb5614072b33a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b4b98c748ad64a511dc45e8db6815178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0ef6163a107c6aa6c59832bbf2422179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b103a9ed1b391fc7a23b8d694edc59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88528dfc1a99a5f409768d0b6497cbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8135f6808fa7a44649e05d41c9764182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1f038b2b6380da49efdcf9d5ec6c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793034e59c9d5fcddf14e60794675722184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f78d0d9651cd2ee03d55969f51eb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999b0b0d5b8fe6553c8288ec09c3bc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a4271bb4e07617dd3d7601907f5d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d169dfbebc842a408e173c6c4e811e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde74a2fa461db706d104da9f7f7b499189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0209e18e8b2a04958144939f81e98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c056ef93830b64caad9f784aa399c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae7f1193b8f58d0e16c997c4e44242192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a159d5fb9d7b1511fb91250ee9a25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af3ede689588136f8725470c1ed1ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa42dfa56aae9647868a26c9da37678195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25f332d35850c8fad2c58be5eccea9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bea52c9c8c70ab746d49fc6ba65372197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183a6e3221792aa37fb3f3ccb207609198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc0ada8473aed3a2f948262327fe9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add0227641e7211dd30355b1ac4ebdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca348c08c5863b16147d91a0a72740d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44b341baf3055f1be5f76d50a174c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4d42a14c2d7f1409651bbb2c78641203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396d5ca35f5d30258161b833152a8d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23551ac45420a14619f45294f0fed4c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819071ba2576cb8b4657b54ddc7080b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b92c9efa0658b3738e2a234e4614d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c854fa18d69d28efaf0cf053128102208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448200c2492fff069c9af8fd43998bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9797d215b4172683d507b087daf96ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13824543babdc205535f4791b836d82a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1277ea99bec1182eeb27eb5a102f7b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9b4d4664a3661dd94227851542779213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2308f51dfe7bd82bb1d8f6775de18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fea2a9824ec12719df7b616f095a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698fe6f8eb9fe48ed9452b2cc391e46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cdcfba296f53937b8f040913be5f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd78d016ae630ebd0f3789164a2ce89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474566a3c72afc28ced82b6cac2a4b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df757335ec434f7ddb29e47466a0ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd8e8e56c5328aa864ea176d25cab7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334c89d5173c894f306b5fd284f4137222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39cedc3573f57f601f7cf658567a7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55576fe77b579e96f2572866b4038588224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17f4fd9f731e897ce09c7c4edc7c2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e2e5b988d348285808ad93c99c2fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d98eeb96cea8052c811bd44511bd1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39679d577afa1d31b8418e4bfdbe4ead228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a194cbdb8133a687f35dfb3b3fb712229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d4b993bbac3f19ca762ff1dd166c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433ef1765c27a8ed4c5664c195fca76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031c6ec59b5293c0e4d8768ee18f451232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f323ec95cb5391eeae66e85860c5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fe44b38b8a8dd262a1a7f6a13f9d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a2360ab79001fab483d5b56cfdc6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a897db334245b6cfec4f70745fe14a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786554843c8a1ee2a40e40e514e2928237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811649ae6ca2b8944a966bba1ac7827238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5265d60e87be4774d5ae40e48315150239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189640f668b015c8281d259fcd1822d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02424cc75717728eadd8103d14e26a75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70891b74f6a44a8047577adad29d1fe0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef692137acc84ff75893fcb347cef2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a87b25af3b734af7e152bb2279d3d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c71cb4776cbcbd55f89d74e33c30c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6a57cf5d6b50789387c13493565cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefebd8376d24f465d369ef0cf34f6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92877eedf041afe8bab4ec18821716248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2aec040b2e7d8a7dd2dd29de36033249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe26ca264ac4f79cace9df944f5f8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d5f8aef95fb2e24e0f76a2f2c4362251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca013216bc828e8b68ad32b4c9f1c30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699451afc9e1ad558b6b0876fe546ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490b99a31662e3dbf5b54c266e3621c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f997bd004f23f67db217d2eb8462a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7026acfb100b84e18db97d845cfe8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d41d83483d2dcc6b2ec4f1a6c4793257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103726dccdcea545459a11d27e1e91f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d4801a33441673fd30b43d33fbc52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fd8f08abecd5c4187de67792a9bed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfc698b01e6acea158cc1b722ea32f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76508c3a08ec0e12ad9baf00b887ab84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec382ff8600474e14f65c70810fa7d3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cd3f3ad957775e7284cf60557f0cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd060e871387c214161e9200b5d1d948265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75469b59b6a679ece4dccc26334bf67d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fc225aed0d0d0c74aa7391cebf97b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb71cdef1d38f3dd9d88b792519d8d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9ba9fdfbba0f7f8e1b7703968d979269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948da759997519aa259f8b09ae52040270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163681dda1bfef82516f4adc36e945b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c6286ddfabdbe6e1f54ba7029d376272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d332038bfd1e1e24aa6cd23634ffd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bd89ef31ec1606a0f783a7380512d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339da7f72f952622978e0cc1cc10690275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582b0e9f1edb8c2e84ed040faf11cc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66151f90fcabb33cc5846d50890ced8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6e8bd26ea1b0f3e0538d2e5d9d5d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad3b1fc34c60c724b0f55182904d31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3debcc84347480d2473af329510ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37e66f53b33ba20efd2b782496f01d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d28db047049954c9d9213f83a563e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9b764985a2d0b232325b3a2b18e33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903a0bcc0f5639707daeabfc8fcc2e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41978c438121e108f60d09287e4181285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a709a34ca72a2ab09a6a3cf7578ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3a09e552c412da17000d2aeacf37d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0062f6727ad97c1c3594d43a35b42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b207caaff0090cd611574da4fbfe6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4a910fd2f788a7fa58b675aee531290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278766bd1b7f26c185cdb3968ab07fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22bd77ee899b8545c5d937eabba61e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc3fc4e6520eb02e47f6eb0337a384293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142234aef461085bcab710eddf754a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc0b3df35a06e8bdc65f03ec1b4703295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaa6f8bedc3f2ddb00420e1bbbb060296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144dcce53310dd30a5562439a1663f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49bba45b10aee9e481ca6dafc807a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117353ff17a49301c4c3b0b14b5b460a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226699dd9108e3dccca9f316e068d5fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1087eb4e0823e0c00253025f71187b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0328e9b3e4b0d220d47ccffd7c19670302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e31e9dcadad31e6fdc8449f3448f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b805a35f1456663424a8eae30b81f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2e6d73ae53683b4c72595d3d22e5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54c145dd921bd770e6462276e5d7d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8fd600ceef293f60ea796d5455f6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de6902ced5f7582917bc11073ff780308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1e0e4b4bc427e227ee67d54117c32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4b74305a538bddbfd22d6bafb32db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c26cded2fc9db88fb741d4a328a07f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a5363225368a90bba3e0bdcf2f5bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1bcb41cb5f7c836eeddca656a5715313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22465c7dfbdb8b4f63de294e2ff6acc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc6881f495092e3854503e04f4c226315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aee60eac53f10975faed48c714f36f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ed4f25ab8c803eea572e0c471e267317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3650901133f3ee1bbc1c5ad87ee07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cfd80c1ec8fd3dc7d39886ad46cdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36b5427b635ec9ccc3b33a87b677ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c631c408fac9042f75fada98b7602321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d62e0f1fd11f0917d60f0b011d0c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7044cdd97662a1df337fd35cf9eb9f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1f047264ec935134bb1e30d6d688d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff25e6cdee85ae6a1fd33e455028c92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca636c701246326fd39000303a7225b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0218c5964ab4c890aaebba1c2a662ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea10d242a63fe7d0c340b52fb1b6ed6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2ba995f5f97a4114ca3b32195f55b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed141f5d406ae0f65e2963efc8ccebf6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8404000a0788fae14ca890727f8882331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fbeb76c50eb890e370635ed8bcebc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8836a2350b6fcdd9898e1f7e4d95e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426878fa4a04b67dec5df0956a20dde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b610f9a944dd74cca3231a7ae13d7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47414aa2a7aec72ab490711fe7dac7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55346e4b365be7c87d6a1e706aeff631337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1ef7e2ca1028bed6fda1bc78894d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2a78bd4d4ef35b1e97438620cb187339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca095cd4ac2971151a8182ef01988109340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f4bb9542c6211e71db6fc002d6482341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae8cac3ab13e8343b9be276ac0b6c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c65a9bb3af8483f6bf693641886bf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9242db9df3533e3e752b9863faccd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80021cc1a24d503f428131848b61c634345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b376f62017c0b71a30a0e607e6bc101346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bbb70829a42baf72a272d6fc94828347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a77a733e463ad22ab92a55b878529c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5ba38aa186054d63dc3f04a8b7ea6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff37e9f748e87c87088861fc4088f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296eb81333ec28a2563ff81a1d2f849351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fbe0a77098f51367cbe91aea518fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1664b6108aca39b8821154f909bfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55fc5da34657ac65d4097670cd2d53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060feaf6261c4dfc35bc01862e4c26fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99626a34cb31e786e58f77360a3467356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c684b48fe71d59e6dd01056ec4ebc81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1d36689f15ab99265eab70d58b039358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f808ce4664bb6538ae28d0f17575398359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15359c3294ee15c4fa4e2f0198f69498360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e64a3271448a1aabe6d7fc8d2dd990361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2793221762de9e7868a83ad985a33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1a581d75e53ae499c42619eb80058363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb6cc1283d23d8f4fa8d09c035bbb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb94f8a21ad0939dcfcfa1d858b4c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3cde44fcdea627af6fe912c8e6f3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366fe5435b7efe9f7582f50331043a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9557ccf187789f00e826888550a48e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8053b190ca98f6b4708b965ca03ccec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2aceab33c9e645f395f5c0f56ef6c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1f1cf54a5c41deb31183ad85a6c5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e58e576afbf4f65801adf156ddab8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c1b019be334da68d8164393128ffb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774c7c4f903a2725be0e39618f4f8fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fcfafcbe78a7787ae2f970997f731375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08cbd35c82e34187fbe181260063a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f101840f6f2a74d56201be3779265377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ab16d300b6bb14f7df794bda26fa2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f571b5af85c54a2dbf42e4c940f07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b5d425e139c8ff66a96f268d5d7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1136a209d9ca49c34e36040224991de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565773e077b0d169e8aa56f7773299e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9e8618d0b4d6d3ebbb7f94d7171a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584de67f4add5b0f7fe2aa4f0b82614384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f45535d42612d501793efd71608345385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e79aac88e79109df0a893a071afc24386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c22ce0efd1520dcb528f4d2eb1964387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a544c8a83d9b5dfe40425fd2e7d61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6608d407b58134ffa37226d1dff1e7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ca760538cc2b6eae56fba009a471390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a37dc35eda158eb3b88a6228d32d67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959a29ab10107ed9361c1bddd372484392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fd3b9ba5c5c72c662fa3a4fac1c12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5104039f157645f6a2a0b9fc01153d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1377eacb6401f1e524580f3edbde78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73bf8ae404f368c0e7ea808f3bb01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e560f9cfd8a684abb139a86155cbf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668b088037f1e120349eff3d59d82cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea017d312844ddd79308c88f6d2967399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0e6f2900fc28feaf52a6b8be5ed79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e520d18514b49af7958fcf15e9be2b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340825e81e2aee7786475fddee752c6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e71f7c70314193087336f50fc0c1c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0f2b21efab7ecc5079c9861d01d75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fb30d7d1a28b12bf7434efe98448b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860c9b906134797b48b10cf768ae5a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79d70194011d1660111c8c8cf270b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecebabcb8ce76e1c1c8a260965c8c80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf59c6aefd4a956653a9ab7112691e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37664121e46ed482018b822ce6fc6a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b693c271cf5754bcab2d5c42379f6cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba255e33c2db7d4970c90ac912962a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0761306c6fcc3891d315fbda5c709413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78debdb33595e55091956e998b79ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9ad4d9bda1d489a7d5d69487ddefc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cde636fea9e5e389a29c6c6db928e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9290fe2ebe7c62a72975bb58baa7c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500fedeac4e294833798c9e64bba576418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1944198dbec69ee48e8ea58542f03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb89e533c186822b460fa680175d05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66da9eab765ffe850813cc5438d6d89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499561f5e59a6b8c9973ec2dcbfff33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4562a64a4f57dd5ccfcf2052de40036423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55185707ae29d08f1431dd395f49dc22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ff48a15618f7907603b710389b8cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c28f78ebf3e2c3752b0108bc21da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943bbf773ac7ce1d58a2ad4014bc5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc5b028d1b0860a6cab835d9476184428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8141e0edfa2ab28d5cb452dfaf1c4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e071ebc09b3fbd9d16c60f8bd3ee34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d811b9369e8ee5cce43b9e33265a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa969cd8d2689ce87b122229b5be1f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843897302394fca46cdc68f5133606b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e92903e124bb26583b19148f5a57a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105069596eb28058e77e3de26ccc2373435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eba785eceeeea77d687a5b6199d74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99389952e81e3d340d0551cb5abdcbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad1f1c9131693149ba281f72408118438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b7dc8fc8637ecc743e3dcbaec72cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ccb304b25c57ce03b1b4692e9a806440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4adbd46810baca69c76149dd7c12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2ded36b51c0fa48bd934d3ec6fae0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b5336e006f80d891e9645b3a26987443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecb5cfce7bac9c1970d7849b2605dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34794a6e1b8b038f9da413fea2741376445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbf6c5f844704866d3e6d4cd905951446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d0f4256a6bcdb2e05427a9223c3a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee419d95c594edadfd8d2212bc92d4e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f3dee1e8a887d94e2263f100c5482449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b491e6fa1d1c7f8d4abfd2bdc49fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feffd2f3f6a74795d142970797a95c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d642c2ff8bc2f80566cbc183aa0c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6bace61b03ba9982bd7739f8823ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e4369a783d4beda7531dbb7c2076e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5561bf1da9167cd4b6547b4ca4b229455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c12b5ae429ed7093073d199307e64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970dbc8edea9b6d47be896d46b5bd0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecb9bcc1007860e9621f91e4092b5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818145408d1fdfea148dd112f02e3fa3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0341c9b9e8cc6ab8e343e11188da9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacaf3919e231eb8c8b5f3245669bf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16225d0175cbc890be74b285364ba9ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c5ba375a533958b4ff46163a5b634463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3767b77dc9d601963facbd64e7af79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc16c796847610e00768f8bc8ae28a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236a527b3cb3d5496155dbb140fca6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e626c17360777ef1eba914119bb0636467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f0be56ec45867a0afbdf01ae9d7d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce654f413d9aea11ed305ae3488017f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4badc10d9328ea3512b055f21cedc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4283dd9fb8e99eb545b7150c26d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84511e739ce8ea10e61b4cabab138c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f5af8c84b7eb983559cd047d096d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1363f6904bf6662ca122d571ef01555474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f653bc6b0800af51efd19df86d7601475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fab68a9f291b5a5d8764b935bcc8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7d7216980e91ca2165dd98b35357d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e7d724cf06db4027d37435ee54fb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deec690d848e8fd5c335e8e2b2fa96e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719d31b604e3aece6a24fc2c67b8231480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13e110bd56d5f57ca42eb6bdc64921481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f310a43f73d2d6240720e36642c0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b88c1867f438a36fefb8bf99719bb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc964bfe57887451e396b985f52ff3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932c316fca4c0103d6376bdcb6a4132485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a936d99c7f9a614b86b72a0bcd804486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e18b5472427939d3875793cc2b279487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aca72a7b825abb0cfdac5fdcea135488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efb96b34d88a17acdc5db7f8000609489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a32393b2543cf3349e356db80f9447490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb64836c18b6011e17725b3a85a9f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23e86cc68086eed281904f04da3863492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd33ae22dca0be0049217c93a4f5c53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaf0be468eef5b95ef28d5dc7ce0cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f1c9d732c567385cb2f8e652e1d02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0c07692a81e9f60a5c5dd5521c1b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c56ce9879a4ed7bf02cfce8bb4b3a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57ddd0e3ed8f5012234cc05c2f926b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4187da8bbd839165b885409eebc042499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf35263fe26051eb43698ef745b2cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6942f5728d82e378ba94409887cb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593fc405bd66f62d5f139535a2665f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfc88b980d9948e0c64cda1a34931f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c904d45e94fd76d9085f6f0588e5b72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf25b8e91c9dc45fd3459fc81c64bdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f36117105b4dc441823d246cf50bc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7421fd5fa4e93bc09700679955143507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa542c5f62f733882b0b2784d9afd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fa9fcc5704699783228bbf854b839509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea63505499ea5c79561b7d4b8cc50b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0331f57c799adfae990d0e1a23cb090511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11534204347bdab8244c2b6198eada85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f9a8aba8f2868750aed6a6226bd56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94661f9e5d84e345342ab654f20ef23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d4740f57d168af28054e4ebd24fa2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40a045b6181fd2687ef73ce518e621516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3634d624c3029ec626821554767da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbf6e225959a99e2dd617c78ed7728518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08ff097b3851b850afdd91099c1b6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e913b3493260032ebfab734d423ffa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b7b55363da694d644a0369b67fc71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd80ec9ed6142a0f15f61c8e3a826e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076420942380e1f64b197fc501be5a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90384ba1c618eaa02b575d0de404271c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620de7975ad0136eb0836dfdcce451ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343ac2beab9cf2861aff45f002128a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8819c2094074568fe16b3997c94d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef865bca112fb3f9dd3120ad73ad0976528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2358f88ae8c0c47e41a366da4d7a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942f077b4ec8c9a612d0281d789c803530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4b475fd87cd67931794b9f9d62531531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7e6488e4d27a70a9bcf07e5e18b89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30906ef7fa69e9b20570c44e583811533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772c4e788d2bf699b77cdc3ae8e117534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e872002a803728b5349292c82156fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97c036f4e35a264757a0a5601f68fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d03eee7a849522d177892bafb1b16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8430f72f442e9900471cdb8460534538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283332c42b1b9721473d4016e202daee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466480110e31e453ee9468e426378d40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94125925d55c03fe1d38b928dd2820541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dd5131282fae8405a437d9549fe5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8bb2e4e783da55482c0673aa0f9a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb646311c85d805b74654839e5ff1e27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4559fb01bd1497e1bb0d48cd5254f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c95527cac70c8db89802f8d8859c89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c100e281f3863e07eab0a877e96d806547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec5a449db440d63f6cf09b804003bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca35f98689a2f6c2e5d5a716941fd31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdcab7e8862b09e40e75697dd0e3f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce2b1785c3b6b5117fa5c0712ec345551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da172772da06cbe5c5a21004851ead48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca004c929e9af1a506cf999166a67d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160d43587ebd76b8203100b1bee06f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48850dc2118643c9c045229d727666ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be41ea370203e434e646abc812b53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded70b708f82d941a26f4da6e3c87ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a807f55fef7de16124c30f9f48e1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e2db34e690d57db42f88b70573547559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356d200263b19c74e35d86f95b75703560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c307c9032282d1d702aa2bb491afa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3760480fa945d31ebc18a72d2a3fc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54799c4df1d1f40325239cf79410f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41bc0d9620a4ee474e3ae3d2c3d7f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee39bff4fb6b3dc3f3bb6bebca4d69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed5734cf13cc4b6f7af3a17eb6a640566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a798e08c1baa930199e66f5260620a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19aa22ed0d131e797379cc939dd7d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52158f21ab9e57335332849a4d3b1f43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea80a72a0b05792e0459e9ccd7f6cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ff66a4abcb391ac2fd7317f404859571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11bbc18656fb818175099409ec54d7572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e0e2c2e39612c9285bca9eff2b84d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201b424b2131ef2757e6c54444122482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e1eaf686dcc268b6429addb471f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae616a6628164452e60887967267bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d829aace70c806c586426a6ba89e255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c71dd110ca0dbedd716e8ddc1b1f6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84047fc4ae8649419a11093877d7a7287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8220d6d74f0cd89be7b303fd0fc9b198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e7235489163f8e6b666c0484e35e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c8f675b3272db776cd2d0c8d7de0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a867c80c8eed8101a4925677552d3b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8320594a13102ca824410c9a13263a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff94239a89424a64165704fdaeaf4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4701e2ea2841975f79ed8f9745e7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf76be048ab764b864e2263a13018b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d57b93fa84b1c026f61083b7ae2a4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464a94bcf30fc69722abccc315d484e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e3283b92cb6bd1ea2a63e788e2cf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e4c9f4773fae11210ba0e372b927119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240bd872bb33eec68bdee827c02fcaf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b191f87be20e1642894bff9533af721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d05761e683def5522b7338284b339222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbfdca453d4225b091ea94dbdc7ec223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffa7c57f0a7c3be42802ba27de598824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e868ef31ef9cc5730591ef2f6f8a9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1e4d80db518f2e257c52b884ac00a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8fc3720bed58fceb52b0551380dd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ecf3f7603fde66a3691443c17285928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a662d41d26700ee28f4f10fc9c3c0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828a5187ea58136f81782b04151488630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9eeac282d00218de67eb29bca9af531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856b52216d3d3454f620bb68cedbf8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d70f493ce175b333335d735f292b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d536f8b431d08b5a8ca4711df16fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088407aeb081fa8143bd82d3b1696d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafbe7bc2cd77b25446754449b5a3bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dd30ba08a9242db9a5ea384f72d0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be603e8dd3faf6e3c8a88aafa3e46838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7af0f008aed6da59eae0914b7690439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e40722d420e0b8cd1cadfe2d108a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d12f16eb9e19f84cf45e028c81f0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff4c223747dc3a8e543c759d8136a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918d30d27e2ea5c70bf3d15f69896b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217af97fb1eae46f5445a67291b160e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917934f60053594888e45ef01aa2262145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cb1ca9c913db75c736dd5d611c40846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e9f9a3a7388afe8b550d2b1a499447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792853612a4b8453beb9dbed132d5bbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016048fbad2a13c4c2a01f9934bfbe349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186276e4cb86814149d2a966fd48ee550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732ea83fcedbc3faa2734110722ce8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1cfa1e6e9cdabc3521aac87a82e3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42264d8445cc93269ee903487b09093c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a94ad3933cfa5456ce41f5e4b1e33c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b55a6af053f48316d7816169d428c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673354b17e51a9cea225ec00095a6f0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5974989967014fca9e53422e41e43f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06bf25382d78f3220535d7c2d998d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7dacf363222eac9ca86e51379ef4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5cd8cb9686151296a7712a66b391960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08b5465a72d863a2a39edc5b51803c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b5badce1235f3ccc4afb9fe68428362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bab98cc10548378dc773d4609b26f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df78f6209de8ac115a8e5c04f63f8f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7224bda5b8b2307180097f36af150765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d71fa87a3a753bccd74ab78354e3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f195bf5cef13686882686cfb309b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33468d3c08a66068fa5156fd64787f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45902038ee5085765ee0a22b1b2d1db569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c288adb1c178c3af828e7388d31daed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b0b39766bed75e55970bbe10feed971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a45cbd5919a43b1b663b68c40915f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd301e66c3c19defed8cf4b99614e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda541f878c95aab0f814129810061a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f2e4215d16051a419d01b046fc50475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d762a5e5738bd727e46006a8d11996776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e63a626aacc067a6c2464f100898ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e623e589ab1f90fe89ecf9affdfd7e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812cc537e951273fda85a5d583772e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb7bbef3dc53eb82b298b9f5bfa62c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125168e08489429c512fb12282a020081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb865c06821112d4b103280e06abc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b4ed4db03af218072a0ca340c97bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c5dcb2b3affee53ac3b2ee99f0fca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd31b9686fda464030090ae6cce30185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560b07348067f496669befd4020987286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf54a574b620d4f756f71ba9263bf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65837963d6eacd14296d1601b0ba99f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506edfaab588f152baf060993a4de55389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a94995e15cc43bcfc95b2af9c43c0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8d4ecbb4c1357acdd5da80705b99191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669792dd2d70c7b62498eecec02446e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5717a769172637675ecda1976e4894393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c128d65a92f4269d8a3e2b6f0c147294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a76f2bf599d31a2efcd32067d25b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9e080887365fab708eda8b019c53396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e24e6e9b0fec1995d1c9923ca7324897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc26d6fded0516eff771d5b8f86aa998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7c85c7fda7852412cf2ff4409b79c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff97c0af31c521f7d1723a8bb838f6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea97f1184afad4d2b296f8b4602322101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56233c35bf5857da48b1e16e2e764b9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb5dd2ad14341ff44df26677597a60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de968befb503307453c97d2180e102104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3041d21509105fca3d6b6bfe71cf72e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642836fd70d22f6328723147f30dd38a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046553808d65ba91372c7f8b9c615b7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afa14ecf6b0ba52fed31272cd64989108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611559a1ab1af8b455c7df4fd7cf42eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f656b843da15076adb2ac4e7181a4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952af7ed7f27fdbc4cffc8de1000a85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dceb4860cd966675a06fb9b9a1502112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646b189c2415bf9a4b1169fcb2b2fa5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a130ab1a6cd97d5cc122d1a2c99981114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063ca478cedc1de5a339116aba46aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c713572f8b534c2165070e2bd13258c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30890ae18c29a705e30ffd40743761c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4cf041b2dbb888bbe241eda1969bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacc9e43ec441a384aa317f515bc458119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae4bce2f5c4e604fa01d18f7a84292120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a9c301bd869aa4fb848c25a8fc3c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef4451d7556340a6a863517792f924122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6f7949a7a99c9a1407b1cadcdfde8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb247027d4f389ed611e76ef48aa3988124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcdf272b942e3d54754d17e38a29ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac7792cddc5b2b18669b9ad7e61519126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a1a12efea61d3f5efec09d9c501f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62234bb612040d248bbc2201ca2e7245128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d589af797d1eec42adb425f6cff4339129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f20d9356e5516f4806d41317a5d938130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661792e8981704390bfbad9ad7ad9f1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125853b553c1ee5d2d479eb1acc5e521132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a8925234a7008984fe9e0491d07ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754abdf610112908ac9bf94d7adeb910134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1529395a01247bd5dacc472adfe235135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ccb8d6b2db1c3100f65f539a7c5e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad30dbc4f9df39bd2fd601010b829f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f818412e5064a11f6d9882895eecc21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70b57f2a7205ce4fd86d1ad1acf835139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce5918e2b033e90521ed1b9031bbf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a82e08f51f57f298239be685e8443a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480c104fc104bc3d5fb97be2b2492f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162f04383d89f8bc31a2f422af0205c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff5752ee2f260723137de521f13d2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb877bcdcb1f9ccbd3fe927d0677d4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068b540a4ec08e86eefe443b8216799146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965777558fbc6fe2f885c211dae62d53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9842713fff118c2006424f57e2e8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ee892421a28e2a1ce7503657d91b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64543004c0fab098a3a863f44f6ed893150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815efd7900ffb7d7a38f03dc87309745151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbefd79684d8b6f2178c302ba3de54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15920877a4e1dab7ac2bbe959c965da5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d0773784863f19ef767bc1cb10616154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1be36d9b8ef4e64661fbbe6f6d350155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065908433cacb91b35458415df32f4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46350820e4793adbf3f5bfb30d109804157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4637a13852dcd434ed2c9010115acdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda9d03890129c1b3e2421100433a52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bdebf65f2fcdfc47cbc7b817a5721160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb287db98a5c22d8b88a046707536161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00f8e9b2eac0ff354865850398959162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981200fc482356106958c9fe5b941dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc2a3beca30536735d5e8d249e5ddb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e64b8f0c26f0e509376498dd245e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3727f994702fd51e04c450ca55567c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45305cdf4530d65043c3490dfa38f334167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e017ba4a51db8da244a2c709ade5d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e2d3bdb4b7f80076cb2b943ac56b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fb22fd1cab4464d1e99a69e6b0a75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05a80340ec776b0dc792096d44ee9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020fd31f2dc4c29a1361b097a17c527172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417247eecc979902618e5cd99573105173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c4f3ed143f67ffa661249be8ba0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c9208b6e021c9366e4313eb522c0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d6d41f6df6b1111ad11904ffaddf5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887b827ac0c19258f93a10d3c91660e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbb9e9115bd49cb328f450420a40a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803caba03e94712dc26d6024ae859d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2312cee9a276b2703bec316a4b58a25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2e47c1ba33f6f8373769ec8b42787181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1ceedc92d524cd4f649b36b338aca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6a988f85305d7619242f061e6769e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7f41ec60e2210a6ff48a1dc7fceb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d95bde240e6efbb3fd6c2257639da6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b9be3f18858049a7ee4d48ab0bfcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a29e354466f63c36d90171bb9d1b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4390b8746af4e30713b387963d28b75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b943a77a1f04f49f82c58f213032f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8937939551821dd64d33c8a8541c025190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c787f3685555bb6470200d091f2796191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af9f10a50142bab5be3c66bcee4de7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa2f315d49eb2cf8e66347816fca79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ce7cb60e46e3e2a2473442bc1244e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d771f2dd5ad8d118ca9e4b27abb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512f762bfa33c46e62a3d037c2504dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514ccde3e01a0eb9bb060ea9fa5a8df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffd93db6fcb1d4e0060cd05f7c0ed0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba03e0b64565fc69d8c1e03a163e412199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3806d24914d27c3d401e4452daa2e64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1729fe0bff7564c14602e79e86fc3ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de024aede55af79f19dc9a1cbf0fb14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7018639ace30f408bfd9cd06e0c97b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc451b5a95edd6444e5da0ef4e9477ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c975fdf14f082e8fd05a07536a75bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1989cad002bd6af99a054cfe2374101206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704684cf5c42e470b07b3ed523ecb92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca7ec56580d5c957a943aa84cb9163208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60149f34974a16bf20f9703fd4dd54a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74846a48d5da9ff3c329e6a77ba5f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3201c0876443fe53e5fe2cf4cc3ce2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b2f1c6e2bf1dd681cecdeaea696e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211960ccd5ac5fe6fbadaf7288b133d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99442b1ae1b5b87898607ca4588aa072214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bd4981fad1c5727e120b005ef9db6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978f99387b248b55c093e9712393de1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0298a1665638d6fae9a371c1f1b04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2620b954df14225a77e8cd35ae7a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e63af8fc28fafa46aa0b3480c427219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024262f0bdb2b94e1d927bb6f89430a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f1dcbb8fb6b38bc9052430888420221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a19f40e798c152c1f90dffb4daaae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3980142efa920e68bc83dda17801997223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd139e29143f8acf12e75fe2434e1a98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cdd61257430d5f507b4dc458f03bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4bc3e2ce0ecb4c6655c03d8b3b193226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9070e02a821fbca25991851e56b1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093d487a35165c1a436f97dd137515a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1b741b11329b48b4006b2ed709ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b4a36d80d45a199934547e5086ef1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd818e4997f18aae8fe244210a1cafcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12894fb4313a537d85f3012610b1fd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cf5252d0998582e8506ffb8896d79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be087893588798b8d1d887ad19d133234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdde7a0bb7b2553f4c50f9a088e89c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa181133cf66979f9e258484b4add6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13512344f0fe8f480ab10828c7aba2b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e9ee367a6229e19cbdac2de22dc5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da93986e05627438b93fd2ecfa336ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fc75c436d6de5505d254794ab99bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4afc2c290733d3ce700d2fc77bf230241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bbe78fa2eef686f7aa5af627fcc99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7b3475792eac95e944b43a65ecfd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84581478038d7e2b1f4ec1f522cb57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae4922f14685b7d13606d5fd084b28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216ee425e291d63c950a529643f6495246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8852080d11d4948e732a09ebdeb2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054283b3d9775d7b9230bc693947fe5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40650ea35a0ed3d2c4d996df5c7eb83f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba7e59a9b776f164a99d0484078cb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ad1b4353157fe88575f146c1e29f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc2f2859be863005b09f7a9c01c10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce070dfab629b5dc49417a9ee3c63d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d9f6a4666914a29b20529a3b47d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a0f717befd5084b0e496862ffcc3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2569300fe036485d2f09d20ecabf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5af397776581df053cd3210171d540257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da0d61fa9e34ecf3f45024eb4b31de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685a52ca801f2c6157479756f3bdd77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173cb270cf2826cafce3b4b0bdfd500260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ae27da37db922353688bf5b2e6291261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e6aec86bc306b0b536cc074f522e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87914dcf0cf98c5ec303bcd8227906263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b986bfccbc14077c433f3f5598153264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f42023a5b489dccde5a1e0f46c480265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5839e3ff0a385c263b11aaa9e02ee6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2d1cc653b8a348ffdf3be9df9e824267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6cdc976c45a87a345e6310a8f3626268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b36fcf5298d94499eb3c81c67fdfcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110fb42077699926081a7b5c5af1cf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae72b6f1f4fdcd650087e01389b630271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f5fd63da020d557f28b7c769704c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281aca7462dde6d464bce139fd6ddeb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c2c4e913708e800bce352f96084eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db407230da4b9e3d317d093ba5323b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f42c29c02de0ca0cf9db40cab715a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8341474234c9672be783d41273931277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3e64701672d3765b33ab2437cea5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d84e2c02cc8c7f3241132ca69bc603279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7fd849b40847d91820b50d429053b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6439ce65548dad5330c170158398e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfee455bbe79f616f4a9078e76a3fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31168846f50f258e927218d122b4db8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a79268bd29dd9a998ab15c31d0fc23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1086167eff5d068139d577cb637349285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fc9c2ae0d41fb3b1a161269dc1963286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4d1a6d8de059f98148d8c9ecffa39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdab677d6ccd4b9c0d6c608b57ed22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ec66fe3051a79ade4f9e8e91b0d1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe0819e68371aa2105a5da999bfbeb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01868b7b2ec91bd4cbe18f4c43ad74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad404105ec6a7152afbd1728b29651292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611897b67260bcc899a8d4abcfc5829293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc90dc4a3e8e2aa55a5bb5ca8e1d1cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3d2d77ff01f920dee8f26050e5acd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1298bb1e164e3d5f27aaeb86f715ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa86dacd6a58f32fe7da4ae16c39c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf109594816c953a41df79a53e8172298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218915ec7c8d70f0bc6f8c17f07b9c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd921f7a381a6cbf0decf89de2a7ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0670d2f27b3e58169eae7752c13e1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ffcd3f2d9e7c090292106f0e67a17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334e03e213dafba059a0292292ff80e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a20668ec9b1831cdb5d7553677d4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95dba2e00f5228b0be7fc6e0d0e42a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95c622ecb221882cd074e0649d5e86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a875946963b60a211e7afb4690d11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa994c97be80b029b88a107f3127f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8b7f148432ba6f3755b70da0c2ffd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c067ac7f3fee451b2baa18a4afa0e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aacb77935d1f730773ad7e9ec3c61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c34a223e94da79417ac91496c398de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5acc8c3030f4081d03de5eb6d869f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dca3a3164e16659e746ee4ba4694c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece61b7c98f80b16d81f7e17d0ddc09f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f73b03e4d398011773ba03d5fda83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b181327c57cc7030317437c1e74259317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843256054466c9752e9919034731b13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b41a21aa0159c9c2d31c0e92c8626319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4916e1340c339360c24c7fb49179d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d43a96e3017ff1e38c336593a4ba85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590d4652b6a29abd3f784ffb4560fba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f43960d8c37a80ddfd7d43897de03e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cdcdf6587c5c0a825298cd57eb0c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b64c2fcae51c57a40b72643cea35b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbfb0ca3223871c7de69470fd5cac6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b775811bf3be62e7ee6781e308b1e62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc6f4f608ab279a751d9ca9cefaee0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d08b054bc9b1b0dd35f9005f564e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5270e5cb87a5dd242023ee7dddaf3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a1b9b8bcd8d588732dd958be7422b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acee757785c0fefb4754163bae2116332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6d131e71d63ac43e0332ade77810b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed71cc3f512588cf0d0d20b9c8a28b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf67c49258c9473edb1b27b64503fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768ef0d44d2f5d1916d231a17478734336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b546c3581f63eba2a47cfca47f915eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeea6393f5edc8fce3ebd034e9ab652338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb2ec2c1509176421f1cc7a47f854f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83228ce66e088e8df45904abf3cc4da7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a51078b701d907d6615d9c5d974b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6372538a83d3c226e45da848f59931342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f16edd504979fd754062cb76dcfcb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d33608e7190431fe901357641d442344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4d5672677e0aba9f0db0e25101f0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360838b9fbeecd3117be763eef65137346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c247dcc7715a1ffc13b0908cd2e257347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f523ff88d1f12376df1ef0a5dcf9eb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13803e1b53aec86e76b6cdab87d89519349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872b9fbb5e4961753a3136cb33f71a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666ef0c451a758553a386c220bbb3c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c234874d72d01e6c4f4d96cca0bb84e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704a0ff25e10f6ef8e91a7072100c53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f127a7d3e2e3e3946e387bd4aa6e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e73695fea06e33611395797be7b30e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d3eb05e45d85d9a3d00166113cb15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28766c340d477df30c36a342603aa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b246f8b9c4f007a7b7a72b8e5a1d8f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb96c13080f3ad8c0bfba3f75dc7c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6c9048eabec062f9168e6f72fa0e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e656ee7ad9eb112f35413ddf1dcc011361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf779878be2260d8e8269dd8f9c7ba9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79678634b1e0db912648de70c30176c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf243d9f9e8acefbcfb47b9d9249b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797d684e09d1b2fa74d77bb6e596a8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d64e337c8a528362a9ef2d082e300366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006b635d18bba16b5429979d41d7555367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de12c56d1d17048c793318a9c72f8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b06d7ffe8fb811e51cb99b438353f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36692088985c3ff0fbb04438f9421ff6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111ab6dd5becbe8f4c0234842c6e3f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ddb1c31a553e192a7a1f26732fb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c16a8bc6dafb5ab4ed11bd491da73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1770cde9a0c3588a57d81c40a94e6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc80392c03435bd57f44d2dad1cba4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aac11d6de3b2799f359b5fcac5ab3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9814d9701e081c44f912436802b40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810badd2639f1166dadcef66a24bae29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aede434847f4cecb40741dac2c1a09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8ab7a08a0f7a9e7b8c1454d631d07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af540d3b3d19475754e4807d07b2b0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306011f6ac35726cdb87fe9bb078dd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39445e95aa229c8aaf56d9df61804d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7754c638ea2b49232cc8676ca67ad1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e13ae6c3f84524a7a24cf219711010385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f246f90d584f52728720988f74e2f75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e709d41dae2423eb5989f9b805c229387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba35dab995ad0891735b137686e589388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b4d4bfd64fe5d98ed819dbad767c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252050d32aab136e230c3303aa22031a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f16eeb81eb9283fc1455b119a5ff19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17094db5f9aab4c0b7cd6f574acf3d09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d70c306e9e899533081f318c2e62d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52779ca13b79a50a2c6bf6f30b9a95a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1993dc44a76da57420b6c13999a9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc8ac9d1a1da4a49256a01cf4bcf7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a6b953275df3d6835d37e7e02776a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85772164142258194ff0eec85a3109398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37799a9bbe08ece15a97e5c96034148399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26df238830bd40167bd892187bb753400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd410b323fff6ee5593d773e276edf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c440cd0b3f27aaab21963f6866bf9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722f532ae3ef849f0d52ea7359e6a69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2835908403f649cdf997cdf679bf002404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5cfdb0b1eed38c45910744e50f0f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d2539580a2b73a2d6450a8a3c6c9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39101d1881ac6af9bc60ea2788853dce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d59382639964f735eafd86e4001aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181193ecffaf381e47646144f2669abe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcc5a1f320d70dd98ec603076caa2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aa8cc671b61d42efe77f37fc54fec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f5032437c70b183a2abf87569c014412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a400d5430c291a61aea7f24b70b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c12c5d4565483384eea89453ba721b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b1bca8c8ec9043e0afe2c80c2e46a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8144ad3ad1082edf63bcec7ee8ce68f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223dcd888859a5e8facad0d808a67c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444504f69290312735a4409a60a20c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba249a3c8da0ba27f8bf8e032d7cabe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2f235b73f7c5996ab613dae8115ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7506d9ec9dff51345f76456df80bbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf995c7743b9d68a17402e536c97b20f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad7f3a8aff862f7967685c39c96a06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b5f59799a9ef63df1b060fdb75a6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a49734379237f27ebcfad7316c173425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b40990dd38a768ed2d2143d20a5ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07996d0f4ba77e0f62895209d59c74a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a86b0fc8d52b3c0faa4d6a1dbd690428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b5899cb558fe4e35085c2523e3c11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0560b8805a23dbf8a936718baedc8f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404f12238b2c3578733e1765cd32a4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d317f91911a4ad38e352064438fe21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78055eb707412cb04ff7a672cc5b585e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94e44074a70b10a1f5f82e7edc820f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c4ea886460acb17eee4961cdadb76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ff8d56fb890bbd9af1559fe4f737436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da5c37f21e634918a172da1c57460b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11535b2a29de0fab2bfbcb246e49746438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e6f903da5b8029fbb972adc234b6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701235bf6c2dc63cecc3ff69dcef1cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da069485bf4532097f59f45e297e8b8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1179b05984bd20ef822344c3213242442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449202bb8e39707eb616dc175148521443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030d88ca7379465cfe7ac002dfca556444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd62a12871375a6fc98f576c56d1d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d44bf26db55db67b19841a70b39c49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25572a4b4510ac7884aecb5858747f8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854378df9cf9ea2bedb8d5f404bc02bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3627abae85fa7fbead9268d84ec16e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df3507ad48a44e8cffaa322048c640450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6038e479d45ebdf13a7569752e261451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df4d1ad75f5fa40a0481b38834d38b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a54e586f92c32fa2fe739e2b2f87e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ed62e55058e12e69b75b9011f6521454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5b7997438a965b4f07d443429a409455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cca10089a655a5c5f110d1ac8e79e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54d2b822bdaa65a52f8bd152390176457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8f84add2f3bdb316cdf5c40444362458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528455fe7428483743b4569d21e6c47c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381040eb7e582b607d2327da8ab8d52b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8477b430b85339c5f6287ef72772deb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca5adbacd5b9fe37576719394fc93b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff65e0fc3290261394d7236b0997511463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3256a6091d815c139566119a71a9a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daffbeb1bf80d87fc321fde6aa8ec1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c0d87fd76f71042f4d8ed0c4917fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569dca9084eb885c34612c7586d6d48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1a57f10ea0108035811076d0b3ba6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135dda8513182a62c7122093afa70d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2064cbfa9a55f26d21a7a81c5aa755470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aaec9564efd9b4c039cfd7b03b6eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d997f1baac34078d4b94adac9ca6d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd46758cdd94a7de065f07157b7ecc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6c095cd9be612fdb4716f9655eb04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c2635be0d1631333d6d202534ea0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e75cacea759e03b608d6abd568842476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded40336ec9a309708dca31f0104be02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df65d065d134682a7eaee7a5a126b55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba16ee603b8efd8bc8da5f3b56d4353479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c5c259dae3036ab81db3fd233389b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed938b925e898a8f670d96565d1133481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1fd96e42f506e192f959687beab50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c122eeb0d5f7a2bf18208f92d8748483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4257a635e070d3966978f9c6dfc1c7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6477834c3d5c98a59b6f1e4be7275c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce04f98db4a2a5e2e85b0f40b0062ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af771c83fa47294397220d30522ea9bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e23b3db62ed80dc0a3f5f62e9a6cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6235afc8e6f1e44fa0cd172ef0ae5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1e96f08b54c0ecde41a3a0ce329e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d2ed2dc5c56a8d43b3cd2072f5142491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd481b59d1da7c62990282b773f0b42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e29b161d2bd88bdb41deba486ffeba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4a3be23c12189dfec1cb3eb1f046e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33945288816f49750498e218b6172495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfc66b70236183a15474a2c2324df6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68296dc0a046824c9782dc321a371e2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518772fc9b03629df70adadfccf2dfa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96f63b9db180ef1e1ba138f3a33550499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1765477b9c91ffb85563cc4a432ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e4d0af9695253e20d483fb2acfe2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91478ec509daea40d9ec87e1d68267de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae112bf83c2573be602745216ff475f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ee5c230f85c6232e191bcd6ceff7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9185e4d9e7a9831edc3ad8abef4062505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492757020f8c0453738743f709bdebd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72fbe317125091be02749cc52d0d8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97348c380c2f07b79d9144b42f19dd1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d13159b306ad16acd2f6d4f6424785509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e464a37bf24724b5ba1d6a8a1239940510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d18b80b393ef05cff97568d0a5a6a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eb44360eb95c90c002f44ba46256a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaaf8f35afdcce08434fae48ef3cd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35486898862bbe0da531df81a5890287514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55205fdc1d53f45cc84bdaa641f483515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099caa216eb5532b21064f3f83efc2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306716c74e84d3ab000f3a343eb38d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912a3455560c0b7e031c25725694f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d83ede3d842a7a7be8596051bf1cdb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5ecfef52156e7b95b5bfef6e59cb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584591d7c7b39c28cfb75f2f15ba9f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f48de7e52dbef61ef691405d70a105522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3c59fcbe8afecb536927cdd9ebe44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2f22e1d8e68bd85b90e91f5da847c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664097033e1383fb94a50fb8712b5a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa3a250e9958e4b17ea64a89aa7c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0fb5597b3de23e80e4fe653678bbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dd7395d144482e6c96063ca365935528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f9b9499efba741fb7effb9a5596e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7a201504a3ae3a5dbe1f2b149e391530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3f06546c1f596f99525be00f82f16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa636df2381ecc27028dcc1d365dde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e9bc44deca6ff7658aa84f0cd01a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b377a7ef104c03cf0a2d8c6eab0493b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0e30ce10126b43ac3c4224a75c3ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e5343d023dd839b0e21082ff361a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814c543ca851e150748f9e3b5692a6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457120a1c7a8a21b76ec8b82b600787d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734ec2c089a691361ba0dd22ab3022a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17bb94746c92700940235545124d22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fead28cee160baa18ab21f219c3a0fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40746cbe9f5f2a282f61900f19adf84d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc7b9f06ced1b088fdbf81e87f49a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130548b4c23748c1af8305d3f2eeda8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb9d9e98ae53fb4c1d52f749d00c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5535b22d54fbf71ba8d75d338972ef2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae821b9a20325b81a98fb1628c006547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53249ad142c21a4364f17ea12e685867548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a217d642e1867ba3a01ff59c0faee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399a529ecb2fcf3e2b41f29ca8100c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926edba537bc0125a3c56579e8f7257551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fed84300e07b1810f305f34f04420552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48d1f469f2346d21812329a5d441e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9100149480e55f493b0fdc3c3250b3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4d67445adbe66cbaf6140683e0a0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7b47d090905378de82b62a2dc2264556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d80455b3bdec20cf9d6bd88d0c2651557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b55816dda34e89a260d2fad425354558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1cdf6b3db4f5700b90b924144cea5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69fe3960856aab409ba5dcfb7cf0f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5068d2c9240a45e67e628e13a86e80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836d187ac536d89bd32e7859814ead4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4765f90217e2ab143b435fc90370a18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7829430d46819d988d7736deac04a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a57c21862b2fe6169b73c4a2b5d07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d65b2b7f34886d76b9d632251f97c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1cdf946496c4294e6bde2816754e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601cbd8596cd651da4a958544ecba44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5982defc6f05f6638b24e4c16bc923569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc82e0be565010ac3b587031e1ffc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498662d213276bf4cbe7a7685f01183571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bc27797af0e43e642cd6b4f9ee17f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>