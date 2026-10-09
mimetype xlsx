--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcff4f297f6825764fe59d39aba8321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b8572d1765ec82d84fcc12f48c9042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985f3739da5961da078c6f96256a7bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d52d95290de0107e6dee9203ba85924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaccbe4ff0c26066f559f5dd3bd0695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159bba0285377be41d908a6fac77cfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cde76acb57e1d35b002561613274637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9419db2f41e1e620b08573075f83068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917118372ab0c6fe96a7a284189c4189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec20fe68d1dc735f95b2f1c681170e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47660c101f1789b7c37cb2c399556d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8acc3d18a013a0b34f406f95affa6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff540b62ec4e36c16242fc0d414c592d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc96feb9aa192e2f97f8bc1ed2aa2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09164cc8524f28d392f880f5c4edd2e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873140528437cf909cc828b1efdacc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800a31808d1d3acb710cdcf1f23887017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3cf57b3147f7a7df9f4baafbe098418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95680b5cfa97c61aa50efe39b73866e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f7103905a5f7fc685b21256c9583c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba456d467c994a98a6153442597bf221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc1664c2b4cdf6cef1f554c84f027422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eae00f422d738ee8e6bad9922f944d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d6a10b972bda15e17c1097bbc6eb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc714c18b1514af8b51fdb22eee158b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7e7f3460fbace90b7a0b4eb3ea9ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb860ab7de7829f8bb6fa035d25d721227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebe352ac71251483b45023af31ef0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e47c469f61a45471f68a5ffa496e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e16a5932db7a0baa9c265c1f97e73230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc899b29205cec501d60fca0310d08d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7169e7cc730e9c0ff0f4acb208a63932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1e64a8cc81d5ae8a1b32a4f9ef80133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4012ae8397a849c38014acb5844c5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004285facfe0ff050e60ba14ef2f18d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc9fdc9a8ff1e366f1f8bd942a7e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aed36f2202c3fa3cf1fc1f3051821337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88136a3d0d6003d55120ab8b4ab2f75938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24287edbb517a164656ec8a8c7a1d44239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6acaa370a70c2aef554f04e74540740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790168f7b9ff969b38162a4abc0e218341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049a12fbdabcdc74df232387eb5202842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0271ed800a649f54443f80db811bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea863650fcb1d8b356885a28115ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bcd8c36dbb0f1631280f467aefcb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be74237976d7bbd5ac3ac83c2cbd69146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2a1bececb15d9f7a4adeb0a72792b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dd83653b735145005b21fbb2edc2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc592b4c4bf7ce07c654c8d292e9debc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabee0f9392ffc6d65157dcc34d42ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432b18d6cd0e90c6126d4598b42e10f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01022e789204246b1066af6a47b79552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6564a05ba6fba7e63823d79fcc4a26c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e40764e8d8161f8d540676d97fcd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0ac4ee09ad4f41cb45d03c9baf6a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4963f31e9f006575775b47f2c5fe956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4c487ca7b06a9f90bed426636764e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78642ee669b112a7da4c934603f4bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce449c7bc3e517c36f47b84ac8e6774759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f911780d947aea5c34b4b5760fb56a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e664cc265263e45ccaf34db0e3224e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1cf324d92788cd0a2137315015f1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b05ccd49d62510195b02641fd9dac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93b0780a625946cdedd787dc84031764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcdb898ee6bdd220f35319a2cacad565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d73a335a10d7eb650fece9626529966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fed096747fd52ca4ea4d6dfd17f7f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3176a498a64f1c4c73688c3ba6d5d9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b06c1cbb506827ec7e4ed804b51a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b26a7753f216186e7eaf326c761fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442b8e53751ba73f265ae2daabc1d0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba98aea3310ae3a17ed2955f1bed5de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb17655a128226b199f9f33dbefe5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7576285777832959476fc6a43afe0ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3783acef73dc98737a55517ae01ffd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931279908aa1e83f2a81a41ff4feaa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04705e811d0fe2c2580803688ae30deb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5946f369404b9cd4a61914006d5bb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2545a80579d3974129243bdba6ac26079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cea63e0305a0396316a687973758b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17da783177b5ce176de008c6763a5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730f23c3f1cf68add71793196ee779482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71a4cc77d386db1c3829c6ed5231df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bb2f45bae9c4c4e70c7181d43c6ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750842c6ec0bb4627676026de0fba2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd2732758fa9e0eaa135f7a25d4ca186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b87f361c1aa7c2f3b2b0d54dbddaba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a48db5653b974a0852253d65259a0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b20536eddc04f9fd850967f92f1bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697b1c4266a2ab8082147241e379d2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb7b298b49cd73bf5cfb2f4fee9c2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d2a4519e7c55452e79e167ce96f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae5f8d1e75af3a7ea6728b23fa0a4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478a9393839bbcaf1a4e8ded0f1629394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47639c9940b1aa16ef3895c9fe6523795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b814e3e98fc1e56e5138fa939b9bd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11846a0f299caee31af654b996e5d03497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a394dbcb00c01eb07e59f2cd0b13a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca2cc4a655e07f7249da0c15cfe68a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1093cb2a04bebafcb9b113801293cf7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a187a81be8e0d9c294134c83d0a60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919b30744c4e50043760f3660a539fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877dceb02b5c6baee43cd939df5d9a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8cbd2298df9b8288408fb50ac6e93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895d6d508534e731cf6861c5dffeddb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf8258670a5278d16315bf0a842717106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85607d86dc225bf607c2f9f5bd144a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39737a8d6b46224d5efe899b777a097108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1971eab882ccd797988a78cf49093109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38d83cddea4ba3519034096bc237c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22946e85666e1b780afe73634b84fe87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447afc3bb969f748dd6867c48558466112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135728625abfdfaca92fb66da4a1206113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea733359dd9c51035693e844f07574f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097387bcd81907d0419f2b1c8057ad7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e8d85e72c91606ae41aa9138d6a22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291f1d9b2a55c2d4b2576297fa9bc2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd8c50e9391730e23c56f61848bb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843e3a17ce5de6cc504da992f78586119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132170fd31e59f00bce94f0f57b72200120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcbc3cee59fd7777ce17986973dbb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9e613b9f05d221965771e29d3cb5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5540430662b420539c0742262dca5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365f9163b4edcb14f8b375bad653d4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8cc8eaf34ac38bef3213573cb1422125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3002816f6d4ee2342814d11aac29c3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27693bb5a9f9c74ddcfa3a6e1d0124ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a665dec7e05c1a31c95235bbd1ddd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee208b67293ed5642590705009e27c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785e30b431ffb4f09664bd3a578e30b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06a7edcff87054df396df750dee148131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae64c40d9802f0b801914a90d08f9e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95432f68758502079f0b28ee975feda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c3f2761e14005f464a56e7261ead8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f573182ec5fc016d43aa89b702b31f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d79ba0d224c7c3d31db75c8269cea8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e1c3c1ee4c2b56939b989f0ab6544137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57400d0d0c835be972a22997edda23b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b60e4eede6e3f42cef5d89ee8b9ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1679b37dc34babde4c106ef6977f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28be9dd202c1b07546aaf95ec50d32e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bea35acaf94d831573f01288a0b1f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fe2e9528dfd1b3c601131613249f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a102a3abd82def1620c314e3eaf7bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd67d1f488a1064cd6dcc99002281c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d886cd0f54ca64ea9115ee2cdbfa7eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb054193cfebe65e6e609e6e664362147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f1d57e6de472184ef779647751870148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6302f33ee600f7345314178b3f0e1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b7b6be2d24762407924b295909350150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c86a3b68f51becba619daafe2bb710151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981371758f48b96d59f146a96ca783cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25015f2e38302f951ea6d1f872b872df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2686f436b7f7faef20136aeede83be3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905909ea6badc232a76b37e8f865481b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4767ebdbc51667a06e687267016f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2d9df1d8795bd195a3c84eed875cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f9754303e20f75b8cd107d37fee7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31f41942e03ee0b6e8bf36a2d9a156159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159781fffc4a8c358e78b733f6295ab3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f9077694a4eb9e3084bc4eee8705c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c21214d8660c71b53bb05cc548a908162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bcd57ea9b32dd23ed5b533d28c2a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859022cc1fed803da3732714bc8a10a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4120b31b8bfa817aaf111f8564ceef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d76ab5c59652e45c3e005300c95c15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bd0b74c6572ae186a4c1ed225883c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22ea18989001f01d1bde235a6e54e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000fba9f2597037ce59c485454777f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c5ad733e9e211349ad0dde810ac22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437b4c423ca8cfc74a6548e9b0d0eae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba6076d13f3a17d025440b35d47df1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0aed5d9a9fbc684db2520ef3674b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c32ee2e4690ac48b1bae5a98dafdf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc0579e2aae321095ff545bcf6bb5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb31765687b4207dad41e94d1d030a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd9fd417d5be642aa47475d6b1c9fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842593a98f202cb3af0a39383b04c527178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f599681fc490d673754d80ad3d43133179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6225256eb7fc31f977a0b01e62707b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501eedf7ac0a70439e680a1374fd752181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82700b23bbe20dbb691835591964ae99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd31b37953287fd095d2cdd746f96b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f5a1f555ae8a48af896c807550417184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a48d5f0186ccdc7ceba204d0a9a89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bd1a5e5aa818fe867aecf31a6f58a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084cc9df54c6c4bcce860dd48e2a865187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615fb7a72534983eb16ed1cac9ab5aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a80ad126c5bc8ce06b178917e46b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8932978979ee001e990eef73c5a1620190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1ee7aa41147daf2767fffea82dabe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d09ac12a948b9d924e6d9d8cb928d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83700e13eb4c6bcb33b8133a7be05b6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a163b7e23465323e7590c4440282f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82723ef300615f2c5615cdc52671c7c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9e0918b0f4849da67582446bf9c16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e886c86f32459e72f869f9bb9c561197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013095f8195badf53f7d636b07cc172198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ba301f87ea148818c5f8757e533a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ba28af837e62ed63c9c02c5a565c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a55d0bc7226ad368d7a34fec342bf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc7d424425f0baaa4aa0a84cb289ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b0a4278f6e7c2dbd42169675c58c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a877738fe47ad27e2545d01b02c70b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d522b8f31e08fab12c157c44d1b893205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02efa61e002ddde0d3a89fcb037568f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9ef09182669c2db60067530a1f00d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc233a545120c8b1061738f050e033208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2ba93272b006dd5463cd3d0ca2577209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07150d908728ac1d61848c46952b52cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15883bd38e6e0851ba7e74af937d59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976512bbfadcc05569837324f5ec60f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18095f33f62f2cfb28b0ae38f18eaba1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489aee1c7db1b19b712927e0571cb3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418212ebb1b96657fe94ec354c961e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a133c02dc6e65b3b1d456d3d46f0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40101b05bcda4b6fbe24cb0ee794a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10f52e5b5beadafe47f886d22115d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a449dff436571753a6239d86b04bee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef872831b14b4ba8322d03530f591fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ec83cdeb7bc0abebbd642fe35c015221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123eab769b1dc65c180bf23212d3f51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1220250883a6b7bf60c8d05894a1bb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3dbd6ccff9430bf5ce008b63e2865224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cea0b85029fdf66075c364c661687b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de227627c72e07848657b0025ce80b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960447d1a75e5e36cc8b8dbb7db3eb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe17ea0e25d5cfa0ef3584b55335be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da789f06f36278efb73e444f79844d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bafbde9030a7737a794d8ba9d37e12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf95a9ae802f71554e7276b37579d88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c1bc35a0d86d29fa41ca547af79a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828488b737850898daa5f8e8f8089a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626745cad652baba130057b31709ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bd7da0fe2e05f9ae033ba1eb78959235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7de92481b22a93a2ae8849c68fc7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00df8d6898e9e027965cb17a6aabdd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0950b3430f1e2ba1c13449142f833238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca12a716b8bbb1c093bbed8f8a3e50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd634d7de604bf64581386396c51b25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68308bfe56e3ecf66d50a01784e7f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa920d91a9c9d5c7368863ce7450eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff178004e6ebe24e45e06c9151ccf1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d403ce85663374fab04af58f38212244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b2da145a83810503d28b3ab32c695245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c69900438fe2856314fe3ac378221246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3a0476f7e825b87817221a023025b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70654d99403d695116ccc671e24fe8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5336154bf3b63c914673596f38da1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd419438edacfb800371e0ce7f7a451250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801fdd26482012fbb9ae8a7bf8288fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889962a0ac3249ad933defc0b498d4aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7deede8a1e28c707059bb4303b671253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee6b1a829987bbd126807127e3d4b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6691361a2986529850006c94790a113255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240629864a1a1ba5654efa359890459256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10fd2e2a95c6c3ec2b6c23071d5954257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e22ab24568304db7bde65d4088a5db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d467206095a6abf1dd62ea2b47d040259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8b1e50086f182b932bbe90b9ed9e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73914f319f7d37caa999c99d2e32a9e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b393913e85823c1a61cc27908605ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532d5b4512a524545586eb64a1301e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a0fb443e728571fe183efa5337eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302a8adfe85486f10d80ee6950a24d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd03abcd520906f271615e65620bdc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78ee940f0226496b0dd43ed823d3c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645be0ed1984fe2b6170fc1e4d75aad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a25cf5d171dba29433eaa48922436269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15e2c11f3559654acbee0b3e04f4d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15c57e859f16388d0d46de35f7cb71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4978dd37e75a672923891aef439f5c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b658e0ee74ddd1f1bdb393fadcad00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a216f02e21d3fe0a040fec555f180b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edf94eddb7702482f751f590eb86a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb752fcd116122520452dd6554ff4d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a865635c4033972efd0669b2968776277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d4d36f26aae0000afa5f742c89594278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764568eff8d45051d036d7de63423c2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435fbc109e72e03aef2363184be11df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762441ec327395412e57553b48a8adb4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe0baefb399641eb5ce51b8fd5f637282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73515ce802782954f567b0b221f4a36b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715af4b1becef6a710a9c7728eee5ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4029942f9c924c77a17a1ade66c63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031efaf69701b87fe39f6765bf5868ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686383da8b034db82d9e6bf17e88a23e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913558c9cdb5ed10ab34cec9218402f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0532c0501240bac353faa9b467fcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe226d0208c96a067199eba212a61dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987466f8e9c76961303d49d026afd2bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda33e34be65efe6d857566624c4c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68fd7579810d42b5a4ea9c4e9c13d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fafdf7101e41f42bc412d74d15b5cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6750d6b217f6231044e056881dc099295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c957bf39ff8e2f28cda3fb7370140a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85acd0a45e86ded30cb8c03a4e8d70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc70fdd8b50f82be8e7ae557e92987298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a3ef9b583c0c34a1fd55ea3a80acf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab02d84aaf394f617185e32dd564278300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031043edff1b8bc55cae571f72ca881b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc4aa1b14fbed5f09032a187dedc81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a953f4954715cba4a5370f91f762a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559af62a0b5c8e248844d9a9ce88774304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5568ca4ed5098d864c512b0a4d16b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f521bb373c70aa2d95c629838172d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8def1bdd5ea7795c3688c9e224362fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c596d9e866245b579edfcc5644d7791308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877e3b8581e6ab8e9e837fd6cb2217309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c99c669408d0ae717bcbc3f46048f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1142fe24d6a2288f3597055816de5b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e94d51bcf055aee97032e668a29d92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6b1b595e57d9a3fc28c30c9b56bbe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4a3be3e5a3731dbf55750a83a7037314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbb61a7a84a449b2bad39f522dff9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d2cfe72d84ad7c43dd281841cd359316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1f37023dfd477046f9446741648cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69fd79771967ff48e106efcbc1f435318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1563ac305e92d37a3a9adc4b7b0792319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9f1b5c6c7acdd6ada54d33e62f3ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2273abe20af445edde4b660ac470966321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d65355365c91fbeb3e85173c6dc466322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deb24ef7532867f5d81b73bd2a92bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06024fa6f7c8b31eed5a57b3895d09ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a043aa2219b8dca46c9b91e8e516fc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea64eb03f07f13aa9aef83d3d5adaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9034770c0689ca8d7f8796d74fe7aac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbcc16d5cde92445b9ea61c71d0f35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187e9a578410b723625015981937fc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cce3e646c0062893008bc1e3b523b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23100e83d429e8cfc059a48f9f9ffdfe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861e105453c9cd5c84db81e200d8de8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526804cc416d4c858ac1711b37c4f5b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818fee7dd9a2af9f37b3d244402f3f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdc69c70e456fa94680fc3d8fda089335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce83ab8b7628a5daea0ab520edc139336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50393a3ac6458ddf7978226edf754aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34441613de73085a3e8cfaee4247e83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f866faaad57571845ed520159370c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059a8ffc8f850dec8e802bc01f7aec7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598acc6eabd040a254f772fd69dfd45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e930acd29d719be0bf540f353a695c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b7581a608f4fc9b342f98c74b7e0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75c97658eeaadcad756f7f203e1572344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d768392b4360323be3e91127f7e90b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaa70a64d786f9adba59c01d49229e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cedfb89e7601a3158bc66693fde5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bee76a193f9aabc02c7eb079db934348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982dc0a17afb9f0f2afb71aba58ac68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1dcffc1dc9a124705b0267590aebf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cdc6bef4f7ed15040e800c2423b45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67335bb478904fd960181931fdea9de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d774d27d3ece380ca103d9b5594118353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f3f8d9a8b7a1f20a6d38bd4dcb207354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba0d1349874a1e972b35ce56382d8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890572c10d4df7fb0b58af5e0def0bd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6412e06eb41dca9168b8366b224c2d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edd783530b6fa1afb086ee17d4f7c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caa35e0ef367de2193de7819b7a53f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201e49baab992b3f8aedf09197e593f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f42b4d1a2b29cfc3dd0653fa68128f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84365f4c5c17dd81b0a9dbc4a211a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d03ff836e35cf5cf71e7c5515c75b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341cd423957d19af67c5a02ca49b5d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919fcf7302b8bd5f95dc4ba4d5ac4d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b0dec9a17c6eb99b827eb6a53639e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba1c40075cf895ea69d7dd1b8c5e8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6799d8a6ceb556d1081a93ee67ecf1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a223364e891269f3879cd016d36df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf3b9fad7b1338b1d25b5b2e925340370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896715ba16ba5cc3f5e523b2c1385c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323fb3b66a9982cc2f759cd07f1c4ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394371f9da9cec99440dd543e16e060373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47befa39389be23a10ca6208ac334832374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb199fbd679615f4f4bd5366a42d1871375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46843c2ccc2c0adf2a6a83d895d0cefe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e057dca31316ce4f9fcda2d289dd777377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed422ef62caa2618558aab40a3bc4475378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bb596d24f0d75f0b48828e9281a74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a981bfb9d25d035845cca8586a916380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a54333ebd60b821cc6a0e4754542e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa2f3bb06adf4ba1bd49e480d9ba7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f21a2e0337e8f68a275534baca2a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc926eb63e666e1934ceb354a9391a28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08308b4c0cc24abb517265fbc56ea581385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213c647105eb7808cc72c9af81e22f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb80914b1eea4906ca6e8f69d1bc005387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da04a573f4182029ed1b9acc61133a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b155e18bdf6936498b03cc9c49017389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e2b8adf7a03da1a1735e028695414390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6be03a0aaee79b5826fb44e4dab94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d069b99484a75f607f1473439bf36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2c0d7a1b7695509cc82d7ee8e65f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb120f7cf74b14c13d20b638f41be4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9adc1273d65035f87df8f7827d4c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f65c9fa7275c3450b22d2b4596147f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5236aafa5fff206673c66d9fcb5ee12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d8464b44653cd86589f203d969ab5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22aa7a7331a319d6d6bfb0b729c130399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf556f761980dde95b3cc271bb56a2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e491443d4724895a5d92c2ded82d15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7610dd4b2b873b9b3cedf1d85a922f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25028b62754048c6a295569dd9028050403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaab230468ed32e37844772b541d2d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114d0bd8b717e6ac6b73939f2b48da0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bafcb31ee47b76c3c8611e89f38564406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574e14afc8c7511cf801aa3a6e4a0fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6cef79e7ec8e5e22cb20b7f867e5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676d2d76e92676f62e2fed92c9bdd60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15ceb21099f2a50caef6efcae0c44c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bba7be9626c513fabbcba7b435e0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c868fa5155a613678a30a68be69e364412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75ee5d917a519ea82e32cbd2caf599413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70912bf7d0365fac8b0794cbe308a57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cd6dd738c8418fef89c97c4ce68f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0318664a77524d595d681d161ff1587416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d677755763ba2325ae544829f67ce7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd403bfd61cb063ecec294a3a7621d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c37ab945592ef2f778ce21b3d668419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2f712a6763929b3050fa275f80f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0988c24cd64c21b32b69861d7da07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01385950454000350033eb556820971422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab82ad181ce1bf14cddf81cc726b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da99937eb6270f24a0683414b50b4c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a9c4086ab50bfadce23f189758b85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e214f787b98ceb7b58ac34a65c457426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713f9f0708d029db97e1ca9c8b0c276427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b5492f97bb8087f581e1e77bb0e0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fcdc72d04da96a5a0b3fdda223d33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04308475fb9e41f752e74bbb8585fda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185fbcdddd66f85ea15ef603ef11898431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71bbf1691ee57b5a43ec507a592283432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f577dd0e0ade54d3ba96316bf17b02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b683dcea54dab0f99cac58b025c7aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131286802c28c7ca00ac98ea3e38336435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a67f753669ab927b059578b89b10ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984988349496997f1c9c00245851b2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157383d08cb5ca803fd7a424984bee0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfda5f045428911cc3a350180866aa3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed566b9e6f8f53e7ec42dea1d609a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4533c318897912f1ec314c353ec19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb13607cb524f532693b46626dc9cd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675540e7201a0a1e43ebf0bce2f0004a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e00ade154941791288cfd0c433613d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5700d526cc94e6651142564f38c32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfc879f883f2daf33ac0219879db5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f511eb007d4e0e29746f19139671298447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49002bb07272cfe90b7b529283a08c56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25b9ee846387b87a8714ca8dc67b46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17031256474ec77d2d09cec340cfb717450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c69287ebd4604e7d17209d00246439451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea40e1310ba9a257bef93a05a9b7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e3ad212fa5ff261c656dfbc103e53453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955f3a05672c054aaafa49597a6947a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2d4b7084bdf9260fbd4c6cb6dc367455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beb76f4b9c4be0031a7bdb2b028956456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9f0393ef898ceccedbef13b37df34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642ce1f32c0ac649feb7243a4fb1ef9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486a9d6c05a2ff5aba4ea4291cf78dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f828693105b073902fbe2ab9e55916a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e4f5fb15dc0d0386ba2e31fea4f6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00444da6c41f202e5dc935d6617c3de5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b1396d1e7782a85dec9495dc5d219463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc59ddd18b45981d6e238237cbe5be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b59b404fdc72a7ab40459c0c4a315465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2453079fb3d8f1dbb002225e5d7eb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934162a93c3980be7e4163ea94f1a21d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fc9d77f3bb17f9a5fe96613ef4f4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497ce90bf019e8106a9cfdfe54a99e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142513458fdf55d5340f52cfa9c421a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245cda071d91dc3141530c27e62b6af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2713e7347a3f4e658cc38cedee58901472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7eb00c08615d5b9dc140ba1814300473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c450f872c2c01c33378f9f8b139665474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea8b3c673f0c5ef26a3fe668ed551a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c53897e9b849abad739e083f3ad84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67397279fce89bdf8bea7cc886a7558477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a3d4cb1f24673526dc56c050ee1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e6df13c0f9569bf7d65556b13e490479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2524a2c2b5951d259b06426ff0b87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09902985894602699db29254a1566661481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf58d5a1577840ff8179a68eb68c451482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aa233349cd9220c9ff5fb45ec586a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325e19554d8b749eb1ede741a3db98f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a88722e2b758a5bd482f1f5d2de21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4f9549f73c2de1028a3d2fafd68c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ff0006b6888b5b3bd5bb94574acfe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f5c50dded914db1a4aeedb7ac9e4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31343ca186279fc8968e2b0f058f5dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ba18154a26c3d9dcecdc95a3ad26b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f726b8ea3a6f088ac7751277482d5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e06b9ca3df13996e42c036dfb6171492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa090c6d1aeb8fac9c967acabe64eb3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c35fa8790b85e091fb4cfbca413b05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41f5b70a726aed8e3eaa5623617beb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0fc89b59fa7106034cd529016ffed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20458c036051deb501613611e1219e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183b9601f2569e813fb42150ee421ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3fc0a7cb7f679650438b7407aa8bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87897b0f10933624a7f20aeb50fc85ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ff1aa6e805a9541ccd23ecd83d03c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa98bf7dec90c703c14539b46e195f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6821f61316aceb022869e74b6cdde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beebc96defecd79fba2bbd2869e0a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d023236da832294fa00a52ea6c9cf9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f9f501968cc4501b8dedf99c1ad52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f141a091f0967c0b5af261026e8d957507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ad7b3c55608f61863a0313f21cf4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340df9f8c12299deb79ee9678090de53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c452e6cc1737267e8db250e3ee46b54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0df258691925ad85b7c4fb22c847a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ee8c67fed8bc39e2040e0bfcbf53e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1321947b9a93d1e64e4fd4776ebef63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314252fc44c812052b34aa4eb3099c89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed1772a120a0447d90137e9d738a4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae1781fb8185664ac0ce49da57a34d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbddcd16a5b637aa5a9f0b2430816d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416c0bad7b8e7f4df2e94d9227f04ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ef9018aaaf5c5f3fa047468b2246f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0404d543438f82095689dddf44417520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb4911a05b28c60487f46e846df087521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882366930a370aa8934fdd760406be1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45709d47a15b4f38111a44dd2f16b73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc1727402c0bd9f4f5f4c15b306c2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346e4625be1b64acd22c72bd31694cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6fd619c5ccd216bc86d80cd4912a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a682cf8f2c316a2ab9a8ace6e2597527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55103815b983cd9e570d8f8111b1bc5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e26f85c6b09efab5992f9a2f4a60c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baeb43534870c825c810a0fa7bae58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242451a50e71f15de8ace8daebd82e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569f30635bd3dfce00b2ebeaad86234532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64266e224be496ca25d14ac9e5cba968533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebee23b11b315192f4647b2ae19bb53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad1c17b7e81f2d8909fa92fa656177535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b035e7a7bfb34830664359f1beb265536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182b3aaec805e1fe563d0a95a9f9adf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01210b45375a35d17b985e0905125b89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e65a978e207af512f5f53db34087e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47106e6fa910df83be222c2b17c0612e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943cd76594f5204da0aa4ee6366ec20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeb80ecc2bb021e7af652bd22a9a31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621e12e9a3876ce9f493ceb637bf152543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c77a9ff5eb06a07caec116a7974e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765a730e116cb17bcf8dbe28044c29f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdefeb5f916c17b0c15cc7107be3899546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ad3d317e2ed14a30fca7a5c23cf31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a01be777d8ca385fe799838a0fea02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8721256958e93ef969f2b1b2896778a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74e47de900a81253b7d095f2c3764b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29195c3b1ed5e51992332ddc0836734c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084e11f4a4de3fa6bb7b7912d6770ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacc7b160b1430639f6fcc663e1dd9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166fd43631522d4082f545e925c8645554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a92cd8728b6ea3e0ba2a5c46976270555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14614c6193590ca4a4fe0385d43b3010556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0963bf6726bc10a131ad8e837a722a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0441a7fc79e5e65bba1c63b0770410558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c054376ea5466c5ac32d998b0d62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698174cdf44fe3e9dd487cc44c7a3d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cd94d8de522db467739697f443567561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86322d4ef1b75be409874a7b7a38c2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f711b7de83ac1aefd503920a407f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95010cdede897599ca3eb65427b3aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bc4db69e6c12239fa48ca17f486e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac8a14c032e62a0d5ea0303f46ebc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb247697d12eafb556d1ae138efdb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38654d45d83a1feef10002a939e1ca12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44461edc4ce82fe6655d8e6fddc482f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c846b295d62a7474190eb1fb0edcfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b5c65c28201aa62c71d28f2951b54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df2b16f2fe361465c7fe70286f62ef572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435afd6f9f476d43fb49b9f05198c9521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8f50398eae14e4fa2208f86ddc6f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f41337930c7c97fdcb5bb50685f533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd2a54cc10dff1513320b8de3736154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aac0dd9ef9d2f278e2142d463734375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ade3473e338e0b65bdcda4b106f1f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b503b2d59844d2e20c6ec30b7a9c98b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97571238fb4d7ceb5b0430621206031b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307620846d1af97cb14eb0a9be2f62309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c79c60be6b4dc99689b54e3f769de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc697df73411b1c214e9c8952b48d37811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83993a5271cba264c32ec24d5502b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1cff1200019751b52a62fd5632d5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b352ad7607f8f1f46458be241709d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787a764904924b2011c4cbaee89a5c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3c315c17baf5e4fe959fdca34291f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd53fceab0d2b6a7fd14ec1e9494ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d3e9ee3b011b810e362df268631f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db0e49749e06e73038a52417cfb59219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f5251f9a867b64f9bcf3cef61452c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396d1cd6c15648911ba241fd27789a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74bb726575262a642b42f272211e5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868133ef1fd02f87fe9ab7e2b9e887a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e7523302cf722a553871003d6a82124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4419de32dc57f427b162478d74ef125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622c719f09381531c895b6dbfe6429926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522537b3fe5c762dae01f09900d5ff7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b6e537d54ae0d630e7e040f82fd5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25793c7a6e1a272e01206cd87fad7bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb429e11c8493ce99fed5b5ad8c55d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478d8c8c7eb396a3a9a1ba790d6fafd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ba117d3c090d6d42fae83a850058532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958f8d9952454b5b98ace3ed94f154833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7575f1e87f8d5e16787af42ce810f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bdedd3ccd1ffdc143d5f857bf161835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f132182e6b3885fe94625c488d60e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e218ba0a022aeea6254ec896a701bfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f29b8c42382f0c08a8da391a2dc5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c36d749b887c6afddfcbecd6349f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c1f20920e233ea880eba00bb49a1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b2e030fd0e8073edcbe43a0c2cea541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74f68ffc188c4f4c6a35f97a72152942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231bd9b490ac6e3120da1c670eec54e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bd238cd3c0333c5683e10a1e6a31344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24011af4cdc3295cb9b9488af15b6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c111a429da45f4857adc22fa14fbf0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25873534b7895a7efedc2fad7c0f8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638e0501997b2124d40e85f6918f12d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17de8ef68d6853ec28fa45451fbc5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b016dd8861ac0bed96c1dec39ab01e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7842d4deb90e1c8f87e35861cecbe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a296887e6740664474d6606d0c53c9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183deaf851b6dafba400232531ece253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e7a81eaf6e047eb4aa5f95a6b400054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce18139b5c55b53035a6c25cfea4da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c67d54638712005c4d9583c4b679856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784164f004676101ba886bc32e5a07e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac62d3c0c1d5acd48e2c306e26f886258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d11931d3538cf4303c08abca7dbe359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54b62152397d5923432c3d1e33619e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85893addaccf525528b27ac79dd1b7e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75a2d99cc42bc86559d6cffa0529db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491da8e247f8d519876daf8258691a2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a01344ca0db7d00c3522818ac469564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b0a8634af3fc1c56d861e6032953765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516fe75299f417f42428c2dbb4ae47a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0164f36b776310d93877285babc0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb54a2bc28e2366cd70f59ab5e36a5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac654b5abab6c2865d6fee2960e95a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b540a3e981294a9e8bccf7181745c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61e23bd1f26383178afa4dc6b253eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c31b166749f2df9ab0583aa746f3a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b7502f74e6224c62eb9b410b70f5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3434f65e86c8eb33869fc44678c021374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ff70e923cd87545aac8741fbc4fe575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352ef205615f92e9971d8fa79a36cc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161262152d2eec8b44b069d84cacac077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e033f93720fed1101b603d13580e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5249cb0ec560b86d71691ded0990479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ab3ec7ba7484355c9d78fbc60996280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e12d31afced8c4a135c0df07a614eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1686ec3de839fba2037e6ecef91b6e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c2c1bf7cffe8c2abe3dc153b5a92483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca440e0a669f5705b89b81a5944abaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a02e19bce6ce9c3c90a1e4c7bdf0f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb6f8024d490d9fca146304d0e575a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639ab420e42b5916f78312a3671f89c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0a1b45b3e81c7343d5720e5c41bff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8968f2f4970aeba6b9991fdb2274b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9697363069bfec8f393018a9aa1e12f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1794b7f1cac4474569f94875eb76091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64630ce043ec6b61e235b71bf0d39eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b416741d644de1f15ea85d8cf17f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c7cd89ab2e18269a253e5d9d3b44494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dfe6399e47a7ce9d401e926f1e9f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae54e9b4de54780cb24ce81bf87a8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcfca787f9e5c6ba87925c6149bf6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6295fc27961f79db98c13a6072335098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362af1fa06d063ef9d6970657b8d8f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684fc466a81e178d55884967df74aae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ab9366b13426bbeb409ee7b1377e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea899133c4017fee4f1ad6c46dc58c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78b7edfb5604955b57408c97a418b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b071f8f1be5974a8dccae8502ea4c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f617b601fc9265f68874190b6b39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc21eedcbe042e96a066e1a81e670d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1590c261f198ae88a5b83aa1bcfd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23b0e75e73225ad464a0b0fc4b91d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49b4608f3dada3d10446989cd1ab68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005458e0147da1e56c8980ac4fde6e10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7fc672b069526c324c9ef4d04d854111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa91f6af9b0b2b0ced2918299a7c135112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56908901eb90ca94430bb201b88bf83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae095b08833eaa16585ada3dff5d2207114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b601b5194b7d137276b118bb6424d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff0a8eb377fcab6deb0feb3e14abab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd46b35129f7b9d989a4201e85ffcf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70fbc1ada4554ac9c407d929c8882f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe8a0fafbd1384f89f9d11c5777876119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcc54e4c63a4094810cbf00ace0a77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d846176cab8303f9bea1a443b0048121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4bb6a539a7f5adc51ec79be1efe32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88556343d5d1ebeabd137a27273ad4a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222e4854b86d9d704259ba32b81da74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b098548c77c1c2bee7eacc2034f1265125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0060efa039f5822063c839c08f1808126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85935e7781a346abd78f8a7fcd70d71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d49ded8894e10aedb4a79b76116689128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc964b41db8e663371705f697301b270129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c9146669f01fb3cf6a1c3ac62337c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676b74dbf2def8650a9c6ee0b5e292a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45487b7ce54446d3604882d7ea2f56a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae8abd3568ce24467dd28322afa782133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4901b4ff1dbbae1a964502de90f41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6567e63f3ce30ca8e8759bf00f51cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f52258ccb6de0baa97b81f1967de0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631579b4e48543f1dbc60147108f3a67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36087961cdcb82853afb3af6ec67a7a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41c1887098e24f72378b756678ad2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808e46510c1a2689624b01df05e80af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272ec7e94d648ce8a5c0afab4a24ad6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545a92ee14bd65f4968964dd8e25c10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9b006d504344865e77bbc0453cfb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce213f6724a94dbd53870339f9b507144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b60ba43784b95c247701b94aa539f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8ac62b35d38930d136d3c1df8f1b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff6ddc856de8bde89e5ddb76e926cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d835a05ffa6458fa8460131ae5db5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a79a008e83e1ef97dfaf5bfb7eba5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf78c34496e90d113bb853d12ca7816150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b6a693e6f8b756b4f3c006f37f95c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dc185b097d4019c7e42aab95ee6af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf10cd6a5645c86a8338a2f3dca8ecf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075cc60831f679f7471193139899676154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2d082b34d03020078dd04497de36a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6737686f13981460ca280c31ddf5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f2cb100e73d779d23cdeb94a597b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8367e157d4f41c5244d4c6f6076493158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8effe5191b2623b125d54261a23ba7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13262b4a93e473dd0ae8f655d374255160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cc75bd82500de91a495e6523418a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04af1afd0919ac39998ed8c1d74525162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca48d358d7fd87e79ef760e67f48cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232107f81f39b7bdbce2d3029c17716164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46b9f3e113ff9369da0719eec9fa95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef4ed9bc63f1e7d64af40a38c85f81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ed23d5ff9a78dd9cd5aa3361e0ea6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66afb58116252c3b13e43edef849e8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80372a95fdcd30911602d1eb6da34418169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e2132ba78ad42c60765d63fcccc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9087d41617845e26e6aab950899a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37642af70ee39919f8c38fcc9f353c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0479f7207ce16d572ba3824c5238c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315e4fb8763a1091b05534a690b81f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd29ec1f56fa940871cb7ad0b7bbc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b71ed214caa155e4c842f0118988f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d22896e29e8526745f1f7b1c94072177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec76f88c8beb01ca99da128089042f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d8db5ca292ab324626635bc230ed2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165badfaa44cfdb5bd731f584c4efacf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ae251d5b7bf816c2f697e2847a0b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e1d1712c5756cf0a28d5b4d838ceb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574280bd3399f15cdd7da4b46141f6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bfd583e8e33f963875e483064a4df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bd709edbc6aaca392c1124fef5cde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca24c721308b5c229f8408ba4042365186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de68e2d4a04e0e515a26b24a717500187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c49e237b52ae2a0e2b364bd12bfcc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ee8d4ba36c6b9950783e22b82aa96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55f7a32cb44d281cc829c66d2ded8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d42f072d596b2d43aee7e1e249ff6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf485de1f09627e3bec730e13b48593d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057357b02492d9febf7071ece29d9fa3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cc983a569dc084d72cac85d00b552194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c606804394b661c604c888f30100b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eca6cba0ea06e70b18b0be8118499196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30025a38844ed621c1f6fdbe66fa13bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d1a64640c1c72b9dc3e3a7eb3fa09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6b19d35dc09460a2346893aea8a39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38eff443558577066f42aa9a6c7bb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82d285fd9251feb1c680676426a4d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6c2fe200cb0ffb67584ff2961fe08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1452d3d3741987cbdc8ba62097fb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f74c1c858d32a7818f1b09ea45e734204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed008c1c02884135f676293d87bcbd8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563929399a23ad9c080560ea5daf410206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42482730bc8b434173f9012a567a861207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde0528d399f653e5f0d1e72760dfd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d4ea1604f783c04c44c18ca3ab277209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da500af94ff0164c5efb88f84d8ab23c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4780f0e63660ccc59d7d02b3c7a9cd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7f854c55761b2212c9100b76f3953212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6581968f2fb26a7b7959c24f684074f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2301d38dd3ad1851442f0cdc0a8ac4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086edd5e26704fa9a68a1280b7d8d47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7cb22ec2aa6eb745130c9e7aebf4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac792fe5dc11add1beae2290272067217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d32dd231d8a351cc65d05041bab29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3367436e0368f821a338da51e48419219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1296eaf79e87b2834ecb6302a1a864220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd3b269b77f367e8fb33f41882de0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61eaf9a1ddf560ee287098cffcb785222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7112d909215665801425a413e8c08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca27e90660640e4d4b14bc62ce0f0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cce5a3621b08e86457daf418cf227225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e28974032df7581ccab89f609d012226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df8e9e15b04fa842d5efbca5a4843f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e58df6469f53053852a30c9a6b262228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028411886584c08362bf7dee1ff3258229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2715178187d1a237db1f1d9b8df054c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0d88a80e070ce8421c6c009c983a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a012f3944f0dafaeceb12456fa97aa7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7028d94edc558c6bccc2ceb393781a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03378083402c317617324a2de09b4a53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31293b830e1340adcf3b6897fb91bc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6225fc7bfc6c022f483ee654dea1127236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922666e4a2ebfadad8a6feb0df01f26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16957cfbd306fb5550282230a47f3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0f9d02034a65fc85951bb32be1cbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cc91fd6986b7f43dc65c7dfe57cd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95c87190cfbff19c2b288b94066548241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f02a97d2a5ef4ef25fce8f6652a6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc930ec5f6944db4a0ca83679d48813243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fe539c100f3870e4149f09ff74ee3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d71fe00c22b44d7ef46d6332be2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e76ac4c70a322c4437dd8a3eb66c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451e994b0812d4b35a0387dd92d7b13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9e3e10368e69a5c0cfff6df0289ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb14ec772da743378a33b2a395ca796249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983ea675a0246f83ffae5d01b89b22b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5428177b3717661953886b7fc1f175251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17915dec246f076b334d809cf4e0d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401b6928e578656ce846b606f5a2c0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebcaac6c35f52786c101dd00431e2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6bc98c4b0981b1ef79163e2b91ef5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03e202e83d62503ddbb4314ae34393256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0ddba15e87cc3a50dac33061e6909257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d7bd31c2c29fe734d057d7428352f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1524194e6f8a468a467d3d4867530259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a193b5cb6252972dae85d8cacc1b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea179d2cfc68fab2808175ae120af1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c40a7751824d6aeaf20e47171d40c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fcd3acd5fb5b13709e41bb564237b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbf59068002d8d0096fb31c6983d55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b458542b4c23ab1e6ace12501b194265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2c7560d7b10ca195a040f0f2e444266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea158a02905f8e15fdfa779e03472a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95e7dc9bb8d2286db858bd933a5c12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3a41c914b9bf7e157dca16e3913c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69584876d4b6c6d34f397bcdf42dfe64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65206102e48002afa5d26e3f8eca76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e97b211a1bc6c159d9293e8d6a733272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc952e617d0ba3400e74c19ae755a73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a0dd1fbd4cf8cb0f99e400251de94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b920f971e419ec9c497b9ee16ffc64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec915b5a7bccb0d1a15eb36690b06a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cf558b619792ac2205c56d73f6282277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064d66ddcd3996e7705d967d2da15e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa568155c31f7cfaea34eb1c09ca10c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db238b8d2ae75064d83676ad334fe1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43781f1892e14304aea554e1ae8f22d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9229399f78d479a384d6c72feb42be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1d32139933151f135589710032df7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a299f6fc5766e6ef713380ce5eec4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eb20acf74abe7607e2ecd76891490285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e7d3e74d6d61fc5dfe7465d80324d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c118e171788cdaeca99877a7bf331c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cf543f2c05f7d18a3122bb00366ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33df5c13885ee0c1ccd9fbc80864eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cc400bf23e49bfc5824582fe55af5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481ec60b83e208c6f001976d683bf68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c22eec96a1b88c980605bb40e2b6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639afc1806f867a6e5d07478e18223c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6f3b11e45818d2bdcd16bd3b7ded4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfeb407cdb17130713ae05e80a19de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a062db1210a22c464a81e8a825316d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9db4aa87ca8232e1a946f283c352f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada8a153e224d355a984d3c830aee05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fe958038a2e7848745e8a6bc7f6bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e23636fdd4f64fa8e282a32c46d7ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f40ad8d9817eec57a784891f783ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7ca3d66706f10d20f6321b4d0d76c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0b359b81cbbab9a9bfc874d21e8aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558affbe10624bd165778a39e07c730304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c65d0a363fdc6aec8c641d23aa18b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b45328977685d38131696efe5ec20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093dcc38a4c48979d1eb5c19bf96a42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa70253b191d81f5e7b99a9e61f580308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945db75ea11637fee91e43fede934313309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251d9383a372de8c38fe68b95eb7338310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3f7839aafd54ee4daafdbfccfabf0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36e1eba38986efe4859c1342a47746312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d2ef1925c73e8f12a89410154d382313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a69f57445c823ea0199f07445e983314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c0501176c1e24c6d8cf403eeedc2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd641ffa91ce09213093de19e02bbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1af65c4f2727520f509f508e0dd055317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab453b044381f47535d7db7c06c12c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e230e2ca8b6e717660973f4d0be52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31077e32d96fbdd959ace79ba1f50d6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f9ba02ec84df082d459c633603747321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c6270e517d9edbe27dbb5af0c0f5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0348ddb48ec09c61caedead442f740323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f4412c67a7261ecba35ac9c41aa1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64fd8187abfb633a132ccd99a61510325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbde3dccdfa2a93c8f3c1ea624645f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9451ff984976f199c34e44ceb3713a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4a2b67526acd8e1cfa631a258c7d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddaf98841b13080497e452e0dd1df3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294e7085967c643786b9994bf93c429330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a89e218bbcc456340e80fc09d69d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa45573ab16a56b5083ef375717ac6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f9105a327160660c9a2347e3f9ddc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b772341cc28c158364dfe0e81c8e49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c802e7e8011d8d73f39c6f19d785027335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc3d9c6e03eb392d71cf5625b7d4a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58006387914ab4505e8a5ae837bd68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0d91fd294bcd0f40bffd162280802338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9a73acdc568861c1acb6ece67626f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3033fdc4c0adb9ecd8a6830f3d559340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118d1eedebe43786e7afc585c7cd512341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f598247958c7f7624014444e8198cc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4156e20010fd9d4350cdd3d14ec8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd4f8cd34d10300bb590974cf67cd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31dfbb0d27cbd795d7822225e773dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be3b1d8c1e81ddabcb1f18022d478346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f32d1a2ab1433b03ec5494f037819347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6519c6c395a69e64e2e9de1367cc1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ec8b97b1abd73f8dfa95ee2bd2eab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e163593db21ca0f57c798776f5b6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c6131893071b7e5275b26eb4a3914351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab47867511a74c7140d60d5bb2c430352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a089f3a0299de8038653c0e2cc41a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8e5519b742ae9b76bb3022b074328354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acdabe2f3933d0a9764fb9ddc7ef94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257c21df1f029ca97c41c8e442359f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c2d30312132fb2a76a3c63f7cccef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c427b79f55f27cac17dce07785b16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f33d8b6aa4c0c235a3b3cfa0ab1bcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2d2f16ffa9d389475af61e59fed53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8de5196650ddbf71b0111177a38bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223899ad5f2c886a6d09687d0a30e729362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c8a0f8ef76a6038ad6fc6838863ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ed22ca68a837f805321db4fd96c0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b908bf0978096a82327dcf68cabb1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc793b8553b46cc87bd3742b135b57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d2d26493795dc624d21b6fb5846b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658681b453f69f28813de4dc5e4c1c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55679176edc98de582af939a880bbc7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380c4167fb4e79f7113989dcc92fd3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e7eb69d8e6331ec8c8f155210a325371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959b2e096bbf21ef40941f13b7ef267372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2900706e087950f80b0369ca8c4d9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9c83b56326d20dd1b983fb5bedf20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c37f3e5621812602eb41b6ca3d8444375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887560192e1b29ffc85aea83b1e5999376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471ec359ba19075f16cef49b526d4bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a58d4c527db0965c84793cea242387378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b84a9c8ca79ab27516c6144a9a9f49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a86a6a9e405fd9d0f855f5ad84362380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94387c9dc3f051d5105986b7dcdccfd1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5423946c0a29fbcda3843db1f5514a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55e68c44611e84d55d528c13b427ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ec7faf4377fd395c3cf0edf13a270384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1b58b444c122277c81064bb4f5df2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847498453ccee98d7fce8b74a809b61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310008744ba61f6fcaeec348ef8306b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13344bc63d47acc559eec97ce8d7909b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8aee97d57194ff0c5b01475a7cb71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06fbbb9cf913c70c10aac29cb67313390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbde133c93076c7c93e17ae12035ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce4893ef4307aadf4ff4a1b1d1f868392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63abca64f69d4c0fcee389231ead39f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a9d097cc014640d7c4c82ab82bd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f174413600d8705c2fb53e3d3d6e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73e7f4adbe86a20cafe03e5d820492396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6852788eb4115cda0fab917c4b9981397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bf7086ffe2e039c528e41e8ab4e9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428dad4cb213901b0ecc5d68969db43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452953fccdfc776cf7a11685108cefc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aee99d54d204ed8458cfd5c19d03a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7894709e1ac15b9b06cec66670f389402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9451cea1cac70dda3e99a91f213e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ba8952bec4f72c2f51fed973842d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73598844f11106848e4446a3e787574405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00633cb7c668805c9990a98aee871fee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8bacf126ca530f7e27d21e30b3ce9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67a334e99f10174526bec9bafe140e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bc73a11921ddeaaf277f59a112326409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a338cc76322c74b552165f122ba1304410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c9cee12b64d831090943448b6dea8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae9199e788916a0c026c98b0c1be36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dba4024972befa59276fa455ba0231413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa54463e37b2810f74864943cf418a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a81917809c2d49d4b831180362925415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856c44562313e547cded0b839a55c38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e3990df7f9a042b46e39bb8415481417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36577f3b67ea8f5746e024280a73eaa8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1ea5e759a354a782569e604973a28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e3edd3677808fe1f051f65db93ce1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a8b7624dc57bb3a5bb4962c77b2c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e68e26948ebd3f4872989f5e442a13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21e32dc84e00907186dd31d0d3f4ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe90171ee569dd760bf69711867f18e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0668ec8f8d5c6a618d3816a2508ede425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1270e38953a5a6170576030c7721d99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3dec694cbf432da2a4dc74d9f8367427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434401c161babb03aa72e4f9498bcb6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737539a3ba140886f5eac5cfb18029a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2939353a70126c86637d125f6dfada2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d95cdbb9d22fd5e18dd3df732ff7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b440f75755ffb4fc6f9dcdc90dc167432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bae73db5fd910e1157c25a1b999e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e62226563b5b2d9939e0f7adf58809434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de299e539d775b0af71e2ad9c994abe8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f98beea7d761052f306cca6112613436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101de122290b57af7d19b775af03db9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75393f7db66b1d3b188b87fd3a67cfc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf52d2013e88c2494bc4c13582623ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c628d58a502ab9821d7b8f6e452257440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908afd830b6f7658639b2368f17bf84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc22906bf5b4baa5d45b57bbac93bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87b395f3c098056a24b7ee9ae5b6c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beabec1534d31c2481a42b5d5f7600444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9edf08ff0c413451127559d182a11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83744855d61bbd93fcd8a60e9438c0e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d83193238f0303e2b55d76b359ec5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c671b718f8929926e0502cc6a7f3e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4befb2e2dd61f0524612f342e805c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77257de138d4d0ed16d8c77a5af01115450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74624cf01e8f128c3a3a56f2d37de0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8133e6d30316c3db9443a8e23ea88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4222e59167edec6227b2898e62e41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccd14eef67a77e47df42f7ddb187b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bff551161c2fa6fcc904b740497e4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90190b58d9dfaf696857739ec0d5e65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75e33fe9d456a80f97a127bd1186e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28522281bbd54ce63d4ec33ee122e0e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d8a77b4e5b2bcb6b602289c22fecd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd6faa691188fbd00bba17dd90bd0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c85a6f963c55f3306fc8c94171cd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787812a60feaefa3cd65fc93c349dd50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce230be2a284c7f6c008ff439e2c3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8af58ecb17602cbc4f0167094ef155464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252115213374f3ab72f58ffdf15393fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8653511ab6ab962231d1d6a864b556466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc9b1ec6bc81ccf23e283b9fdefee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5483a93d6ad1ba4dbe8f9861dcae32d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d699c6b93082b5cb3758dee5bf745469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ab829291325996182203a3b8a2b24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0020223fe5ad53cbb0fb8d99b6e1fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bde6bfc79235f47e6545798926520c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1792fb69ec85dbf2b0cb1e6f6827d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f53672830099006ffaa91ff2250c64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541550abe55a4d24150a5b52acce131475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bdbd20b8376c10280035627ff13f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01184bfa7a6f3b4e744d38a644e6442477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2556cc60a13e124f629647588de4ec1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df627baab35b6fde288ae34890f4ec5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a0f6eb4a5e7f6a9b823f066bf767d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f1efee41d9975d9aea1717885723b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e1957b510be40219825eb7f3e5ad3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cdc6b0c5b94c41278a6ecd08f0023483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8e3ab70a74f7ac3569b15ee6c881b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c82648db1e9e1d02d14ee87ee67ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dfd366af0a85d054c846a216ee0c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88b28cab17919b23ccb1184b823eab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1c825c96a61ee5a20f48f04823854488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae341b2757a2f29c6b54dc35ec97aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a94e1c7640e62bf20f8454efdcfe0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff133a4b200ea5d7809a7560eb7004491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e17311e4bcd673e03384206ef53fdf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8bdb56587d6f2ec5e955006612400493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac59077b5d668aaa5c9b30dc4daec4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9347641ae809800ab0e9e223c26eec1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396cea7301dc530f38e93e1a81c7893496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032bfe94e4005a959ce8fd673647a14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be488146d65ba9a387897f4c4fb9e86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333862ca26d26b941e083d1af964db02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e24f5dc0690420195af93cdb3e8393500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316360c209aac7ee82427481d16c5381501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4eb844c529534be7e43b05d99a46c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92160fbfbabbec204c15d0a2205c4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e0ae04a4b5acf0f3c1c94cc6bc4cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1fb25f88ab8c042f33ad756b60c49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fee7293dde2cc3fb342781f7520cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e394de0ed1ccd1f7178dc129042ee9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27792b3ea4d9ba090c7afd1610ba0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8062853566a32409680f47a7f805fc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b309f28361999bac7c78d2f0835d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce6cd5983418737a04a67e67de430f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b3e6b5de55c6c2f68a0506e1f55b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bae72b9734c94e502c1ab1095a922513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d6b9673e3cc08fd69cabf6632037514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab021aa90a3fad5327d65f28af7b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcbe182368c7a58c8e4a29f6b1228e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f5b739d9e66ba9559eb8a1b91cb4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79babcf17c42f527290574df2d9cf41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0599851beda84e92c03c9e42c43782d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c10b099cb31e8ee37ac3c93057cc00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a716e36bfda8ed9c36d1909699957d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44494f987aa811d798dc39f8d2bad6ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0de6754d97d622b869ba996fbd11c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd307df1603877b6ba60ebf37a203dda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5461b1cd65fd59d34b5c85ed69c66da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33603592655c591caad56ed629b045526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fb05a179ce051e2d51b2c1337f88d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fac19357d8fad22406c1a3ee18e6ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50260889af626ce7ddeeff14cc3a530a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47383c7164ac46ce37df0114888a3ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944ff48ac2ce06b6bee85c47da52334531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa650b0d98df2cd1794e9550c9d6c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b1eb425fe665383bce4d4a408974a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351470f2f9e9cf5ef82214207a35513c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b515777f08f9b3fd23d2f6e1162418535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f159cab95701f57789936e9a421db5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f2a5d8d57d2acc0acfd84fd13088f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8980f696bb172625baba33de014c864538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86dfa7a00f254d21dffe268933385c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547d0ef98f362df75c4cde06ef64a55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f0b94332b7dab007aa9590ec2f10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009cff715d76ddc13cbd93e978e4094542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16cb81d522f7c10cf0ad8bf6522493543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f2ed4b87f5d5a3daab79e42c5bbd7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8215fa4cc05c99c0a48d824a6de484545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62444af9bdfe0b465ef1b6a3a9a4b58a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362ed22e8b1bc41feb2a257b5322904547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a08c15573f0bf1f324918f8d78f11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae641e9f6f6ded5cf12384415a5523549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a350fe47611dac4dce3ecea25f672550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71ce502ffbc47c732767008b3fe0ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754174981934a9addd7a4dc578b073db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80440ba0de113201d5be8cb3eb13a57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f389cddfb6f2e121cfac4590dcd51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd87c8eabe5d85fa0ffcb66bbec7af0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe68fed1bc444ea2d3e0fc2d1fb63e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29e5017df98c931ec435e2588e36a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c51aebb2333d5a5ad3d6394ef227d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5966825bc7ca18ed1edfa26fc3e86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7fe50a91c90f66d173e046aaf4159560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875d52b44abc9616f41bb553cdd47f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39a144b69f11a60fce666bd5b1b0cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c02618bf1356185b74b65f56f289c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16ecc35035cc968b283ff9add1f2c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093db7ea88236ec053fb405e40baeab1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a85f8ff7f33aeb5fa7a5ee2ca8e28d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffee4e5fe2e96ef79c5ef6113358fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab37d4476226262130115296e0e25f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93d05f704747d3e13d561c8e207361569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b35c02b5611acaa817999f74b510b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a22c54be8962f38d269692dd73912b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b26b125e084b821cb19a92eb86142572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>