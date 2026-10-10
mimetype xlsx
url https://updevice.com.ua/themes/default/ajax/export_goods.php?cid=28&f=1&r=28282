--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea9e029cf696055df28c892930ae041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b0056e5f0d8daffc8328d1dda06e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762b4d7acef67129f652a4dd84034403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb430e30606d0f1610b09e01b8c91d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce2c5e12e550a0abc1a769540463f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57dd3fde81b4fc9756436c53fae6216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4920619030eb83e2423f097cbd730427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd29b3a23f77889b3585d46b197fa698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f820a7311d54745128bc8fceac686089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4da277c4f55b0c5047371c5174f87e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d513e195151d12537146bf74b9283011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f6030c7f0088b532bf5fa86b3b11112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806610300b83dfa9298d57276f1001413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4066e06b35332a9ad340a68d9d2dce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4449e8a82d6b5d44e4fa3c6252dee9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8acff223db3c153b4e96f98bdbed1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f770797dafb419a35ab8f9aaf27952217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197b50c0c2ccff2f81532aff5e024d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108719ef4007310606e11a541942879b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa101519ada7708a300db987d5fc97920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf19e988e60401288977fae1a29c5ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f5c5e8b13421165204610747b46222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e8538574ad2c405382ad2c1cfdb5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee64d16fd9b8b7c477e325ddb33d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620547e398e48a4e741ee6b211f4ef1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068c1cd8671aa5f148ca3669a0464ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecb8c156ae8cfdea50504ccd5d51b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad8af48b01566abbf9d3128225eafc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1922714fca37b1d0d7324a21b3ee44f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9063d0d8d74ad1ced1bf762ae5203a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc6d31a08cd63d09d672d52b2a5cc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dcf1440263ae7db61f320b7067dc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1768f8a1dd94234aef6ffc8e3e46233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5db2096f3394360fc752008a6c33734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ddf59f0809996f5ebbdce5349380335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6dfb6d3d98cf7c38643ed4c2b4dc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64f6e42943533ed80ec73fc89c8ab937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74726d2404e0e30854f4f1d9962ee66638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782c18d910335a9c01cc2a8ad56291f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc0e201b8a87cdd4fd2fa749f8de7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c436388506204f135e1ec3a589c7d8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f34f61bf8dd8f8f1e5a42143a34f6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dfa8462e9faef7a22ade213efb68e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b319348818b9a50797492685a57bcde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915c435b27334e6c96f4b7dcfc5b48b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb38df75ed59d6362e0ccfd9b97de3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bf255a5f13a90ac6472aa487c491847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148418efe9da2c0a0c9d02defa87c7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b81954d7595f4798b5d889ba5466b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cfd89172dd94dced6bd262c76436650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6e7fac6a6a1b30f7e48be30cdf2f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebf663fa128cc97ddbd8d8a6d17af352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480fde881dae264ba8fb090a5f9d19953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d397a7532cb5f7b7783d25c514d13a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f36c9ee12496a33ecdbb6db4c641a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4a542e3f33cb4a25a93c09d88ab7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797f6d028d1baee2844e1c8efbea07d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06189d25d796a937ba513d48c32fb43158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3c7ce5c8d61868a668ffc1b4974a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531aa41a57ae8ec67c8b9c3219ecadb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e9ad47c05002a407aef602b1ff7dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310be219d841cbc4635aa8f90bdd549d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a53fb118715273cbdf1b2cefb3ee2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de16f52a87403538e99be16eb40b7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b88bca0a191ba85096807524c3d03365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0665f332af2697e05ca75d0cd62296d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f2e436d9c87c3e902949ad950995c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765add352a5209ded3de5d0cdec10c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9bf03ba3191991d3c458974c3806369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac53ca6dd462f5bac033b53c1ad86470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2ed58581daeb24474014ce99caf6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2916e04d8b5286b354608bf6aba4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b650c8dc7c26a7535cc35a40a2dec873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c1f3eef0d47422d8e2dd8d9c1d71774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c1662415b903344a5e97176678b0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf79288e7e869a73cf4be36b3fdd1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47840a31971657a2f8c1c4045ef76d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316434149e68e0abb0af95005e1408078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ad1916cf3e632e1a135e37296222579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94579b38d2108e888b325efb87fc6e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee4ef8a8f0a92006895c3cd0e5611781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55277d1b66c1e3a1665737aeb0e52e5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89a7f680b7ece737fa65863cffca683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31822a3aef6f33bb481a508371a1d5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ec2b0e21777c16b56e665d9e6111385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146464d4ff62afddc64a7b8cd0de9de786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3813321153d6c15c56ecf94c23288ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86071e46bb481e0293f002205ca0d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20debb05f0f57e2dd67323c00a0e462f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c5089716925dcd5284f2e4ffc149d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65995a7896129e1fd82d7c465f3ddc2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecb4f5faeedfbf3e19d48a14401ac392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d253e8da1678a241d65576ff371cb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88e8573f6d83283e87bafc8beaa8b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c3f5fe2453d5a76c2aac5bc9c757495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d8061dd3d73fd4c5302f7b754ace96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624322c1c3b118e00030986ef12f67897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fff5afb301daa4562411f1fb5334298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971200d26f4b88473951f189345d396599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98aa6efecfeaf62e6675286027530c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad85a838721d0e508b8928e7d04e7d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b270d4164cd0e7e5a45381708b8df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36885b03648bdbbda15c9238b8047ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364631c8ee40eed01c4abe686bd6d6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8467f53b1b50f1a2a941a532f1030105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f3e45dc9ec86dd6632b7f67349bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbb975db90e4028f39b656d684ddb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacd6234930f112aa65b3e1d556f871108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a0b5fe360864323e6be63a4632429109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272dbd105d00465adaca8dc3ff192a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0dcee20bd475d1d5b71b2073adfa3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3693eb1980ea3bbebe1664735e3cdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbae40d40a8f73be7af9c06995fa715113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd3aed2622cfb9277c60e783813fb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8e89be82fe6d12cb1d5c8e3c903bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e2eb649c0ab5d3e93bd887fa38551116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c88afe149b2a9766f693ec45c26b94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a338c6b628c20644919af5c9e63ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc38c00bd4907e7f691ca0f64bfd47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b4e82e68041181e5daf76659e3213120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89242128d24b46e51b188b4a171eb17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e388423210b981e9b521012d165937122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1f3902bbca4a3c1c529037fe06877123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ce4b1008d47112a81f26ee4c01fdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbb143c9eb2ff471d9a419c268a196125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddcfd2b56c7b224eb3b66ca8ea1a41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3acdfef9d548eecafafda6efadf0b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a425d119c5bf18fed9bc9bd37a5076128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e9f619240fe5ba7860383e4a798f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173efc56ccd6e4eba1d086ad686b331130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d7702a0397f6c108ae611088aa57a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b0e996de3ce87e463cae2c0a4cc24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97748f1d9dda101edf6cd2565b6bd96f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f08923658f4ddb00306436804cb30c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1b3f3d62c1f2c4855871a8ff98554135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43471c9499c9b8219bcdcf47cca34b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2dd85c39097d25bf6d833c3237103137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130166559114e43c90cd424b0013b70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffb880e08cd8b269cabab3816f77e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02df1f845121f6de877eebef45d214140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5897985a6e96e150ea28adc0dbfc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b9f2856140ed76961da700074366f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfeadf198762e105febe2f9eba54b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa191596ae7f1c09634a67f44189912a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d65892677927652c80f19619d850d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751447b6ca365bf9cae80feede18d00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f00743513ec72e08900285a0287e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7d1c6b6400785a7dc3ebd17e4ffc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9cfb6e4a82380c43f87687a12a3b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b9ee1285ad8f29cbc7b498a1f9ac6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf10ce6d579289293f5420ed528814151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbec5b4eee3f59d613b44376ff53652152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45a068738218adf00a96565a7f30ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fdc7fd9b8550ca6aba66d726318ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8c8f993ec4bb7068b8a530ad4edd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c42b0b57220da25525764badd3f0da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425c34722fdaf09adb8e05562d08a23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf19dd80a86efa3612147148515ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511fa3d863923becd1941072f194e69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bedae7bc657af4d8e040d15e240e44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebea6369fa93fcc50e4da46dba54c25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7572a0c96b6543b47489305a972e2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f1d0f9905f104cc9f19f5f9d62d28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f314f104c6a1726967da903c2d922164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed371e62c95f2ca023e89fcd5640543165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04260655ce490382a0559d72b038e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad6ae354a94fa921927c16578d27d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738528da20c56b9b436f25fb6ad19660168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fa6176417f9277e0461c0e9afa090169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291926333846c73536ad5906461a228b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ce38f1868379f23773d4d83789fc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa59f7529a9d2771534ca6687766777172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745442d5f0c7f1c25bcd52db3e21cbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596d7a8467189c36397611ffaee973174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f76484814c9275941997cb814cde2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce87bfe2e2b9a87dac4498e1a13c61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c27eba0b69dd3774ca3ae3cb8a7f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d72264f5f9fb36a7a4437a11a00f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdca3ff3d67a222cdb1fd4b3201456179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a009ee92bdc67e6bd29b8d43429ba0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee814c7e7f09ab67e15fc01a1c8de87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76109de932c0f05249e09ae7f4ae35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6945771707c960685a5523997cf88b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdcd8dfab751cbc2439b607f705211184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71094eec0e17e0c16323906b9ab44f74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c8c25a83a1a84f6a6476204cacd36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc58b958d5a22b783d83bcc17676f13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9595f5a741f902e1e853a87bfae41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af92316554475928696a3b971c82d27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813aa22a3c9dd3ccc7c17d647529083190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbb0a27feabbc77cf46735c2352773191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eda9ff2fd93e35e29a9bfb943ce2fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4f38239601391a4e2b243e17c995f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9b285a3f5a955adc22c0675da8c92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cec862556652be4f5fb4bf5a9b163195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890ff82ab64cd0d87f7a7f80b8be10b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e5a67552c4e2cdb6f4b734b0df833197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cb7d22a809e4b86677feee2c8a126198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a382b35f6c5ba2258eba30c64ef2e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b75ec02113117e5fd4843c709f826200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2671519d05e8b40cf10c0848b2e5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd1935992f756dfd206c247031d13e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6f773ce28762fd3321399dae6dd64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6e32b0c35fb60309feac1b9ec5b94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d1474df1c44eff615299a62c62aba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221ebff9e182f0bcb2bb35f47a17631206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fadc2710e6399324947369ce959ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bea9f1d452cbce9b2636ec6beaecbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228caea192efd300d4090a0e5363535d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dfe7f0f49b5555cd457cd88e5fda4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32e3b8c66e28c45131f1f204c671fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946923e1f129d4a478e0fa4960694dd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973aed755a3e9ed52d161f2e2a756d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d370d2613930c145be15804667456214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b02347662be5736914b7930a83a85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade68cedad5d64b97f8980cca862a84a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a139179cb73226ec73f923e32293b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315093cd596c068633736265b0ed5914218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f0696ddc4011c6e753aa31d836d07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6294c72209d4e5f4bc046ee4a2acc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6073a8324effb3464ba1decf64fef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24fecb6916067d37f1059595ae9ef7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ccb109d07e42de01bfab242706d70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae7a0ca083a3fc01d4b550276a6365224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b0afb152c3f7255e54e0f56af1aba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e7dce89d3ea49a7d30f14028b1dbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0643b47e15989a9248ff52b1579c9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3bb05499ed0fb13e20fe8d4b04d23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bfef40a5d3b888554ac1dcdfbbb93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b228bf1a59fa48c24aba455fb5ef3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40b3025cd2ae28a48df6ca4b645b16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f83ecf4d10004b1eccfa0e58f1ad7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c03d26c2a9d77506c7c201b2a8965233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15bb9fdb700903ed2b0ad2027aa2df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86855c7427755ee8c4c3649e88087a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33369326974c05d87bd325b76bff19b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e96e4fc4bbf7aadb5769edf5e6a0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a680f3bddd4ce509611bcb49bcf17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aaed9b94cdb6c072561d081f67211239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c8c244218e31529271fa104a67523240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14085bf21395016ebd25e5a8b3ea315c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd3d7e2c7ee7b3ed4b9a5fbf66c2da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc5c19290f25aec73da5077225ca79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fd07546dcb414ed0b3cb69f53b5ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9684e101d7e161577246816835bd678245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5822d8247befd28cb1d68b9c3b08a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc7ec11622c6b53b2d97857fa8c6f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75136d91fae940f2e078e6fa281016248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d027937fa6bc6cb0555017b42957d3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99128a2a0f03b7deddab64734e39402c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef362fada6096a4bd5bab3f0e0ef4d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f67ef6dc7bbafb2477f5e9711f6914252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff4d7c7a6be356470b42dd120477e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5148e5433d79885949f336a37c3504254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdf48533bc16c5bf7130825b2c8115255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf11c115997e2c6f3a971e94ec521f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb318c25e7824f726b09cba82b5d1047257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b92d1171de3086a806ed2d7945f2a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbd97544af0a53a204851301c9a683259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495ab37d02f6e2e885ba82db1c060d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeb6be8537e1e95612c3da73c7f1b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358788d10e561dcf0698b10ab9b746ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638396a6eb4ec225d3f03316a850039263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586b3b494d8da95d225bc90a7293c53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3bcf9f1ebe74ad4e8369d55afbe58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430f17f6168ac87c2bb0de635a41a64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fbc0819028dc9f2280b15de731eed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdde2ea8409f289438b6a2a45f81034268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce784f3e002ac653b0978a3a4920f8fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac3b75a8b5708f099502de3b18656270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431bbaf66a0221c00e8b680661a3f14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8cea2232df0abdb8add529952de1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8497bcbd678707930bca6dea3d3d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ef06b2345281d966ced2076a1a638274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef7ed9b51210e968c6d9ed8a16ee25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43608f060c880c0915092eff0fe591276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ecbdb0f8772fcbb61652070c6b13c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162758803a0f53520ba1dda35107f48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e18874fad70d365c3f4b8cfac4ae9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f29097bf78c8e4aec06399d8711d6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25055c2e34e48c661b858a423cba1f45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f334cd48e802366f7b9600d3bb3e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaec77824002e785aaba16badaa09d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a4cd37a5ff5a4550ffc5f2620ca0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778d262e7f358c87a8d18e432bb85de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b9d1880d5b18eb009dae484d6f1d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f376affa5fd2793ca4ed03edb0e20d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d7ab83d3ea27637673afedea86923288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6403cc01709562e588967139a0d15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5182e1707a9a14a2c0b9a2d5fa7f945290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54ec79d0bde20d78f3923737cdd351291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659fedbe2a727b23845c8c32bee20ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e401132d89b14698462bb962103dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32751623953b6f819d12d0e46dad605294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25962d836addba1b0042581c6f5c6819295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbe2077908f4d0a90dcd4d6316595f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd66c927f9a2f9c1449c60377783a34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01a908c4cee728bd7c7d6cb467f4a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae97d9c4ec04e5fb73c46cd444ac197299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d28c4999ef83276d1e88d221dd4eac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74694547d468e2c75d401702f986f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8191f084ab05883ed3f56d2749d6be8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0346fae3099a5ed335d9d8e48e2be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeb6d881c5a6b7282f30fae48069bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d0165915a15e675a6e8555dbfa2d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a13e31d9e65eb5ecf3c3b65531fc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a67302812d9cadbf8c381fc296bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fb7b3f942f4867917a71f1df1146e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c0f38bf156865999b146d4adc1b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c02daa28de69b2b5ee6638a4dc695310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b106b9e510615ce157beea3b7c770311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9ac257c8fb5407948e5e629ab5e65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79250dc98d71bf9373214583301293e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bf6a62d5f88e1fa0b0cedaf4503f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923392c77eb828fe716fbcf3470e303315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea5760a28f503dad3c43139677a211316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04e4c102c7c9c5454d62eb970501e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ac49f7ef916d1a1f20089fd443e6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c19539d3ae585bcc805931a796c9b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0be3a32c8417055289da3c0a9da00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a7e2c82694697681e9fbd1fbc4cb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719410688c174a62b6f75dc0941d03b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3f4204b5c98b603aa9be6778e6128323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaff56a8f0cac753328dd7a76d5079324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ba3555b3fbaf02e08b97091f7a148325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be70f064b6f9fff0ecc434f07cc5d03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf26e78cbd676b95a0afa9f1e5e0d96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fc630dca684066feed80eb6b4e7f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e13914ccd6b1b38bb8e30a1e6078c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178513364a4dcc8954b71f33439a0a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d558f015e03e0a8be292a6bd081a5d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d0f8e3c8cb25750918ce844f5fb99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a0861449f0079b6e3509cb48aba44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0611eacae8ad3683427a1f7eb52f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2f35462c397204083d718aa09bf97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b56c1b7e09b2b99e73a3a1cc8e252e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5708f1509ebe757d323c3606ac1ebb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f87c82f3e75ced2bb482c77d182b17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415354a316d94394c1d18958d0b8d91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbf4ce1fde2fb8899c3ca57f1b82c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c8544e8a8c245792ee6bd3eafdec3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5be8cec2f424e68ee4b4786584de5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b216c00a6398b3a0a423b02d8a1969b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e8e1272d73f7d2d84277ac35b8bd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e932e71d7f7a36689700dd3288f0af9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49600269478875ee9191f6b25a1fba3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52942e84aaa8103edd2bf243d53928ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3fc764f4aeb4836075bf71dc25cb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca415beab287c8870b752533f3e1d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abdb55d9b6c18a8d88c4c262cb4fb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2deafd635e4dbb19dd0ac2843da56d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774fbb74d2245de741f5fc0bc10a3e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca9a1310c381080fd0b720961534ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d918483e3de219de28ab1b6ba8075354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced43091202dedabe0fbc67eceb8d483355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6515ae78d51359ec87c6ce8ce96f462356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c48560f61847650796807caaabaa5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bf8822d56f0e5a4021ee4dfceaba7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45091180cc5db08131c48e8600391a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf448382f045a6434cf8c141db68ab1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaaaab6e35da0e2b2788ea7efec0af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e683d67954b49af297e21559d4522f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0e48ae55786c7c90e1bbecc90bd12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927414f5e8d149b94fadec6147a1bae7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7be2974f45a35fa6e0e7fafbd82e13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e91c0ddbd78dfc0e666f9bf36e944366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd81da5f4fa8fe4fd18a3f8acc17551367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20f6257b7ec36bc66bb14bd1dc66f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c851fa22df593a6ed7031cb199fdc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8121bf2d20a64fb1232e460de92700370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba88083a6dcaa90ef9a4bb4eb3e5e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81bd0c759af80ec7b89618c5ce08a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25376e90d9615b7f088a0a6c5c353739373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22270be73a0a51b3f816acf6dcc8265374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53215bb3689d7ba4e0473b012a40eab6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c81bdbc12adee9648711dd3b2c5b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6798c9592cee972890a086ce9cb937377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab27cf45eb0aaaae028c2234b750b08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a86f619f85898fe6f4b8e19c85b3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c645e27b109734ee9f806f43565eeb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ca805e3c80403e42a917e945cb004381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bded07e77bc926335e04bb0623bbb4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9ec9f097b2eefd3457dac36f4d49e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb6b76b680c3ae40372ed3522a7b03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910505c95e28a619380ff68840ad4c80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6c657ef8be60eb4ff8d0d0fb39a72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92f9f0dcf311e79799e73d1b0f762c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359db2a94448a332257c5d12db43039c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9893126599ecae0b76c60c409ca8094389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4689d1a647bd5fd414198563f706b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df738668f005f92d34d670c422ba4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c65fbd9e5e846e0547b74de0c0684392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f71cf8048b813af87ccfa4ccea9e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa62f4845e6302b2250d00d671d7c2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fc8383910a426146c1c1291db168d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d69eeba6391b2a3c59949d61416c31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca666fb6ce528f141e0d60dc550b1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c8ddfe43af2a863c30b61f618bff0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c65363afda8d43fb8f4a130a9a149399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff3dc26f8bb5de9079ec66d72c986400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66ccae70a8a5c577fc3ad416700f7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f7cb4ba134b365d37bedd17a7ba7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f9ce807693a79fb06841c8635fbf2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e57da769d6fae4999281e521b37228404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518ef26d66e26142fe5e5cb0fa68173405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36f148c7787f6621d6825656822b01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7049650f11c87c5e4558813a01acdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dad3a9b101ebbca7d60238d9fc67a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd122584970839d3ecbe4d5c1305bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ff518ba2c861955e48f5d4b3f4ac4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae637a29d8eadd892bb40bc63d89df1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344438d13ab2e60f65e1432e197cfe04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a566762b327528fce85c1573a8570f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d0832ef251eef12f8a8c61cc1f596414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a40cec203acbd42117c6d27bc03a0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf9cdd6d120670f52e9726623eb2fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0aefc12084255fc6ad195a35f773b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9073ea93827fec6aee1e05f6319f3be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865358919f04c0e34c32d3530d06f0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2658d7d539bbd5f2947961a3645e9e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb2cb5ebe7696b3b07c06f8560dbb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f87ba753ec9c5a2e3d593a071d0f7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eebf22f0dfeb3cf3308a13d8dfab1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749254f13239e63860558d7bf6a5fd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88795927aaf834d470b386cab289e82a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccbabcdaf839c0dcc9f6107536a4e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319902cefc79d07502b9df3f252c2b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9e4d90ea35085ec8c4346e86a1616428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04378baf809b075ea427e130179cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d094a1459ca048086ec9bda1140d4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f9c99cba75b01f61eeeaf2f40ade9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aad6340502bf3e146636beaa4007de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af5b307d634cf4a2f08b766b29c8ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187da56d1c41ab59f15b476ab5071cb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884776e02a0e89d61231028d87612a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47742d3ff956c944a236adc3d025a09d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b966fbb2fbd57707924585fa824acbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf698657e87a6366aaf444270fe79f57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53adc828d18453a9bc87131b737ffd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2e44eecf675f49d5add71c3977ce9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd60225c885306dc159f9b666113da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712211d929f42341f6f1e34d796ab67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c6f6c57b64b2052f87d003ab5b447443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e930d13eb65b4baac00a034e5dfa3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb54904cea986f9446febd9021527b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3176ec6054c384e1c35ab4a8ea9cb2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9ce9da898ef81c55965c1aab71735447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e7a3341d2953bd2e423493ec07e55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da033bed190e1e6e794b80213d340b31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82061828d494628db6ea19625ab7f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3977aefababf460f7ab0f53d043ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594b0dbd5ae51dd3af07d41247808bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07496ed15047d80dcef8a13756b4ede0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b608c0eb6041925141978f04e89e7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb2870629ee54ae3ac8fcf63f771ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5f09d052b4161779ef9f6363f654b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecbc8c5f4e922604ffdf9afe26350a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98b15877ea07c604bc975ece60b5f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b5c663f0c8f18f551858343fbab65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aaadb61fb3deea38214cc5de61adb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d260e107cf4d9e20bfb59cd7beae017461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f130f10248b630333299b3a07bece2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16040774c1be38bfe012e320962ce5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e674f9ee80fc5168fe6b4c6144cb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0b61c5453bc914ebe0fc2b4261476465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f44c8841a2b936d15970d0f3bcb10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633946b62e8c166ccb1b3b899a57e9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458f455ad41067e8f47f30563434d10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129b3a9fb5ca3b2641b58158817e97c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e609e0aaaf57fc3fa8cc61fbd4632470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2fb5661251aa991cb1d9ee3747094471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f5da322933943ad7ed39b1a021f2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6b15f710b0bc6ae6706ac80cc06c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99e4ccaa373ad922cdf97828db7866474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187b8669bf95681fc3aba4b2c0da611475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddede0c46d75487dfe6cd130f0edcc0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8dd735caef5ea5a23abcc99a08f87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46914b554cc5d96f9e3be431e7ea297478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a50e56f6a96a85c8e8845b9b7f40d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7f4d4f79d0fd744b7b97bc7675aba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd24ab284117b32a8fd602a9dba208481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb920410bf2025d2ec3a30278ec9cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432893eee68b41b4633ccf545465fb0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0e1468522dd3e9389b7d6ece6100e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3c10f5afecd6e4bb535806b8a0ea5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47044048ec7e1937af4dad40e673df4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a57bd98945e1b9f624f8e220e400c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9a6b95a1e66d5c45c520d579fa835488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407104f845dc67ac431ca22dbad44ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b39ad5ca9b2e686cc00cf990b2f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9048d923d2d2caac94321c741325b14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a99118d112e9475e86f567820bad5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed73acebe6148edeaa6ed453e001a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950be2ce1aaf7215d07af1882896601494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec761f7385b8b77a04411b8b77cc55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabef15a8288d7033dea23be3898349496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ab8cde0a5cd58d52d008f41eb581b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69871447848669c98bed2afd821f3ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bfc59836d5416207b0577864efc57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04b90c387f0a21a59d5c14bf8685d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c197990116b87f645baaf8e4707b7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4b072f6583892e0e3d838027cce52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff6341ee7fb732c67a1d535fe9b7e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f2daea2ebe383407ec91e8d3db985504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1084ce18f13ff42920aea74650030e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ea7381b4985170f2c8d7cfc1e9d7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad76b710445e1d143dd74a07181035507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326535d2a8c370f087daf561d84e221508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7a78ea2175f955dc56102b265e79c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deb94906110519bee2a6abe7e0cb40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebc2b306c96becdd64c5406f039926511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c15a10e633abc048c623fa9db549d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e732d50288d8b233b7dc7a47e1875513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008abc04ccc0c799b4c74d2ef6c84af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cdc16383327f29eb11bb7ab256d59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1623506887eb156ab0e822e33a737516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340e3d8bed7caee809a969fc2911bcf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d5309386e69cd1677653f21570ebb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84557d20bf79a5ca3edcd25c07d2cf0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73502ce2e8f5628ddce3a9989a695c5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b121779d5c92d5e24ca1847b0fc5a47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3e1bdd09733eb0a13a5f2e514c323522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15596567094b67820424e4252707cbb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb40b85ed372313d6f9a5e504182ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68ae86e5331885076863ad13ff7cde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554367eb48b8d35cd599ae4a5e541cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32642cf495470cfe63228bcf20185b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772923819c3f90535af6b9c08a84609528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4554a1db2c708130c09a7536edbe6bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bec5eee59cec0b4d5fd5acb6525b49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9607da1f83e5b7171f62e2506299136531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f76e2211cda0200686f7d6f8e49f43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06def506d87d07b3997fe4f468ba9d33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8130cff435757c9f312b40e59d9c08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edfece31cded76eceac32f4b8ee8bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4160caf75d9d65e0c30947b2eec59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2153b406417262ad74161dc116f6d3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892071652b236cbfd3bf9ab611d1ac0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af2e60854080bd69713e76176449e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff9fe489502695512ef94430e06d4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b06a6698551ac1fa36f29330107a5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835944a3059324c525a0e4a99d091c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d25c76d43541192ce0a1c60e7ea7d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a522cc08d7e42cbdd2e990119ca84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befe4fb35cb8d7e524031ce67fda7ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5ff15bad610d6ba3d88a4754b2d91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f3e959861d242ebae5aac698a8280547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85221754d63ec270c82e6dda3c4d845c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392ac3f0c08e33cb38625f9ab23e9a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000d1cc058ba2a164fafe6516c74726550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33db898ed18b1d246aa2fe0231fee2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaa50ee54328c040ecb775405efd31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eb0df1767d73096f446ed27b5f8ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa745402016b010120d9874485094c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bb65ff99f8a5a0491e9dcbcb3090f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83e1a02e080b7312d1269e47b833f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a3c43c1306d0e8856aa84e2931162557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22c359ba5615d6119b4b1b74804561558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eb79881974617f7eda5c34ddc068e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58fc1f4687d9827e007595ae23fb3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e8d3080b9738fb0246a3ad9afc1fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9756d205b6f241a60008d10f39c53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad751a14490bbee8f667d74b4b6175c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4873aed6a7d7fd31e5befc644a97778564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8dbd756589761cdf73a9148b9ee33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69ed85fdb2c01b2b74cec2562f2ec7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84f4d1c51505e201b9a891bb06cfd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18fbaf0f9cbd399e28eb13c8d549c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab7924d4e3370ac80e8d62f948138b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea704d1389656d65eebb1e0ebf5ed81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d902e7d0cace74ac8186d53369d5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a63cbba080b05e4d51170e1d07777572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193fc3d70671e3f02fb9d249af328fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edf52b7071081abe99c64fc3b68e7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902451789158bb53ebe54e42e59e0b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a326f07fa8371e5187056853a8b684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096a0467e941f69cb0c4d75276bf1495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92968dcfda1de233e70530456a3aa26e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352c36e82ba9963a5acd6d722fbe3ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29fd2a7363209bd543223fee7d2d938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3247156bce7e0b5053078125fced29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e3ac8e5b3515d1e411d2b4f63b7c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72620fe0cc7db5fd2af7307c76cb1e8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18511c2068a8eac4a693cfd529cdb8b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284295268463ce16157160a69f6035913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f121ba599640088adef340fef0c19f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf7015833ecac1953e5178844243b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d9c8b7d86f0337a256a98599026cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9442174b4b14f6665089b3a410213c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d0acba632cb62482011c7842928818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cefcd9ef7295fd410ea68486809f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888a8dc08b14caba17aebdd9dce208f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ebfee14c23c6b92a4dc6477878ec021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca157d03027b79642d788c34743d76f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8914a0c830e885d58e931678034881723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf67b5a7375151013e9532862db010b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f6a34232996eaa343e3a47559dd3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6298462c2190eb2bc8069b436b0a62326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a272343ceafac091c890e757ac180cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad0bd3c14f76760baba58656515def28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3903e98881346422b87bd07bf0a0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c3fff5b3f407d4aee97bbae94eab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ea9b2b499b246b951d75be058204b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c4d9eb9793db7a38369e3173c9c6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a924eb07b954bd2c61130de3fab1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c9be0b640408d65f159c7bedcddf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6e6393a11bcdbba22870a4968c03e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f028b9ef6d95c1c55e8998322f4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2e35683caa1bcb61e9329b07c1fa337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0104969bcc7f6fb0199bc002f85be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd20e2fb7e6aae44125270e9b63efe639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89100f7add22925e70a86c4f8ded1df540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b062953cf9e84860fbc2ff3776bbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b7dd984a558e81962c706be3406e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b60153995e88431cde0e06fa5d638d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b11816a99f609d5ae2deb574bf15d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751b0a267db07bd9684d3f2203f60ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8de990e14254c012f174e0406064046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf77c34e997e04c47895754ea9783847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb33a252a5cf8a736bf6c09720529e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956ffb3ae55577baa678bc60e59db7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd7c529536f36774b41311ae1bb55d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cc6271cb5d80f4bff424d77a6421b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b3925ef03c28e2a11e3a8d1b5a2fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efbc56ac369bc480bc3e597f476f2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345a764a580832a7e42e325c785a49454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882001f0955ff14eed48770bfde1ae3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ee623ac287a987f6dc804f0d09b5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efc83704939399453341595c1803e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98228d15c5c7a2c7467182cc6e144c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16662858977a209fe7fac8592cdc554659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05d068b0f59e02505a0508fd49a4eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75f5866c4f7768648e622e12cef2ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cffcdb67b3f914b0716a3638235b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70814792115387977a5000ae7142f1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068137bc7d8719f9a91bf588e5429c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66080966b52fd4e10ae82419f4300a0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d64aae54024067d77e6bb31ab3e91566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c128724ad5738968fde3457dce0284d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40bb3397d56d5f45aa3a97f13dd4ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944602fc087a4a38c881103f1404fde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e002e7b55af44bb0b83c0ae20f69e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f69d48aaa7a4c3b1f6815d460badf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62fb8688608f31856fdcc40ae873ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfc301ad35c2ffa238b97dc70fe39473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30307834254a1002b92d699023d19f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bfccf1b732379af04f4ccb1f6347375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e0c22e53989088ad19421b3d6b24476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a787a607a3ca7466189de5d6104f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81085e4734d4115e4a0c488ead054d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41715cc1d8f35d7cf4b8e42a4c819079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d84623e0699ab3c516148975436f9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70530a0aefec4f41edbf45e5472f4dc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36faafbc3cc660ae5a4d06c78ed0b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041dc29eca84f1385c081f2ea0eb6f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4f15d6738e3f37e381255dc9868ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dd8d886a782bfd5a31750a970b4c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b118a5688a7e62a269bff40bef00f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8412483c3c9adf12db47ccdcf79a3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7518594947eb68514aad872274be99688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d060a45f5e8613188f0e2124bf64cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b9f9bca021a882dbccecba2b1604590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e8b150e92302474ebc854220ef56591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cd87a5429b4ddeb36304439286bfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeb32761fa58ef1d9eb8aeea809c1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c41bb8e52a251525e41ffd2f88ad9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0be27493c2ad34ea06d3f82ca2db5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd2e2b28a6fa82a89ab2379ee0ff2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72636f661f38fc3c6207b23a57bcb0e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d922eacb68e51f0b3afe73763c9922d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823a293afd7fda1a948838f8262610d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8d5e5a882249319b6e7a4fed1e812100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86295600e22a915ac4809324a6e71071101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9dd462d8f6a8d31c0804d4f4e5b03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ecce795f4455311f31bfd11aa7b2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310850ecd0dad69f0f339c2b9d28cb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78250f1bd3715e1009305790d3a49f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac45dafe5918aabf41c73cd5a42fab7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a903cebc5d88c364903131afceba880107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac615e096510a31b9bf29d57e79034108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337e21107ddf8c8f6a2f0079c9ad6bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e54e86d888d56b305532c993a348bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a922997176eabe2076947463c4e3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018638f3822a563d43d689cb51a0512112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6e1f2e1cfe97d9c0df3d1dd6c64a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1efdb08b3659449cd7bd98f537122114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb70eaa74035eedc48d92e2d861885115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66200c9d02e0271c8122aa1afd1508116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8914e4fd6aeb2dd231074af937988f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882ff83f0dc5d03c43932250fdbd17f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa657d944587e6ab55acd0623f53e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fc257155d997a9dd28f6ad571f9c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342259519a53f6e4a30e33f878d1bf16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efce16c18310bd3607d922a41df6455122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad0dc1023bc54e189ac24654158ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861435d9af84423c46679604b7b44b25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cadb359619ce3cfdcbf4df50d31bd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba8db5436e8b8d1b18bb1c753901b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b7ae9ca2755b34154afc5494048ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbb0c5068049fdae2a9a5facc05f8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bca1de232bfe3df1df452219c953b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075c07dd0d46cb3743fde61fea4589130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bbc0a661b93600100cd5bdbf4fddf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6455a6f57d040108e1fcab2dc2aa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d52c7663c89af7ad3ed30440f435133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bffa1f42a7eeb068d275c56784d65f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accad5a737ab6cdac923d0163a12a78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2564d340a03fb0cb41fc3a16fd73006136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a160d74eaea7488662336a6ddc64b8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ed843d9e2fc39f1782123eb7cb9a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6be3a751b428f325e40156124cf720139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b83b680c7c82377b05933b415741d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4acc4d321cbc5cc3538696d9d46ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2fb765e8c990debaf5f648b6d4c11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d2384f6fbdae7d592b72cf18a8d0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b490fa50d377b1efe1280e3ca3cbc55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f69a158d642eb8bd3ec90766a31bd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206689b72b23fbc03e91c8f332b88d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109fff444788285751cae53693fec06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761217c9d658c47b21e8b21968c790b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471805bd59698794fc209ca10e9260149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2ee1a7f45b03c6cb8f0c37051e524150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b66c9f1efee67a37d01a1dcacac93e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e07f361200abe25779e8d252f6025a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cf934c2c06776b4aade94cd85ed37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a182bc9c2b0a45adc58724e7b86191154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a85eb5d9cccd5cfe2e189b9d2094c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460616b652e81926be25b49fd59c64a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053d8aa02e40aaf738c4fcdd016859f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee15715ed00852aadec6905bb77210158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b844138e45fb7da85c580cd5598801e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704a270d37652dfdb1db52e9104b4e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a35dc6d8fd4813d96bbd9c42e5a84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28a19a87df9f491c0f35f0ba200450162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cef46e4db2f631fd9fc2f103e3f47d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e1f34509db9d3d86cf62685f9b443164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a68349432c05a3aeae564a6bdce7ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a0b6148bd3593467abd87916d607b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc3310ca3f26b4a5966fdbe5a08df6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e4b7f61c908391a67fe1e75a610a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ee35603da3f0ff43b72c0cd7b5866169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12971c459bc13a19ceae312d169c7c7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3e6df8442d6f4af33361924798869171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd1647bedf5146a4d53c355d1d0ce5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e711027c6ee6db6acfdf8a2045a00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cd109f50ac4bda0c771c8bbf11235174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc2f705237c968dc06423001d2cb41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07b5c82674152207a73d2ba1355c0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa8d28e8a5eca5b68c4c1f393fefe8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338160aeee698f2ddaf22c7d4a279ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f1927f43be415e5a7054b3929860c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf27c10ba217282a9849387e870a85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eda7cfd63bb3038d99fca6be8c9e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aec0bd9680c3dfac1fbb32e095dd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad108d37f17744172e40d174323cb950183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0189808de409360b254e2c6d1b24fd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ee7858ead7aad6febc572a077b1ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276bf344bc826dd9257636d38ebe9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504dee153c68bb268ae9bfc1274ac82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7e0aac9beb31d07c548c9a42fae11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd132f5da4aa8d7f80de82617b9edc66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a871b4f360de3522a4a875c6eb022b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b187d6fa24e51b66040f8cf9511c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2fb1608b7801ecf7db11acea40531192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b270a1ed8495a0bff6d22235b0968f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56979750f44cf982f43ebb3584c90cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b124c9ae9eef74c07a75e918f0727e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74ba599dfdae73f519751a5d2cc9d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2504147140ff1b53000e8258a808d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25614939b61af7eb5beea251a71a9c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e200f1507d7300cec6981bbbaf6e07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90bbb198dd3151b7a2c63ed48144a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f196123b10dfcd309563e9a8c651a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f356377cf2c0510afd128ccc969c0ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827b2cf04cb79f4cc9afb8d9a577834203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05376ccc248bf229830fff99cb03bbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf8ac544f184d6b3e65be0f7c0dfe1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a0a18d40bd4d3e88eb0e783dcd872206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d493cdcf40e6a98a6d142c760f88f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3fcc29c04bc2e280adfa0dfa0eb5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f2f1c635df2b630db35ac5c93b1d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b43653891d418a46bf91d7ddcb1f5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edabbdd5850c2f697219698c64223d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36686d1717d4153326e6dc9ed7334e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2e613028d157e4dc74cb32b501466213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487f407f4b282c3500f21f2f20f6bf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac963429fd7ae352047d71b77ba7e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5fa10a7b7306e86c03f5fc1be5c67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e789126994aab4eae2bc8aaa62087d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06069d7628e4c621eb633481fcf31e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d82155b1ea60f6f16209da4be23a92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a7e0dfe9fe62be70886168220c1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d44727c41f532673bb0d6ffa72318221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9838ea028d783b7b218f99d6f1e19e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60578ba4d0ba35016d2d59009afafdfb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac825447a6222fba7cbb6f4498c1724d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676c1cbadc12672a831f6c765cb1a94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592a26cbf85ac743ea727a6f8bc8282226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca39992f77c2c07d82609e9ed6afc9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3017f1fd43bff42714950811ef81b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117577a3be75db244ea43a9299103545229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff6d46b86be1aaf5f2586b2bae3a83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174370f38c92a8d8a1235602d77da184231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aadf62341df03c5d56e1e8e5c08e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb3e446d8180be06f01976a636e299233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211ed05ae729becbb6adc80ee39c22a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940def2cbddba0360f2d2c065125a5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58c92ff63e6bfe5b6009940313d080236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a78a29794593b7b91d0e1add17e7a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e57fabef2d5c91ee1246fe9bfca539238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd115100140bdd22f5f58c5c5aabc96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175871b9e800fb56843c1180bb8f1a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9acef75dafe832e74fc60876e59865241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15485e3f22d32d7dd9cf29d4e97e0b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296753fb14addcbe07859ad577d8dd44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888630f3e2627f25913bd401457c19b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295839c65167c9a5260447960405859245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2847eb31961ecfee8dec8e5b6da2881246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905660ba0be32f179d45f4e13e2b344247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9e20591b140e2d768e87e0b15b98f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954e0b75bd75d9b8c81290eb4ead7fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1129a9032f299060d05e8a89ff71c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d3073746597980ac11dda1734408c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6e33151de193be4377dbe08ef243f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d60a89c777786c9b3ea21cfbf6739c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba3c10bb738749c433b27c984f910254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf752f3f3d21e6d3c46172fe8eccc68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfd32ae593220151adca348809aeb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560903d40a8f0a7a0a027fa68a0123b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c96a15f63a7ab9f879dffd9a73429a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc8efe131b46d8c7766211968aede0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea787ae926a6f7a2c7801933fc2fdded260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000955d27ab6655c3db5dca028b0815261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f47765f322c3f0cf06ce9f65cdb907262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7937b019f5a04ce3a1407bb79d9ed0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e62149406441014e4dac130153fccd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029b6714fbfd18f5f6b2d4a4aead558265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e902d0d878bf9d5894a10cc62edb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944461ffe38680b111622f0e9f7a6687267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688150847b9970b2628f91b257bee64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067ae3e887ac8df011d6a86138faa51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d25668b25c694b298d7e5409901fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b18b1d8d2f809b9444da81493659b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779f5f90eadd6d71140180942863f5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7f6575b98947536b8445a7258a8af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357e5dcaa0f94c99dbcbc91f1d7a7e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e967ba1e18a924bdcb74a9631bcf8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149b339070be8c34a117dab24f807f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c76858c860a6f6a8ade2db8fc72033277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b87724a709a669ea60a1a7ae14f75a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50043c3fbcbd22cc94c1870edbd09003279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e892cc78185214028fa8c7bfa712a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a476026c8876575a671bffa0604dec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200728682578367bac1f657e6033b778282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dea9ea32da62ec5fc2a0548684b64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8897271cd9f38705816186d84ed0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9c2ea9196f0d86ff134a64139b6f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529e33579234805453540a3d353ed82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5ab67892ac8a30758ab463f3d91cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db0a2f6044d715c945667163e2cd36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20c67c652294523683cde62d7d6539289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d7831f1189b68374ee377b0745c70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eccf9a27ddd63a186063aabc4670b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389d2e8ded08d83af93e96d2c901cfe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976915bc6f87d804e9eb9c516918d5e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28feb8566f3d784199fd4da7cf1eb473294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490dab7756191136e0d24e8448c21fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed134992aa65cf4214a84183f6ca1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e650a614e9b7a6df133d2c617980a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d009f68d3a67f1141a97224d18d5ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5cea2d5e5ff4a0f50c3ddb0e9fdaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead9c68b8c820f084cf7fcceea68175300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1035a1831a0e5a1724fc246d930ce8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fb937d427d02804085fad89ac50e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a7f87234203af7208bd1d37b4636303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5c2da0f3900789bb4ffc47fe30e56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf4a295d15884b35784f74fbb5d8d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c24692ce8a430f10c946657b234494306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278cfce53f533c99824d7f5fe409d25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80513c3e7c4fa62120bd2d8f0069c52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74544f8f595038c73f253e708f028eb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00705d4e190ce1a0541fa2e2ea6ce1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59181c6c4eaaa74fdd6b3ece3364aacc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027c334f60f7f6780bdc0c727146cf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646c79ed36521011d169a975099728f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189bc4d627a3e2cadb99c6eb41c8d7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcf6c3b7347162cbbbae82bafdbdd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82307e78d71909f6400ae707058bfa75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9231154ad0dc2d1ab2897878462ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1194da95743abed186f3641a040855f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198845639713cc1ff1d4ad033a9f9bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980f250c377d1b2491033330ede1f67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c71c28400c689e4840b547e383b8c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c851f78cf07b62079736ae42694b18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847ba3e0d9232815c03191974d0259e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f189a0cf4e5ad4680905ee8a71b6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe33d6658f07c764c9195c26b0ee58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb2a13a24ed32aca1b8ef8ff199e28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c6dead62591d2e35b99015e7c7c16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60858f0a94f5fc120170674f2094757328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832044a6ab1235c3b18c0a5e2adbef0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbffb055b09650d3066d59e5c9abde6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93a754f6c260e9e54b9190e3698b03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78215da768acc610c755df3723a8e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce5fc0057e38b351e26ba8c0ac8b5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e048f2a76b8869f6266a52c67b346e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fc84d72a84772a1fa2826c2087fae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77154a49400bca33fc3cb4f7d66ae2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac6366eacb483fe8d33a62380846ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7d60700d91e61cb22ed6cb38d0276338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0439b7b849daf130ed1a739dddcb1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf05b4b31fd260e776118a555dfc41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f8be2830f04108b5f298b47d31a7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faca0a381c7c05c039aef761682a782342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b6a1e7f66a3138ca72dde7db29aca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81782bf21ba124f8c7ddb8607e203105344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c9ad8126e6d4c958b4baa44dd13c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a3f91a6f0f7977a5e73d088162ef4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e77bb25be71f8d9e6ba6925eb96059347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4ab8f1eea9333c22bb88c6cc7c291348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cf417bd41b77eaee3a8aff2b94240349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118144c03d0e9a2d174b49979c3301d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c59b44772c776fda4dd68f4da2d7a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf89f27a702f078706490399aaba05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a64984a590c9f4d4896b7a84c7652353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ef136ae17f4cba8e24d3a4bc32a3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613fbb2d2bd4b2ea756c643a997c95b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10d3c85dc76dfb9444852b0505ff80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7024a28f1a15639370daa6fd326cb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583b538dfdfa383a0a520b657578e9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed8112ad357a8e857d903bde5772c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e18b8f038c6f3cd08e78e9f7c51761360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf263d603a24649ca838b9455901c607361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b4aa16544acd54a596effa7d3f3ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e9a732ea50c12db0470a258007900363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f883b8d6df435a6f36999df233150a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb234230e5b74ea74861d9979f7db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32677ab01fd38af60402d0122b126881366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb96ea5dfc7f3899442ee57e0f8acf6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4321173aacb3816013f0c2b2f80bae4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e979673ce5c2e9c27b5786059c9c2c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9db4effcc4a4f4dd5d5f90f18b8a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb4490599bfa9f9ed8d93045b9865d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6901a4d979acd663c92d77ea72126372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6c020dcf23efcb8abd5b2d9a8358d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa10f71e6c9c8293d4f50b537b41b03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd22090141e0afc110eee89ceb8670375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d724b4b03312f93f3c4cedb4931441376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4c18fdd318a023d2216f6f45494eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287150c2ca99b3877acc4458df87ddf6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ccf216c8b4632f9cc4b783951f592379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b50b10893f1e369b36cbf3c49c251380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb55e410b7866efdc04688213eefbfa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8552d0c6e66faac88977bc7fa8c978382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149cea55b5cd6304d577eb9d76ea384383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1182fd1d6d41cb1755d3873f48b1be8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f553e36b8ff61136f21b24fd57d08a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48980a664dd09ef1dbb4dd54ddba28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0acf762feae802f3b7356239bfcd93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d756da50eadf2f893f19d9c1436992b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094aa84eac067fa68d28dc11e0c55f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f8092b375b61cb9023f7f1651f609390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ace3e8e258012f4c8e46852f66a74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b71462d7490cdbb2014cd5fb21274392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811d3f66b5cd131f74565b3bab0166c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b0e9f9b324ab890f14519ce0a53c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880707dea9283cf5552ca6c7129f2b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2c2b1b6d7d1d43f088ff2c5d37228396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df886e6c4209d6ed71f8f01b5b42d0ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288562c170da0aaa0b5f6744c722337398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22019eed2c237ce7fff126a64947a8a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b521c7aa4d39d9fae30de2038d3aa14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663389a427ccf907a34954b14852714e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b54772c553eb42f5eafa9b33bb6d4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ec2a7659348802e835b503d5a2eb4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaac3fa606da2923f9d6dcf4d278f9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f9ca27fa021d8cf082ec88df6dd43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4e2a84171e273af89bbfb974c6cb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6c3e9614387a2586840fbbeb9e241407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11756d8da7651cad47d68a4a4b113a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725704a434c3beab887e6bf1b5cc15cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30484b71a16f5266a1dc27dfa4217884410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84394d645bb932c15b6fe64288ce47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f82ca82168fe17ef147cbad93026f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e45f3b049067e81a3d5aa3786981bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f018645bc0eeae306561448c20f1c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96dd2ab83144039cd20490694e155f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7490ee9a1fad8602e0f4f96455d23e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9045472aee535ceafca52ce2cfab5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83170daacf5e08803c12a94b137f5e33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6d32819d6419942fb5b9500ebaf50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d817525a82d280d5f47b8cbf049b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030bd866e0efa629df3827aecee50fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aebb2214e9884af1de636d20a2d2cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223240d07cff92094d4e0b5356fb415423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf756e22bf44000842f2fe43cd8d22bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edb6c7e73c4848f80e302475fdc8f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655831fca8f9ea690333bdc62d8f796b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437febdb04ea12a49556da141735d5cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03a9d7e1604dbcb96951a3e485162a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecf1f48de86fcca798a12e3480be0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0950b92eb4f382d8d4cdfb93bcef7e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef299cee0b781998bfbed7d9f34b667431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f05292e54c07ebb9d4fe264cf301c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4b7346f0c33404060eaafa18ee654433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80263e95deed8531e6e47fa11b652ed7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4096600742a19ec4f9ba3718e289d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295e3a12db0d6477ca5da94f8612b7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeedffd12694d38942130a5ea59462d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca77f46dea9e7254c133026719f692438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28069db0bba0757fdac5e665c12ae4b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefa807edb9fd281e3b24db0941110c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df30b08901a76a469d4775bee6ea537441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ba318c8c15f875699f45ad23f9686442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d4c67297fe4b83647ba647e9c0421443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c134f09ee3286648cfc82059f8f877444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb9f050a61a776f2925de6bc41932d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92f4ec0b1444cd81a1789ad618824a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972af6d37a1215d5a8f63aab236f73aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e90c4d75c9ad0bdd6ab8ee8a904d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606c34efb662a3ac9d133d0ba02fdce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50146e1c0f19b32fb916bc9538b4a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd62a37e2bb53936e64e79a909c6995451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351048641d45ba4e458c2f8ba24e3a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7476bd93254dcbf3923498473cb7d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836780539a98636feb00b34b441c181454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f52b288cbcbc32d98ed248aa3d44ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5797edea63f73504b2b4afc8682067456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbb9624661952065a6e80ad0fdb04b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1920a030874c86c5a703bdd93d7a29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4fa58899859edfe2486220e19243d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf950dcf8500dcbb1ef32c6bb04a8c8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f64b8b266315fc45a472123aadf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebc5bd7c947eb9a0cf4250cd3024cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125341df3ff59deb0186436232029ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e3b8d4be1f7e6effb8f00cfda5578464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a940f6ff14ff43eaea8a64143a670465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46371a159f186a4f2ad29e8d6818b495466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1320d97be16ebc24244332075a60e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677a1925b0d780d7b7c017574bec28f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e9e83dcc594035010f8ba7e1d8560469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6bc3c39b922814b0c4377b12fa722470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d8920a28302ad9adaecf05d9b5954471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9790a3f766b960d986dd11a69c1ab5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec40e76ee4cad34b894c90c6f8261b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc80e9016faa1fc4b387c384692dda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd482b0aa96d19455506c3c22264d32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e89ea1614995c50f018f8b5740081476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35f81213194796628723b810a43c89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bcd1f349700ed102029d0397d94f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97e988dc07502d750148035ce8efe5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de7671c6d5e1da3b5cf8c33988e532480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0430359162efe60be175360d946f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a010a70912e202999be30363dbb58c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca74ab1cbb706d14c587d25512c29a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd0b011648e5ba7e694b2a5d481c02484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e3f56e41c05290b865259fa2804ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccb663831c7897ade29d5d04f3652e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a8b46af9915c6287dd9ed54d288d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836e8c2e0a52489d09cd5ab38ae3f0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30050de9550799ceccb5550c958c55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded38f0febbd58c21b24519e28d25633490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c0233aa4a9b01520c700d37d5a1c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe315697210f6b06c2f074a271a571fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5c1465594c5a997e979df54aa6983493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b63fd1d6ff22399f0b946cda2b649494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e0abb004197e4762081e11bae7870495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b44186e8b030ff664eb2e5919d468496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231242593ee4d514fa9b25ec0f2f646497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582ae04c1c421dedd2d5658abd5651b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74739b4465eaae76112fb0c838aca1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d5693b6b2d370df79ac87ebb483c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6c3c6e5376651a5b24c6c3f28ef2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9025be632aeddaed15af19fad270f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63e50f00dd34ec206a9e45dd5dcf07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c6f625a4bb8d0e260b84242706c44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cd36e094d70d55ba110dc9d9864e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35811c61db32ad7fd23503b158ef094506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e406b55f5be16888a31789f41803d8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa673c3630b96ade45572f8e612a1b96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cf100b35d765ba89042bf3beaeb93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ee22376f378eb8cdf93a8e6000155510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d909adcdb2d7c9ee3a83d57510fdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0c65124ff7201b9271f6d8a87054e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ad5d432b03dac2746a253023bc8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12108e456543c549660c8a4b2121677b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e744911cdc0d7bf0578d3075661f13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a2ea78bc62e6a0b51f19226b16c44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd766a8abac51c6dcc8fbfd4b40b611517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bfdb743f5bdcc9fc9574eda1cb883518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789875e50151d14c796310a92354ea7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f65c503a6b40b4055d56d764897e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b8d78ec9a756f41691dbd9add4192521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1cad0ddd95b0bc69182ddd22bdc77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d9ca5e1057131ceef3c0feaf1c33c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fafb83608d76c61d119f4736b8e821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1e5871c831f482324bf05e35693c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e42c916831098e880b86919fa4e103526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ea029d6ba755d4fbc72d16bb821f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99e8016fe9038750bba316acd1b4a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179260f53cad41f38caf66883a0aec4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be894aa0ce77e85cf94a7e224b8964530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ff8e740fcef76074fdf6efbd1b48e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a63a632cc268c4aa30119f8db5ee3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0cdda21d3c125e946c6ec83710ffc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a407155a04d794c0e8735d40335db8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb88e357469c8cd2137806606e98eef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9845e6f05c642d5f8a8407740de3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e42a7178ce87ba6f05a0ce28179922537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee8cd43cd7bbf51b14f1e6915927e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb239b89502ff16d923cc9f89c55418e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349cec946d752c268cd6a269a7230c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c131ddd9ea8333a41635044b483a27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7a7869218c1863a9105b6e31eb268542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7910f45d85761c965d408d6615f8526543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccefa0c9f8a8284c97021ea3aabf81d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20dc36b710882d7360d08697673e8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82baf9376d0098e6f706869fe7d559a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863f9535ad6cd22bba7d1cdd24971de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096861a4a9d470cf0a8d70a61695d05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3dad6dbeb0a323853e2d87ac80b43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fb0727ee299d234b1681beb6e5728550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd805e7c3daf3df3264ed9286c6ce253551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086cd61520dd71ef8990999da09e70a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f2f844d381e1179019b351dce6e4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74c4590ac8fbd68817da8ef5a7d806554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d80494883f0d2bb68ffd06272457a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cb296cf1a00b8c5ca88ef527ac06c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002088e86bb6c833e9bf14807b8c35d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8b0e5e40be434cfd2f41af14581b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f038eee7debbbe2ea84739748d8f62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b81b74c65022994099a0540b132be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f652c1200a56d3a037e5beec7127f10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475891422056a49de8340176a1bebaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd9ea4360ad5f5cdeb3e667154ad44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e0cf9ce0610c7b5fff7108b477193564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d22f79c9ab2e654d080b2216973a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633233e8c6587b04233bd93a53b2260566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286811c13849114d23b828ad12672b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7879735d2ba5f0d7ba590caf884a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bb0379e0442b2a01ad5c3ed7b1c9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a82233c4fdabe031cb6b4aaac0ba5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f51956fac4dffe1b2c483d9f9dbf2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c1df65a3577bcc678314ed4f7c346572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>