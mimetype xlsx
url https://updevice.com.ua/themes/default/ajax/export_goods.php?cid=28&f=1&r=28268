--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e847be20608ceb2d9c4073867e47e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f58ee01cecfbf2132a0d380e195b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24006ebb3cae1be6c322b24d05161b033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ccb646f2e208c72bb0a7c02481bb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da382a6572e90cc3c2924eba5e025d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd915321714355d0269e7dcec8db766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32205a557e22146402b1ad5a49b5e197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43db3bc5888e4e59aea1a8535377718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a84236ebcd25fb612385b8ee314b2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a946933fcd138146703d53795b40310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e52970773adb8f55a8f5b78103dfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a54b345450bacd8464f1ae6a8d256e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9497e618460411582da8a0d35b9954b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132f44a7186eedb3117578a66ad32d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0a85a7b559b7de481318d944b154a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7405e33ea6b06a2effdcde29d89c84316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf5a7a66e089bbbff3f0441ce49f3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa37ce88929aab245ff0c3b946225e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f7764425869405054c3c7f4645fb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2b1998b3e9af4128a29dbb777232820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8db5454190c51b61b9087fc928ee9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bda8e5dd0643686958eb8ca5549fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211d3ca586336476f2693daeb5550d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4223716d2da71f7e7983226f4a36a0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e43eebaf6bc74691262b9f4e71a8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d97c3ca9d57c7e46c3fbf693dcec926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a831b1f4ae063c3ed6e06fda0a146127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05cb486280d11cf46d0a2ce817515b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ed8380c611dc098da24c9fbfe426529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b38fcd2fbbb4c8d6467c0749de41530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8317eb9aabcb3e04772814b47916e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6d700bdd61f791faeabcc16a4a76d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b393f9965256c161626bbf29bca5d6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3caa5cc6b0986a406388ea68d3e29a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc090b71b927324fc83ce979c47c3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3023b06756a1c91d3fae0fcec5b40336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c63d24ad3ee49d83787adbedb032137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1563c7c7a9dcbf769ddc8f508344238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2facc3249e7e00e4063012e13d0a5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12fe89e6cc4e6592c76fcfa27bdb8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374727ee0056e4bc4268bcda91feb70341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70c1c63494d41bb3089a62a3cbbfc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fccea6afff98fb59a67904b1cdebb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a41af17880c72ba12445ad43033bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df233cd6726e1a10b48602c5ac353a2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a5268d467bd4e80af922dac070b8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2775050898f055fa40e638d22db3bae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a43e6497a9ceae769a9ba06f575fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56e48dbaf112bde87ac4c5b7047f1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3ff6f1422869aca596e02a64c93850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c56979af8f71bf893e311ed1a990a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de1339e1002040a2fd2681468e350b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84200258555852548e5e5735cbb7cc2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6f015492f91847dee418e58184ebb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3f8d286d35a958f43bd3d8476bf0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee972ebd5edfddb5cb9a0f21dc6e6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c41421767f5ef5a5d75f946a3966d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3e3601ddb94e528ab22709ddb1d0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f6bdd2901e350bfe719983247110059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dc28870c524c04850f07cc414046760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372badb043c8565ca2219622d305099461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e63b046708914ca6e0f430e1ddba062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d38bf1b8ec95a3e6a43e228f9bf9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5b5b6d263d0d6a941761c5dc6b72864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57a825a711f6db261e6814c2bec76f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433237011fc7504db92acb4a3e2b16fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b6537159458c38782fda9bb9b64f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6defe93702db915ee23df7a05327ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b1b7fcddda410ef80f20c3c77d9d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed463254c3ced8a1241dfe1608fc0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c155c9eb0d89cb10b6dca919c3ca9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935ba51707ca897544f3d0720b1e37872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e04c363f33aa093e7cdde005ac1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc997e9e39dae95c930fc5f37df4f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80170182217825cee81c43bdf273f03075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20d5f6fd0d78efcb73e14f246af6b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f08c74061ecd39b36704b7c8fde1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de273d87cae092d5fdbe6009669a4f2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64634fdc476dbea77398d0776afa3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558416f29d53f8ca79660dedaad21e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fe922d23a128b128941beaf1837df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef44b423d732ab22268c8c7a08fcfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd669d5262b4a604c8b9af44ec1504ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da184b702ba20e7fb9b9e6f58b2a1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28760372f600119e9773358307e4078c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc69a4507234316f8a934e1680f6e4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58689c48898f69bbe72cb1951cfd7c0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4617662f9844179b021f6581e01c6b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad0ff0a5f5d664cdc18c68799ab49989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5b4683019b3cc405527ff24a8bba190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b0ba4c8fdbbb5b099e82365bf9e9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d028f029f4929c88b735f696c50e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c215cce5bf196faa2637fc3ec9486293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb6285fb148786627aa9720c2b654a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd503ee545f063adbebd7298b2b47e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62188a90b5c6742cf2d763f8736c96096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f777adc40210ae5b416c44aa345d5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aecdc5d9eb6fc7b13d4af75cae49c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92e8325c79590cf5e6d871c067f18e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbfc550eb378d7c5c652ad534afec9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5f793ba03865de67521b588d067cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13814720f0beedd56a67d0b248dd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e663fc131ea4841427e1166d6ba1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a134bd5535f7d54fee9ddfe84c3032104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2347ec90b4ddd6d204236bfb774eb28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493e5c6831952e633509fc0edc91c23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241acc058a601c92ee969569bdeb601c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716397f0fe298fe6f0eb1b95fc821e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c430e3a57ec868e56091d3b0b5ab433109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ff9f5be1e7f588161fe19e96769e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86da5db62ea901c783a7ae6b5f93e5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebc05a736d6f6c5fd775e86db535c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b41ca000145104a512fdae1adc6a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776827f51d48c6642541d8706c442a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913b9c47bf2572c1ef71322ec7c1ef1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79986ab4e0fef2b4793a9838d9b0e4a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972462ea7cfc55757f332f52d05d2ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da03fdbff3f8cfc72f42c68dc77e58f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae6392af9f62cf6a154b23f7f45d1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa6bb32712123f8e2c97fc9e9732cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51af4439db6b61a9fb05e85fb92ac7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1215ec6515c36622754f63107441c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf7301f41445ef440d87b23c9d4831123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdca164ee7ed50ab79e9f439ab25e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e9ddd11451472b070a300808e223125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5331f9d06192c1e5f835ad8e2514401126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e6d55e78d995ee887505d4daff73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65160e88935ed1f511bbecd9c260d544128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c0b4a23501c88be6af27883cae8aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec82f33cfe7ce87d84bfa78b0d98651130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bc819b041d853552a13982e1ea55d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747aed708bef6cf9ca3ab09acb8de14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cd8ccb0205162317113509660cde7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8ba5bfc3d250987de6e61eb9f3b8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d027c9b015b17e69eacdcbc448543135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd2915ad42e7458997b132019e1f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e85083dc51a0647dbe252bc91a3903137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242110c65455ec4b1fa32463f1674e69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba4f49bf0c3e7e7fb41f6fb68619b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d15b9648c2414a7254b20d8c8c52e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792e49d283d14dea437941191baa88e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebc82ddca46ccd6c16e26ebe2b8103142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117fc14fad5bebc25d7e85afdfd3ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae90f8e7dd83f1121a467b0831a73c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e777662fbfb4294fda8c59778b34f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd477fbcb67097740ff5a6dc7bf8cf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8b1cc5dfa9c5bf607af72d5d7c9fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ae56eb522b77243e5811da498ce61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c60c53e8216ae12d81d52a1310113149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f34cf16637d19d6a5a21265e1f7aba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396638f90b7cadffc4d860aaf051aff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18868eb7fa40c0405a8d4197534565152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb1a0c3705ba150122c81252549ae7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235ac08349ff7272aa30fbf383c4db0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646f53f829b4c8dd40660bd4783a046155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9847083b7e8ef3d97e05380d98599156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dbb3e0250e014223d6590c99467aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361d937ada44f080306e905ea5f3c8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ae1edd2ed3149cd5d897dab947755159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399d311912dda48b8ee4bb63762d872160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c4187e83cca3fdd00080d58c0d2ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d302f8842017510324d51247b88d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac462d17f9ffc90744aa68b3f64d78a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfed08479890dbc9d9f98cb061d8b6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcebb3be9cbc450dbfda0bbd0cc0650165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea04f08f2497ef5c3ce8ed297f2fa2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcf445896bf46ce708b6c022a5f3fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bded5868451cb642187e2241c354a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299533dca05abe9874942e6d9c8950a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324356ae4979da1e8ba98ef4ec961bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac37bbd12f95a70bcbc3ccb69b2684171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc9055657a459f3d7a755787a4c4d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf1cb832b77fd0cd832b40ea085293173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d87bbcaf5b73d6fc9509ce390aaedb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3657ccc0f3aa9e80beb7ccbd37406ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6248b5ce57caa8d86e75b8e215971e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884522257d49e34842f1270e0a1b094177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412b25816ff3d4089444f8c6aae7fe0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbdc89e62b70b3fe21520420888945179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923e5c7b1445fe19c9fa0993d050126180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5da61d826a0dc350325f2be9f9a78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68e26104679528003600ca340fa2af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9161e6ef22ec7fc8970f96bf09439183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2150228aa4343e2b429608766285159184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaaa81e2ae5c432f163d8ebb34ac6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5163c72dc52c60848fdc7a7b9d50d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee8bfc129a913d9535b3e64959a21b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0c8ed9aa37b7c66b5d2d8eb702753188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff181b640aadf2cd6e3bb00b9c56ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a26809102a6020e192eaa75e4df59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5de40ff688ef514c687b6377a5e429191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a399d26202aecd5386d335a5aae0d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc39d0e0c4cab314e3f06c9b1f2d3fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfb79ab50b59c1d10cc867c1567ba1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e79a551e2553c2a711e0d40460b759195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87535148d53e49486cff89c46c937e9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49363f4153558445a3caf8bbe660398197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595943bc2bdbe192952236fe046d773198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fc88db3c55f91eba759aa78a5c826199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58a888a2320b8e46b1df51d36e647a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83140d8586f11a01eeb6214e4fe008201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c9bf177f3897b0fd4e16b508915a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8f2ad4d5fd5aac18fee5a427f89ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028ef01ade1bc21718eeaff6bc4d23d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61a185643cae35dec3202f4557f37b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3ee45f0193d460e548898983047a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cf0799b302483480ec71108c3987e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476e7f5ad2231b3967fafeb747b9c14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4091d902dcf482715143c759055488a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175e9fe9fea808b4ffcc0cd5f00c7de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640b628fa201548cac5372960903e66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234754cc069cbd2236ce822a515ca18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f68bb482ca127068c64800a9abf1f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2328bd6fe9b3ae42f8968be4d7e9db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25aa66805d0664b82828bfa42d7561215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8310a6836e43edfa9673716c4264a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccdba3b022200ff5b57399965e98ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17569f7e279d26b6c35505d1fd906b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89e149235945631d326eecf3a4e99d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43872e9c45e2ac5f673dd688e7d7d4b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef84eef490dc880fe30b461ab49cd6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b9c805ce46f4934850b183df44430222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28998aeea7d65db8f25f11a9a32cc923223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eee907691f813d1c8606bee55d4685224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff28924e504226b961312d422d614a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106652e693108fedfddde5d0c34b0bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c067558be9330c263c8511a3c3a41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea75ee4cb9714d886824a1088c2a444228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120067b4171c831d5ec026d65450dc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690098502dd78aa6bba079ea83f2fab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7342967702894844e6d1013ac26a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c92607df2f947d15aeb3b90be563a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38f927251266562fd07c6864104cc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2056ed6bdef0c1af83f87bd6b0598234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87236dce9ea92039ff03617c69296104235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08da4305bb141dda10c9fcbf8141057236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b48a26440b60f6c3bc4a635b2efd8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149bc419acd0476694a77e3a0850a6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f53011fcc9e51d7fd2b7f28c11ef3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a153eff8f4b1241274e254677092e9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112a708f86c6dcafd8e7f665a38de27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f709e08b9f026ededca4882ee9a6eac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d70db29269e5589d9a4154b2fb950243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f901c76b6a3cf28702d07569497c6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2083d01cae879baeadf20ddb3c2753245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd0114866720555ff3933443fad0e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45a381b4ef62db3ae9d6dc51a6c7c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b587cbf0110d569dcb1b6a9768eb3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee3cbdb3d68edc4a60c535601614f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abbf376e2eaddc1651265fecb0feff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4c919d0dee35adca7a884472ee275251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d36f3935702f6f6e905214810195fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99d6150651330b0611cd0050766608253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d0c323ae822e8b778f602648f1df8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234944f217bdb4551ba70002433ea16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd0bee74db202610fe51efcde0a77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cae3b05c54353da7d461eddfbedeb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da1bc77a9c55e307757f6110cc709b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78458b14ffeead733dd22b5acb4c12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececf995b42c52cc79e1f89d355dc7fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50761f9d69a60f00765d3400edfc0af2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aaf64181afb2bb71432baafa9df30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3fdaba1b82f1298b6228f8d2b5ad9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3946c6f39ae84332c8413b2700f2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375c4eb427114872e8f86c070092280265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31571dc7ae16f03e0083dc010e2354266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53ac8b740a6dde59b6b63fe463cc36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a53d276a4324511fb3d6397d8c85a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b0ac1d47eafb77ca3ad9d9b63e0b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89410dad0df7e889928badd6e7b4b565270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968780ce979fb414f069dbeece3e27a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da91f0258272fdeb070211259b3047272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bafe22ed150f7166f7375b69839d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0334ac5a8f79ec1f68c2322d4c93a08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986b5c7bc51077be275e2df693a47fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac18cf6b3063c1abb28a784a6a93e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc506a14d18b305b1d5d3170de4e87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8cdb468576766b9e2998af5e79fcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1cc962408b5d5fe2d37d59a3a6194279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ba824f38db4958663b8c5f36ad4c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec90b2d76068cdb7bdf71c0c72e7d4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daa8839a943d477bf6532339f05bc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2aa84b0da3ef45bbdc79182fc25a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb015c882cb43f3c67760a0310921796284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d12493762423259b619039b87acbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8d3f1247b5a8f7f48f773fe0fe51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb6591fb1fa833cd541e46e15c5389287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bb4ddf2b39c7f9a1baa9f563cdf4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c9eaab21068e0d495b88e29c647c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d995feecd593412cb602f2c860d7279290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1762421fce9890da645215c68b6f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54650d31d7d1e48c6840b8613d49c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157755ece8466bdc0052b9bc341f87c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a646c8d596c58b21209c10fdaf27d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153fa29ac41f58ef0ba1dab0b6528fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714bbb6f7cbfa739dd6638f31775882296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf81628f173e3f3614109aac0a5bfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ea0739dcadb8a83f783e0b0c5a405298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2b40afa8790fe3f6c6f699ece056e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee488c7255e5f81ae59a36224c41f9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0211cc6afc863dbe362bcb8b263cd6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379fe61e45fec7c6ff259954b2258a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded69c743118fa65f74f647d652b15c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b210f79f2396b49f0bf43caff9db5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa80bc2b20abea701a9c75e563e065305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2e36ec1facb5c40db2010cd7ed38a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a4ff15b0b4f7bd56c3cdb9f1944e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f323130c082406fc9e4b638e20908e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85a6e405890c116717dd0457eae411309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6205c2714dcb093fe2fe53b36c95d00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01b40401e4160000825cd4d0fe1a80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb7adbbe6adc3475ac0e6c739fd45d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d62ccc3d7a3224675c967f352b0fd2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db628a7143e6d952e469023d6facc50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76904888fc11dcbbb25b412008cbf1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45086d590ee16f3742ba3730f3bc6a68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad0a32a09180caedf041a765523676317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e808e2317fa3519a55357cdeb6c25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f5ccdf2831f8285c224f0bde6f852319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eef9787acf3a182febe2c0324aa93b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5cb75a8b3ed3075cc72cf53f7ac44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccc09727ac034d49fa59753423b9bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f8194febff6f992c99a0c345cc1b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a268ac67247d172aaefa7a13023879324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90a72e7c60802506d15b83c3c45d82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6e1befebe813e21d5f1b16e291a08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308042e9b7c288a20af7a9ae51156b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1439bd72ffe2740c89ee885e26b3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71130ef436da6b492ad857142b4a2ead329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbd6e0e3496db51d8a075fa992b2c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249919ba3ce43fb7379b13c90f6f2df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382001e6c1a7e9c0be40777c045ae97d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ca8b834e0c2fc10af955c5196c70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cd21ecad59ea6f4ede9d8b30e4474334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ecbc85311d7c64de352be2f272f1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01562dc54d15adbd9d40d5317b9d1e57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57d0564532ed03154f6c01a31ddcd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf6ad9970c476064569911c60a0e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c77b8ed9c36e735d23ad09ed02d473339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbe3141a054cbc0a4ec6718a776d9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd7f2e7c09f9db53cbd4bb1b34a16c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e219637ed80df4aa6aa53025ac0ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc5080131b72cd574055f14c6a273e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1d772e6643624451f34acc693b2ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2134adf2e55007461f73d441e01d0be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c50a62e4c39ce8e3205741eb324b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b2d97583b6ef27a279c3cd3968319347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ef615c390273884828f52ed05727a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f45e3420c5e65e6eb142077fcacb59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635740e2b8ac84f03084785744fed42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb15efd5ccec4c5c7a55b13bf31e285351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458298c12e3ec917e2e971b2a3e555b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3c13240035e0d20a13e8801a53196353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793000b67233e3fc59ff240877fd28a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b012bad4c3ad163eb52dbef1acbc9fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2106ee54ac6589002239eb9dd7d046356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e82d990c13fbaad4b698e662c895c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f72df98e15b6f2abe5b05d096e1cbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f380f4d6d5453796448300ae2ee94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ce3f7f1baa4a6ad47c2b52efc0420360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201fdef9976bfd9c73380f9cb1a9a95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b22f2a7c9fbe401d3fa03cecfd4f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9d492dbe792fafecd4b36cd458f83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efa741237837019b35c1940ec09b30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49ab4497dd4693751e779480b97647365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de5b280ac742f6c0ad685fe900f234366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7e53ac91873a3eafa7a8eb9d1e22c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baf6cb904fe9b4bf16f13356069da6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929478787acaddad91b13cba7ff52e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b378cc59dbecdeed1ae87c4280d23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03476f495b4d2d9f65d35c9fd11d6235371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada7f10136020e8c56b555dd8071a3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639487a7ba4e4ea89cda5f03c08a0547373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7da1bdce4c3941ab20c105b774e92e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd51c869c0e7ab9529868cb495949ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674003f06f783f3e8b551f7f388324b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b232f17fc3c2ed45fb482a7de7bf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc50c5dbd1b57eb45cff030c6dd3b5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e78e2fd6bdeeceb1c769f69f33401379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a3fa6ddc29b93c03fd25cb6543256380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f57105613f32a3fc5a68893cf9747381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551aacab19908c9b3acea6f83d36d2d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed63d28eccaca677b7bf610d4e7293383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32d0dda6aafcd4ee3eb0c592f58383384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41313c94a66bd505b6f1ec93ccfee064385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9f7ca313b77510f97833314e74d0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb57c10a8836dc9ede6107a20a8e19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a3a9c092351000e78608dcba5c14d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46177fe7e6b3ee9c88899ae66d48eb14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c638a1970f26e0655a9e937995a5f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ff4db605c5ba8a8ac7c8a8b9c11c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7f7cc11679c71d1cd74e2c59133fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcbd6ff9c19a9fb579a7dff3a0b322393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14824e89dbea930b29a5ecc59de363ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf050bf10cff9119fb7e4ce505cd754395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db9377ca10175971fcd1267c920b20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a204a524ad8b7c4c2f673cce51aee75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a6a142f9a2544c6d4bbdf473e2a21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f59abbf6aa6293cde496ed661a3a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2d20989fd93f367ca46717c4c1d1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3d1eed37513cf7eddd846671ac48b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f18bcb868ecbd7d195110bbb97325402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c08155b0bb3e58df1ae374779323e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247465b82f179f2750302a5d7b9ee5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ddba545d4de02b24792e512175100405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac65577bd7b097f02245e03e31d20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c363d92352a90012b915e0eab4c02a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98ed513616dd81bc8208cc667f31ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160970a1c11c367b74fee293a77d4b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b0a477a14693b114efc2e5b1cf641410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73926428e6a6dab6f75fdf059b787a5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dd3bab0d2c1d0b5b6a1b6aa9e456b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307453bb88f630a439fdb5a389d192a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b436a29f1107755b371d7f472a564414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292078f9d8af1a9233ca55828ca3228415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e0d584f04d342ae017da5c1325307416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be196b334a3b418bf2e509200f46505d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46750dc3f58054631e5ec331fcfb81b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fd6c7cb250986f9cca5dc52ff375b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86699c11525deb77c72f9ada92ce2a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d217a8893472104f621d04d46e24ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e40b17d64256e44fb1bd31ec77c74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15961e3dac6f2ecb856b040477d93dfe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77daacb726692da9d0e9573dc29a5d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b834a3a5e4b23e0bfe8d0c4dce6e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14099c15a528768821d9ee92b9d72a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f4aeb3849a2aa1dc2fdec2b688f00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a0addf11ff6a42aa6c586fdf49bad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716910c51f0766d8534cf61fcf2d92bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224252c27bc5961b2def8354d7edc15f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a71e13df1fd834abc122a19a247dfe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ef8b22ee755ea6dfc8ffa5cc71e5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874dcc05fece385b1e863d6fad6a49a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b02defd1dd27b26c542591b65ec1f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072600beacb57be1e9a672109983f0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644314ab71a8967045d6b537de6363a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c8f485d73bfa2737fb48f31598244437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb5340f119410f7cb09543486612ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5ff4c1ae4c6753ced0e6bb0c4a9e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24d52530bc1cbbb159335b6c71b973440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70044269302cc9424ebbbd629cbf0447441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eec7edd40728040850fbbc606b2b42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ec72574a78f98c97afc34390793bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e586f2c14fc682bb904b8a90bdd83a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce35bf8a302c431449d8143dfd2dad1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ace946d7ae96bcac845c057c31709446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc6922646b5fd1be9ea4caa23d632b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc7dfb5baa205bfa7783f4a3c025c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7d1b0818b8324561e9ed05f2559b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd967b2fdf1f13c5b6263d4385368f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dfb3e2fa4d8c01edf8acfdf4b7462451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57526141234834f323185f76dabd8014452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf95c34efa2d50ad9fbcaf40f69dd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6876268465461e4ec448b20e872411c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec355a6bcff043f9f6391e7148b5a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea97680325a0e83c8099e3423bbd772456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc1b42f84b609e8c5e95845a0542d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68001eef886e8b6048beca1a2d0834a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520773d0e5df9e29fae8494f7299f6e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbded8f33011f94e7e439f5e53b3a01e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283a2945e7db4ddbe2208e80d7285b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd018e81f5c7a983ddeb8278c47a370462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf07a6a683006fbdcb18d373bfec0b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc454b656177b042eb24c4abfe88e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7be49fd889a1e2d31229c15d3fd14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699acd7549ae16aa4d6484f3f196ea4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81353627d63c01088aa1a0cf89f4735e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacb92ebe698bd8da4dcef380bae0ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef40486c29fadb9b4834702cb0d303469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfea33ac4af91000ea174e40cecbab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31166cb18627bf5e7923163bc24052471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4432c039e465d5d7b517eb14069234472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b8ca5b1cf1334ffd452c699a07f69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf385fac9e8f2e751c1c7e17736c1cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e381e2f65be79dd75c91ef4f7926bea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5fe388c8eaed525c337618b5e1ce8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b727dafd8882755ee1e913399014f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726606a63556946b641a0b9e309d3703478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94181bc29b29babf776c2ea0e636ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c199332dd8e12e269ee306f4a28236b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7a8aa690009027f41e62d89488cce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1125fcda2cee5072f0e7a51077fdfff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529931488ea2f7af9256a77f021209c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f848bf542dbeb52a7997d308832555484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503cb7f6966d764369e6c7e24d0cb1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56165d31dd18bc4a35d2376d24949039486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f26b53a2d4ece43591d139ff625a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750553f79d65e5c1234d03e4cf7b893488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e7fb4f11cdcb129eb6d873e74498c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05540219cb8ece226f4087110f7b582e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ebc10fbb31d9f736238b50b165bae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec174e45f825dcfe1df319d6f0bda189492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf853b5c6895aaa30b3dc44267704f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4e7bc656546ddf9a6ef9006f28b0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d161cfed43e2bd71ded5cdf2746b12c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374f00e7637c6710e66453084e9976c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6febcbe5a195dfc662d3b8b8ff590f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548926ad1347cfd6917a348852f52a63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f60d32b2febf87c154fd68f56df01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028b4ba0f3fd60d212e6da2e4e14ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c294b3ca1a21380dc7fe95b423ff09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da002eb99590f0a8e5e372caad68c628502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801e9ea5615d32c8ee0266a87724c3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc34c380dec13108ac683d9ea9a16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fba3e6f7805da888548b70a895e051505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41c0ed39084b180fec5e7cfb32943d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01781ec50c8a08d4bde5b8738a2195c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34a0ab6bc2ecd8a9b8db298ba03eaf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c95a20a4b67dd44fee2be34fad584c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9cf5531e056d221d4c49cf34cb7e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fb948981b4781be9efb5be6e635c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634412e3c720d4160d6510d4d2a0fda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e533f906ef5b63a73af2576beb71c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fd5c40e73267c92230fa9983c9c56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4bcecf01ca1c2bf3c558a35928144515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bac9f056ae4a093777ab5426797abf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc35f2c2f0f4004b0108af90d37dbd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997a2b93e8457a9da4865773af4e395518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb7a6646f627f8b9f3422774e50e72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce96d5cf0a2ef1b6dbd1d4a8f1e60b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b83392c426110351f05f1afc404b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7727b18af02eb576bd9ea521717c1c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6f4c3445d0b77cb91adde9fc5ec70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d847fed2c5cb5910da5f6c4a690b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134a1faf3029116d58e10b80ea3ad7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6156a047bfd6d6d0dcbf9d1a44aadc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd4ee68eb53eff2c38409ad1dff0f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8225608ee37cc42c043c0c1746fb450528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671acdfa71fb95e21f13820d2e64ab0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121fd10ef518a99544b6f72e8eb4cb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d42c0d1066d7e298bda9cde5093d20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ed397b3a3f4f1f2acac354d548943532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f27a9c8f31c8d0ef8c767d72fb8f63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387c5d4024d6d0f1f266f0c851c0ab4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5522b4c0078fc4a294f5d3741d3885d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae8e8591050e5624e26d51af7d6749536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e2e3e73023e31396bb10f7478c7b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2051ea61a2b7b060b4ac427b2dc4bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c73459e5a155617186a36efef48551539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5f8f03f8073d5d098b7f827c3f103540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644f4b0b0c94a5d5d506fa0365d4ace541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d63e90759e0240c435806e0abe1ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedb2055a734ae5b8803889c30bfa77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd9fa7489d04e26b4d565f86d340b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16870119391602053c7f660af6c356c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f074df32f85ebf03be18bba18a982546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff1611e1e89fa7b780c06f0b3db795547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8be2a3bf18393e3f1f251b7eb9690548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376f49fedf3d0a9704189bc91567e77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b46a079caf735bf673bd4f0bf3654c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d41e33cc902631e627200fbd02e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e26d131ca9f158d93864189f39834552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eafbb7ecc8ecff6a7af83735c08517553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cfd7b74026d76056cb77ff0af96c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ca57bdbb353ae376b24b19f53957a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa224b2f64bb206a89fd1154d4e7f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd267dbdde675554172093b6335e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0e24beb8f32d21cf72008cac936ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8d8e8303e7411d6ec90a6cb72b01b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e1a38fd5dbc2809f5f016244d1dea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6139c57fd939d3d5956c90aea510c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff357ab194a534c3340df9825445670c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f285d2a5aad7c8a6ed4d5c544cc22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f25e769ac181d0105b19ce9ed6c4c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a09fd5a47298696600985c72f62079565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfc68672562c07f3443f0679f146a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b2d3d375a5b1c2ee99726a2d3e59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af8bde7a35aa83b86479de18df62b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea34f374c9dcfd3485aad992da060f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab328d5e35d09e30f751a827049e6f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ad884c9d7840bbd99a783054e1c58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04516a5d521cb00238fa9f05b0444b08572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efdbc0f61fc14a6deeaa5370e33a261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0d13c17ea45b3842eecf621448a862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d415c79100e68c85bde0e4d4c6a0743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4737f0008b80d0aef531648e7af1854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a734a69e9723b2c304d898a55cfa0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543614fd19078fffedba3f9a8f9260676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215abe5b8b41fae3ac7ca8e3ddcc6117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c7ab13c521867257a6a213745d0498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99737f6e412596ab290d5db8d8badb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8d931d9021ed115ef51e935f1d24c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2632a5c9db8c170730abe064ff42211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3239d01bc5de71d71a3c9ca19133812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35516785e1c4b4f231ccbb365d77acb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dbe69cbba75a34bb4576ca3a9552b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664181956bc23b161d38ef41d4a589c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe44508e46c9a2c8b85363e4bd1e7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2b10328633fc1c418dd4939b55cff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d1fb01ced9ad4d7e59d05725ee3c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ffad45c9a554c565a7c5ed03911719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a23c7d187baacf0b52acefb0ebaa220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa040e895388b3a00096f8be40dca01a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4afe772e8e15836c631bb0e8e416d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481f1b2251b10ed502ba0fb858687a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f0ad9d5a4b411be3f7bb4010342fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0140956e852d96f73ce0c9d6eafcf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e1fc8ff850bf33e14f6e8e1cf567826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7bedc0ec014292d64864e996d104427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20461691f057c3627baec61babd46c7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423cc934fb93c44ba1f296df8d95d0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ce8d6a5369f425c139fa6cfadf5f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e245d9985f7ba78d8f992f2e0981731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde995b524450ec0773882eb32c1d97b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57aa3ecc919a66b24442658a466f8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2cf95b8cb2e2c72471e44f40cf23b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce61a115e20de2f3840b944e98b71de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712bf224da77568488514d98576f77a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f4bfdc05cf755b6023f75a5f0cdb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab255732f70ee82eadca66df3162368938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce090c51f226c02d5af772b28f21f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699933e9d749a59953f3add3866755340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca3f08ef07d1a6ce59333b72dc6c1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8cd43f99cb41d3d10855f969803a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f62b8bd6e1f704bbc9ab04f767311d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a68cbafdd85bc2ade7f2a3ee04bf544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673e591e42c5eaf7001d7b86641d52f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65b763ffd5fc6b566d0ebaf23dbcb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce92cfc7bd3c9327fdb54e636e2723547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040ad3e19783e49257f0645e6ee0e7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e93a9413367f97afb1c68c9f0be37049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c851e96b9c177357559f2ceee742d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f1e887746eaafe8e8fc0d46f2f9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cc4595d0efd024ebdd43555a4340d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179be7543f878291f4d0360a11cfa8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb01823fb4bde13b71decd7623a542c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8399b03d0c3478c384647f95b6ab9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777c9c222b81ce47b94dd108c2c560456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac382011e8717f2347fdec937a4b0e2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bca9bbf8dea9e725f61f8d84362d5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99cc3f5be0fe1afad5182d0ed98ac359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61760760e72acd9aae8735796f72d90e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5872f305c9e959c27a1ea123db92c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01892e16dac7f8b901333244852700c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd504962229e4b5664345570c8c08563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b025735690dd4458ffb624f9a778864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da22042263e88f02fcf71a8a90be5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7daac61e498a16c42f5c725c0cc30666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dddfdb9859515d316aa2eed8f19a4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba83d11df4ec1452e8cf17ada9192a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6dc2d9dd911f09da31bb9ec298c2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdbd911f2bca7205f9072182f025a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf36bfc2b739faad397df216f3f0ad171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e805b11e87e0750563ca51a5fe2985e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18335d6e98e2f706e5458bb0d712b97973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8832914a9c5eeb561c96c91bfa59074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3ff602ec312f8e192dcf7b39ebf5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969e1ba7012d92787b632e04652563f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3c820db159c3e6adf9a9c22bf6e2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb240ec3c909f716a2680dcc39332bc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5076eaf455fda5c1f51bc6e975cb0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276384d819ec59f577aed380a7eca76080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0ed5b49eae0ccf50696285fc91ba281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41d8a80e1a73e3f0a3cf09e299cc8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdf73388760e82df6e0ca97343e79283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb4dc06c9073e187b7ebcfe1cbe46a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd26b2f0c9b29c296380a67fd54377b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20103199d0f1a42d52e1ff9169b84886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb37cdae9a4f9c8aeb7d5caaf246df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e95747c09e99c1ad4e402cb342085188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5d85f496f812e646827c5254b304689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e53a8f4b81563670a3bf1f0f065f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bf4c994222af329609b7262ef381591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573e77b8b03455dcf94919911ea10fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfcd8582fb2a98b7b2b1b437a6814093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c82e2b706ec66f66f936378663f9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9e0567be7ecb91121c23b1be47f9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c960a00d1c72b04b1cc3e34cadbb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad7e719f79769da39e801f5fe7e8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af22efcc65805081440d92216f73f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1c9f1544d7a240a98e7ad0066bd2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc9c3ae20a388d217902dabc332524100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ddb0dc5fda8fe900513a31ff602a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e1fbcb0d6c7190995d0a68989eb85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dc0e80a6db1775c90b9c3a5e730bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0d8ee89daea4900b10a438f85399c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602814f774dd3b3cede95503c9020a2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92541a4dbee932333c23580e97b9c00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377b57bf0e9a1fdbcfd81cf1a3bc20b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe12ca78f342baa930e12ace7d8c145108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a582febd488aff5eec3bf83dee8432a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498022e56fd5ef3d67660d8bc2e038eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe79f427cb8a8c7d774cc50bc0af1a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb84a5c6ae4ebeeefae49eaa63bf7c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945f616bb4495eccad36d892e8f83d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b467756a45e9e60118fbb60b812a04c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723495c3152c9a581e66a7dcdaf7514115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f540eb17ef30da449d5d0870366ad9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904745c362697a753425645658215b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2ba805868151b1d4ec3c4d667b4cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a056de6ed802537a06a8cf01c3fe5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fba14b2e66908b5d1669938bc7c91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b0f6076bdcaa42852c0167eb0eec1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a759b267007bd8a1edeb7ed1d0dcb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46a3753a81cf84e41f167dd3161c17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d3b28145a9e8db3e13216339d7d49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eca18d751acf69383817d86389496125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8dfe93b5c53a7cbeaf09f50c538f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a20c397306a4b223facecdf42ec267127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb204347af3bb9e730ef3544997ce25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea8a145382103431ecdfa3b50e4f03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afbba1d9c563c5d7a1bed82cd67a29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988813447db90b3640080dea356a6bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf7a1834d60fcfec43d76cd4593a5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998d732e3c970aedd76f4e8c644004e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985590eb31a7d012abdde9d1f01a08aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a2fd7aae7fc9f2761bd4c941234ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eca499d95180d60e022052054a36f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e0c01cd8dc262f14d3bb6d77157f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cd467748d7a58afdd8cc2b56b541d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d0481f612441c07770860f0fe44a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc86112a706f978cf5e556f257a56c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9636e3291220c8455c74ab7db2d33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d166590cd15d5b5f5553dc2d33b3c06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a6fe8879d64911f69a6e8ac780067143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02614617a7142dc078aa1602c3cf1254144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf491cd5c0573b95f107cd2d5c6e32e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7072cbb8fe683598d0ed6da5bb0c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0aa2d76e4a36265bb57ce7e588fc23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae40309a5134ccc6cff9bd129c11ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22019b73d1aee2468e6cf7ab731d7f9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e300b42253ba1b3bb7e8a50252c283e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5942ce3b514c7615f304a073db6fa7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915903455e2d7eab058293387c4b11da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61cd3e2fce9f6f31ed1c64b795dac4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605cb6f2103a43bb0770dc5a8f02779154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f46258b6a69794cf11e87899198f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4090a676fd7ec4f98ae4497487431156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e6ad69bb49ec4e654c57d4abffb53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f8067441957ef8e9636692c07c615158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9f56db7756fad3e0682a28e13afe7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da539c410f53f4ab175ee86514beb549160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc17861e212c9e01f8d3a95cc0361d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff831ca304e44c918640abb465c7ed78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67672686ee75232d91bb25ef6c31590d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b43dab2dd0bc9a28ac1748826a0f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33014c3b052ce02cc77a00a288bf8b51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b16888dcd3496b8965af6666a9d3ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09e3b5a7ed53dc4fa7a799e5751067167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0fabb0367c3b70eddfa7a6f87250168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079150dfd5b5161804797629b231d6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3147f90815931e1fd22eb8b4996558170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fe9d9a69456475e148131c0ec5ed6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae410b4c868267f1af7bf54d2bd5d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f99340110dcc1cb6f7ca7e4ddf1246173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718514b52aca76a81f8b427c1825f76a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836341c7ef6d7e611462bd04dc8f7d5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a937f9df6c3516204928cff90a3098a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b53ac92a9d13cc78070d2d2f954f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a916c944be1f8c625a3d0229313e90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789cc177159316e27848688bb376596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6353aaef71a14000b931e8a431507f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bccdb7806aa181d870dcd26ae4206d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da7ca874abbf4536f34ca351fcbe78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1f4d3cf50e1009406326df8848858183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b43cb817854eae34e52ab804dc42f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793abac2c963244ff03eb6611c2e2a23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1b3dc96d79b0d0ed296658871b79a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823f67a019248b492817f2a16d18336187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d40c18ab2fdda61ba74ac9b79b6c82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac19373e642e8c6bd4f6b7485d0f373189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb30f0a7b6b203c38bd0c7ca0f46264190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad750acbec76584fb578d009d09033191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ab7dad9fb5c4f76061a28e1e7996c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68557843cfed49cb1add5d1c5844e96a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39565d4de4d8962238352e86d8f97d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f59386648a7f343185dc5db119cf8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34696b026553c96e6509a564b50f53aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90995bc9bd4bc6a8a26debffacc6a389197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506823e3fc1e0d74ee09147d51198919198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a66f1e1a62e26120b7ccb7a0689ada199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c4cf6ef5b5f89a7c3720a93bad993200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f358e74f228561b153d570d90f62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd045adfea64950b5e888f743161cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52032eff44112a301c8d45bd88f8cc60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20a9c8f40b07bc60c2c7fac1dcac05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de31733c87894546b6795cf488c3c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedc7a82dafa2ee833068e09e60af1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970374150bf324ed48db43d800407ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c81118da2e17b8fb3c0b748399eaec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa6017329776d2d8a8c5bc3c29c426209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a49b7281dac63e07b3a810d2b3c7bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610ab8bf7d71fb77ed7776bd725d159211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539aa5eb13faf9bda1585c2fda40f68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27c4e46b1de273ef5754c4714f1bbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05402fc0543007c630ac851af4ab6099214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290fc295433826840e8152ff66851e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784549bcea99ece8e074b32fa208776216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4be6870217f7463e4597a00684b71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7485a5658b66ce5fd6c5553780c50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a7a5cf051a5cbcd734f64db19e654219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cf8b33a9effd1b0630fa4015f2b0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a69571f841190785d3034d4d5791c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac27754e430eba16032810fb2aed21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbd5fe6e2c81662f62d9fc52b9103b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9de8fdd000ea020a69c5b61ab9f686224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b7effc767587c212b73d1c80b403d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c69f728ed8f060ffa311abc6cb74f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567c15a4dec7ce30fe44405414b7c3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c68eaa3a088727fa48a3c140d66130228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cebee3e503482bf9e0f4cf27a9dd94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e1745abf16fe01f329663ad27955c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adf59f6bca32f14662037360aefbf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a1486bfffa43030d5e7b962af81fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829fcf37fbe1c79b3ba2c41ab4da9f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298afc4b9029b13ef79a9cd05b6070d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f154db6c280623096ea8c6c9759c60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3432ffd2c95c1724298e7e05c44310236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf19ef7181dabf3a47902bd20c3f6d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12449a2aa1722ad830d7c22fa7679d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4ea218fc6a1747f3da95714b371d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90580009fb8629b537ba8b95118b9250240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49847a6e48ae1dcb666331dea281182c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc96e8a32b745803096f42daefcb81242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69965fc32447b746c46ee921f5daf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51cfc532beb7f65ed942aac5e45557244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da490279f3ee635be2ea65e94c40fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968896a74876633be3883736da2cd17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bba29ac484e5a6d4f57d7ec75327b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aacf9864bc55eecb5f871e6a7d7a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f048c6aa9e51e13f49055f2520ef2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a5ff88e30480b94e0935d0eacc304250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9f592e37fa04733183b42ff7f6ee0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a360542981ae64b55e94e4c74f77400252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2983bacaf632e4e6efa283882478ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91492467c64b7589bb0ad9aebf7723f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ebd23d4ef3c90dcb6fe895661b09a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf04c6fe436c808bc2094fb3c840f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0341f1143702cd0d728bb433788ec1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c986222e0dae56540adff23b57ef923258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b15dce3369ba24cba4ee37d12090b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339554c979cf688c815037ca7331d250260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0a6d343b12155658a970d9e7caf4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49fe5ced50594e867e211d066dc8fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10ec76e3e968da4a6f3a07d4578b93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba5f80e6043cf867707f4ec5b570a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f8b3fa12a3b535642d503c4781dfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931edefdb113c5dbfa8d804721c9912266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f4fbd76ef7f0f44bd630b3e4b031d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91568dcec67c077b67fee34004318fd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8d340976109173801c0ab6daef84b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b698dc3d3a9693bfa1234ab350d1e14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb16045f15b1ef194a07ac7f1dfa9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0810b4f913a111804f02b4eafb8a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc9a96cc38d98a5cc8662a7f1635ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd4937ce254adbf66c4136c9414ed6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643da71931b7d3f5a6d949f355086a05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31242e0b956025e545edeede4538c1c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f532a006ab0785a2a92cb14ba0c3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361c359abe1ff34f2da8b64eed6652e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807919ab95333341d2392e7241380809279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefabd0063f4712782b55775db7d676280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a120f5ac1a0da84a5c2dd5664b635281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf1205b680e26d84cb1f14365aa79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2042dbe0b90f5f518765d617ae6016c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9809b2614733e17baca0df12883a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c57bf8d059369dfa16eaf0466c2352285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9df474a390bd1fee7d69a8dc405679286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585511efc37519823367a574eba987b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d58d47b6f68198e60c4d8fc4ac491288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f0d87a2d831a13711a41374ec5d86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41281f84af83bd96377c085d6e695c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31709d3b47284aa07f5723c330cb3b73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24a234b06a5025313118f5afc2801f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1391d6f5b7970ad111d57b3a226a00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d772ed1b545676a104cd02d891300294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db2cb468085625acc232f90c69f63b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ab36092c8bf64e1ce270e181ba5bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736180b9020dbdf060d608eeca291994297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24f1fba96add1f88f152e128f465df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de563c5500fa3071a89f1c5f8234e0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d861c03c43b273962cf1d7783ae5a0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ada3a85d7a32708a9ba472ac174024301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079cafb20f66ad494493e693c9aa628302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df7fe266dcf2e7ea4e7296d447108c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37827208c5c041f5e74cda061d935a3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e92fd0bc7cfd6174d31a5547093f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ecfc7567c63cc0e83ac58a1dc2b32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760b9966bb29a75a7b457a4e54723db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292038aed9bbde879f81013c36bd820308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d940a80cc4c52064374739cae28053309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4211779f9f4a082e06c0165f68e3ad3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd74c607990a6a8d6c4ae0b1ff0a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f1153e3443bea9d78899d8360d8e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27c72d0f3bbe88d7243b71b3acf0d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c74ae500f864747322bf4c47f348ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66752bbe7123e5966693d788bce717b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7298eea066a71afc6c51756ad9fc6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c72ae42b16020f89bf240fe58b2c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d680ef14f06ccf9038182897f0e9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c696b9590456b5d83028234809cb0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286465ed236d58c87244cc806ecb9079320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9760f868abcf8a47d1a6d2cb4be45dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87925ecd2c78386cafa7216da32cbefd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc8180066bb7a8cfa92040a4a64569323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406f78d936b963e21ef8afb5c6b6db2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434546bfd5c4a6c641a05d893a15182325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2be37957ca1c364ab4a822aac21198326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c12c495da73fb04a53315f04a37c65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d364f9c7ccfb747cf90e3a515986f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db965705ae79e5887c983a760dcd4c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ea1a4ae10ccc3c23884756ef3e407330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63735220e9436cb6073763e599416d8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342b7b4d11a00d6e72b613609b8413332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cee89b846b0351a7e386e5b3666d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd243d0cf248df17586a84ff8578d468334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494720c655276ee2f347d2c1a7e05cca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfb1733dc9dc106480dab7bfab6000336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242d2bc686f70da033deba87f859f21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64cafdd7c0aefdfe4f73a902ec1071338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853fdff3af45a70c74d665ebe7fe842339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff46f79abdc7c4f7665d5a7c992c177340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bae8b46d531f471d483f6b937a506341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6c62b44f6044fa0b0dbfd00d9322d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79827ca7252b79362d0ae76a62f1a7cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cfdac37cc6933005b1f6bb1beddcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549b0dc062cb1422b6d677ed74c2f22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a116bfcd9bf307cc72be7351b7722346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881cceb0fd2a2bb32f142623ab54036347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085992b8f25fe9a296a2df716a99faff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890990aac9705ff1911482b1a260ea28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174c81a85e3d8058e177648666fe586350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603afeb8376837f3bd0daa632005046a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bddada39bdf6a1d171d4ed6c18ba34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18901dc81cbd48936bd5dcd23dadc3df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eebac4be926ebe44fb363c031dba3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa41a207af75ba7a06b01373ae3347355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f761803b0033cd7c75eca2ef6e30de9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fa91840544c766a5a2e5754061045357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4db294bfd43877b1be2c07afe2e75b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8670ba5d7c5b1194ef9e56b059d19a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75e9dca99c35fb1418e920ba4e5ac8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38896c5e9c8c53e720e84844bb3d7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455f8dfd3e89f219c247f3f8d5f7a34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97876ab4d3701b3a88221d03abd07d84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb070be12581ed96e02c6be839148d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4de0a4ca9f0d990cb1a16b4bf8ad9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57614c1853d018377db1beb00b1655366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d11ffc39a604d4579814b740a7b2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f4ac3b726ec08b4b6100de62892cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dba31adfea92942e0dfe910e876b16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c10e9e30374c692fe98f7fdede8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145daa00a9988c5055bb7fa158a65558371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ee02ceae0b9e5f1f08d776c3ca060372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4013dbd7bdf4df3b99dd0c5e1adc5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18759163e00196b73d911151384fde42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7433da00398da796dcd9418029b14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9f2fd9890601fb6f9f6c3884d55b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4eea250bfef5c077fb600a17d3af2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157320bfade0faf9e693dfbb863a044b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56d5c31553ed2b70a0d9e29d1909d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4bece74fb595a4b3e4c040e5d998a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63d8f965c94906d243b23a22f80115381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222278ad8d0c48a048ef63392befb723382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4cda836633217e6d6f15810ba5715383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae65fa6805806c882f065c5425f007384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aef4c3d98a94a0eb389198136350a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df04ecb8857c30705864123e15f7776386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef7d091b2b1b2f4065253f869684ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fd81a07afe5c166f254355ededd1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995a9f575a01790fcf4e6f4d00b4056389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06894efddd6dbaf02c2cf905dbba74d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eabbe58134f07a47e5eb7e34384a5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351575c2b82637dc393ae1abd90f91c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fae37c7da6131d19b6c0662901ac6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4397049b506ba0c1420da550ae291a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e7a00b1f9f37111f1eae2bfe9b45d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccf537582b3e56ca09e045c0d47a4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914dec2f65c1b4717318e34a9469a48397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4467274350928d9b434c576d0e73fa7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67455073b0aa978d9c6d7ca555722ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851ba08a24277e63a318a997ba56494400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4af240b2b219bea64b820c47158c57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173d7e0da4d65e79624df50084b5e10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b137202395d520ecd2fc7336b3403a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972939859d8d258af4cb4b482238a8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2ef239efba286b108d6bd6365d018405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f652a14ce118568a78d7c3d6892f61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fca03071bd9a1ecc190f114c3929a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804a6d75b8e9a36ec45412bd62bc4b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d0faa40991ead396968417c57fac0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ff84a2eb8e5e2244bc0892cf16aa2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7a3cec0322ba56755bd2552cdbb3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7e4f786f7d853d57b4bb1c407c437412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547304e7bbebdf3a797d21e6b4deb4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d035f329aa80bd81cc8f6847964b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9c60d37b58c783cfdad65fa889475415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0132fdb2512eed9e5e39c605f55b99c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2231eabb7c1f53a1eccd1090efa5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290ef80f9a0adf784b2a75c06161bc5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11578996ec5ea4526ec07bf4d13e37af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e3aedbbf9178e0e373843f315a2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad5bfbaadcb6c6f0dff059998343ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af543a2b6942ed57e26b76cbe5dee0db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032896311272e3f8b57316cc2b4f52ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae51830cb39b613a01597bca5ee148424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854d68a9dbe8eb97d6ea550a86c8d97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e095707f4bb073801137177355e00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e465dd4f56f4e32e136b8c0ca6d0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb369cb4a123e5c58265a06ee4ef8dc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99821473a6587290afc1ff9f0bd82f7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9938dc5c15dad86dc6e025cdc12fe20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5c37aeb5ee4596716e8380c6c573b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b16fb3b8306f7db62da864be1885f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3839c778528232e455a9516249c4d11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc42aea16c763fab859e48d570ff543434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b69ff13fa1a861344900dce3b21ad8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485f74c9634988768058f897f7c6d37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ddfd2697b3b385b97fb900995e1af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d151338ce627dff10afa83ddc2d72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbdbb29fd2ce3256f971f04697c615439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce106afd16a698a0b3c1e0b717cbae0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4aee8e5230ee18dd618cddba7c76b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aead62f02691cdb57efb685f1e05c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b46855367aa34d81a558dd412eebf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f069aed02360116ffbb15e4e6a7b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1206ba2ca79cdc028c670988e6d99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d332384e82c0d540f3f10d8afdc363446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5463859ffc6e051c10a64989623714447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64b9b3b8e1b38a474f3f6af5fae7f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c2a3595b0ac9b60a8a5609bac8672449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb38f788065ea8999fb92f6bf13cc81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb19c046205b6ce4b6fd6a70360ce0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c407d5d28dbb197cf2cf14cd09947452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d4d2a07d9543bd662fb1b66a0821e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35cfd50dd6ae446d16cb53fcb3b478454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea43864e1311da98f95c19e8baf3294455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2e302995a775e0e598f7d3537c8a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd1ad027d57f909d5f3e4d47d30bc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bae877ea4338ec6dbe50b4511d69aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62acd9790874e460e02138dad40b9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedab31e67b8959b6f8f4e6adcfa4f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df64f57e4782c3fd2c3590f4c84423461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4197d67193c6e56c8fa417ead2a829462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd51b9a34a93f71de4ea7884798ec4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c97f69588f3a123af94213e5c9a9b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335e1a5e8e4feda6f8372057d54c111465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fedbbf8affaaa716c0e27247e4758466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c295183a29fc3c44a465a5c51b32d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136519fe5cb259377ca92393a1c48bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd71697c0e6edcf5ea2bca171d2c1ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5203b733d5743b8c438c9dce4bb161470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3d9ef8cafeb14377ef5d0225f0e86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eb273bc8a950c5e2941d020aff8c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c689cb731a879f5fdb58f86f6a655473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb544f3c6fa9ad725d4ddd7868ce39cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1377629680a0f389823ed52e69e569a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bc7dc92c6c3c1308b91c421bf8b5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9490e67230b646fbeba3972dc1991fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21512cf6a7dab4c7c52d9cb4a0d84d60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62952e10d3856a8e3d754c481044f39e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a164ff3d5f455558bf43fc1d0a9b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e13f4675fb5d9cb71201c0350a11b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b41883e65369c9de5a014fcaa0d5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aaff9ef4134a17869a67eaf986d9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4f95853688923f1f607299058863c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84a0bd5ae19490d7c174bbcad8bde7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcd5f1eb93b1a380d56f5e7dc5cad3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dfadd5c1488d6371b87d58a03cbc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b74cbb6379c2b35347579c4732738488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb618156e585846226fd70fa47123c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340515b1dffd97d184a3fb3e2035cf7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcef6c538466bbaaa1b97d7ccc76e34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7584225bbba82a14e0d43ddbf01f70b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c01511f251320b207eec2b83889097493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ad0cf3ca4603206c54234a41b539a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fd27f672d8ddd47dae02223d6dd3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c0bad71b891c5252d643bfc023d01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b83f984fe651aeb5432e9e090824bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55262639e381f93fdd115b0eff4b82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72284c176fc7ee99ab66a882b5b025b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a997a9f56915cbb21730f9a4d2133e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72276f4dea89c1411b5eaa6122a020b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1701d0ad0848ac333bcbe5ccbd08e98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4ad3976344c746104ebdc28cd7eb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80113782e8aad2528f1c548af7a3e7b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38ac7cc43a7796e16d31ae1a0eeadd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7519ac358683124336b566b9e7c65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24c47ce7673688c742f0ff592b299a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631ed320f02ae1becf28150cde739dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1731ef06ad3dad6b32746c200a8f36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a115beacaec1e59e7de12a9181cee1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a2322738831f0d2435555e436ad14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ad4277723897fb4132fbf5b8cc4ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bd048fb6b518b82c8c1e94ea5265e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ce60420e2db2f99627f4df374c30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083a0bdb3ec21c34bb6bd0723b44165515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dabcf03b97c56c2c3dc743641a1052516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cad5b19937e99e182d04fe123e0c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27d31a1abda8d64f3a80e11a83118518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc0c6801d8eb62f09cc8a70e5c4a81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67d6b92950226aaab8fd4523271883520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355950454592dac28b27f27a526601e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7ffa3166742841ccbc524c4ff9460522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9c4377475f30f45b799a5545992ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235779a5f530e05dbebc50a160e1860524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4569324c592aad3304a0c9a31799fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b275628c40b19dd1b1fd2be9c9d2d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c805da98329a5a81ea011933986d032527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9915ef3212a843d092c2eb3b767134528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445216b5a553ad0bbbd0ef4ffcbaf239529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3b274ff5e8547725271ae8226fd9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38ad6098975e14da12faf858e4bdf4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef643a9e1f92f97bfe3474c831da3c2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ac68fb59dd95fcd6422e9c54641f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618e3d606e654413a099367a10173c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b00e37178ce2290fc186a62950d13c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfca25ce8538995df1cfe6568a3df2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3939850c990309e5647449bbd2de88f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4562b9bcc595d5be8a2ae18130f591538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf79f04d6d1eee8c8246fa64da2b122539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70f7071012c2f9f5c78298de6d8968540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a90803b36b43755a220def59119b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd851e5045b3466fa55fd1a5c37254542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744cf5195ca997d352e0c0e63f0f1eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc5b5ce9545b74172c4b326fa52ebc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6420f01baabfc92d2d7517d562ea41b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826b5394a7a1b9461da4b03eab408c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5032877c0a4216d380d8bf91581dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a481cc412e413e1bc613fccd6a6e80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f9948d4ce9e17b09a491a45d646e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832ba95b3c14f02a4933b9f28221675550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a318eaea91d07b423ceca973276463551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49154c9ecddf033f52e8c98f4bdb4cd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed71c6107af8c89635f4edfdfb4494553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070afb1de3a405b8034b08ccf8e6a641554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e697da72297a269276e3cca39d632555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c5a0a217d5f699859fb16ed8ce518556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d86545d7abc728cf131774883fb8e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b38ac7c5fad1027e19777a5e1cb01f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3992ac7e07908967b45d3fb317a8b3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf365a2013e272d4516783db5c7d612560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfb667583ca17e8ef1963d72301149561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeea94bce877d1797eb47df54263e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3283d9fb5eae488b39d6c64a59acbae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b126bfbb6aebda864d45b213953c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddbbd45766cbcc222bc5a6f0a0c029565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef14405ad066b1fc352017bdae8ec65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cd6b78bc15b679ff2fc54f1d606ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ace964db6fbe6d9da5705c75f23a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84225fb84c8c2aed35eacac6114efa6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bc6743c38f7a1aa2364d4ef115749570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368019e5a851650c4351c4eb3e52de2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d53293787f7d5f29d7d0ac675b0f73572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>