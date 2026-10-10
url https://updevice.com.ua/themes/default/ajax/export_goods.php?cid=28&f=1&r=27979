--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf010619941040174f9e4b7c71afe951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3830296b408b6e2d6767047a88c632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c614cd89d4c8cb571bbdda26537c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638249ee146017b52e11b630b2da2ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a6f3bfe4568ba3f3c7d9e4021f8265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7a8dab0736158fc5930dbf79b25f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14b7452479be43d64c730690c2cd3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e470e37604ef776a0650e77238abf5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed80a5a85795bd36c89961ea092981f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f656d4322c25b94736bc5c97c00ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0799535c9f11a7f988d28b71ab4d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edf5a37a02b644f63883c21f9bb72112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cd49f5fcca747b941c946f67fb4bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96467d5d848d1e45c80efd9618a9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3d79996297608e0d8db2e62d8fefa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f750de4454bd4670976e7720a38008e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e819a5db3bfd9bba2c052fa6bc2c6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4879de602c6f6165cab4e03423bcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d677856a83527e3d552e4dd78d89b7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656b3afc540f70bb8e3db25dc53dc6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17b0d0597d9eb86d4e76ce207cba721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e466fa543ebf526c68eda02d95786622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41a372de0a2689b93c06b03ff3bf0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7020b4d9408977c3d14e20dc39fe624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c56cecb6c6c7499be715afabe5f96025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36408e1d845f493f8635f376490ce526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4189780a4c728d50f18cfa425517bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f4cb43c16f856721f64d8f9d8931528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99b0e12cc434c784c9d31e78a98a1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba49ebc3c2f9cba3fc38ddffe9b9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8770909fe8ffb0938cdcc813e1e022831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705017da1278b6551b926c8d55faf6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e370f29b3296f8071939e75093c4cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575aad5578daa885481c2a4cc4dc7f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcff95a762497966cfca0e8203319835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07c10ccc58af93de743b61dbc9f15b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f09e19e287cf5fb5bade6859e475037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f48e3d47ca580bc77f8a22b4fa12138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee2781a3384e1a14060342ef05bae839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc34297898de16b4f9501226a5ebc8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51c547d51e7d49bb6a0bb1f9bc9c7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac90df584a397adc45dc729181462742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6a06b668f0291fd32e3e1fd4b049143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e1ea46d6c2e33da51b45cce3fcc0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951193f2c53bedbc8080b925a7f7e36c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99994c6021f817082cd5331c192028946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589bcd900e3eb1e8d70c398758dc71247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e20eb5a9b113119d9d52482b3aec048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e2200bfccdb3c194d480f0547526049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90508c6597a33f378f977a014e795250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37492168e42d831afcdedf1e6228b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3b1e62a50184a7e21bc11d3c803f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137ae78da63591ee4cc8e6c4eab049853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774a8d77402728ff5eb45f2c2fd31f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2d63ab9fee9e9719ecb6ad05cf71155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35c9777ccac1635fa56fe34c6e340956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf22328ba6d1cd72d906b216feb5d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c1bad48ff4258e3bb8d7f6b84a91858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfec42bec0f1e70344c529538d05b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee044bb293af75402019a456c8b87f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f697b25aa31374b486519d8a11616361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1010cc033d2871234220e2d986b475d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687672217c0b1000e974c6d9dbe6903363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa694947eb82876a192c24d7b02280764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8385e11e3d096ba614a5907391fedd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c97ee7d85fd3b18ca3f732f7b05e2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b72e41af1c83de80c59f42eb6cd9c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b90b515978f32bd50c046cac64fa0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4ad052f184b45a35740bb8082892369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7ab4f92f3086e538367617301348f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512498ba4f9882fec2eba5121bf00d5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a1040bf96b1a88725285eda17dea472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157faf4a02b1d27861e9d0c6a6569f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd799ba2ce8a6aba3833671b1f25dd9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83f830ae6140eaaf8c5d4677e02c3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e22e9577319d62637b33c9808021fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0086ba94385a1f9d8145b1467c00a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a2c43ef95bed8983d0e6a804e923a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b020560e91549f109eeae55cb7c0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f7c6d24d469c1c4251303c1d6911780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93486a6316641d7601b4da3698876181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1830903f45636066237c1bdf774e4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca89cdc7de4d88f645689731790f96683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c5a0cdceb9bbcb7af078853cfca0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e60b3127e7e3a191299b158e3c20985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e103ea551d8d2b2d4905510872e71d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d905eea2aadb517d625c8b11cee74487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc995074579b15aae92ea5faee47a6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d8dd811274b5d5bc709801fedf9f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fd0b3f3c58f281412df857d3fdc8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908cce1582781f0d39d8882da52757e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6951178f444fb136bb790e2538baab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84063eeb1c254d3d714b167321b840293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ceb21f304513ab9151b0a92d1fb8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b8bf9a6770c221997a6b59fde582095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8625beafb600a2137e8d94c55ea95196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053923eab9b91eac230a339eb9e7682797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbae74d4adda5fe428e39e536d208e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615229a886374b1c180ba604a39f44399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0773f8b371e125411ee4271b982010100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd96f40d11dc57cf928dc64aa0e81f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bccbe2c9f381855ad987fd64a9859102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cefda9ef66a9f6bb3f674ac8592b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef4c277d53299325716e5d25cae41a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e63d8816ddb929c989026b768541f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac498477ce0ecd1b634a0f419564e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48094872951d59d3d1841097389c90d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858013b57406e1fb1ad1d65f01fb1f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d537d7080b3a526b61fcb98bdc2445109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe666a28946571cdd30538e31295bb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a36ceb90a30cc9fede93e5ced3c6be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24895c649fe4582f0c0482b00968169a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2adf643ed4ec595365297bc0855414113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9d5b14acbf84514a872cb22d917c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7c5f97b91d60a43314c00f57c2a08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd631c96925f9cb5c752fbf08b15e08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc517a7ff95e86f3d6e687f46eca016117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34771d5843de93ad256beedc86664d4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f1eb870849249f9fd9a04f6f365c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c26d43e0fe4231ba5ebc703808137a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89135502ca1485a5dfa6d89a3f7ae71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebded1ff50259aa938abcc44ff08735122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436b953f9418f002397be31c71fd4ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf3896030b50ea73fd27febecb7ea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572b463bbc8006e1b3f94f37c12f176125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2794358a9a6e1775c75b2e8e15a33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553cc4e4a46ec8e48390ff6302dd830127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8d349de02c7181030b9ca56835eba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d76d79f8304d408da0244163ee2e05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dffce763a52063867c7093c5410cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98c22767bc130a6cdede61c8f9fdc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e44eedd00ff98eaca7ac7b4391595f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d77545405fbd90eead93deb8c5400133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb7161a04ce743315baf393019918a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a919b725b5621e7faad46c49e41abe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0631c713cc975c73616bd224af541136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcef10791f3b73db58756d5fda8f2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d01fe90a2f90d5df8a679e6ab2541138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7238bee561efde88b6ffe7e0d1d22cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5e4261ce7700bf17aa6fab2542f14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a03051f901889f0030b53964f89c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f54fc7b14d2102d1b7f562ede3767e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b468fa4b13234ecd92b2e674747a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3796cf490324ab1726e812834cb29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b6599c0cce060b86ce6d607af82f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49be78c38f831eee57f5f6a1717636146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073e6b9d09854a7eef2b0babdd63481147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ffa42bcc5377841333ffa292f8518148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5c2db780e8ffd718c4303748d1f8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac398223463c19f75c72ec5e4609b9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3869135cbdf62f5aaeccb23ac67709e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c9d8f36e99a0fe987543bb9350152152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070e564940df2838f76c55d3b096280153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b2d24df8cb32834333bc1ba62f572154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3049da7256ca898c5ad77a9897c84d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51cc6c22a363b75317c9856a2d0385156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb2fdfefb57e08274a1a8fcf6721f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd7a761459fb7a99e8db8ce0c52210158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cb4096df7f7435fb1c56b44b8702a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0a28e88d7ca391b697f179b5e0b54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5de4eeaac3b910ad1e7a3b7170883161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760d678619f704f8dd695c7b0bf5d31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a916790dbe9d2265b161a38bfa98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54915c9d3081943b233b34544780b7cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71354e95dd80e6632a73f2d2269cf1a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833585b7831eeddae6b31e5e38821d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701619953be03521349e3c3eb604d060167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3d39ea17c2a5869bbe688212603e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf4e3693b4d915cd27959dc7bc18cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6a453774a8c5d5d9846163f18275a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa18073c7ec14792489516a67b83c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564ba895dce1730f86f9ad79e8af9c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9cb97c5d9749c908164e350fb1728173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43ae2e18237d2e26b37f824c0a902e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d76340082c8f57071e272a85a3bf2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa17ae20c334825687c266235b4b12d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc928ed0c9c86eee4fd820bf00c752177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e3e8636d6a3eda9130a2f45f39cb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ea00e3e7b8f3b4b6fcf7f5c1c2b8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f283e869576d2abbf51fcf91f22c3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2ffc5081b159d8d37cfaaae68a066181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ae5e5153503b02ef01463005a7657182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c3c6be35a1c1bb9ce38162c816e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec401da4af37609cae16be7fe03fecc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85853d2cdad0a8b350089793ed0e91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36508865a57abfb5be0f735b3a90a70b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cdc5cfbfc61aa05c02efebf2b756b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e043e86feb06b3acb4a40a28eaeba8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb222aec52212b64114b437ca8bb5e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c6eb9b5193ea00ad3840595102547190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394f6a819de5eabde29e77d12c9e61b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a697e40fedd4e65b1396684aeb49ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efc5c72e22f6ed44f5e372e5c3fde8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a193cf3521ed241a773bcab7a41c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a4f5bb36b4105e17997a6885c36db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb7a3469687a84dbfd144cb37b5800196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa20438479ee49313b6f74fe5124eaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a075913dd8db4ca74a5294a1838d000198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343d289040d9b0b30c22fda9942b037199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac0b23618bbc064c87c57bc3a62c00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7f42e85f38c495dac7f5997a47708201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091337bb304a4b47485df431136c9ace202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a70e7c7759171f6f15a8947d39b30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a93bb44660af501d242e0e30494938204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb11ab58cf70c78f4d4d30e556b4a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeb483b37ea49126c286935a28179e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa75c65a6fb92081a2b1a69bda332e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef10cba384ece3aadc1ea942495221c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d29711691846bb4191ec406e3ac89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40d9017da7362181adcabeaa2ec1ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adc83a3d8cdf25b5f6e229ed069d80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fcc54d69b21f516c577e0945b666f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba68e63a4f8dcc0a3dde3b7ae392e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5bb3bf89b326e2b582b321c5b711c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3511cf42850df3d1e933e6fde559a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba100dc4e1f256f6d35f7bf4be8e51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517925de20d6991435a91f9a948c4d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ab1b1b1ae4591891e65f845850f6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0064a06fed2bf47b3015f869d9a4e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0ab8df6550c63650fd0cb447ba330220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b549b168efa1feba9df8bb19ce24051221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06450075698ec2436234554cadf27d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81200f33126054b06ead9e1bf31aaa98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2ed04198366606edca346f00b810224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428e3784f0263344af5a6e204c26ca9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb888a2b07b7cfd54da6269728e7b5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d747d8b2340effb74e427d0355c10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0547804d32eeebfa03a74f928c98f96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e461e27730cef973c78bf0cd4070b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775a88d283e7906af3a34d406ae1daf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706e2d0711dc313c11f33c66723b441231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c9132e37ac2e07fa5abdc4ad9af0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24945fb67892496cdabb2120d1c707233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba1786a60abe4a83a708cc5375a55c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1651d66e54817a12a03eb3a9b0d88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c64daf329484c9ec8980a08dbc4f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7475c0906db5127a45222918897d7e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588abf922ab028fb59104f1fc5d55be7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546df9ca14acc55239e7eaefbcad688d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becd83c101a52c159dcdab9104840da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c02214ee936b5414c6fe458e28d75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40e58c4fec002c364ea5da378b3d0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63901e8d5bca4bf0ecc53a4252e2e833243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fbd43ba7c439451f0226615397742244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8fe4d400b3f6f5652cc1ade6d2972245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bf2e937e91420ce189a510fd26569246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47e7922f378e7f37bd93ce3f26df38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c1d34141adbb1ff311c59612f6308248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f579d6bf3a4c78b9fd8ce96cc66095249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b596180d80cac2f73f6182c76ff6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1237fb9bf0f9f06eefead201612144251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dfeb725213d0d35067756e0247ee8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fbbe1941a246cd8659d54597a3e11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8eff119ef9773fd43e8c321f481858254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3baec9c827b50798fa5fd84dce318f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5edb3dab9d4d6e96956a7991b8afc8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059cff9346dddf3c035bfef6670831c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130beba5cbc7becfc05edb5350c9b951258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190941f32a3d1e17f2afc61c6e376ee7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3cec1e53722cad4de84127a6958e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdda03c21e0b711781545ba1f43993261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c65408d8bd545c0a63d125a7a01fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac155595aa91d20d25183fe75e4e16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36abc2b7ecaaa4077876ff7d646ba20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe1d28e67f0de36eb90aec0453b84b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb57ec8cd3a4f621aa2fa52e92c92b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe047294fa7660adfb702f2344b289a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f4f5af97d28a723e26826f100d01c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6960fa0186742cef4f9d7efd99cbcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a8d677d8fc7d7b0ab7d584393a7ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdd32b3bbfd63474ffafbf3eace585271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc100189d25b876e46d0fe679291bed1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b348f9c749cb8438ae79d6b83f996a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563252ad0f4f6648c4ab931ffe7f4dfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ec72bd3c15aafbd8f47bd77a40106275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a353e661fb0d7ca90fed8ca432fab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782f91d44279e27bdb14195760f9dbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0981181d07aaf5565e4dacf5e69fe6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988b78985e0c02c7fa3cf996edb3ff0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cd58e6b501e3f5076618c84b50f68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6990228747e7348c8c8f8318acd3db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949098f9375c187313f4e483d499865d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312623f39ac26d379f91807e116d3dac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472fc2a4061aeed058bc2c82f14e30e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f089d15b8505c66f3a8834c962bf3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54d5f2501ea79c4d35595c78169c65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674645bfc99b7615228d2fade0a1af5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01edaf69b79ea58c927e355cb584d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909dedc4667696f7abdfbf273f17d21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef365154b999801958951ba75dbced290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e0b15c0b1f08898f8a9775656632d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82803bba74cd6cc2516af8a55cdceff3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b90da55ca2f37bae14022e68d0b701293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ee03b703394a50a1577f4d1b02f44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2373670c8af409215612756e28d54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132e30456757f6cbe79c0eec0d64c44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10811890f5ffd4fd2e30defb538a04ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e7be9a3a484c6eac07265e290a49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d78fefc29decf5a2b0ab781541d43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658040ffa925c45096575117c344a74f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf2059dcce6c34eb78a3d09b13fbb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef87f4555771c3392912701865de8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddc49864405c396741271e1fb1184d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5323683460dd747207d739cc868d3d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f0d8e63f15d88cd6a217ef5df3a02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee9d455f227486a4e16aa2ffbf1a04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa661df26bb0d3d7b427d4a026b29b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6e622ec4c412b7afa4621fd0989c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e080edf465246f40002192ee9e1ca0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f19b5e9ea5e75316be3f61b0450bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcecdc89abc2357a0c6c388e9f42eac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110674b7166848e125b32ee71264ab9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0cbe16279bc7f4646f57ff12f51ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1bec0247ecc35dfd735e2cf06dfb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab7588eaa0ddd9a5709a2689b1293e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d90a3ea196286805491dadb0d7ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564f88a44a0a1e73fc1089a399a74d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d710de43ebfeb38d25cd96f1277423a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7edc32edfd35a049ef63eec3f5516f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac039a9eea54e76caf2547f06511cdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c3d9f6fa30b4da02d6e82d92a13fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33f258ca4642a1b6614e8081bfcade322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65993f0839e3d74347033240e0ebe2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211331e1045765168a631f9f7900106324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c85d5b631bf6df726955b11d83ab1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a989a4d7ccd6922a13ea19df6acf4b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f5078c3b7c3418980883c0fa3e3d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1adaa914a8331ee1a86e1eb7fd33fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b537e29c4b2ce0526cebc4ecf2432329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b4fc950df92dafae6750fe3c3510f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88b73630ba39d9e6bc165896717dbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338d3391f8d1ab2f71da25dcd66fb0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac45434d9c801f66b01d98db3c17e43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289d4b1d07e29dbf3d933ce592d2ebf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edc5f60a4ac3880aedb639ca4ca11d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36b668cf41462c414174fa106f89fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b8510bf89fa8bb3e0aabdf17a620a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249a2baf0e4c9ec5103349c21093225338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0144ed243a32e55da6dac6cba3c766339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4711aea3fd7e1469ebde6f20b0bc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae754d581c28767c70a7b93cea7afebf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfefefa5208a353544c49d44b7266c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc146a21e04e0849dccef3efaf5abbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec7602dd989f6762b645b54aff75f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40d429ed60129437f6d5c6f30e9513345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60369a079baf97b4bace4a443159494e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390840a5025bb55f221a13e180af34a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15dd7b9674789faa36fbbb95b36279348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123236db84ae35d321c73549d3a3fdfa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c69aba6d618697f6b8ccd8c7b5ef00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d251780cace58c371e15c9c9b85b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f8b104589613c5860b1158ff3eb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439763acc3b07b2953197c9a370741ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2130734b61ceac77fd0e41a4f56aa92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11e6e37f285f02df7c8802acf60e45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02713bc9889b6c99a3143ba9c25e224356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a81528c5d079bf64068b06e21c0cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac020fc4629d695198c42434bb5e2a6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d402eb22aa692ca816f900d4a32be7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15f641dbc462ce4d6d0ffe7d70c2f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e7e7bf724662e191e3a63dbb96cc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a3c345da6faab5006024f0b129387362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf551d7c0a243520673dda77052781d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945a7ee60a3c2271b2f826f40cb4a6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee774c575d0e630cfc5bfe0645dea85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99080b9de6ab1bc478cc6f492dec7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bae905d4de72a9489399eddadeba12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a749f656e438fd2aeb3181da70425368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0e43ff73260bea82964f3cf849ed1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50745a0e3f7efd71d2013c714748a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0be058601efc18baade90760ec3fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f83861aca6ee4d01157d6c28bd626372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7892dde355f0feb0f713a9281e978373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902304dfab9763c22103d25e6d30222374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe84a8993c3cb4cc0ed33fc696a251b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289a74753c8ba1dd7ef30129bf27406376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bc38de32e50ce7668c30f3491dc50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17c73845d8dca6bfadd13280f3a95b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992a4f30a89798e27ab5d70011626e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25be186d4576062f2f7f3bf4fb3a13b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b65e21c570afa0a07cc6ba016fae6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd3223adbc1b21001c05190908fcdb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63f5b575a8763da2327b9d71f1fa7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e58e67702585495e3dcb94291838ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa74ca7515f702a0860df506acc6d1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf9359e7f27e452af2e2535dce9ad9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d525ec188742894c896d05f0a867387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bab72b58018ffcde0a19bb57806fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f1d421d1d0eb5ddd61159a05d19d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04674bfd7db363a657552b695e12516390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc61a6f53ab7344c08b427f6862d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b696192eaa96d6cf88f5ea46a864f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ee64bad2b6a006bdf44a20230a739393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fcbae5e2a67c4e4ed3486596e0fc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d39e33303df87b68edda2aea2c4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e7ef8c6c3af49529a6a2fa024b005396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdf97616751312389b56bec13526c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96034dfbbb0f662d06fb7eaffde51833398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560caf0efbf923591937fc275f04a83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9873197618aa339b8d420f67e2750a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac7d352dac9a72e60f3db113f6167401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a2c67043970a82b2d1beaf9dc78b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0415dcb25e452b228fd9f4fb352257d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b0d2a15157df521746d8d373d48a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda41742573c65b382d4f6b6c463531b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb18d88d4963f25d369f2a8ea156ca9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd43f7bd47025e648640138aa0b27c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71195b7a223f2d8c69588702b41befa8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76a075b56332b4861f95639fad38b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047419686e9770d173994877970402f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f954f93a07a7ab45eb28c57522b106411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb564f363c0016d096af03c8ecf192412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4096b41a4f563d85400eaaaa006afe7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28f6cee40692fd9327a11230d7cfc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705b19fafd9a26e5d9ae9b449f20a05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b731ac6520d06f21c64743a900e9b20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916dd48f80c514f868b519489cc6e88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f931b7766bfe9c859293260515edf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641ea57b995054971731794d3f0940f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed18b041de0a5b51667de4f66f9622b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7b32b9ce4a50c668c6ca5a1ef4122421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac123d383054407f19c0d08038ea0fec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac603bb643aa5ba13461392b83214ecb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0f314d41bf68d79dbfe5f0e92fb2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b0af1c449a6837134673b33af0db9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d839fc5bea3c00817a4b48337096426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965cc0cb62c3e6061c149f936c8af13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f55b375823d0dd842689928ca1dc58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a25aaacbf3fd8f9d6b2af9a0ddf1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c761a63a20ba62d939630d17d0269430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c227d069e113d0498e9eb89f8ea435f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8d9813e0d984f492d600122e3df11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590afadc8bb2af2265ecc2a87f5235f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14453a18e05cdabb0eb23bdbb2ab88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17731cc53eb2667765cc446ae70f788435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7d88688716e8fa09683c2069d1e41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f17eb7046633d9710b7773da93737c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edd21c050cec9ddabaa4b3cd403c93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208977eda669710e96966070e5cfd68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7614fb04834a4e7dc77953f511ef7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001906f2de5c8e7aa068ee93d6673c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7a6c150b1aebe7d92ef0bc94da9f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528a2777a691bb2524718ea60051965443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1c6b200d1634ebda18bc7046b4969444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6513f52c169bee4289553585d04be5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e60854341ef8c96be2d5adf413df26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec6a3e87191423bb6eb2b281c18ab1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d49a5f350de72ff8a2307c288c5c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c850b4d3d74f51f19f6208a7537b45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d3ca130e6958aad59823468b0578450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe740d131a1955e8e78aef3a84e85ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4206de96062bbabc7e6c394a1c7ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82720c65f68c1d906080e46b200f25a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b865518ab51f296cdb9990e292d53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebb7de162b4d91bd3d5f960e25b841455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ace78f605d7ca17d33a9e0438c68ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912a47fce3e8c6629c1a0ae39f59cab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e30d7711a0f5bc1a9fa7e339dda9c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b406aeda402bce877ab79bbdaa2e8d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e756da70082e40227d4ff93a3ea85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bf54372be0708895cc5d3ec357fc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc15d5cfe885381b1291da4a38ef9af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afeb9c769f38e3b44e7734d471f12d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a329c02d71dcc6921c2e01e4e012a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e809c294f145731c6d5b8d202dd090465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078ece9289baa913aa3caec9c41c9ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed554fe4038d87294261857da5916ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7e8d08c072e9a37a4e8d092fc519d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd31cff28799b27a6a8244194305bd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a88492ebe769070374c589e103b2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18295eec2c5dc9f5808cbf69a35f8c5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702050d8fd3ea07344c0520a21ef717b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd08ffcb43c3cb0c41161d613a3ca96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d50e6a3783ffc9ccf188dc3b21949474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c1c1e0ebfb4d687525906c0d6d789475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab2ab342422a99b12ee317785ebea8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d8e38981b3778df567bbbe9aa8c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bfca3561e06061bd45cab76140f50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0bff47355b5f37e542208dc2badcc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee8e0f1afa8870616b555b0d1d97ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eec40fcca178ad47a7de905715642f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b660e081f81e7a839d424e3247378482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25555a15bd543f059a87aca34637d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35918da86669abc75fbe95908ec2a659484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1fff695d93aa1014d26b288f000d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9dd98c472f0e3fba9612f8d96b407486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a48f9c2c44a462e0b51b977d72190487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e2877a9178ec90a7262fe2e3a5578488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d860eae7189ac8534dfc16a64a228489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b461d992c8fb108d7e7bf07efee79490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ca7e284900a7fb57c1259ea114de1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3874a0cdb025437e098e189639b42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd0ff512b5c2332626f19bc17bcb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fa7578195f9a1fa8ca61fbfc891e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2328f8af55134b2b186076af07834495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cdd4fa251aea657d531bc981664e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c8750f063e19b5dfa2448d0a52f9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afa953b8a6c135d59f7d5a749ebe80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296169670c4d637f8ec6404685c78626499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e97d20993054364b77fb143f6bc9c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32564e2ac27a355fd7a75f2d3fc634f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d4080bc074c742cc0bd31615e507a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8061706c6078e12dcc7e0c57d905858503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7935412f41fa394c6ed4b25784d21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eaaaf8edd5ba894617e6aff7629c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960edca049c62fd5b0b59a67d0f1df6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b323c79cdc46090b9250c2e5f54ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5380ef017bccfc9921e21b15c4c7edc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32769769345e82b8e62a52f8aff7807d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daf73552e883531fb24315d7684334510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b0684eb68699467ea71890f1361df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e4a5fff85dc25864fa81002996d98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db520851f5c0034e1403980926f5408513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113deb7def1e5f701b091224da2f325514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea2084b38f2337d345dd872de52acf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e70c7b320cb2f82dfe6a5287002149516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4450b4814ccdbc8624248c40af91d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e8b89f12de0fd2ad2b4720c54529b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd08aa497e135f35016db6658a623519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb944ba0e46050cd4a77d64bafc4d8d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f2a8ce016e80bbcfe20d6292a0947521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68967c712e44902b20e5037ae98cef6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d19d7c1bd7ab98cfc6e91db0c9b04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803909af60c2a77ece1b14a72e509a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ba4f98ab558dd6991bfcc51974090525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c14da0fbe3e75d93ee79c8077d50b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7833580b1e695c3b8b24f8338d1037527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d6926c650605fc333e702f6831433528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335becb247eee48d95d84f729e55ea5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55317d286a41c5cf20da7533416452af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85d79fec8c9902df6c8128292d01d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025aadaf4d4c569a2c74c795532c66b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523879cc4363ba576c1cdb9b585d999f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e348f282c7763d93b9e69d33b5ab430534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a0ebece5f64db48185dd44304fcc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299af3b8fff840843d0a2552d37b54e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4659a131247bd5cf1a602039c8cf1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb19e9441fcf3f0c19816f4a1360cd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ac4e3eb5b98d4983bb5d20955670f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf0c2cc606e27fbc86143f8d7e3809540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f17c677ebd984d55447f4b9991fdc1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80a83af486873d53426f04a97fee8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea7ff3083936cdf2184293b088ad6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134153a6c663eb369c71c8d92966b42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f51917d7ce998756cea3fc11864cfc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad82189279bc6950224fb5d82687042546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db8dac303479e9c0a4701b373493cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17867a894c5637b62d80c40935a446548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d67971c668c15ec041dc6aa6ca7d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0832cedb8f39085f8706ec89bfb5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321d97815811624d5846ae8430b3ca5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe00a7e0cc1f6783b7388dba5b99f9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035216c928fa7ca28c0c95178ef2d73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fa60debacbb9b853a450cef914024554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21a2abac14158f1a77afbae4f0655a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2679a80915b2813c68ae8c594008f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478bd21c964785baa6eec52e1c7d456557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b25b0cbadbc067f08b57f3a5e1621558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4b759bec9ae3159b5fcb3d6695696559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f494af7af6015694949f2ba8c6beb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86c846da2201715f8d7e15ff556082561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fd1630a3e3db93a2d645fc87f8e6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34f2755c2615a5137bb184f8001797563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809bf011cafb18d393fa54960557500564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a78b15193d1de4587053ada2c031b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a90c58ac69feecb2410ad04dcb200566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922102c9d1fb32f601a3a041f21869b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63a9a370bcdd836595d9e2710bbffd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d86102c102cfa3f8ec33cd63a3484569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430868a68a09e5a7aa88e3dca7f78e32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03d45a7dc39c7e3eefdf8e32e82a86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7c321ae6da9c36341d43d8e4bc7e8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a247c5b3ed430513edfc39dc0d3e741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43b11f2d4b9e167df80b168e3f715d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff41c76698fd5b969feff810481ed333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65e96d0b9c23cdcacbb82905e9500e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3050aefa836fc5ac7e8a20c9e13fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cc8bc88f652860f8ca0ddc8fe5f516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a8b7d338de5e861fa6b37d9609df27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2391e78535587c3dfb9e1b5c398e5af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a2d60a2d42d2bb3d1fb0ef8b626899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88f2dbad849a2b754640b4f383139f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c4fa86cf83e1920d410a0d7bd450c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe570442ebf068e745ebfa59ad4940912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ddd58f4d77f61f3907e0a45f6095b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa7f58f5627edc134dedb2970e27a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22c8c3b5ebb7dd7ef26601332a058715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11250de1048516f8f4986223156d316416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8f7fb39e0eb2798e7fd77b47f764517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a59a2937f9a995daf2878c76bbed418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3930bab06e1c1951d2e7d36e4366ea619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f0bb490501646a48e4632cc8c197f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f0219fb4999525facfb34ab3d147b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9d6ccfddd474937c82e68be670d6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dd942618c9cbeae8b019c63e539c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5054f5b5fe46ac16579557d53d26424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470ad09fe586904c2939bd0ef2cb1a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3dc8e98e950ce907dfadfd23e5a0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ace5be7ed38d9c0139fa77ba9f33627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02a9104aa729251cc1dac3186728b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dd4b6f85a2cdb5c2997b2bc54269029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffd15530f989e89c581c5d73dbba3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce9ced4bfbe7b4377c9260e8777b2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2edf2396c6b69660424cd35d7bb9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a30012d11cbc996d13785018ac60f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46721bad12d2f8379237cb53112d9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e87a5514db05b8554a605564439d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91506d20db0cf3a9d28ceefc134eca0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc94586e0d9986c6ede3276d111cb5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a95f5440db97eaa37889ebdefc17b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbd7273e94d5972f51078af1f9c84a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc153e3280065f7db74adc3593bd85c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ba12221baad0848813964f701f4ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfd3c22a59a0e01919b4ff76515d8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab97384b9eb92ea1f400624a05758a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6aeb697e5bbbd63312ae547150a8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049def55cc7c429b2013d1f6d19f0ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e50dd87dc136236c177c270173dba146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa65959f029f1a703004c4fdcc9d9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11206d0a69834ae22cbe8ab8f5dbc2fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfbb02ffb670ef78814bb5d20bcb2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a39632c50dfe2772d1a11bcd1588550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e238931299cb62dc9c475ce2a992151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be65434e2abaa903dfb72a8fe0a02a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99567ecd6f119632d800101246bfdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1c9fe5bfd939f9b6b05e947e4104154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6480a393e0caad3e8d6e8b3c59224555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dc121f155ab0c99986f9b03289c5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265fe0455f2a72ce0bdbf4ed844263257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db56c8f9ded6a0c5b00ab5b39ce41bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41e0a852abbde320ccb8a666d3a5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f76692db161a8997774cc583d6de560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac48ac014a532f43ea12a8991b0d0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9b7da8462d63e4d68409b20f9115e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37187f1b50850925e6e2e54820a676263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339a6f33006ec70caa22ad201c8ad9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1e8cf74ee1a6f36d87a2660ad454d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687365142803777d0cc3f60d69e49bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6dc5bd10a2371975ae7a88478d0e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e314088732146533987fec323a42668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4843772bc901696469591da608e1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99c87aaaed3f0e0a7b23cb3dc7a8a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cf8088b9950ce6e1198edfcd97cef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355ab13197130305d5d3722f267de5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05565f2b141f058aa5646bea63839a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ce45e1d93d34a00c482c5104a1a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c8251b05b0e0ce1eb17b88a4f6dd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5d7f1f71b624c9ae0ac9db66354e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41cca096be4dbcf3f5620e831e2c8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cb8ea3226e259101e14a88c94848778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e230652ed7bd281487fa47ead49e9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f90ad1bea5388a5b7f4118f8e6151080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c821fca9c89f62aac8b546cc750deef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3c4bccbe15048b575378a1b68e4da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134c5426811292e6693cac90f4d16be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eae76a71debc57104e87ad1ca6bb1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128d3baa566ad8b98f53f6a0f961c8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa8f89ba467c60db32d884f92efb0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a2778145981835269682a8e29341687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516cd54f0db3f930a27e347bc58e7eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cf78d1248244ef2124f90f9e7eb1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffc76567a5bc979c77d3a2e300d6c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7684ebf0c542b5bfdc3880d3540b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db74531aa558a740dcbd51f2dd8117492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d0397560cb010a57fd7e88874d46193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b84f8a3f3c64e38939b781866ac0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c07163e269da7b4bef69bfe5eb3fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248755a7e544c5b3164be10d3cc70a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5295a653a3c6d10d754d3604c5058b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae568c0c5b2513491e8efeff691c9bba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c7feff9543e682825d07a7195a94f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c82e7f364d03483a91d5709b71804100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14871491b1d78b8df27ef62f6f3c75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8a573dc3ed11825017542a33f5291102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97db265b28a97e251b37c2fff96a4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afa9c3a5f47662375da3b4a0982c08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7284e7e21cd8ba84c8342db8b41d7ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65e309c27f7c1eafad93c2b6f8f4c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7c8f261a02a67b754ee20ad47ba94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f479671d95854e354a4998f544caf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbc0a7c9c6d4a3e979812f879f3032109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe6273af3522546f860e015b9ab332110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9d6beb6b8e1dd0547594b3cfe1d67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aa7229e9e2f14add7a9858b44a011112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04b2a87e850e8f7af0f462b60c28b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504eaff2cdd668c47b69b8467cf3417114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bc08d6310342b5d30131b58429838115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665ae249887c9178327f1b91e4da4f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fdfd49d83de585227a0fc07f080aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07252b8d035ff5f6a895ccfd47afce2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d189e8a878c05a57ba6cca58ec25e27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ee1bb8addb2dbdf896d097df43dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dc757de43396cb33b13755b0f0799121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05ca6e23a42be43845315d41871e95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbcfa5008eb2b76a2b3cb7589eb0a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57f7dacb797d38b6b0d321654a7e8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb42ee03aa453a2523472044664941125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5ce3d1e143c7dcc31d94d8bbcd8e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2644a61fc495028b2cb2c5d204cb686127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468d689edc26678492eaec37faab548128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f70b5f01e7acddd8816fa55aa75de2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad86409cf27d7d46fbe2b7352b3910130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e613d745a308ab2fd271c37f060c26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a6603b4b560dd43269dd384f4fe7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ccff18b06c9cae37bf2b53f69fda9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3f3d13be191436c39b3532a25a6f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe49aad38c5d2f008b50892a491441135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecd089aa4e91b26170337f8cfbd6ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bafce1c5574074f906e717e03b95e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c703b3ad94d4384e1a8edc589418172138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78898cd708830c42ff6f7021ebb3d1f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9856a50e7b629284041df5770977eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4624f42acc25f29cb74d471a4be7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1216774adb2a25498efa7f71525115d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6482ebb2274ad982da01cb26fa65d31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0a05b07d3afdcf501d82dd9ba5ab5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01dcc69b0e8fce90d091220348ad71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee7922c7acb05d82df8a5b2c4d46b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d6846594fe6a7a977cd79d7724728147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbba0b34a0048fb809612ba87d31ec7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b160dc317eb9235cdb9f2501a959256149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba0157e92247e743ff4d0741df29b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca83d69c2991f3445b7e2bfa49cb7e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0ede4ca57e56723313a4a67afc399152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fc7f75fb298393f2923ebfb1836a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d167228dc6788ba8d94f464a70c2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda1cd70c9a48e238335130f4873b98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a243d75bfe5945aade4a2f02a60d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf82823fc61973c8f9f86699e4b945f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913413ad5b6053bf6e020ba38d5de951158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3591bd1ae0a7deddfcde0f95bcc082159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374a5a35137b713127ebf859f2f6d52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c50093d1256b7cc2b400cf4582d7dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab041c81e82d152740eae6d00e6bccb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975b087de82d0e5d74be99c6d4dee22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4813834dba4fc2ec12de7cbf553ada164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d6523648dd2ecee854d783c079323165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce3591225a697e77973683cf66815166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8618310cd19799cfa2bc55dc1ffe8f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ac83988c67ca1e39d0b2db5a69ed2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c88eadf47d26f734d9a5f694fba87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5032cc1419a74322b591dba1fee7f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190025a9952ace73862b37a3940d59c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87b32fab026e465df66aa9a68cca54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb316a260b517d74bd32458d29438a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28308ffdec304143dc80e7c3856bc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd06ef95501976743ae2e3c3c50c213175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440810c38b7b2324c3a5917918aac02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39bf4e9f238e82a79e77c494bc95d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106f1cb9708518dee1b07b8840e933e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3bb51c5404e9ea2a5c14232c69bde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba885ef790e89018ebf97758c78faffd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf1f4fc123eae12d874ff5321e47d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e1945fe179589f6ea4f9fc7bd05d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69badc44f94ef35317a164acf3a4fb3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c00fc31769455d6b243a3e1022d5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0487ff2c7d5b78a93f3c201927c92bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761790cc8c0e1d7580dfc8489649a1ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da225bac4f2f4c3e7dd0b22bce15aaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c2ab915e9cf56c872a9910b2e16a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89460e454b9371269e64043e3ebb5d59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb6c12d99bb0aa8f1ef1d87b57dded190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da93a03fff684b09e312a99dcc779e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5b843b2377de2cf00a3e5485880cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dea7f3e53f15e6e70be18498887de5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895a4cf7f11619b7f2f425de5a000e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbcbf0effd7c2af632078e5c3397e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76c0c496c1d26ae97c33b995a0b28e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e9d0e49480947ea94520f3eb35d93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f6087cb572d61f6166d37d733d4d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980403e0fd290c559c69f92dbeddb8e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc42f1c628cfd72e95e65a3d9bd0c3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3c0fddc6b3fb1c86ccbe773edcefe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be671b414bea8fd50a0310416139aa9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4ed1a7e6b05e7957877e7111d0066203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd949874e38d611276e00ed38b8fa4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2875ca6074ab0247b7c75dec8c2b528205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdf1394e39a731836deb6633aca146206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b976a210f5c0286bde6828da79d375207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b924da4ea941df6d6cc0919bee07d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15522af2a693420cffa182991c5c7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1938a38c329c46eade5bfa71e8eacb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b997fc29f02fc8fd990057708814a40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca877e96d4869bde8012ae88d18cbef8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d69ce6a85d5364020fb68be5aeb7f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9248d43c2a1ee0c87cc2d574b10d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e87776c9d0bce43dd85085c2d42912215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4005f41a88858288b1bec1624261a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013a29955e0c2c09159f670c57c134a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f531c6dbe2f01ce1ea2099ef07ca1c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fb174d0f386e45ce3d9d6a943543c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4712f4fc07d2b724d2b2caf6f3e2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8a08b208c70c71585bf4c73ac2176221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfdf8d1c502b9c43e4c5016159b757222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159e64f75cc2d67f7e374225f57ca98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f069099cc6df19378bf8bfc55abc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bcf652646b4e90bcca0e3ce093785225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf39c23a6bdab592ce3eb4d4b25bd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69954ecb3b20a370a181c68402433d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2473849291395aef0e3142ff7e5d960228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879c6534551d5233c33b995776e38b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d51c118ecc9117e4df5be0492c61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d79e18fa7e53d43b5089ce28c8a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f41df91971cf59572eaaa50abe64a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aec19f0261d641ac85b4e68af2265233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ec82ef4f107868f6834cfe5eb39c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ced3ff872c503265d10fecfa467e9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc0b48451a9f1e34a654fcb1f03a4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea39885fed3cb4445c29bb041e09428237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d4cbe6f500e197c728db1527b1ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385cce4f1a240c4d249eee2ab50dacf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b1242513228a065534000bfc9084e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a67798603947f124e337d839730e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a8e6f75427a976f1bc7db4ba8d280242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599999c3efaf0bd872636ecdaa0aa903243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f8dab674aa2f688a8c8e978324b74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbe0ee01511939edb2799964cdbe48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d22c40ff7b1ac52035c0bc54883bd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36599629788eac33e95e6ff81f2f8d2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fae9d553ededca652bb966add5769b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6071719c0fc8d0ccfd88c388f1c78f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f5bd819a99ed7636b1d50e46532b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c89f07dfa91e47b9a364ae9367c4e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be99f3fc6dfec5cfa9343fa9031043252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de50896a411845881688a80021f917e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83760e325c4aeaded5ed8303280e83fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4b76fda24538d39822d2ec6a71533255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829dc0a05bcf61df483515c5ec5b825256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042e1e52a7c93eb78b560ced6973723257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304efae0caf2272b5a6275ef557294258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e652121a0e84f82a682b829ddf9de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175e504df93173b394a5cbb8cde5b98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b50bab45136caa12cd4271aea5e0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6b6f39eb5ae8c34831d275553a4d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc908da93157c33146ceba4d2e862b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142191713ecfc43d7e0b3c033cbc795264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74655fee2a12856bba0c4bf06cac7be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be960cc4ae44a79a31e21ff29b4d6fa5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62432d1c501f6f847d3b9cdeb5a10202267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d83165bea3815697b4bef0f3c8e2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd117a279e37e48d80cfc51d8551a331269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e63929108e3ca30329866554f7b15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf49763e9fe2648bdbfbc51973c704271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cfad6300b0bf85acb044c8c718062272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046d791d8e431f4e0cbdbd586b6d581273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23464c76afac446aafe43d37a42f920274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5251e93b3ac5724e08cab296e012898275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af192f9041f61314f1d61413ca0fc2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b21d30842f31ee8d46cf8f5856505c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e66d09c7df244800ebadf409ea24a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a55546b95755639b94056df766389f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75554a2cee9dad8f16b2e9b771e2b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48212c7e24d988b890cedbaf2ea9ab0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167b79a6ed43af73ab65fa93054f685282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86052321ea6e00993dadb64aed3845e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89415d832dfa165cb596896a8c6bb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd254d13880034d9eb191e9dbd9be94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56df2c4c649200b8a133f937018438286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774914dc1d5e359ab099d6861ad62672287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41985652aa27fd995e39cd030d4ef55d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16b10f99868038e5f55b85abc1d92b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5233e9f17f45170756c379e6e960a82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fdd7f253cbbd32621fd6cc06f6e08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00647dabd7c165d86711e1bbe32a101f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035a97e30454dc8dfc4c8abaeb508a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90868dc105772de739a6b86b05f8398294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1796e76831f76658a3e39898993f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bf0c24c47ae16e935f1223f93701d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b7698865ec29232cee9256007c111297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec91fdb3945020e0e501b309d81f44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a580ecf411899e04d006f2f482be5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9edda6283c44b25c40e20dc3c95a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f895bba3432af18161589c0c3988a07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20718a429a873e14fe2fc57307b42340302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819096b5755e7e946bd4bc804cbed77a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa573b05e010195000af3f8a6895741304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f17df266190be4fa70445ecf961c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbbf4daaa8bd1da9d88f4e6f81571a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48713fce78f0cc82a41250b0e0417932307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61606dbc92e29606f64f962a4e30f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d44b895cc4b40a3a6951b57bd6f3c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58326e280c0e80743e719b4271be35d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f258dde23a67b14fc79f8240d1d7f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafa0d94af417b95fb5f2878ce160bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417cf17cad4c7256e6a0e3c99e65a93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d4f3d61360a1da1d79e6c3ee212c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be6c466ae316c68c334fc87bb98848315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c4f684c70a539125380ecf66e2b83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b978a0f6453170da4dc0547e8a2bd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5be29659c79d7f5181cf38dc15191f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df009cf3c88880ceffa69da8a4919dff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c0e47e028b9f5335cedfbdac9bab2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ecf73e3a289b6112015c67b871b6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8c85cd08ae4e5274f012a4498686e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e768bbdc4147632179bc6d40861a48f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61f70df231fdb8c2f12ed7f88bb3ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb7cc7189e5ab9190eb796d3199514325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d98769625f9399af72ac94bb92d928326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656a5e274ad90394a7c790a0cbe267a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc132ea1b35f3882ecc203de2eb23ebb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a95afe2f35e7aba2f0056a8f826417329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7e3eeeea4f890840e2a56f853de2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b213ae52bce6a7a0c3122cd6fe1385f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea64ca7fded070f65308640eff87789332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c2750a5ce9965cfc86033b3566fa4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e0f4795c499e03ae6a5485240ef1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346902d174eed0f515c885adc990a35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f222b43b02e3f60262d3bd094ce6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604f17aa8f6b9fe650a8b40be480418337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beb12be1604c786e2f6a9e6dae4d0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791c6c47c6b5754ac6432877b4a1582339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae32fd8c2facfbd880a94a746d07f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e06fb18e9fe8877bac59a20359d2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d44fcc5f62720ddd78189e83da0255342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7040b2ace963a568fb82b689ddd78a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59417c2b4b6737a4ccf7208680adeeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b41606229d6a7b72fa48607795cef9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba2fe9bf23d9e41e5a6e5975d93118346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6854ad6cc4cc6daab86ee7dfa89210e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a6517b28cd53103a0b7210ba955a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f7571c6fb182bfc14f8ea0e202ef4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6279a74b12b3f390f5c399a3ec6043350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0a68e8d343a030cfb794899c96d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209b5739d99fadeb7c3707c3628e4e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726455a9ae8a01612c6f6e7fd75cf18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b87e354b6db7dc0c6ce7d0b671a92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64e9990bffc0cf965eda98582d94e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eb58156754b8db54a565da6cb0da0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa90201acb27f70c5e23c06c0c1459357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36765c60d43559084b7f4bcad509420f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5806d36516fd499d75de6d7911e05c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4044efaf1f1164c35b9f88e8f28b01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77f8f118f9304a01202b226bcfe2df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963594d1d46b60b8748ac3e75135070362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66266139e67c61b4655259054166f30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6721046634238234e7a35581e97132364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d5c68cf1c847453762cd17771a1b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ed1fb30ed8862f5d2d643f232785366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f628b3d5bd13edafa1bb57ff35ec3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12733b56a623d92be6f5dd4e2751a840368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61423aaeb97719d08635cf230d626976369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2e7391e4613043cfca8f7c5a70d6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4ef32fa505f81b132a0ad446bdb55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a8790a1333fa9149ef44afd739320372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f59bcc08383a8d4fc4c4f0c993e63a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a9afc19332dc48b2300555e8b9abc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7873fd03a6744e2500b273ac7f9b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04b2d466261ecd8c76df2efd984465376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7913eb37aee15ee89894697ad4fda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6d0dc0fd48162354a5e786005c4a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66f4720ac8f1a62f5de00090c32b1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5a1dc2a46c110c43139ccbef6259e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b7c227c465141170bd43ed92c0524381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a1620c01d948086b1203a5a1c4a96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67360274ade2f5ea789818e7ccc55ac8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844b26b731cd9a3db4738bc07b71eb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c850bd8fccfe38a741f1eb41cb31e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737732f69d689dfa584f7053c2080ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a85773d1f02e391c6bfa57fff5f5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df0e276a3dfc02b1c002ed45b528fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd52b776b8b547e215e8ee26e84d8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883517f51fbdec8b3afae2eb4f7a262390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caa40a9abe6f0b133ee072cae19e63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be15fe87934c31c36ae8a508bec542c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cf896ee102d25f4364bf0dad8f373393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9d3cfb8dcd9ac6c896a28032555ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a8ddc1bba06cf81f4fb63b8e98fa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e80b7000f0decbd6053c64f7f4243396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda7be8727ec9dbdb96b814c723b801397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b95174f3d97a47852f76d2aae6363398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80507328e81c230d3281137e5af1e10d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62eaf913d682840af55c0a29283ed8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21257c8d89e1a56c9c1d9af6229afce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e515e19621adbbebe4585c712bb6624402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad7c842be0cad71902da80fbadb189403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693113b80be70cab153f116420f60e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81cc18cbe3c5d4cce17b39be74dc43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6744aab645883a89087abe6c97d1392406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ed60393585ab81296542afba48756407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfbac9679895b2ac88d63cf27adbeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4eb49b2180ac59b5f68f453ce16a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af28518ad1c96ee057ef114bf3adb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf05d7a75137b989e09fbbcecf9eb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33350f6401b6bfa99e4c52986d621e14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355de62fc86e12e0a4d26db772eca05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f9974ca9c07ef0fefb8682389c1e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623831ed92bf09cc08fc051be2a76ccd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33e1c08afe59124941b8ef9c93543d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15b748adcd49416b2f41b5bf33a08b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d0d3cb6ffe8167047ae300f4f3f33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b94600a718aef4de05580db16d0a02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383568d435c9778302c35886ff191b2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e14c5c9bf932008d6c8010ceb18ac5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013972bd705ac97d2a441fe686a5e47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d2d20eb85741623daa2469156f24d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c56bacb8170cec1805227f00c25139424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4307e48e19832c7bd4283706b92b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a58632bfd790114ce47d50e2bad8b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d9db37235666453a7c0ad4db689f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a454023b90f6a0344c16e27472469d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97227213bdabff9b9e5e3ee08a016830429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882869f772a67f848bb3ccf916ed1ca3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e7cbe52671c9f20c9764df66f2cb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5362dcb7e6af20c69974c840bd7d18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47367ba6d61bf22edc6092c482d759e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92be7ad3c1ef676cab6e35d179bcf5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6ce829b81ce59276fc304925133b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002cea47a690036b72618142132bb0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb90bddd75a774fc24d101935176d3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aee5bfb1f0298954169d20d5bb662438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432af2a94de24170c6c7cd39b121b8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342472c5bd17ad2e0e9cbdabb1fb85b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448369fb607d3c87fbf515c5fee357e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd33ad5ba12c037d3f823c545110797442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf7d3f3071f5a177c94f114770626f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0091d77aa21e4885695cf5bfc232f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f95c5d5404779906060cc5bb9f460445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638324d17a0338d6a210973459e108c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc9538acc13af02384c0721fb92e2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aba695533e6559460c03f8e602ca6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7880554c9d87d8f20a4d00a6244d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08b5ef493e3f84e79808198d58ad96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c127f82c546d34a64f85acfba05ff7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f7a0cb208229d2eaa605b83c1b1c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a48280ef3658a9dd2c304051c167453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286f42afa4f9920fd83bfbf93050cb0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dcbb50b7876a32f833675849340e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e063effd2d9e019154ba48780f6f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493aa525c96639ca7932c97273a40b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef5649d590888cca3d8e0ad1551dbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aac6c527290a2073c67381cb6f0f5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a18796cba62fc2c5dbd58649e42325460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a01aff9837b390f5ebb088a405f12e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece36dbada26d00137c4476070cd06e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab07f3d0a5fe039fba43071e750530463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75acf5ff437ecfaef9839aa467e0e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec5d2185462fcd7aad71eca1dbf39c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b41b7e7739053615ef64bf1ab69d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c4c37d1e4cde38353ed677ba44622467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f4b47c6dbe31f65262d19571e552b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cada0bb5423d16cc00bbcbe74742aca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4885b58e74fb5b84350bb36dbff7870470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a69e87493dfcddf36e63eb31d6c6a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009895b75288e3403958ccef2d9e9e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189da1a35758208b2a47eca5c3171e7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102401f68ceaa200fe9b1fbd0dfa04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a270be0a1fbebda2b446cd124b32994475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea9a2a9875302add9e39ea565df0dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137ba2ac76b6c1063102a9cdb3cc152477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d8e4753e70101171e6f8ea1dcff0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a259cf45ad7894de0262c68792362479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec28f5e8a86d19f52d00470b7534f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fae11e5bd35b6fee50806b1bfa8d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0141fa1734ba0aae2b1e8b76cbfe3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e9ef97e6b1d1544588a8bcf713bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8de6912b9bc2c162d197602198cfe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de8b115616584d7dffe4e28031f1d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f5416fcfda4434ee6a0def8ed0d02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa318ceee6ed428bc37cf9756687bd3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b390c25e43d90e6310c35aab08de7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9620c34f841d7c55868aa5e786a0c16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67293d8d755118089ca7177039b4d10e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610da51dacbfcb34385e4880d59ae32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2148fc5a3b315f855ae14e72dd9b6fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ae9da3bf0ec32b1ca5cd965f5024493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafbf8264209235bad4562f04902fc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e332a90edf47b9a9cdf992acf2d90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d808749890e614aaf46ac68c46e770496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd41d23cdca4b50cc09671d95bbad16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db9487787058d048321d8af8032bb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e82803a2b4d13fefcdd05dbda9389499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6df019baec0b46b4336d9a782dcb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf0ea6ff94f904bdf6de2f55964f2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a142ea50c534fc1bcdce630fa73fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ef6174e418602d1b695736b53ccb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45012e2c60b4e4034b9e4c9147522380504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe69198e24482933436afb20bc4059505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5e5757c00deefcc9dce8d831f959c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0292a7000d0165fdf7df8ae8518ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87681472b9afd328c77732703265531a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b854dc0730fb3f2b5220be7887644c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e19e4ce0c9ca76c7e929de0b6c49f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23a6f4bf452992865edf95ef90f426511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb78c23bbc44bdb7b126b4e94dc39d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0d753f5b31df102df1bebe1cff2ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672e547df38536b8bde6541312d4dc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37640788b18cdec3f60cebd2f3fa16f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aae5e4a29190682329716dc983d17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f3e24d2a3fe970b206dd8c8dbc8eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e8306d78210c7208438658796205d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea950c5f1cd67877171e2867d65dd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c58b4ab6aee71e6d5eb0e4aa3f69f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80981c648ad36d5e19208b486b27e5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41da7f24263ef4859d6e5a077ae05a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61da00fe089042f0a82c6935436dd20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acce4c104ecb95e1d6944e2d2bc4848524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19e16927807f14bdac999aa432bf3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94ceab54b6343a1f5a44d639fc1b36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c770259b90f94e0bedecccc7bf1213f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef86e14652ea9292c7a1f7375f2540c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260efa50a70c4fd2c9cd3d7d8e6f666a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01e0d53152219ec537c85bf3984ced530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36d060d7c572370e2117d06753bdde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce4c8793efafb2553c4a7338ace9a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58615b4bc62a299d6ce19a3f8bffdc21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf2867326aace589633e478651cf2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847be5bbe631f734016d6e268a8f73fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5416004f1d6477144cc5ff9fbdcd4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971ce63df492b0d4e0695ef79e19c4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bf9cebc0cc9d52c0d5bbe3eb11a96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7cd7809ae127c700fc677c24f3c58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c3fca54e43db95b2cc11244078222540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b962526da94991c18fe411097394da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ffb31c28da51d5dca8e1ac935e507542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f4a73badd1cc166a14a02b0083488543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855134b61754797a3042e63f53281958544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb5dc98382994476b9251fe97def1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7213aa32b8d82897416c0a493eb9d27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf11bf9a3fcf78397b987aa3ec1e8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2410e53045ef3a8a24b8dd639892d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247773568edd5f5428312209d2959630549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b885ee4e4b423b61881b744c491f301550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc0144c268d880e9d3dedfe75bbf6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c272e9b898c3334ed6037063f29b6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc14da09053e56980a2d79ffdb9067553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d59980db80ff5cda6a703755280876554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497afb5bbe7b9329fd3d2a028b82c340555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe313ef245501d09ad6ced85454c3348556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1634f477855c32cee0c6546faf9a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ab9de7b43e841f6ea980c39bb1dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173f2bfc72750053445c24c37b9e0f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fa1fcafd6295ec34aadcc73c8ad0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bfd1a7dcf9e5a66d4de769236e029561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ed7620885a0562fb5da38521f8bb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c810da7ba5fa8118db47874e921015563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ecf532443a4b76d305c439bd10e77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b3e92893b8e2fac0d0ca5c38be4ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6237fdbd5d6df744c12f9f9a5bcfaa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f73beff236c8d1f14abd55a105814567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1344de81b9cba899074db991c92a11a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fb074255bf3e00803c07e51679fb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dc44fa97b9558b2e93c1e074c2a6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c8587486099e9879b027550ec1850571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20fcece491fde543abea49388bd82d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>